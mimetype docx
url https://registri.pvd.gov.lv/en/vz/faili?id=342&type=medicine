--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,17038 +1,12843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="560340D1" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
-[...248 lines deleted...]
-    <w:p w14:paraId="62A9152B" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00BC4014">
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00D2018F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9DF5C1" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="45E9AC81" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00BC4014">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00D2018F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308B9DF7" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00BC4014">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="57C79279" w14:textId="353BAE0E" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F95F16">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413B1CFC" w14:textId="6B5864D7" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00A96728" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Milprazon 12,5 mg/125 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7AE7">
+        <w:t>tabletes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suņiem, kas smagāki par 5 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D3D1EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43487DC5" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0DC8A1" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED6AF10" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D06EC33" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA0563D" w14:textId="39218B7C" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Milbemicīna oksīms</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...34 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1949C9" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Prazikvantels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>25,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243085E1" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748CC4C1" w14:textId="1AA16CE3" w:rsidR="00EF27AE" w:rsidRPr="00BF61AF" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
-[...48 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...157 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Palīgvielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF61528" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00BC4014">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3DDB0B65" w14:textId="1750EDBF" w:rsidR="00EF27AE" w:rsidRPr="00F95F16" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4524"/>
-        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="5240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD150B" w:rsidRPr="001923F2" w14:paraId="30D2C729" w14:textId="77777777">
+      <w:tr w:rsidR="00EF27AE" w14:paraId="36EF5A86" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279667C4" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="23776877" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+              <w:t>P</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00E57A7D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">alīgvielu un citu sastāvdaļu </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD150B" w14:paraId="2C7EAAF1" w14:textId="77777777">
+      <w:tr w:rsidR="00EF27AE" w14:paraId="5463BBAA" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212F32CF" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="1770907D" w14:textId="72AC7D1A" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00120D55" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Butilhidroksianizols (E320)</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF27AE">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eluloze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, mikrokristāliskā</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF27AE" w14:paraId="109C3ACF" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABCEA8B" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="112341B3" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0,1 mg</w:t>
+              <w:t>Laktozes monohidrāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD150B" w14:paraId="1FD54EAF" w14:textId="77777777">
+      <w:tr w:rsidR="00EF27AE" w14:paraId="206C4E28" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1270AE3B" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="5488D550" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Butilhidroksitoluols (E321)</w:t>
+              <w:t>Povidons</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF27AE" w14:paraId="581BD5C5" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D8B646" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="75FF242D" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="00B528E3" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B528E3">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Kroskarmelozes nātrija sāls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF27AE" w14:paraId="6C2B7F9E" w14:textId="77777777" w:rsidTr="008C2A41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5240" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE4D77C" w14:textId="22E5E59B" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00120D55" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0,05 mg</w:t>
+              <w:t>Silīcija dioksīds k</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF27AE">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oloidālais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF61AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bezūdens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD150B" w14:paraId="7A501585" w14:textId="77777777">
+      <w:tr w:rsidR="00EF27AE" w14:paraId="347EBC29" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55384C57" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="5BCBCCDA" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Benzilspirts</w:t>
+              <w:t>Gaļas aromatizētājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF27AE" w14:paraId="4C6D5E5C" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD58B5B" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+          <w:p w14:paraId="7D05391F" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
-[...20 lines deleted...]
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Dietilēnglikola monoetilēteris</w:t>
+              <w:t>Rauga pulveris</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF27AE" w14:paraId="4B93D17E" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="5240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C487904" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+          <w:p w14:paraId="1AC9D241" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Magnija stearāts</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="238A0467" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00BC4014">
-[...70 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="16BD79E0" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F511C5F" w14:textId="7153605E" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>Dzeltenīgi baltas ar brūniem plankumiem, apaļas, nedaudz abpusēji izliektas tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4206F04C" w14:textId="26A4DE87" w:rsidR="00EF27AE" w:rsidRPr="00F95F16" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137FBC3C" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D2018F">
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="54D37972" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+    </w:p>
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="0AEBC22E" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Mērķsugas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF31091" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00BC4014">
-[...46 lines deleted...]
-    <w:p w14:paraId="4103B0DF" w14:textId="71C0F8DE" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+    <w:p w14:paraId="590CFB88" w14:textId="2B8C6366" w:rsidR="00EF27AE" w:rsidRPr="00BF61AF" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CDFC60" w14:textId="6C2B319D" w:rsidR="00EF27AE" w:rsidRPr="00D2018F" w:rsidRDefault="00EF27AE" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Suņi (smagāki par 5 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="3BE06D09" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
         <w:tab/>
-        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
-[...21 lines deleted...]
-        </w:tabs>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4245B6" w14:textId="2BC3D973" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Suņiem: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>jaukt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> pieaugušu cestožu un nematožu invāzij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ārstēšanai, kuras ierosina </w:t>
+      </w:r>
+      <w:r w:rsidR="00975EE2">
+        <w:t>šādas</w:t>
+      </w:r>
+      <w:r w:rsidR="00975EE2" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>sugas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65790F16" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7044B321" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>- Cestodes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1698E7A9" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dipylidium caninum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FBFCD0" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Taenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> spp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181E76CE" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Echinococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> spp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C07C00" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mesocestoides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> spp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A62018F" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE2CAED" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>- Nematodes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338FC93B" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancylostoma caninum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E279BD3" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxocara canis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4091BAC1" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxascaris leonina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B6546F" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Trichuris vulpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD1E364" w14:textId="20C55F49" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crenosoma vulpis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas pakāpes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> samazināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2018F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210D4E98" w14:textId="421A1B65" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Angiostrongylus vasorum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>(nenobrieduš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> pieauguš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> (L5) un pieaugušu parazītu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> samazināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>; specifiskas ārstēšanas un slimīb</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontroles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shēmas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> skatīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.9 apakšpunktā "</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168CD9D7" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348DBE8F" w14:textId="6FA2F53C" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia callipaeda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> (specifiskas ārstēšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shēmu skatīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> apakšpunktā "</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD4494B" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="007F05BD" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055430F8" w14:textId="76C5326A" w:rsidR="00E86CEE" w:rsidRDefault="00D2018F" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āles</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> var </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE">
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> arī sirdstārpu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE">
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria immitis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="007F05BD">
+        <w:t>) profilaksei, ja indicēta vienlaicīga cestožu invāzij</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF27AE" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8FAC76" w14:textId="77777777" w:rsidR="00EF27AE" w:rsidRPr="00E57A7D" w:rsidRDefault="00EF27AE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="062C15C8" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77997">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00C77997">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD347E0" w14:textId="644C4424" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56E48">
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sver mazāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171CCB98" w14:textId="5CDEF28B" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BB3ECA" w14:textId="7F83012C" w:rsidR="00C77997" w:rsidRPr="000176B8" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">Skatīt arī </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">.5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000176B8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>apakšpunktu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> "Īpaši piesardzības pasākumi lietošanā".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="68B8B573" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00D2018F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E73A7B" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3943C5DB" w14:textId="1115DD70" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Parazītu rezistence pret jebkuru konkrēto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246376">
+        <w:t>antihelmintu klasi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> var attīstīties pēc biežas, atkārtotas šīs klases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246376">
+        <w:t>antihelmintu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> līdzekļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izmantošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780A277D" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t>isus dzīvniekus, k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> dzīvo vienā mājsaimniecībā,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> ārstēt vienlaikus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3899EACF" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve">Lai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sagatavotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> efektīvu parazītu kontroles programmu, jāņem vērā vietējā epidemioloģiskā informācija un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> risks </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sunim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kā arī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> ieteicams meklēt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1A35">
+        <w:t>profesionā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ļa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> padomu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D1DF8B" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0021627C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>D. caninum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> invāzijas gadījumā, lai novērstu atkārtotu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vāziju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t>, ir jāapsver vienlaicīga terapija pret starpsaimniekiem, piemēram, blusām un utīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275693A9" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="0EDCD14E" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711FBE47" w14:textId="485658FB" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D38D85" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E91E86" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Pētījumi ar milbemicīna oksīmu liecina, ka drošuma profils atsevišķām kollija vai to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>radniecīgām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> šķirnēm ir zemāks nekā citu šķirņu suņiem. Šiem suņiem stingri jāievēro ieteicamā deva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5144FA82" w14:textId="33A05F24" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>āļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> panes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>ība šīs šķirnes kucēniem nav pētīta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4B2292" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Pārdozēšanas klīniskās pazīmes kollijiem ir līdzīgas tām, kas novērotas vispārējā suņu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> populācijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037A109C" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDBF4C7" w14:textId="6531D16D" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Ārstēšana suņiem ar lielu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cirkulējošo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>mikrofilārij</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">u skaitu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">dažkārt var radīt </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk75007640"/>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>stiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>jutības reakcijas, piemēram, gļotād</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> bālumu, vemšanu, trīci, apgrūtinātu elpošanu vai pārmērīgu siekalošanos. Šīs reakcijas ir saistītas ar olbaltumvielu atbrīvošanos no mirušās vai mirstošās mikrofilārijas un tā nav tieša </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">zāļu toksiska iedarbība. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tāpēc s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>uņiem ar mikrofilārij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00897CEF">
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> zāļu lietošana nav ieteicama. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4A7AC5" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D549070" w14:textId="54D5C207" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Pirms šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>zāļu lietošanas suņiem sirdstārpu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riska zonās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> vai suņiem, kuri apmeklējuši sirdstārpu riska zonas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ieteicama veterinārārsta konsultācija, lai izslēgtu vienlaicīgu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāziju ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria immitis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>. Pozitīv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>s diagnozes gadījumā, pirms šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00897CEF">
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> zāļu lietošanas, ir indicēta adulticīda terapija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035ED5B" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...13 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDF9FA3" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Nav veikti pētījumi ar izteikti novājinātiem suņiem vai dzīvniekiem ar smagiem nieru vai aknu funkciju traucējumiem. Šiem dzīvniekiem šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zāļu lietošana nav ieteicama vai ieteicama tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FC1969" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1267D240" w14:textId="4988025E" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Suņiem, k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> jaunāki par 4 nedēļām, lente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ņu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nvāzija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> parasti nav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> novērojama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">. Tādēļ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>suņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00841582">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> jaunāki par 4 nedēļām, ārstēšana ar kombinētām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zālēm </w:t>
+      </w:r>
+      <w:r w:rsidR="00841582">
+        <w:t>var nebūt</w:t>
+      </w:r>
+      <w:r w:rsidR="00841582" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F99387" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089D7751" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00670B2C">
+        <w:t>Tā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kā tabletes ir aromatizētas, tās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670B2C">
+        <w:t xml:space="preserve"> uzglabā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670B2C">
+        <w:t xml:space="preserve"> drošā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670B2C">
+        <w:t>dzīvniek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670B2C">
+        <w:t xml:space="preserve"> nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF706AA" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC76FFC" w14:textId="19A19F17" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74201AA5" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAB0EC6" w14:textId="568F3E1D" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Ja notikusi nejauša tabletes norīšana, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B64">
+        <w:t>īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1E80">
+        <w:t>, ja tās norij</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24B64" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>rn</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1E80">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53628BE2" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023B90">
+        <w:lastRenderedPageBreak/>
+        <w:t>Pēc lietošanas mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069D41A9" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EC9ABA" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F8C376" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366F634E" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A416E37" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2E2DBD" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659D8BDE" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680BA62D" w14:textId="7A2BC834" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00023B90">
+        <w:t>Ehinokokoze</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023B90">
+        <w:t>ir bīstama cilvēkiem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021627C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk29470722"/>
+      <w:r w:rsidRPr="0021627C">
+        <w:t>Tā kā ehinokokoze ir slimība, par kuru ir jāziņo Pasaules dzīvnieku veselības organizācijai (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk29470742"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00473AB1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:noProof/>
-[...326 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>World Organisation for Animal Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, WOAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">), no attiecīgās kompetentās iestādes </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">jāsaņem </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk75006754"/>
+      <w:r w:rsidRPr="00713CDD">
+        <w:t>īpaši norādījumi par ārstēšanu un uzraudzību, kā arī cilvēku veselības aizsardzību</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00713CDD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="77777777" w:rsidR="00F04CA9" w:rsidRPr="00E57A7D" w:rsidRDefault="00F04CA9" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Kontrindikācijas</w:t>
-[...1135 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00F95F16" w:rsidRDefault="00295140" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8FFBC8" w14:textId="7D8E04F4" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk66891708"/>
+      <w:r>
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BB1786" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4536"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD150B" w14:paraId="24AC76BA" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C77997" w14:paraId="74E1CC74" w14:textId="77777777" w:rsidTr="008C2A41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46253AFC" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="718250C9" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00E57A7D">
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D54BDD9" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="2F621872" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>(&lt;1 dzīvniek</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>/10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>000 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54ADB">
+              <w:t xml:space="preserve">ārstētajiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>dzīvnieki</w:t>
+            </w:r>
+            <w:r>
+              <w:t>em</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570401AD" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="615096C4" w14:textId="4C60F542" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pa</w:t>
+            </w:r>
+            <w:r w:rsidR="0042052A">
+              <w:t>stipr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>inātas jutības reakcija;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB4D6BC" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>istēmiskas pazīmes (piemēram, letarģija)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139EDBF7" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eiroloģiskas pazīmes (piemēram, muskuļu trīce un ataksija)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50695B56" w14:textId="3EADBF1E" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Reakcija lietošanas vietā</w:t>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uņģa-zarnu trakta </w:t>
+            </w:r>
+            <w:r w:rsidR="0042052A">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>darbības traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, vemšana, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>diareja</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007F05BD">
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (piemēram, ādas zvīņošanās, alopēcija, nieze, eritēma)</w:t>
-[...102 lines deleted...]
-              <w:t>Vemšana</w:t>
+              <w:t>, anoreksija un siekalošanās)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07537BB1" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
-[...86 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="156D72A8" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D45BE4" w14:textId="6C2C7FAF" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70933">
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tirdzniecības atļaujas turētājam,</w:t>
+      </w:r>
+      <w:r w:rsidR="0042052A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vai tā vietējam pārstāvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE670A3" w14:textId="54F4341E" w:rsidR="0096755F" w:rsidRPr="00B32DC4" w:rsidRDefault="0096755F" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="42DF02DF" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>s laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61865B17" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A27E995" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C73C4E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4838CFBF" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4686AB54" w14:textId="6C197E7E" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Drīkst lietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">grūsnības </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">un laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3767804B" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B1A1BA" w14:textId="29168BCE" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7196264C" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284827A0" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Drīkst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lietot vaislas dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F80469" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="4BE5A852" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...161 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0915C9" w14:textId="74425177" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00BC4014">
-[...46 lines deleted...]
-    <w:p w14:paraId="5530FBA0" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2F4F46" w14:textId="60FE2431" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Nav novērota mijiedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> lietojot vienlaicīgi makrociklisko laktonu selamektīnu ieteicamās devās ar milbemicīna oksīma un prazikvantela kombināciju. Tā kā nav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veikti </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk29470861"/>
+      <w:r>
+        <w:t xml:space="preserve">papildu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>pētījumi, jāievēro piesardzība, vienlaikus lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50E1D">
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>zāles un citus makrocikliskos laktonus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">. Šādi pētījumi nav veikti arī ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pavairošanai paredzētiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8FD295" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00E57A7D" w:rsidRDefault="00C90EDA" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="7CB90542" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Lietošanas veids un devas</w:t>
-[...8 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t>Lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E" w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00E57A7D" w:rsidRDefault="00145D34" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1C4C54" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA8F5CD" w14:textId="16529891" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEA97A8" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C8EE50" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Minimālā ieteicamā deva: 0,5 mg milbemicīna oksīma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> 5 mg prazikvantela uz 1 kg ķermeņa svara,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vienu reizi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> iekšķīg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146B2438" w14:textId="79B3BFD9" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> jālieto kopā ar barību vai tūlīt pēc ēdināšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5931D0" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D8F59F" w14:textId="70DD5E5F" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Atkarībā no suņa ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> praktiskā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67330">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>devas noteikšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0C1E">
+        <w:t>šāda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F73D6B" w14:textId="38FC0FC2" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3070"/>
+        <w:gridCol w:w="3070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C77997" w:rsidRPr="007F05BD" w14:paraId="3F576823" w14:textId="77777777" w:rsidTr="008C2A41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599F2BC6" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ķermeņa svars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F2691" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77997" w:rsidRPr="007F05BD" w14:paraId="3200C763" w14:textId="77777777" w:rsidTr="008C2A41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1742C9EE" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F95F16">
+              <w:t>5 – 25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78496050" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77997" w:rsidRPr="007F05BD" w14:paraId="37559C9D" w14:textId="77777777" w:rsidTr="008C2A41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EDF136" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F95F16">
+              <w:t>&gt;25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> – 5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4B930F" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> tablete</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77997" w:rsidRPr="007F05BD" w14:paraId="4ABEF9B1" w14:textId="77777777" w:rsidTr="008C2A41">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A65F7AB" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F95F16">
+              <w:t>&gt;5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0 – 75</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DB43A5" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t xml:space="preserve"> tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38F54FCE" w14:textId="667E69DB" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C4C0C5" w14:textId="7FFDAD10" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7259E">
+        <w:t xml:space="preserve">Sirdstārpu profilakses gadījumā, vienlaicīgi ārstējot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plakantārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7259E">
+        <w:t xml:space="preserve"> invāziju, ar šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">zālēm var aizstāt monovalentās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7259E">
+        <w:t>sirdstārpu profilaksei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42240362" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA29AD1" w14:textId="14027EF1" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Angiostrongylus vasorum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ārstēšanai, milbemicīna oksīm</w:t>
+      </w:r>
+      <w:r w:rsidR="005313AD">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="005313AD">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> četras reizes ar nedēļas intervālu. Ja ir indicēta vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cestožu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> invāzijas ārstēšana, šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>zāles iesaka lietot vienu reizi, pēc tam atlikušās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> 3 nedēļas turpinot ārstēšanu ar monovalentām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zālēm, kas satur tikai milbemicīna oksīmu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1A4A6C" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA5ECDF" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Endēmiskos apgabalos, kad vienlaicīgi ir indicēta cestožu invāzijas ārstēšana, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>zāļu lietošana ik pēc četrām nedēļām nodrošina angiostrongiloze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontroli,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> samazinot nenobriedušas pieaugušas stadijas (L5) un pieaugušos parazītus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7D0678" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096E132C" w14:textId="7CC6F2B4" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia callipaeda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ārstēšanai, milbemicīna oksīm</w:t>
+      </w:r>
+      <w:r w:rsidR="005313AD">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="005313AD">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> 2 reizes ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>septiņu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> intervālu. Ja ir indicēta vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cestožu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> invāzijas ārstēšana, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">zāles var aizstāt ar monovalentām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">zālēm, kas satur tikai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>milbemicīna oksīmu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E493386" w14:textId="77777777" w:rsidR="00247A48" w:rsidRPr="00E57A7D" w:rsidRDefault="00247A48" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="044EEA41" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>simptomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">ārkārtas </w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>as un</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> antidoti</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF" w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D770D0" w14:textId="4B0F891E" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0C2E86" w14:textId="627D69A5" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Informācija nav pieejama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="104E4221" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="006E49BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A0B31C" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734F8122" w14:textId="325A78DE" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204D3314" w14:textId="78B1C42C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD40EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00E57A7D" w:rsidRDefault="00FC02F3" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="5543935E" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029B1D14" w14:textId="01464616" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B72F75" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A44EE7" w14:textId="6B52E9E3" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>QP54AB51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B73FBFD" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B96ED5A" w14:textId="66E38EB1" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181C8ABC" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A031DA6" w14:textId="42E6056D" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Milbemicīna oksīms pieder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>makrociklisko laktonu grupai un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ir izolēts no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Streptomyces hygroscopicus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>var.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aureolacrimosus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73EFA">
+        <w:t>fermentācijas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> Tas ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00A047F9">
+        <w:t>efektīvs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047F9" w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ērcītēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">, pret nematodēm kāpuru un pieaugušā stadijā, kā arī pret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria immitis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> kāpuriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04952A7F" w14:textId="7D7313AA" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Milbemicīna oksīma aktivitāte ir saistīta ar tā </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk75006878"/>
+      <w:r>
+        <w:t xml:space="preserve">darbību </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>bezmugurkaulnieku neirotransmisijā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> Milbemicīna oksīms, piemēram, avermektīns un citi milbemicīni palielina nematožu un kukaiņu membrānas caurlaidību hlorīdu joniem caur glutamāta vadītiem hlorīda jonu kanāliem (saistīti ar mugurkaulnieku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> un glicīna receptoriem). Tas noved pie neiromuskulārās membrānas hiperpolarizācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> šļauganās paralīzes un parazītu nāves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698BFEA9" w14:textId="42C65D5D" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Prazikvantels ir acilēts pirazinoizokvinolonu atvasinājums. Prazikvantels ir efektīvs pret cestodēm un trematodēm. Tas darbojas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> izmainot parazīta membrānu caurlaidību pret kalciju (Ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5DBA">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2 +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> jonu pieplūdi), </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">izjaucot līdzsvaru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>membrānas struktūr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">s, kas izraisa membrānas depolarizāciju, gandrīz </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tūlītējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> muskulatūras kontrakcijas (tetānija), strauju sincitiālā apvalka vakuolizāciju un tam sekojošu tegumentālo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431EFF">
+        <w:t>disintegrāciju (vezikulāciju),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">kā rezultātā </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>rada vieglāku izvadīšanu no kuņģa un zarnu trakta vai ātrāku parazīta nāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB57FE6" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF8609C" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1CEA">
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569F3A81" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35944E0A" w14:textId="64306006" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Pēc prazikvantela iekšķīgas lietošanas suņiem, kopā ar nelielu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>barības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> daudzumu, maksimālais līmenis serumā tiek sasniegts ātri (T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> aptuveni 0,25-2,5 stund</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4709">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>s) un strauji samazinās (t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> aptuveni 1 stunda)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">ūtisks </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>pirmā loka efekts aknās, ar ļoti strauju un gandrīz pilnīgu biotransformāciju caur aknām, galvenokārt monohidroksilētos (arī daži di- un tri hidroksilāti) atvasinājumos, kas galvenokārt ir glikuronīdi un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>vai sulfāti konjugēti pirms izvadī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>šanas. Saistīšanās ar plazmas proteīniem ir aptuveni 80%. Izdalīšanās ir ātra un tā notiek pilnīgi (aptuveni 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>% 2 dienās);</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>galvenais eliminācijas ceļš ir caur nierēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1582B40C" w14:textId="2EE0AC9C" w:rsidR="00C77997" w:rsidRPr="007F05BD" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Pēc milbemicīn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> oksīma iekšķīgas lietošanas suņiem, kopā ar nelielu barības daudzumu, maksimālā koncentrācija plazmā tika sasniegta aptuveni 0,75-3,5 stund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> laikā, un nemetabolizēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>milbemicīn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> oksīma pussabrukšanas periods samazinās 1-4 dienu laikā. Biopieejamība ir apt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">uveni 80%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5241DEBD" w14:textId="77777777" w:rsidR="00C77997" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Žurkām, metabolisms </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">šķiet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>ir pilnīgs, lai gan lēns, jo milbemicīna oksīms urīnā</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fekālijās nav konstatēts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>. Galvenie metabolīti žurkām ir monohidroksilēti atvasinājumi, attiecināmi uz aknu biotransformāciju. Turklāt pastāv relatīvi augsta dažu tauku koncentrācija aknās, kas atspoguļo tās lipofilitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18391A67" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="7C4A9BC2" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="5DD8B6C2" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA93DDC" w14:textId="3AEF84A6" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00886A5F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="5DE816D4" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0197C1A6" w14:textId="2BC0A180" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">Veterināro zāļu derīguma termiņš izplatīšanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>paredzēt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> iepakojumā:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECBF51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="18008737" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00F95F16">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4BA1AF" w14:textId="0477D074" w:rsidR="00C114FF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģināl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā iepakojumā, lai pasargātu no mitruma. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve">Šīm veterinārajām zālēm nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663164">
+        <w:t>nepieciešama īpaša uzglabāšanas temperatūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD439D2" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F579D4" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Blistera iepakojumi, kas izgatavoti no OPA/Al/PVH un alumīnija folijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4FA23D" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Iepakojums ar 2 tabletēm vienā blisterī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0FF167" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Iepakojums ar 4 tabletēm vienā blisterī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ACBDFB" w14:textId="53BD944A" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iepakojums ar 12 blisteriem, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92063">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">katrā blisterī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4 tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19011D8D" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E92063" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD77C1E" w14:textId="50FF100A" w:rsidR="00C77997" w:rsidRPr="00D2018F" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C53F9">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C839A" w14:textId="77777777" w:rsidR="00E811BF" w:rsidRPr="00F95F16" w:rsidRDefault="00E811BF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="6B3F4EDB" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375CDAA8" w14:textId="4B8980AD" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk79763389"/>
+      <w:r>
+        <w:t>Neizmest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="003D2BE9" w14:textId="751A40D7" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CA4B0F" w14:textId="28B9AD39" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve">nedrīkst nonākt ūdenstilpēs, jo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>milbemicīna oksīms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve"> var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>būt bīstams zivīm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>citiem ūdens organismiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAE47E1" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45086B43" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1FFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="51800CBE" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C273ED5" w14:textId="77777777" w:rsidR="00C77997" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00046563">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>KRKA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>, d.d., Novo mesto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1705068E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486A2A0C" w14:textId="22BE12EB" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="01B0B368" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>V/DCP/14/0066</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DF5CB1" w14:textId="2421B49D" w:rsidR="00C77997" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AB39CD" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4DEBBA" w14:textId="6736B71E" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> datums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 31/10/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B592CA3" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="56AEFBAF" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ZĀĻU APRAKSTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F16">
+        <w:t xml:space="preserve"> PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00D2018F">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBA3D27" w14:textId="39FF339F" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="00C77997" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>03/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C8D311" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00F95F16" w:rsidRDefault="0078538F" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5155FB1B" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="00E57A7D" w:rsidRDefault="00B113B9" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="1FE72B42" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00F95F16" w:rsidRDefault="0078538F" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D13BC37" w14:textId="670596CE" w:rsidR="0078538F" w:rsidRPr="00BF61AF" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Tab"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="128228CD" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2663E9FC" w14:textId="534015F3" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00414E19" w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00414E19" w:rsidRPr="00414E19">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="62143426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8D41A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DBCC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF8471" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C9B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658ED262" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3329EB32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A309EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66461CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD0F516" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5714ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA89F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751B6F3E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3887854D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4211B004" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9A6983" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCE9B2F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2436AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52C4E6" w14:textId="519B9C6A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC6653" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="000501B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="2A5531AA" w:rsidR="00C114FF" w:rsidRPr="00F95F16" w:rsidRDefault="006C78AB" w:rsidP="000501B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F16">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00952BB4">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9208"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E00C3B" w14:paraId="7DFCFFEA" w14:textId="77777777" w:rsidTr="008C2A41">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CC7EB6F" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="005E1FFD" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9FE2A8" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CC71EFE" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KASTĪTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DF2A7C5" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111B22D6" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59141F5E" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740438C1" w14:textId="1D35A130" w:rsidR="00E00C3B" w:rsidRPr="00BF61AF" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Milprazon 12,5 mg/125 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t xml:space="preserve"> tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61023B9F" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB6382D" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E281A">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Atgādinājuma uzlīmei:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4295E207" w14:textId="0EA9CF1D" w:rsidR="00E00C3B" w:rsidRPr="004E281A" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374CC8">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>milbemycin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oxime/praziquantel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0CEB8E" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00BF61AF" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B5653B" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF93638" w14:textId="7A9401E5" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A1B526" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAF2C21" w14:textId="1B19B24B" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t xml:space="preserve"> tablete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t>milbemicīna oksīms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2,5 mg un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t>prazikvantels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>25,0 mg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3C9FBE" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C906E0" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2519AAD3" w14:textId="49E9D189" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BB2669" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABD681A" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00681B0A" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 tabletes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4FA51B" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00681B0A" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 tabletes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7DD9CC" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00681B0A" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>48 tabletes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20192A8C" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0082029F" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AB455D" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4390ABB8" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20189A42" w14:textId="3CA350CB" w:rsidR="00E00C3B" w:rsidRPr="00BF61AF" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Suņi (smagāki par 5 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE2A10D" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13497014" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081746">
         <w:rPr>
           <w:noProof/>
-          <w:u w:val="single"/>
-[...262 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="641E2F0D" wp14:editId="74FFE3D4">
-[...2 lines deleted...]
-            <wp:docPr id="165" name="Picture 164"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FACB30C" wp14:editId="2F5DB238">
+            <wp:extent cx="429260" cy="302260"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
+            <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 165"/>
+                    <pic:cNvPr id="0" name="Slika 1"/>
                     <pic:cNvPicPr>
-                      <a:picLocks/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4637405" cy="996315"/>
+                      <a:ext cx="429260" cy="302260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C50571A" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00BC4014">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="035D6897" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31821A9C" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67439D86" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FF0921" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0DFC98" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A0499A" w14:textId="1F579020" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t xml:space="preserve">LIETOŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153498DA" w14:textId="3E6C3B0B" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD89912" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19751205" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B41126C" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6C9373" w14:textId="053360A9" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426170ED" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F361F3F" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5983FC" w14:textId="2240965D" w:rsidR="00E00C3B" w:rsidRPr="00BF61AF" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67293B0D" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CB6021" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3395E0" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD16B56" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0F7AAA" w14:textId="1887181E" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE19CFB" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D501F1F" w14:textId="11B4E8F4" w:rsidR="00327691" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oriģināl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t xml:space="preserve"> iepakojumā, lai pasargātu no mitruma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0755C0CF" w14:textId="77777777" w:rsidR="00327691" w:rsidRDefault="00327691">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602BD2D4" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C43FA8B" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EF4CB6" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455EAE05" w14:textId="5D644B0F" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C46CFBB" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239C1193" w14:textId="6BA078A8" w:rsidR="00E00C3B" w:rsidRPr="00BF61AF" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355B09AC" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008EDA17" w14:textId="1FF131E5" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0351463A" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFFD671" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D29B4D" w14:textId="0313DC63" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9CE04B" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735578E1" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310B5590" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADE38AD" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3103A3" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2565664C" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E124288" w14:textId="0CEFCFF1" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8F3BD6" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF7782D" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CA44B7" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BB0FAE" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1755289B" w14:textId="65BFDD79" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681B0A">
+        <w:t>V/DCP/14/006</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39038419" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EF78FD" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C016DCF" w14:textId="6A91A450" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE6742" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782C0645" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF98737" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC53673" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC6C214" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="008E37A2" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UZ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAZA IZMĒRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E37A2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TIEŠĀ IEPAKOJUMA NORĀDĀM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ā INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A104D1D" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6B0ED3" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BLISTERIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C24A4D1" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D3E2FB" w14:textId="44E0C3AA" w:rsidR="00E00C3B" w:rsidRPr="00BF61AF" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VETERINĀRO ZĀĻU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t xml:space="preserve"> NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB7972A" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212F1A40" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>Milprazon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270EC39F" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C737157" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081746">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17D4419E" wp14:editId="44E5F8C7">
-[...2 lines deleted...]
-            <wp:docPr id="164" name="Picture 163"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="388AE689" wp14:editId="43BAE797">
+            <wp:extent cx="429260" cy="302260"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
+            <wp:docPr id="4" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 164"/>
+                    <pic:cNvPr id="0" name="Slika 1"/>
                     <pic:cNvPicPr>
-                      <a:picLocks/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4637405" cy="1551305"/>
+                      <a:ext cx="429260" cy="302260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353A61C7" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00BC4014">
-[...150 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="73D01ADA" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A30DF7" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375B7E72" w14:textId="2B2811DE" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0E9A5A" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67445EB6" w14:textId="74C7C096" w:rsidR="00E00C3B" w:rsidRPr="00DE0D21" w:rsidRDefault="00C645C1" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00C3B" w:rsidRPr="00BF61AF">
+        <w:t>2,5 mg/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00C3B" w:rsidRPr="00BF61AF">
+        <w:t>25 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F25B29" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A01514" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38556A4C" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDBAAC5" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69331424" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67989B57" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C58E1" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773AAEBD" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00D2018F" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2018F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214E844B" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C35FFFF" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAAAFCE" w14:textId="13485FA7" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15274755" w14:textId="77777777" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF61AF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE84506" w14:textId="6AF08A3F" w:rsidR="00E00C3B" w:rsidRPr="00E57A7D" w:rsidRDefault="00E00C3B" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C07E51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAC583" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7738157E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D79FC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9216" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BA3227" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722EC0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB490C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E230A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602DA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D8122" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFC1ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584F935D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD530B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA1BAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC44476" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="0B1A9DA9" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00BF61AF" w:rsidRDefault="00C245DD" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00BF61AF" w:rsidRDefault="00C114FF" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00D2018F" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2018F">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CC9AE8" w14:textId="5D5972CC" w:rsidR="00BB2539" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00BF61AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7036D0ED" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F9FA61" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E070C77" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F761809" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...572 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
-[...132 lines deleted...]
-        </w:rPr>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1084E3EB" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55286F42" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="009F14F9" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t>Milprazon 2,5 mg/25 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F14F9">
+        <w:t xml:space="preserve"> tabletes maza auguma suņiem un kucēniem, kas smagāki par 0,5 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B411C5C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="009F14F9" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t>Milprazon 12,5 mg/125 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F14F9">
+        <w:t xml:space="preserve"> tabletes suņiem, kas smagāki par 5 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE99FAE" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9FC123" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C116E9" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2958 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1598AF28" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D844216" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Katra tablete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E81470" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9393" w:type="dxa"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9393"/>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD150B" w:rsidRPr="003D3A82" w14:paraId="527F26F1" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="11D1F24A" w14:textId="77777777" w:rsidTr="007B006C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9393" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21DCB119" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="636513B5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="78D59642" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B1ECE2" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tabletes maz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>a auguma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suņiem un kucēniem</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="34F267A6" w14:textId="5BA0A2A0" w:rsidR="00FD150B" w:rsidRDefault="001C14A3" w:rsidP="00FC2673">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD963AE" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007F05BD">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kastītes </w:t>
+              <w:t>Tabletes suņiem</w:t>
             </w:r>
-            <w:r w:rsidR="00CD46D8">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="4AF0906C" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E48BFD3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>ar 1, 2, 3, 4, 6, 8, 12, 24, 30, 60, 90 vai 150 pipetēm</w:t>
+              <w:t>Aktīvās vielas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F3CB50" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECB5E62" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="2BEDB630" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E14944" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>Milbemicīna oksīms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C47ADD" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>2,5 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AA3CDC" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>12,5 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="6A7DD230" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5973295A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>Prazikvantels</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32063A56" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>25 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F8CA83" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>125 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7305CB02" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
-[...42 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="77F56A07" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF192A5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A938068" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">abletes </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maza auguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> suņiem un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kucēniem: d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>zeltenīgi baltas ar brūniem plankumiem, ovālas, abpusēji izliektas tabletes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ar dalījuma līniju vienā pusē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B20607" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Tabletes var sadalīt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uz pusēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539DF1EA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5680C3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">abletes </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suņiem: d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7AF7">
+        <w:t>zeltenīgi baltas ar brūniem plankumiem, apaļas, nedaudz abpusēji izliektas tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A96A21E" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD61450" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D642D8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t xml:space="preserve">VETERINĀRO ZĀĻU NOSAUKUMS </w:t>
-[...26 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="003B6CEE">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CEFCA8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBFAEF8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000176B8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maza auguma suņi un kucēni (smagāki par 0,5 kg)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A84D45" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Suņi (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F14F9">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>smagāki par 5 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA8F621" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F73452" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309EE995" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1808">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B73D105" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05268922" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>aukt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> pieaugušu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plakantārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apaļtārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...59 lines deleted...]
-        </w:rPr>
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ārstēšanai,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">kuras ierosina </w:t>
+      </w:r>
+      <w:r>
+        <w:t>šādas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> sugas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32678870" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E9F52C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Plakantārpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526F7392" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dipylidium caninum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B19909" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Taenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> spp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70489E72" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Echinococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> spp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF373C0" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mesocestoides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> spp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AC5BCD" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794A9326" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Apaļtārpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC042D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Ancylostoma caninum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B39176D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxocara canis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48448BB6" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toxascaris leonina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B09A2A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Trichuris vulpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A16F6F3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crenosoma vulpis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas pakāpes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> samazināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0CC33C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angiostrongylus vasorum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>(nenobrieduš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> pieauguš</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> (L5) un pieaugušu parazītu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> samazināšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>; specifiskas ārstēšanas un slimīb</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontroles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shēmas skatīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> sadaļā "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AC5">
+        <w:t xml:space="preserve">Devas atkarībā no dzīvnieku sugas, lietošanas veida un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3A23">
+        <w:t>metodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AC5">
+        <w:t>").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAAB17C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7167AFF8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Thelazia callipaeda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> (specifiskas ārstēšanas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shēmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> skatīt sadaļā "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AC5">
+        <w:t xml:space="preserve">Devas atkarībā no dzīvnieku sugas, lietošanas veida un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3A23">
+        <w:t>metodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66F3C">
+        <w:t>").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D6B9B3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159EE491" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Šīs veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> var </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> arī sirdstārpu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria immitis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">) profilaksei, ja indicēta vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plakantārpu invāzijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>ārstēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB34EAB" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DDAE3D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B725C3C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1808">
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D49503A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00A62070" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2097803D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“tabletes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...125 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>maza auguma suņiem un kucēniem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jaunāki par 2 nedēļām un/vai sver mazāk par 0,5 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1F5C5B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“tabletes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>suņiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>uri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sver mazāk par 5 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2126F1BE" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E14C20A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00A62070" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62070">
+        <w:t>Skatīt arī sadaļā "Īpaši brīdinājumi".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D64E66E" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E8D9EA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FC9238" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...139 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005E5A37">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37" w:rsidDel="005854FE">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...166 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39822844" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514F7BD7" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Parazītu rezistence pret jebkuru konkrēto antihelmintu klasi var attīstīties pēc biežas, atkārtotas šīs klases antihelmintu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>līdzekļu lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714EB75A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve">isus dzīvniekus, kas dzīvo vienā mājsaimniecībā, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ieteicams </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve">ārstēt vienlaikus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DCE623" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve">Lai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sagatavotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> efektīvu parazītu kontroles programmu, jāņem vērā vietējā epidemioloģiskā informācija un i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nvāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> risks </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sunim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kā arī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> ieteicams meklēt profesionā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ļa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> padomu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C75C306" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0062434A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>D. caninum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t xml:space="preserve"> invāzijas gadījumā, lai novērstu atkārtotu in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vadēšanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738A0">
+        <w:t>, ir jāapsver vienlaicīga terapija pret starpsaimniekiem, piemēram, blusām un utīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC7B630" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A536C4" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošai lietošanai mērķsugām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7132C32F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Pētījumi ar milbemicīna oksīmu liecina, ka drošuma profils atsevišķām kollija vai to radniecīgajām šķirnēm ir zemāks nekā citu šķirņu suņiem. Šiem suņiem stingri jāievēro ieteicamā deva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4376D4F0" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterināro z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>āļu panesība šīs šķirnes maziem kucēniem nav pētīta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D3E68F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Pārdozēšanas klīniskās pazīmes kollijiem ir līdzīgas tām, kas novērotas vispārējā suņu populācijā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C40E0F4" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Ārstēšana suņiem ar lielu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cirkulējošo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>mikrofilārij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD" w:rsidDel="00C41D94">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skaitu dažkārt var radīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005662F2">
+        <w:t xml:space="preserve">pastiprinātas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>jutības reakcijas, piemēram, gļotādas bālumu, vemšanu, trīci, apgrūtinātu elpošanu vai pārmērīgu siekalošanos. Šīs reakcijas ir saistītas ar olbaltumvielu atbrīvošanos no mirušās vai mirstošās mikrofilārijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> un tā nav tieša </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zāļu toksiska iedarbība. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tāpēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> suņiem ar mikrofilār</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> zāļu lietošana nav ieteicama. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0002C4CA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00306268">
+        <w:t xml:space="preserve">Pirms šo </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:t xml:space="preserve">zāļu lietošanas suņiem sirdstārpu riska zonās vai suņiem, kuri apmeklējuši sirdstārpu riska zonas, ieteicama veterinārārsta konsultācija, lai izslēgtu vienlaicīgu invāziju ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dirofilaria immitis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pozitīvas diagnozes gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:t>pirms šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:t xml:space="preserve"> zāļu lietošanas ir indicēta adulticīdā terapija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306268">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05442C30" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Nav veikti pētījumi ar izteikti novājinātiem suņiem vai dzīvniekiem ar smagiem nieru vai aknu funkciju traucējumiem. Šiem dzīvniekiem šo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zāļu lietošana nav ieteicama vai ieteicama tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235FE6C3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Suņiem, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kuri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> jaunāki par 4 nedēļām, lente</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ņu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> parasti nav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> novērojama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>. Tādēļ suņ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kuri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> jaunāki par 4 nedēļām, ārstēšana ar kombinētām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zālēm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>var nebūt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3124866D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00460CD1">
+        <w:t>Tā kā tabletes ir aromatizētas, tās uzglabā</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460CD1">
+        <w:t xml:space="preserve"> drošā, dzīvniekiem nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6145DE2F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5069A211" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7B3CB7" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Ja notikusi nejauša</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">tabletes norīšana, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>īpaši, ja tās norij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>rn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D530D1" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Pēc lietošanas mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBE90F9" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCC927F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Citi piesardzības pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661CFD82" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00460CD1">
+        <w:t>Ehinokokoze (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77219">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Echinococcus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460CD1">
+        <w:t xml:space="preserve"> sugas lenteņu infekcija) ir bīstama cilvēkiem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021627C">
+        <w:t>Tā kā ehinokokoze ir slimība, par kuru ir jāziņo Pasaules dzīvnieku veselības organizācijai (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473AB1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:noProof/>
-[...57 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>World Organisation for Animal Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, WOAH</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021627C">
+        <w:t>, no attiecīgās kompetentās iestādes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460CD1">
+        <w:t xml:space="preserve">jāsaņem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005662F2">
+        <w:t>īpaši norādījumi par ārstēšanu un uzraudzību, kā arī cilvēku veselības aizsardzību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460CD1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0136494F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA71074" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162EE0D3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Drīkst lietot grūsnības </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">un laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F73C3DA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372D3F13" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD998ED" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Drīkst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lietot vaislas dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCC9628" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A98978" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110BB410" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Nav novērota mijiedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> lietojot vienlaicīgi makrociklisko laktonu selamektīnu ieteicamās devās ar milbemicīna oksīma un prazikvantela kombināciju. Tā kā nav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veikti papildu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>pētījumi, jāievēro piesardzība, vienlaikus lieto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">zāles un citus makrocikliskos laktonus. Šādi pētījumi nav veikti arī ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001239A9">
+        <w:t xml:space="preserve">pavairošanai paredzētiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090779C5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED737A1" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217E1D1E" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Informācija nav pieejama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2FC4A9" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09989384" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5FD5D7" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00901949">
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209B7D5D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3417 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08250D9D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2173E9F5" w14:textId="77777777" w:rsidR="007E6E27" w:rsidRDefault="007E6E27" w:rsidP="00FC2673">
-[...2030 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="1087F5B0" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4313" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7826"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD150B" w:rsidRPr="001923F2" w14:paraId="116EBEC3" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00924E52" w14:paraId="69CF7B33" w14:textId="77777777" w:rsidTr="007B006C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42AA1184" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="4AE91683" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="007B006C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B11748E" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>(&lt;1 dzīvniek</w:t>
+            </w:r>
+            <w:r>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>/10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>000 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54ADB">
+              <w:t xml:space="preserve">ārstētajiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>dzīvnieki</w:t>
+            </w:r>
+            <w:r>
+              <w:t>em</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:t>, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17B16B0B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pastiprinātas jutības reakcija;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C64376D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ļoti reti (&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>istēmiskas pazīmes (piemēram, letarģija)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="6098EF18" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+          <w:p w14:paraId="7BAF0D70" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="007B006C">
             <w:pPr>
-              <w:spacing w:before="60"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eiroloģiskas pazīmes (piemēram, muskuļu trīce un ataksija)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A36E6A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Reakcija lietošanas vietā</w:t>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uņģa-zarnu trakta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>darbības traucējumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, vemšana, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (skvamoze (ādas zvīņošanās), alopēcija (matu izkrišana), nieze, eritēma</w:t>
+              <w:t>diareja</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7B40">
+            <w:r w:rsidRPr="007F05BD">
               <w:rPr>
-                <w:lang w:val="lv-LV"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...130 lines deleted...]
-              <w:t>Vemšana</w:t>
+              <w:t>, anoreksija un siekalošanās)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1183A568" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
-[...136 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="57B63130" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0389DA3B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00901949" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504C5A">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-        <w:r w:rsidR="00C02559" w:rsidRPr="00FD7B40">
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">zāļu drošumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t xml:space="preserve">Jūs varat ziņot par jebkurām blakusparādībām arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490BF3">
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētājam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>vai tirdzniecības</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> atļaujas turētāja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pārstāvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4833">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārtikas un veterinārā dienesta tīmekļa vietnē </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E33A14">
           <w:rPr>
-            <w:lang w:val="lv-LV"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.pvd.gov.lv/lv</w:t>
+          <w:t>www.pvd.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="464E8DEA" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
-[...25 lines deleted...]
-    <w:p w14:paraId="7E02C2E5" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+    <w:p w14:paraId="5A85AA1A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DB88C7" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051B1243" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00773786">
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BF278A" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
-[...128 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7A985141" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="000F6C3E" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40721E4E" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75015B31" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai nodrošinātu pareizu devu, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5014643B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Minimālā ieteicamā deva: 0,5 mg milbemicīna oksīma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> 5 mg prazikvantela uz 1 kg ķermeņa svara, iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395607F9" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347C9B72" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Atkarībā no suņa ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> praktiskā </w:t>
+      </w:r>
+      <w:r>
+        <w:t>devas noteikšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r>
+        <w:t>šāda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6442E6" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3021"/>
+        <w:gridCol w:w="3021"/>
+        <w:gridCol w:w="3019"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="7DCB71A3" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40674D44" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ķermeņa svars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560C1021" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tabletes maz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>a auguma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suņiem un kucēniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D3A771" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tabletes suņiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="36B5763C" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D38762" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>5 – 1 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFD762B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>1/2 tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAB38FA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="3648D056" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A85A41A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">vairāk par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>1 – 5 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F55E27" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>1 tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1729B671" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="2A2150C6" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226D516E" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">vairāk par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>5 – 10 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D9A8CC" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>2 tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772D9104" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="5756C913" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B247B65" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>5 – 25 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219EA5C3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E49FC09" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>1 tablete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="581A7CA2" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376CB5A5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">vairāk par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>25 – 50 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60814951" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE6821D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>2 tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924E52" w:rsidRPr="007F05BD" w14:paraId="09D7F826" w14:textId="77777777" w:rsidTr="007B006C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2C347D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">vairāk par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>50 – 75 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E64686" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522C557A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="007B006C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F05BD">
+              <w:t>3 tabletes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D578094" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EC7F23" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29AD">
+        <w:t xml:space="preserve">Sirdstārpu profilakses gadījumā, vienlaicīgi ārstējot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plakantārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29AD">
+        <w:t xml:space="preserve"> invāziju, ar šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29AD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm var aizstāt monovalentās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29AD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāles sirdstārpu profilaksei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD64598" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1638B6EE" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
         <w:rPr>
           <w:i/>
+        </w:rPr>
+        <w:t>Angiostrongylus vasorum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invāzijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> ārstēšanai, milbemicīna oksīm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> četras reizes ar nedēļas intervālu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja ir indicēta vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plakantārpu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>invāzijas ārstēšana, šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesaka lietot vienu reizi, pēc tam atlikušās 3 nedēļas turpinot ārstēšanu ar monovalentām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm, kas satur tikai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>milbemicīna oksīmu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CE92B8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF508B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endēmiskos apgabalos, kad vienlaicīgi ir indicēta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plakantārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas ārstēšana, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu lietošana ik pēc četrām nedēļām nodrošina angiostrongilozes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kontroli,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samazinot nenobriedušas pieaugušas stadijas (L5) un pieaugušos parazītus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D21CB12" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747864ED" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thelazia callipaeda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai, milbemicīna oksīm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 reizes ar septiņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intervālu. Ja ir indicēta vienlaicīga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plakantārpu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas ārstēšana, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāles var aizstāt ar monovalentām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm, kas satur tikai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>milbemicīna oksīmu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C4CDCF" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1865D4" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29073183" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00890A7C">
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14032A9C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5886691A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veterinārās z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>āles jālieto kopā ar barību vai tūlīt pēc ēdināšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377B00C2" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D8E50D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:iCs/>
-          <w:lang w:val="lv-LV"/>
-[...358 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD7DDA5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...324 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675EC613" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E1BD84" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24303909" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6908DE11" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143C1D2D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
-[...43 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Ieteikumi pareizai lietošanai</w:t>
-[...247 lines deleted...]
-        </w:rPr>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="243CEEFF" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+    </w:p>
+    <w:p w14:paraId="61380982" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="50A968A7" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD1A8FA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...161 lines deleted...]
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4C561D" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E906177" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Uzglabāt oriģinālā iepakojumā, lai pasargātu no mitruma. Šīm veterinārajām zālēm nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307111">
+        <w:t>nepieciešama īpaša uzglabāšanas temperatūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7DE49" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77175801" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ja beidzies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derīguma termiņ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas norādīts uz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kastītes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un blistera pēc EXP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26216">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš attiecināms uz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26216">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55981520" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466F42B8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dalīto tablešu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> derīguma termiņš lietošanai maz</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a auguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> suņiem un kucēniem </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>pirm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve"> tiešā iepakojuma atvēršanas: 6 mēneši. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355F5B5F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dalītās tabletes uzglabā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> temperatūrā līdz 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>°C, oriģināl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">ā </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blisterī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>līdz nākam</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>ai lietošana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s reizei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26410CC7" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="007F05BD" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t xml:space="preserve">Uzglabāt blisteri </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kastītē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F05BD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2893E9CA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7CA666" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420883DA" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB71224" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193FE804" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Neizmest veterinārās zāles kanalizācijā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B49B5F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B97504" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Šīs veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>milbemicīma oksīms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> var būt bīstam</w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> zivīm un citiem ūdens organismiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCAC457" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DB05B0" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7617BE" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26798F98" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t xml:space="preserve">Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t xml:space="preserve"> zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20867D35" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627E1C90" w14:textId="4B3A043B" w:rsidR="000F615F" w:rsidRDefault="000F615F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796CE06E" w14:textId="4E393270" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="1B1AB700" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>12.</w:t>
-[...251 lines deleted...]
-        </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112D9112" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+    <w:p w14:paraId="6AEB4A0C" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F84A066" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3A23">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0A5493" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5B7E57" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0AC205" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...33 lines deleted...]
-    <w:p w14:paraId="2A624083" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C221BE" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67954D63" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00890A7C" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00890A7C">
+        <w:t>V/DCP/14/0065</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C6C739" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t>V/DCP/14/0066</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D5C401" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00890A7C" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CD1C3A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Iepakojums ar 2 tabletēm vienā blisterī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC0A9F3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Iepakojums ar 4 tabletēm vienā blisterī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794490B0" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Iepakojums ar 12 blisteriem, katrā blisterī 4 tabletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566F9FBB" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00890A7C" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134FA313" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712FD715" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535B2FE6" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C495A5A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005E5A37">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>14.</w:t>
-[...169 lines deleted...]
-        </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50162279" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
-[...62 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="551C19B1" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321283D4" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>03/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B581E68" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E932CB5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000569A3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-            <w:lang w:val="lv-LV"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="0DC9F626" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00CD46D8" w:rsidP="00FC2673">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F270D0B" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182C516A" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773C1111" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E5A37">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Kontaktinformācija</w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5667B6E8" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E0B453" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00172B3E">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tirdzniecības atļaujas turētājs </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>un kontaktinformācij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, lai ziņotu par iespējamām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B48D6" w14:textId="77777777" w:rsidR="00FD150B" w:rsidRDefault="00FD150B" w:rsidP="00FC2673">
-[...123 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3E72D062" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="0001303D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>KRKA,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134E35">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.d., Novo mesto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044607A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šmarješka cesta 6, 8501 Novo mesto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B00">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Slovēnija</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="55B11F95" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07158B1F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...141 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6086DEA1" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KRKA, d.d., Novo mesto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šmarješka cesta 6, 8501 Novo mesto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B00">
+        <w:t>Slovēnija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3117B36F" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00501E69" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186783">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>KRKA-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF77C7">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FARMA d.o.o., V. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186783">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Holjevca 20/E, Jastrebarsko, 10450, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009775B0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Horvātija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B8735" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="005E5A37" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A280B">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>TAD Pharma GmbH, Heinz-Loh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>mann-Stra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5A37">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>ß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>e 5, 27472 Cuxhaven, Vācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8EECF2" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F24E0F3" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="002B1808" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:pStyle w:val="Style4"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk73552585"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vietējie pārstāvji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un kontaktinformācija, lai ziņotu par iespējamām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1808">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="64D68671" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9478E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SIA KRKA Latvija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F097C9" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9478E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel.: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>+37125187879</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFBC1B9" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1143CFE5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Lai iegūtu papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētāja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietējo pārstāvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718B3711" w14:textId="77777777" w:rsidR="00924E52" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CC6DD5" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319E3229" w14:textId="77777777" w:rsidR="00924E52" w:rsidRPr="00E57A7D" w:rsidRDefault="00924E52" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055F98E4" w14:textId="77777777" w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidRDefault="005F346D" w:rsidP="00924E52">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F346D" w:rsidRPr="00E57A7D" w:rsidSect="00BF61AF">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A1992F0" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292">
+    <w:p w14:paraId="7731829D" w14:textId="77777777" w:rsidR="00F95F16" w:rsidRDefault="00F95F16" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E9CA80" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292">
+    <w:p w14:paraId="0401B5B4" w14:textId="77777777" w:rsidR="00F95F16" w:rsidRDefault="00F95F16" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="38F249A5" w14:textId="77777777" w:rsidR="00F95F16" w:rsidRDefault="00F95F16" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman,Italic">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0A1DE81A" w14:textId="77777777" w:rsidR="00FD7B40" w:rsidRDefault="00FD7B40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F16675A" w14:textId="77777777" w:rsidR="003F345C" w:rsidRDefault="003F345C" w:rsidP="00BF61AF">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-[...34 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="2D1417AD" w14:textId="77777777" w:rsidR="00FD7B40" w:rsidRDefault="00FD7B40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60FA79DE" w14:textId="23053474" w:rsidR="00EE32C0" w:rsidRPr="00BF61AF" w:rsidRDefault="00EE32C0" w:rsidP="00BF61AF">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8930"/>
+        <w:tab w:val="right" w:pos="8931"/>
+      </w:tabs>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BF61AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BF61AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001923F2">
+    <w:r w:rsidR="00813525">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BF61AF">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76DD13AC" w14:textId="77777777" w:rsidR="00FD7B40" w:rsidRDefault="00FD7B40">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00BF61AF" w:rsidRDefault="00EE32C0" w:rsidP="00BF61AF">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2278B258" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292">
+    <w:p w14:paraId="26D85AFD" w14:textId="77777777" w:rsidR="00F95F16" w:rsidRDefault="00F95F16" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4847DED9" w14:textId="77777777" w:rsidR="00424292" w:rsidRDefault="00424292">
+    <w:p w14:paraId="62E35AB1" w14:textId="77777777" w:rsidR="00F95F16" w:rsidRDefault="00F95F16" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="174B01BC" w14:textId="77777777" w:rsidR="00F95F16" w:rsidRDefault="00F95F16" w:rsidP="00D2018F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EFB5C0B" w14:textId="77777777" w:rsidR="003F345C" w:rsidRDefault="003F345C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="717B17F0" w14:textId="77777777" w:rsidR="003F345C" w:rsidRPr="00F95F16" w:rsidRDefault="003F345C" w:rsidP="00BF61AF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B517153" w14:textId="77777777" w:rsidR="003F345C" w:rsidRDefault="003F345C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="64D006B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="532EA374">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -17159,290 +12964,957 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DB4871"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="D9982332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="22406B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="144B2666"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFA4F8F0"/>
+    <w:lvl w:ilvl="0" w:tplc="644E8E56">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8F5A8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FA0D8B2"/>
+    <w:lvl w:ilvl="0" w:tplc="A50E79C0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="4288DB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="E2849256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1663"/>
         </w:tabs>
         <w:ind w:left="1663" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17475,211 +13947,210 @@
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...12 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...8 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...8 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...8 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E541609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E5AABE8"/>
     <w:lvl w:ilvl="0" w:tplc="B888CF38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17751,458 +14222,66 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...391 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18298,681 +14377,1243 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36964572"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F4C18AA"/>
+    <w:lvl w:ilvl="0" w:tplc="E2D8FEBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444B3EC2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F4A5C8A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467373A9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BC5415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E3BA04EE"/>
-[...119 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2E7E07F8">
+    <w:tmpl w:val="075A5F7C"/>
+    <w:lvl w:ilvl="0" w:tplc="71B0FED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ACFA8BC2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1647"/>
+        </w:tabs>
+        <w:ind w:left="1647" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04240005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04240001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04240001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...43 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="D568B444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="99A4B000">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="F84407CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B56C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BA42128"/>
     <w:lvl w:ilvl="0" w:tplc="EF94C522">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19044,72 +15685,78 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="34D2E40C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -19156,570 +15803,228 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612225B2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="946A1BA6"/>
-    <w:lvl w:ilvl="0" w:tplc="341A0F8C">
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="7934419A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...341 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19815,882 +16120,2641 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BEB7447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...12 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="E67262D4">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="4"/>
+    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E1091A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...58 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F221F51"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34C6DE1A"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2051225338">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="2" w16cid:durableId="1677489166">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1899584228">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="327367609">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1770345871">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="980497129">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="519050043">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="179508177">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1259758021">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="10" w16cid:durableId="703948866">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="743457177">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="42025121">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1069765028">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="983465496">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="15" w16cid:durableId="1293167435">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="16" w16cid:durableId="1830291965">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1246650229">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2089036728">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2008053311">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1721131585">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="249001254">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="845708490">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="196815082">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1592927245">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1074862423">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="14887081">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="138040164">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1989478798">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="310796905">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1549564726">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="878249401">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1518428023">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="896890275">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="43138516">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1710059733">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="312369334">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="526260665">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="351613903">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1657876812">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1935086457">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1829900379">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="42" w16cid:durableId="110395096">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
-[...26 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="43" w16cid:durableId="550114097">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
-[...41 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="44" w16cid:durableId="1314406818">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="33">
-[...11 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="45" w16cid:durableId="1007564460">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
-[...5 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="46" w16cid:durableId="347365980">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...31 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FD150B"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00FD7B40"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00003050"/>
+    <w:rsid w:val="000065B2"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="00012A57"/>
+    <w:rsid w:val="000175ED"/>
+    <w:rsid w:val="000212DE"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00027CB9"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="000433F2"/>
+    <w:rsid w:val="00046563"/>
+    <w:rsid w:val="000501B3"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00053CD2"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="00064D45"/>
+    <w:rsid w:val="00065E8A"/>
+    <w:rsid w:val="00066592"/>
+    <w:rsid w:val="00073CBA"/>
+    <w:rsid w:val="00074E7D"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="000809D1"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="000816CA"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="00082F94"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="00086F37"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00093ACF"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="000970A4"/>
+    <w:rsid w:val="0009736A"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="00097E43"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A3091"/>
+    <w:rsid w:val="000A5B33"/>
+    <w:rsid w:val="000B09CA"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B3484"/>
+    <w:rsid w:val="000B3D25"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B4884"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C254A"/>
+    <w:rsid w:val="000C2A55"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C5B5E"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000D2972"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D57D0"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000D6CC9"/>
+    <w:rsid w:val="000E084F"/>
+    <w:rsid w:val="000E0925"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E2CD1"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E3AE9"/>
+    <w:rsid w:val="000E3FC5"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F3B9F"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F615F"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001003D9"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="0010139D"/>
+    <w:rsid w:val="00105480"/>
+    <w:rsid w:val="00105C80"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00107BE1"/>
+    <w:rsid w:val="0011049C"/>
+    <w:rsid w:val="001107BD"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="0011210F"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00120D55"/>
+    <w:rsid w:val="00121BAC"/>
+    <w:rsid w:val="0012319D"/>
+    <w:rsid w:val="00123891"/>
+    <w:rsid w:val="00124062"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="00130926"/>
+    <w:rsid w:val="00130C7E"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="0013632F"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146003"/>
+    <w:rsid w:val="00146147"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="00147FD0"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00154FB5"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="001570C5"/>
+    <w:rsid w:val="001575C1"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="00173E2B"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="001840B2"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="001870EE"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193680"/>
+    <w:rsid w:val="00193A72"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="00195B2E"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A22EF"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A2E1D"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001A3F8F"/>
+    <w:rsid w:val="001B0CF5"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B38B4"/>
+    <w:rsid w:val="001B5073"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001C7614"/>
+    <w:rsid w:val="001C79DF"/>
+    <w:rsid w:val="001D07C0"/>
+    <w:rsid w:val="001D4998"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D6423"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001D7818"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F2428"/>
+    <w:rsid w:val="001F2D60"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F41E5"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="002014CB"/>
+    <w:rsid w:val="002031D1"/>
+    <w:rsid w:val="00204C72"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00211E4A"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="00215D4F"/>
+    <w:rsid w:val="00217FAB"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="00230989"/>
+    <w:rsid w:val="00233EEB"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="00240FE0"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="002503B8"/>
+    <w:rsid w:val="002504A7"/>
+    <w:rsid w:val="002504C2"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="002535ED"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="002566E4"/>
+    <w:rsid w:val="00257ABE"/>
+    <w:rsid w:val="0026149B"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002678EC"/>
+    <w:rsid w:val="00271126"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="00272057"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="00273E33"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="002758CF"/>
+    <w:rsid w:val="002759A6"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002830B7"/>
+    <w:rsid w:val="00283412"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="00284C6B"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00287643"/>
+    <w:rsid w:val="002876D7"/>
+    <w:rsid w:val="0029009D"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="00291EF3"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="002943DD"/>
+    <w:rsid w:val="002950A1"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A1BF6"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3156"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B3F24"/>
+    <w:rsid w:val="002B4FA2"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002B72AE"/>
+    <w:rsid w:val="002C07B5"/>
+    <w:rsid w:val="002C1127"/>
+    <w:rsid w:val="002C2548"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002D426C"/>
+    <w:rsid w:val="002D5DBA"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E14BD"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E402E"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4EBA"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6597"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6C2A"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002E7F07"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F1029"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F60DC"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304273"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00304EE7"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="0031033D"/>
+    <w:rsid w:val="003153F8"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="00325207"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="003257D2"/>
+    <w:rsid w:val="0032766A"/>
+    <w:rsid w:val="00327691"/>
+    <w:rsid w:val="00330D36"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="00332106"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="00347E36"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00356960"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="00364A2B"/>
+    <w:rsid w:val="00365FAE"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="00371CDF"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="003753C3"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376A88"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00376E38"/>
+    <w:rsid w:val="00377DEC"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="00377EF3"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="003918CE"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="003940DB"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="00397856"/>
+    <w:rsid w:val="003A03C8"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A4A45"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A61C1"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003A7450"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B2455"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003B761E"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C2BDA"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003C78DD"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D0748"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D3DDA"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E1BD2"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E3DCF"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F2297"/>
+    <w:rsid w:val="003F345C"/>
+    <w:rsid w:val="003F3AEC"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F43B1"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00402AC9"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407000"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="0041262D"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00413009"/>
+    <w:rsid w:val="00413C23"/>
+    <w:rsid w:val="0041487B"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00416F48"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="0042052A"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00431E79"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="00435513"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="00442B82"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004474E1"/>
+    <w:rsid w:val="004479A6"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453A45"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="004663C3"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="00471B57"/>
+    <w:rsid w:val="00471EBE"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="004837CC"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="00493236"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00495F25"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A11C1"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A3734"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A694F"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004A7DEA"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B5407"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B5F41"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C10F4"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6629"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D2479"/>
+    <w:rsid w:val="004D2FF4"/>
+    <w:rsid w:val="004D3266"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E2538"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E5B9C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F64EB"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504048"/>
+    <w:rsid w:val="00504105"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00504E29"/>
+    <w:rsid w:val="00505E1F"/>
+    <w:rsid w:val="00506255"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00510EED"/>
+    <w:rsid w:val="00511057"/>
+    <w:rsid w:val="00514828"/>
+    <w:rsid w:val="005149C6"/>
+    <w:rsid w:val="00515CED"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00520307"/>
+    <w:rsid w:val="00521CDB"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00526D57"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="00530562"/>
+    <w:rsid w:val="00530F31"/>
+    <w:rsid w:val="005313AD"/>
+    <w:rsid w:val="005336A4"/>
+    <w:rsid w:val="005339E0"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00542349"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="00546892"/>
+    <w:rsid w:val="00547C4E"/>
+    <w:rsid w:val="00550219"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="005562DE"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="0055745B"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00562CA7"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="005633E7"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="00570626"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575129"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00576EC6"/>
+    <w:rsid w:val="005773F4"/>
+    <w:rsid w:val="00580C69"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="005845EB"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005855BF"/>
+    <w:rsid w:val="00585815"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="0058626A"/>
+    <w:rsid w:val="005872AB"/>
+    <w:rsid w:val="005928E0"/>
+    <w:rsid w:val="0059345C"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005A53E3"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0A04"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005B609D"/>
+    <w:rsid w:val="005B6E60"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C27A7"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005C398F"/>
+    <w:rsid w:val="005D1F9A"/>
+    <w:rsid w:val="005D282E"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6A20"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005D7AE7"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E2BFC"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005E690F"/>
+    <w:rsid w:val="005E7AFB"/>
+    <w:rsid w:val="005F0321"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F0F89"/>
+    <w:rsid w:val="005F1A16"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F2656"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602591"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="00607523"/>
+    <w:rsid w:val="00610A94"/>
+    <w:rsid w:val="00610B39"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="006137C9"/>
+    <w:rsid w:val="00613F55"/>
+    <w:rsid w:val="006171F4"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="006214F7"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00625C0C"/>
+    <w:rsid w:val="00626CD1"/>
+    <w:rsid w:val="00626F53"/>
+    <w:rsid w:val="00631CB5"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00635569"/>
+    <w:rsid w:val="006373B4"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="00642A5C"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="00643730"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660B27"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="0066213F"/>
+    <w:rsid w:val="00663164"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="00670A0E"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00672B08"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="0067443E"/>
+    <w:rsid w:val="006766CF"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="0068447B"/>
+    <w:rsid w:val="00684E71"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="006922A7"/>
+    <w:rsid w:val="006935AF"/>
+    <w:rsid w:val="006935DC"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="0069493C"/>
+    <w:rsid w:val="0069518A"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="00696CC8"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41C3"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A4432"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006A6A52"/>
+    <w:rsid w:val="006A7241"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006B5CA9"/>
+    <w:rsid w:val="006B6667"/>
+    <w:rsid w:val="006B6E9D"/>
+    <w:rsid w:val="006B705E"/>
+    <w:rsid w:val="006B7700"/>
+    <w:rsid w:val="006C3090"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5B4F"/>
+    <w:rsid w:val="006C5B7D"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D0BC6"/>
+    <w:rsid w:val="006D1222"/>
+    <w:rsid w:val="006D1BCB"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D5D46"/>
+    <w:rsid w:val="006D6836"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7784"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F0B35"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F1519"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="00700CE3"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="00705F0B"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00714A1B"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00721125"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="00733C89"/>
+    <w:rsid w:val="007373CF"/>
+    <w:rsid w:val="00737D9B"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="007460C6"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="007532FA"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007560D6"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00760C4E"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="00770762"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00771E64"/>
+    <w:rsid w:val="00772D23"/>
+    <w:rsid w:val="00773C3D"/>
+    <w:rsid w:val="00774447"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00777699"/>
+    <w:rsid w:val="0077770F"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="007854E5"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00787B1A"/>
+    <w:rsid w:val="00795555"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A5809"/>
+    <w:rsid w:val="007A6B8C"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007A7399"/>
+    <w:rsid w:val="007A75FE"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B2C5B"/>
+    <w:rsid w:val="007B650D"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C4C79"/>
+    <w:rsid w:val="007C6520"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D57EF"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D6427"/>
+    <w:rsid w:val="007D6437"/>
+    <w:rsid w:val="007D6D9B"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E1FF6"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E3AE2"/>
+    <w:rsid w:val="007E72ED"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007E7AF7"/>
+    <w:rsid w:val="007F05BD"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="0080639B"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="0081093E"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00813525"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="00815630"/>
+    <w:rsid w:val="0081705B"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="00830FFA"/>
+    <w:rsid w:val="008321E6"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00835B36"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="0084123A"/>
+    <w:rsid w:val="00841582"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="008500B1"/>
+    <w:rsid w:val="008530E6"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00854A6F"/>
+    <w:rsid w:val="008559EE"/>
+    <w:rsid w:val="008560E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00861D75"/>
+    <w:rsid w:val="00862D95"/>
+    <w:rsid w:val="00866D2B"/>
+    <w:rsid w:val="00867A94"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00873C86"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="00877DD6"/>
+    <w:rsid w:val="00880561"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00884CFE"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00887C42"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="00892BE5"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="0089586C"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="00897CEF"/>
+    <w:rsid w:val="008A215B"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B073A"/>
+    <w:rsid w:val="008B108C"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008B7992"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C26A1"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4709"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D47E7"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D65E9"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E11DA"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E34D7"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F15B6"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4735"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="008F5CD7"/>
+    <w:rsid w:val="009021C4"/>
+    <w:rsid w:val="009033EC"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="0091096E"/>
+    <w:rsid w:val="009135AF"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="00924E52"/>
+    <w:rsid w:val="009269C5"/>
+    <w:rsid w:val="00926BD9"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00932A58"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="0093776A"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="0094316C"/>
+    <w:rsid w:val="00943815"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="00945B51"/>
+    <w:rsid w:val="009462B4"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00952BB4"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953BFC"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00955DD0"/>
+    <w:rsid w:val="00955FF1"/>
+    <w:rsid w:val="009561F6"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="00960280"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="009732AC"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="0097582E"/>
+    <w:rsid w:val="00975EE2"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="009767A1"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009905A1"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A0277"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A5259"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6823"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B07B9"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009C7793"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D2377"/>
+    <w:rsid w:val="009D3949"/>
+    <w:rsid w:val="009D3F8E"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009E00AC"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E4D57"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F2E45"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="009F383B"/>
+    <w:rsid w:val="009F6253"/>
+    <w:rsid w:val="009F692D"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A047F9"/>
+    <w:rsid w:val="00A05894"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A07FF1"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A2172F"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A24B64"/>
+    <w:rsid w:val="00A264C3"/>
+    <w:rsid w:val="00A265B6"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A51DE0"/>
+    <w:rsid w:val="00A5221C"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A63901"/>
+    <w:rsid w:val="00A65CF3"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A66FFE"/>
+    <w:rsid w:val="00A67009"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A71003"/>
+    <w:rsid w:val="00A74398"/>
+    <w:rsid w:val="00A7570F"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A8079E"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A85C81"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A941B0"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A96303"/>
+    <w:rsid w:val="00A96728"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AA1538"/>
+    <w:rsid w:val="00AA2BE6"/>
+    <w:rsid w:val="00AA333F"/>
+    <w:rsid w:val="00AA592A"/>
+    <w:rsid w:val="00AA7407"/>
+    <w:rsid w:val="00AA76BD"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6AB8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC09EE"/>
+    <w:rsid w:val="00AC0C1D"/>
+    <w:rsid w:val="00AC6CB0"/>
+    <w:rsid w:val="00AC6F8B"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD4CFC"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD5EFC"/>
+    <w:rsid w:val="00AD60C8"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE0E4F"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE4202"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AE7FC0"/>
+    <w:rsid w:val="00AF1DC5"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00AF5DC3"/>
+    <w:rsid w:val="00AF6304"/>
+    <w:rsid w:val="00AF7CDF"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B1154D"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B1269B"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B21972"/>
+    <w:rsid w:val="00B239AF"/>
+    <w:rsid w:val="00B23E90"/>
+    <w:rsid w:val="00B243EC"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B27D9B"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B3055B"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B34567"/>
+    <w:rsid w:val="00B3496E"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B3767F"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B42E27"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B50CF7"/>
+    <w:rsid w:val="00B549E2"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57DDB"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B64AA7"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B7221D"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B73D77"/>
+    <w:rsid w:val="00B73F22"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74ABF"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B7507B"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B817C3"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B83896"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B93137"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B962C1"/>
+    <w:rsid w:val="00B964A6"/>
+    <w:rsid w:val="00BA1117"/>
+    <w:rsid w:val="00BA2E3A"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BA7730"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB3AB9"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB7B3A"/>
+    <w:rsid w:val="00BC0ACF"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BC2E54"/>
+    <w:rsid w:val="00BC744B"/>
+    <w:rsid w:val="00BC75C5"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD41EA"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD7217"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BD7E85"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE2600"/>
+    <w:rsid w:val="00BE2F08"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BE4D30"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF46CE"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00BF61AF"/>
+    <w:rsid w:val="00BF6C2F"/>
+    <w:rsid w:val="00C01BD2"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C05838"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C07287"/>
+    <w:rsid w:val="00C108B8"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C13A7C"/>
+    <w:rsid w:val="00C15175"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17ECD"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20643"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C311B3"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40274"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C47034"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C47DAF"/>
+    <w:rsid w:val="00C52679"/>
+    <w:rsid w:val="00C52C41"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C54CC0"/>
+    <w:rsid w:val="00C54EB8"/>
+    <w:rsid w:val="00C56E48"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C57CED"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C61288"/>
+    <w:rsid w:val="00C61652"/>
+    <w:rsid w:val="00C62264"/>
+    <w:rsid w:val="00C62F16"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63A87"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C63DC5"/>
+    <w:rsid w:val="00C645C1"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C71259"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C745BF"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C7794F"/>
+    <w:rsid w:val="00C77997"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C87"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C854EF"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C91D75"/>
+    <w:rsid w:val="00C92D06"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA1874"/>
+    <w:rsid w:val="00CA42CE"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CA4AD7"/>
+    <w:rsid w:val="00CA729A"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CB2570"/>
+    <w:rsid w:val="00CB580B"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC550C"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CC6D90"/>
+    <w:rsid w:val="00CC6EEF"/>
+    <w:rsid w:val="00CD00BC"/>
+    <w:rsid w:val="00CD0F8D"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4DED"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD5ADD"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CD7562"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CE7393"/>
+    <w:rsid w:val="00CF089C"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00CF217B"/>
+    <w:rsid w:val="00CF43F2"/>
+    <w:rsid w:val="00CF57AD"/>
+    <w:rsid w:val="00CF71C6"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D03A93"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D07A8A"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D13465"/>
+    <w:rsid w:val="00D13C47"/>
+    <w:rsid w:val="00D14B56"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D1694E"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D2018F"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D31162"/>
+    <w:rsid w:val="00D31FDA"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D358B8"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42AFF"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D51C7B"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D620ED"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D630D0"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D76B47"/>
+    <w:rsid w:val="00D77207"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D84BBF"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D96EBB"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA0C1E"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DA357A"/>
+    <w:rsid w:val="00DA56EB"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB4337"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DC7669"/>
+    <w:rsid w:val="00DD1A86"/>
+    <w:rsid w:val="00DD4807"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE3280"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE431A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF040D"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E00C3B"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E0414A"/>
+    <w:rsid w:val="00E0495A"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E13A32"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E16B31"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E20F3C"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E27838"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E306F0"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E32A86"/>
+    <w:rsid w:val="00E32CF7"/>
+    <w:rsid w:val="00E32ECD"/>
+    <w:rsid w:val="00E32F66"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E4462F"/>
+    <w:rsid w:val="00E44A81"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E724E4"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C22"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E73D1E"/>
+    <w:rsid w:val="00E73DCA"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E740D0"/>
+    <w:rsid w:val="00E75BA5"/>
+    <w:rsid w:val="00E76214"/>
+    <w:rsid w:val="00E770F0"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E9344A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E94C6E"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00E96BFB"/>
+    <w:rsid w:val="00E97040"/>
+    <w:rsid w:val="00EB0C7B"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB4809"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC3967"/>
+    <w:rsid w:val="00EC3AC0"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00EC5FAE"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE42E1"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF27AE"/>
+    <w:rsid w:val="00EF2F90"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF56F1"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00EF7B76"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F01CD0"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F06B09"/>
+    <w:rsid w:val="00F07A40"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12128"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F1650F"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F21DE2"/>
+    <w:rsid w:val="00F238C4"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F31669"/>
+    <w:rsid w:val="00F31A1E"/>
+    <w:rsid w:val="00F3260F"/>
+    <w:rsid w:val="00F333D9"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F35A22"/>
+    <w:rsid w:val="00F3644B"/>
+    <w:rsid w:val="00F364BE"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F37946"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F50E1D"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52757"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67330"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F82F64"/>
+    <w:rsid w:val="00F83C4B"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F84AE2"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F85979"/>
+    <w:rsid w:val="00F90F0E"/>
+    <w:rsid w:val="00F914B8"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rsid w:val="00FA0151"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA133A"/>
+    <w:rsid w:val="00FA1367"/>
+    <w:rsid w:val="00FA4CC8"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA6FC9"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB0C38"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7E26"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC19F0"/>
+    <w:rsid w:val="00FC1E80"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC5B07"/>
+    <w:rsid w:val="00FC64E5"/>
+    <w:rsid w:val="00FC6B6A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD5777"/>
+    <w:rsid w:val="00FD6990"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7936"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FE3F0A"/>
+    <w:rsid w:val="00FE61C1"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4553"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29DBF008"/>
+  <w14:docId w14:val="2E9A9DA6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BD5FC70F-E9B6-4128-8644-68126B5017E4}"/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -20863,1140 +18927,1501 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:right="-318"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pieddepage">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Appeldenotedefin">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CorpsdetexteCar"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalcentr">
+  <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText23">
-    <w:name w:val="Body Text 23"/>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedefin">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="NotedefinCar"/>
-    <w:semiHidden/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte2">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Retraitcorpsdetexte2Car"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentaireCar"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
-    <w:name w:val="Body Text 22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
-    <w:name w:val="Body Text 21"/>
+    <w:name w:val="Body Text 2_1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte3">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpsdetexte2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Retraitcorpsdetexte">
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00F95F16"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
-[...1 lines deleted...]
-    <w:link w:val="BodytextAgency"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
-[...3 lines deleted...]
-    <w:link w:val="ObjetducommentaireCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="32"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F95F16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...46 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
-[...1 lines deleted...]
-    <w:link w:val="Corpsdetexte"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00407C22"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="41"/>
+        <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Retraitcorpsdetexte2Car">
-[...1 lines deleted...]
-    <w:link w:val="Retraitcorpsdetexte2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F95F16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Naslov1">
+    <w:name w:val="Naslov1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EMEAEnBodyText">
+    <w:name w:val="EMEA En Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00F95F16"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
-[...1 lines deleted...]
-    <w:link w:val="Notedefin"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Revision1">
+    <w:name w:val="Revision1"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00F95F16"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Komentar-besediloZnak">
+    <w:name w:val="Komentar - besedilo Znak"/>
+    <w:locked/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="sl-SI" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:rsid w:val="00F95F16"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00F95F16"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="81418808">
+    <w:div w:id="254749804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="273753559">
+    <w:div w:id="330911650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="593632000">
+    <w:div w:id="970285190">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="644895478">
-[...217 lines deleted...]
-    <w:div w:id="1836217945">
+    <w:div w:id="1189610542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -22103,281 +20528,379 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{194DB232-763B-4A84-86C7-91E0000B9B0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>21533</Characters>
+  <Pages>18</Pages>
+  <Words>2978</Words>
+  <Characters>21379</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Pealkiri</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>LV_qrd_veterinary template_v 8 lv</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25398</CharactersWithSpaces>
+  <CharactersWithSpaces>24309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:keywords/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
-[...17 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
-    <vt:lpwstr>General-EMA/201233/2010</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
-    <vt:lpwstr>CURRENT,2.2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
-    <vt:lpwstr>LV_qrd_veterinary template_v 8 lv</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
-    <vt:lpwstr>30/10/2012 16:53:03</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
-    <vt:lpwstr>30/10/2012 17:05:06</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
-    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
-    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
-    <vt:lpwstr>emea_document</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
-    <vt:lpwstr>EMA/417992/2012</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
-    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
-    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/06 V-template v.8 - for publication April 2012/03 Templates ready for publication</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
-    <vt:lpwstr>EMA/417992/2012</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
-    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
-    <vt:lpwstr>30/10/2012 17:05:06</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="GrammarlyDocumentId">
-    <vt:lpwstr>6af0353a429a5dff0c626a8d7d68bcc2ab9026794956de3855ac416c1a9d6b2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="mp_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="ph_inn_name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="ph_pharm_form">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="ph_unit_measure">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="mp_first_effective_date">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="mp_updated_effective_date">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="object_name">
+    <vt:lpwstr>PI_Text069252_1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="ph_strength_custom">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="mp_document_code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="drz1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="drz2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="drz3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="drz4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="drz5">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="87" name="drz6">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="88" name="drz7">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="89" name="drz8">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="90" name="drz9">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="91" name="drz10">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="92" name="RMS_drz1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="93" name="RMS_drz2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="94" name="RMS_drz3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="95" name="RMS_drz4">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="96" name="RMS_drz5">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>