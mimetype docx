--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,6389 +1,13653 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="33FC92FC" w14:textId="0D61E76F" w:rsidR="00B43901" w:rsidRDefault="00C218D4" w:rsidP="00930079">
+    <w:p w14:paraId="7755E7B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A693F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5287781F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32180DBC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD3C248" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D12DF4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCD5C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0177CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625DC4C5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4252967A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7563A926" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5D070D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE43519" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD5BC79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC573A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B5436" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA9D78" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77D632" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960E839" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B9A50E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFDD576" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF305BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FA60F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B43901" w:rsidRPr="00D13B59">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02026019" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302D5FF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D769BB">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C79279" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B1396" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356B5BEE" w14:textId="77777777" w:rsidR="00A37447" w:rsidRPr="00807B4D" w:rsidRDefault="00A37447" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk535400516"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A37447">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tetroxy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A37447">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D769BB">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>200 mg/ml šķīdums injekcijām liellopiem, aitām un cūkām</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="13D3D1EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40295DE5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03EA25" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473A39A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3303FB" w14:textId="04536ACE" w:rsidR="00A37447" w:rsidRPr="00807B4D" w:rsidRDefault="00A37447" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs ml sat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43161">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162C9033" w14:textId="77777777" w:rsidR="00A37447" w:rsidRPr="00807B4D" w:rsidRDefault="00A37447" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="008B12EF">
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>viela:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35ED5531" w14:textId="77777777" w:rsidR="0007041E" w:rsidRPr="00D13B59" w:rsidRDefault="0007041E" w:rsidP="00E52E25">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+    <w:p w14:paraId="15276630" w14:textId="25374572" w:rsidR="00A37447" w:rsidRDefault="00A37447" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidā) 200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F72BB2" w14:textId="77777777" w:rsidR="006F6242" w:rsidRPr="00E77619" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F15FA2" w14:textId="25CA5FBA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77619">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009C4CA9">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77619">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5C0D16" w14:textId="77777777" w:rsidR="0007041E" w:rsidRPr="00D13B59" w:rsidRDefault="0007041E" w:rsidP="00C85B13">
-[...197 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="53EECA81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4524"/>
+        <w:gridCol w:w="4537"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F473A" w14:paraId="3B4C68FB" w14:textId="77777777" w:rsidTr="002C4565">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADB8C0F" w14:textId="740D175F" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="000B46FB" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2398E315" w14:textId="70E95135" w:rsidR="00872C48" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kvantitatīvais sastāvs, ja šī informācija ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00E77619">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>būtiska</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77619" w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57A7D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>veterināro zāļu pareizai ievadīšanai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="2E78E786" w14:textId="77777777" w:rsidTr="00F70361">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D64428A" w14:textId="34E89F29" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Povidons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (K-17)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A59B4C7" w14:textId="3E5A0183" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25,0 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="3B994E71" w14:textId="77777777" w:rsidTr="00F70361">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F56C01E" w14:textId="49ACBAA0" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metilpirolidons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1520D4" w14:textId="7D9B2DF4" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>370,0 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="680F21F1" w14:textId="77777777" w:rsidTr="00F70361">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03630E69" w14:textId="70D35A12" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Nātrija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>formaldehīda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07062">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>sulfoksilāts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2C7EF5" w14:textId="5B151E3D" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,7 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="75E57EAA" w14:textId="77777777" w:rsidTr="00751615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27960972" w14:textId="51C5F91F" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009824BA">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>Magnija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009824BA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009824BA">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>oksīds, smagais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F52DA9" w14:textId="0F351F1B" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="1AE2F62B" w14:textId="77777777" w:rsidTr="00751615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00392A89" w14:textId="107271FD" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009824BA">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>Monoetanolamīns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C21771A" w14:textId="03F7001E" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="7100CDAA" w14:textId="77777777" w:rsidTr="00751615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C46F08" w14:textId="34CCB861" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009824BA">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>Sālsskābe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009824BA">
+              <w:rPr>
+                <w:spacing w:val="25"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE450E9" w14:textId="35CC1FF1" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6242" w14:paraId="466C0356" w14:textId="77777777" w:rsidTr="00751615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77489F70" w14:textId="32869302" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00807B4D">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>Ūdens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00807B4D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00807B4D">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>injekcijām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38198765" w14:textId="72F23E5C" w:rsidR="006F6242" w:rsidRPr="00E57A7D" w:rsidRDefault="006F6242" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B1495FC" w14:textId="77777777" w:rsidR="002C4565" w:rsidRDefault="002C4565" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71788FFB" w14:textId="77777777" w:rsidR="003105D0" w:rsidRPr="00807B4D" w:rsidRDefault="003105D0" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk5030053"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Dzidrs, dzeltens līdz dzintarkrāsas šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="7F511C5F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C64A7B8" w14:textId="77777777" w:rsidR="003105D0" w:rsidRPr="00E57A7D" w:rsidRDefault="003105D0" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BA56E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D13B59">
-[...140 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796794C1" w14:textId="77777777" w:rsidR="00B43901" w:rsidRPr="00D13B59" w:rsidRDefault="00B43901" w:rsidP="00C85B13">
-[...36 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="38A3E502" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02954D74" w14:textId="565462B1" w:rsidR="00C114FF" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t>Mērķa sugas</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="0007041E" w:rsidRPr="00D13B59">
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2442C66C" w14:textId="77777777" w:rsidR="005B7D31" w:rsidRDefault="005B7D31" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C918CF" w14:textId="05907C45" w:rsidR="00C114FF" w:rsidRDefault="005B7D31" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk146032815"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Liellopi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cūkas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9DA84E" w14:textId="77777777" w:rsidR="005B7D31" w:rsidRPr="00E57A7D" w:rsidRDefault="005B7D31" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C9837D" w14:textId="0700DD4D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t xml:space="preserve">katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B46FB">
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4AC60510" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EEF67B" w14:textId="1078E371" w:rsidR="00637062" w:rsidRPr="00152317" w:rsidRDefault="003105D0" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk5030068"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00960971" w:rsidRPr="00960971">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>eterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir indicēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>oksitetraciklīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīgu mikroorganismu, tai skaitā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00DA4193" w:rsidRPr="00D13B59">
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00637062" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salmonella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA4193" w:rsidRPr="00D13B59">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Escherichia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>coli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Listeria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00637062" w:rsidRPr="00152317">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>. izraisītu infekcijas slimību ārstēšanai un kontrolei liellopiem, aitām un cūkām.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="055430F8" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E73C31" w14:textId="3D8EF2E3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED8BA5A" w14:textId="77777777" w:rsidR="00B43901" w:rsidRPr="00D13B59" w:rsidRDefault="00B43901" w:rsidP="00C85B13">
-[...33 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06FCC9B8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338518F1" w14:textId="77777777" w:rsidR="00A85D46" w:rsidRPr="00807B4D" w:rsidRDefault="00A85D46" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nelietot kaķiem, suņiem, zirgiem un ēzeļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141A91F2" w14:textId="77777777" w:rsidR="00A85D46" w:rsidRPr="00807B4D" w:rsidRDefault="00A85D46" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Nelietot dzīvniekiem ar aknu un/vai nieru mazspēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5DB3D3" w14:textId="426F5218" w:rsidR="00A85D46" w:rsidRPr="00807B4D" w:rsidRDefault="00A85D46" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16F4F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16F4F" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14055AE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C17D2" w14:textId="7B766F71" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAAA1F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8E98E9" w14:textId="77777777" w:rsidR="00BA041C" w:rsidRPr="00807B4D" w:rsidRDefault="00BA041C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Ilgstoša</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>lietošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>nejutīgu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>mikroorganismu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>superinfekciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275693A9" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E57A7D" w:rsidRDefault="00E86CEE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735439EB" w14:textId="77777777" w:rsidR="00551E42" w:rsidRDefault="00551E42" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...40 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk66179935"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...328 lines deleted...]
-        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B87A5" w14:textId="7AB7AC26" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025DE1CB" w14:textId="77777777" w:rsidR="00B43901" w:rsidRPr="00D13B59" w:rsidRDefault="00B43901" w:rsidP="00C85B13">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="1B3FA933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744ABE59" w14:textId="2376BBC4" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72755EB4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581DA8F8" w14:textId="295B8EF9" w:rsidR="00551E42" w:rsidRDefault="00BA041C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu lietošana jāpamato ar no dzīvnieka izolēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju jutības testu rezultātiem. Ja tas nav iespējams, ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pamato </w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42" w:rsidRPr="00471755">
+        <w:t xml:space="preserve">ar vietējiem (reģiona, saimniecības līmeņa) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>epidemioloģisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ajiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>datiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E42">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mērķa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju jutību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E2B320" w14:textId="08FDEBE8" w:rsidR="00BA041C" w:rsidRPr="00807B4D" w:rsidRDefault="00BA041C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot šīs veterinārās zāles, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D139F" w:rsidRPr="00DC3958">
+        <w:t xml:space="preserve">jāņem vērā oficiālā, valsts un reģionālā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D139F" w:rsidRPr="00DC3958">
+        <w:t>antimikrobiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D139F" w:rsidRPr="00DC3958">
+        <w:t xml:space="preserve"> politika.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43161">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārās zāles atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>sniegtajiem</w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādījumiem, var palielināties baktēriju izplatība, kuras rezistentas pret oksitetraciklīnu, un pavājināties ārstēšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>efektivitāte</w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ar citiem tetraciklīniem iespējam</w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krustenisk</w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezistence</w:t>
+      </w:r>
+      <w:r w:rsidR="002A785F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>s dēļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>. Ja oksitetraciklīn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC083F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>u lieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC083F" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>jauniem dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC083F">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augšanas periodā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tas var traucēt kaulu augšanu un izraisīt zobu krāsas </w:t>
+      </w:r>
+      <w:r w:rsidR="006D564D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>maiņ</w:t>
+      </w:r>
+      <w:r w:rsidR="006D564D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB1F8BA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156FB2FD" w14:textId="28AA9D30" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140698">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B8E222" w14:textId="77777777" w:rsidR="004D7D8F" w:rsidRDefault="004D7D8F" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA67B53" w14:textId="19BB5C3F" w:rsidR="00104562" w:rsidRDefault="00104562" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="89"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zināmu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātu jutību pret tetraciklīnu </w:t>
+      </w:r>
+      <w:r w:rsidR="00907115">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00907115">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>s no saskares ar šīm veterinārajām zālēm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Ja notikusi nejauša saskare ar ādu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3685A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai nokļūšana acīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, skarto vietu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3685A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skalot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar lielu daudzumu ūdens. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>Pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351545">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkošanās ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00351545">
+        <w:t>īm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00351545">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00351545">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>lēm,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>mazgāt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6688FE6B" w14:textId="65995C0F" w:rsidR="007C2447" w:rsidRDefault="00104562" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk131667526"/>
+      <w:r w:rsidRPr="00490472">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Laboratoriskajos pētījumos ar palīgvielu N-metilpirolidonu trušiem un žurkām tika konstatēta fetotoksiska iedarbība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00490472">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>. Sievietēm reproduktīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30DF5">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490472">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ā vecumā, grūtniecēm vai sievietēm, kurām varētu būt iestājusies grūtniecība, rīko</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30DF5">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490472">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar šīm veterinārajām zālēm ar lielu piesardzību, lai izvairītos no nejaušas pašinjicēšanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196B6DC2" w14:textId="77777777" w:rsidR="00551E42" w:rsidRDefault="00551E42" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2657EE14" w14:textId="77777777" w:rsidR="00551E42" w:rsidRPr="00E57A7D" w:rsidRDefault="00551E42" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="lv-LV"/>
-[...58 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165529B8" w14:textId="77777777" w:rsidR="00551E42" w:rsidRPr="00E57A7D" w:rsidRDefault="00551E42" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2E3103" w14:textId="16FB318C" w:rsidR="00551E42" w:rsidRPr="00E57A7D" w:rsidRDefault="00551E42" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8E21F6" w14:textId="77777777" w:rsidR="00F04CA9" w:rsidRPr="00E57A7D" w:rsidRDefault="00F04CA9" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE9288" w14:textId="278BB60C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000B46FB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4861F2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00295140" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7954C34C" w14:textId="49F2C5AA" w:rsidR="00881162" w:rsidRDefault="00881162" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk173487545"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Liellopi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E35C2E">
-[...9 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0221" w:rsidRPr="00D13B59">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cūkas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03D3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633E91C3" w14:textId="77777777" w:rsidR="00881162" w:rsidRDefault="00881162" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F473A" w14:paraId="00B7FC5F" w14:textId="77777777" w:rsidTr="00673639">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACC06DD" w14:textId="543404CA" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="004B4362" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biežums nav zināms (nevar noteikt pēc pieejamiem datiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C67B461" w14:textId="290E97E3" w:rsidR="004B4362" w:rsidRDefault="004B4362" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00457950" w:rsidRPr="00807B4D">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>eakcija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> injekcijas vietā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3958">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70301C3B" w14:textId="0045B853" w:rsidR="00295140" w:rsidRPr="00E57A7D" w:rsidRDefault="00B903BF" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00457950" w:rsidRPr="00807B4D">
+              <w:t>otodermatīts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3958">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="752AAA91" w14:textId="1B2E022D" w:rsidR="00295140" w:rsidRDefault="004B4362" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lokāla, pārejoša.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29368908" w14:textId="2718D619" w:rsidR="00B903BF" w:rsidRPr="00807B4D" w:rsidRDefault="00B903BF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">Dažkārt var </w:t>
+      </w:r>
+      <w:r w:rsidR="00895C8F">
+        <w:t xml:space="preserve">attīstīties </w:t>
+      </w:r>
+      <w:r w:rsidR="00895C8F" w:rsidRPr="00807B4D">
+        <w:t>pēc ārstēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>, ja dzīvnieks bijis pakļauts spēcīgai saules staru iedarbībai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5EE6EA" w14:textId="2C33C77B" w:rsidR="00B903BF" w:rsidRDefault="00B903BF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A8A674" w14:textId="1DD7301E" w:rsidR="00457950" w:rsidRDefault="00457950" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk66891708"/>
+      <w:r w:rsidRPr="00D70933">
+        <w:t>Ir svarīgi ziņot par blakusparādībām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tirdzniecības atļaujas turētājam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai tā vietējam pārstāvim vai valsts kompetentajai iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096755F">
+        <w:t xml:space="preserve">, izmantojot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>Attiecīgo kontaktinformāciju skatīt lietošanas instrukcij</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2E95">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0221" w:rsidRPr="00D13B59">
-[...98 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0DE670A3" w14:textId="54F4341E" w:rsidR="0096755F" w:rsidRPr="00B32DC4" w:rsidRDefault="0096755F" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="65434A4D" w14:textId="44713212" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...825 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DFF4BD" w14:textId="77777777" w:rsidR="00B43901" w:rsidRPr="00D13B59" w:rsidRDefault="00B43901" w:rsidP="00C85B13">
-[...47 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="61865B17" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053A6B0C" w14:textId="15E05A1C" w:rsidR="00E5192A" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk147233619"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t>Nav pierādīts šo veterināro zāļu drošums grūsnības, laktācijas laikā vai vaislai paredzētiem dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CB65D8" w14:textId="348E7509" w:rsidR="00E5192A" w:rsidRDefault="00E5192A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37289E1E" w14:textId="2F3B9FEA" w:rsidR="00E5192A" w:rsidRDefault="00E5192A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5192A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5192A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721B2F58" w14:textId="5AED9314" w:rsidR="00D977F3" w:rsidRPr="00490472" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00490472">
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t>palīgvielu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t xml:space="preserve"> N-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t>metilpirolidonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t xml:space="preserve"> trušiem un žurkām tika konstatēta  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00490472">
+        <w:t xml:space="preserve"> iedarbība. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="09D0A935" w14:textId="2C41C3F7" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošana zobu un kaulu attīstības stadijā, arī grūsnības laikā, var izraisīt zobu krāsas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5192A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>maiņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5192A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kaulu attīstības traucējumus pēcnācējiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F80469" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204308CA" w14:textId="77777777" w:rsidR="00A73F71" w:rsidRDefault="00A73F71" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CE05C9" w14:textId="0CB53F1E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD5A59F" w14:textId="77777777" w:rsidR="00B43901" w:rsidRPr="00D13B59" w:rsidRDefault="00B43901" w:rsidP="00C85B13">
-[...32 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+    <w:p w14:paraId="4FC0E176" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0F507E" w14:textId="211721C1" w:rsidR="00C90EDA" w:rsidRPr="00E57A7D" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neatšķaidīt </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2F8D">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>šķīdumos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>satur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kalcija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>sāļus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> jo tas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>izraisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>precipitācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kristālu veidošanos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029D4CA8" w14:textId="77777777" w:rsidR="005F3DDA" w:rsidRPr="00D13B59" w:rsidRDefault="005F3DDA" w:rsidP="00C85B13">
-[...17 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="3C8FD295" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="00E57A7D" w:rsidRDefault="00C90EDA" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E6BAD" w14:textId="1B923617" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve">Lietošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7503">
+        <w:t>veids</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E5E">
+        <w:t xml:space="preserve"> un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5CBFA" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="00E57A7D" w:rsidRDefault="00145D34" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C796663" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6859CB83" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E161D7" w14:textId="0F76A309" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Lietot vienreizējas intramuskulāras injekcijas veidā devā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14DEC">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>1 ml</w:t>
+      </w:r>
+      <w:r w:rsidR="0030106A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/10 kg ķermeņa svara, kas atbilst 20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>oksitetraciklīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/kg ķermeņa svara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C735B9B" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708E35BA" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepārsniegt norādīto devu vienā injekcijas vietā: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB01A7B" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Liellopiem, aitām un cūkām: 10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F4A88A" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Sivēniem ar ķermeņa svaru līdz 10 kg: maksimālā deva 1 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F29763" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A6A87A" w14:textId="057BEF1E" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nepieciešamā koncentrācija asinīs liellopiem saglabājas 72 stundas, cūkām un aitām</w:t>
+      </w:r>
+      <w:r w:rsidR="0030106A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299A1F5F" w14:textId="77777777" w:rsidR="00D977F3" w:rsidRPr="007803B0" w:rsidRDefault="00D977F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9481EC" w14:textId="5EE18D07" w:rsidR="00247A48" w:rsidRPr="00E57A7D" w:rsidRDefault="00E14DEC" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lai nodrošinātu pareizu devu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>un izvairītos no pārāk mazas devas ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E493386" w14:textId="77777777" w:rsidR="00247A48" w:rsidRPr="00E57A7D" w:rsidRDefault="00247A48" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A47AA" w14:textId="55F0C1F9" w:rsidR="00C114FF" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Pārdozēšanas simptomi (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t>ārkārtas procedū</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006E49BF">
+        <w:t xml:space="preserve">as un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006E49BF">
+        <w:t>, ja piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F7C114" w14:textId="77777777" w:rsidR="00C21E8B" w:rsidRDefault="00C21E8B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1306D2C3" w14:textId="0DEC33FE" w:rsidR="00C21E8B" w:rsidRPr="00C21E8B" w:rsidRDefault="00C21E8B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21E8B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21E8B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>zinām</w:t>
+      </w:r>
+      <w:r w:rsidR="006271E1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21E8B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC1023" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006E49BF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F3DE36" w14:textId="104E4221" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E49BF">
+        <w:t>3.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="006E49BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E49BF">
+        <w:tab/>
+        <w:t>Īpaši lietošanas ierobežojumi un īpa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A44CC4">
+        <w:t>antimikrobiāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A0B31C" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734F8122" w14:textId="0FC37023" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19E153" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="00E57A7D" w:rsidRDefault="009A6509" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E5FD41" w14:textId="27CFCB2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC060F">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3160C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E7052D" w14:textId="77777777" w:rsidR="00931A56" w:rsidRDefault="00EF294B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk535400640"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaļai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B9C4E8" w14:textId="6AC1B62D" w:rsidR="00931A56" w:rsidRDefault="00931A56" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iellop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">28 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B45B3CD" w14:textId="5CE20B89" w:rsidR="00EF294B" w:rsidRDefault="00931A56" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">21 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>diena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B6BB17" w14:textId="77777777" w:rsidR="00931A56" w:rsidRPr="00807B4D" w:rsidRDefault="00931A56" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0557BA" w14:textId="77777777" w:rsidR="00931A56" w:rsidRDefault="00EF294B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="89"/>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0F8C46" w14:textId="66E15E22" w:rsidR="00EF294B" w:rsidRPr="00807B4D" w:rsidRDefault="00931A56" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="89"/>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:t>: 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF294B" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204D3314" w14:textId="79B93232" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00D06B19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4CAD40EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA0F348" w14:textId="77777777" w:rsidR="00FC02F3" w:rsidRPr="00E57A7D" w:rsidRDefault="00FC02F3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1DE8F" w14:textId="6C740932" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E3DFC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00673639" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0CA83D" w14:textId="4021B047" w:rsidR="005B04A8" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00673639">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00673639">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673639">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> kods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA79014" w14:textId="11AE068E" w:rsidR="006475FA" w:rsidRDefault="006475FA" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QJ01AA06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77261AA0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD8649D" w14:textId="222D298A" w:rsidR="00C114FF" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7B73CD" w14:textId="77777777" w:rsidR="00826D4C" w:rsidRDefault="00826D4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BBA1BE" w14:textId="4C78E42C" w:rsidR="00826D4C" w:rsidRPr="00807B4D" w:rsidRDefault="00826D4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="308"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>plaša</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spektra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tetraciklīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>grupas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>antibiotika,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iegūta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>augsnes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pelējumsēnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Actinomyces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rimosus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Terapeitiskā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>koncentrācijā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA703E">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbojas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>bakteriostatiski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA703E">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bet lielākās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>koncentrācijās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>baktericīdi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A38DEEC" w14:textId="77777777" w:rsidR="00826D4C" w:rsidRPr="00807B4D" w:rsidRDefault="00826D4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F1E051" w14:textId="32CCE8F7" w:rsidR="00826D4C" w:rsidRPr="00826D4C" w:rsidRDefault="00826D4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826D4C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826D4C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tāpat kā citi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00826D4C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tetraciklīni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00826D4C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbojas uz olbaltumvielu un RNS sintēzi augošās un nobriedušās baktēriju šūnās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07989183" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77100D88" w14:textId="77777777" w:rsidR="00A63610" w:rsidRDefault="00A63610" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03130418" w14:textId="54D6502A" w:rsidR="00C114FF" w:rsidRPr="00A63610" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63610">
+        <w:lastRenderedPageBreak/>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619" w:rsidRPr="00A63610">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63610">
         <w:tab/>
-        <w:t>Devas un lietošanas veids</w:t>
-[...37 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A63610">
+        <w:t>Farmakokinētisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CEA" w:rsidRPr="00A63610">
+        <w:t>ās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A63610">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F315D" w:rsidRPr="00411852">
-[...37 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00AD1CEA" w:rsidRPr="00A63610">
+        <w:t>īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AEAF8B" w14:textId="77777777" w:rsidR="008F67DC" w:rsidRPr="00A63610" w:rsidRDefault="008F67DC" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD270F3" w14:textId="1A033C1B" w:rsidR="008F67DC" w:rsidRPr="00A63610" w:rsidRDefault="00B55481" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc vienreizējas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63610">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1298D" w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>veterināro zāļu lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE26DC" w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tās</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE26DC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ilgstoši</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63610">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz 72 stundām liellopiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63610">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un 48 stundām </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63610" w:rsidRPr="000E077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cūkām un aitām</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63610">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uztur terapeitisko koncentrāciju asinīs</w:t>
+      </w:r>
+      <w:r w:rsidR="00232C56" w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3FE308" w14:textId="77777777" w:rsidR="0007041E" w:rsidRPr="00D13B59" w:rsidRDefault="0007041E" w:rsidP="0007041E">
-[...915 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="18391A67" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B6A8D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37778477" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D13B59">
-[...477 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
         <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528CC5D8" w14:textId="77777777" w:rsidR="00B43901" w:rsidRPr="00D13B59" w:rsidRDefault="00B43901" w:rsidP="00C85B13">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="7F218C96" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451B6202" w14:textId="38BE1B6C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468BC8F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB966A8" w14:textId="54433E1F" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00232C56" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot maisījumā ar šķīdumiem, kas satur kalcija sāļus, jo tas izraisa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>precipitācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kristālu veidošanos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA407E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D0370F" w14:textId="342FCC54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD03E1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D32172" w14:textId="6BAC0ADB" w:rsidR="003309A4" w:rsidRDefault="003309A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="1233"/>
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>derīguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>izplatīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3198">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iepakojumā:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>gadi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0197C1A6" w14:textId="0925963A" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="003309A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Derīguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>termiņš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3198">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reizējas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tiešā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iepakojuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atvēršanas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">28 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ECBF51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674613D" w14:textId="3C5DEAFA" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C34C28" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA998D7" w14:textId="777783BF" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt temperatūrā līdz 25 </w:t>
+      </w:r>
+      <w:r w:rsidR="00886A5F" w:rsidRPr="00886A5F">
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4BA1AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0986AACB" w14:textId="3AD90FAE" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52D6BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BED4D8F" w14:textId="0200EE50" w:rsidR="00E811BF" w:rsidRPr="003C53F9" w:rsidRDefault="00684CAD" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684CAD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 ml tumšs II tipa stikla flakons, kas noslēgts ar gumijas aizbāzni un alumīnija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00684CAD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>aizsargvāciņu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00684CAD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Katrs flakons iepakots atsevišķi kartona </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6403F">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>kastītē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684CAD">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C839A" w14:textId="77777777" w:rsidR="00E811BF" w:rsidRDefault="00E811BF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF4D53" w14:textId="21995F2C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77619">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26465593" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106393D1" w14:textId="4B9400EC" w:rsidR="00683423" w:rsidRPr="00E57A7D" w:rsidRDefault="00683423" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk79763389"/>
+      <w:r>
+        <w:t xml:space="preserve">Neizmest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>veterinārās zāles kanalizācij</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CAFF9F" w14:textId="77777777" w:rsidR="00382F3C" w:rsidRDefault="00382F3C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="58306468" w14:textId="101F0DDF" w:rsidR="00C114FF" w:rsidRDefault="00382F3C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk110241862"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk110241871"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="0011511E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1FFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F11B44" w14:textId="77777777" w:rsidR="00382F3C" w:rsidRDefault="00382F3C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4B4425" w14:textId="77777777" w:rsidR="00382F3C" w:rsidRPr="00E57A7D" w:rsidRDefault="00382F3C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388CFC2" w14:textId="3128B06E" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4297277C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD28A00" w14:textId="71545BF5" w:rsidR="00B41F47" w:rsidRPr="00E57A7D" w:rsidRDefault="00814F66" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>Bimeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> Health Limited</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1705068E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D94649" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6A5A27" w14:textId="77777777" w:rsidR="00683423" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS</w:t>
+      </w:r>
+      <w:r w:rsidR="00683423" w:rsidRPr="00B72BBB">
+        <w:t>(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDBEBCC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF1B7FE" w14:textId="58DE9102" w:rsidR="00C114FF" w:rsidRDefault="00814F66" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>V/NRP/07/1687</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A03E6D1" w14:textId="77777777" w:rsidR="00814F66" w:rsidRDefault="00814F66" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B56A0D8" w14:textId="77777777" w:rsidR="00814F66" w:rsidRPr="00E57A7D" w:rsidRDefault="00814F66" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C5EAC" w14:textId="3E264B41" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6338A654" w14:textId="46C5D612" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4DEBBA" w14:textId="3AE681C0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00046009" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72BBB">
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00814F66" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>27/09/2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B592CA3" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271262E6" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="00E57A7D" w:rsidRDefault="00D65777" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0768EACC" w14:textId="5B59F8E0" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90F3F">
+        <w:t xml:space="preserve">VETERINĀRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">ZĀĻU APRAKSTA PĒDĒJĀS </w:t>
+      </w:r>
+      <w:r w:rsidR="00211983" w:rsidRPr="00211983">
+        <w:t xml:space="preserve">PĀRSKATĪŠANAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F045465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CB6434" w14:textId="7CF2D752" w:rsidR="00423968" w:rsidRPr="00E57A7D" w:rsidRDefault="00696251" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F288B">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B" w:rsidRPr="00DC3958">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F288B">
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CFF642" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042AB6EA" w14:textId="77777777" w:rsidR="00696251" w:rsidRDefault="00696251" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8F2308" w14:textId="05C8D1F1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FDD26" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D13BC37" w14:textId="7940B558" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D47B12" w14:textId="25F124C7" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="0078538F" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2663E9FC" w14:textId="01D8983B" w:rsidR="0078538F" w:rsidRPr="00E57A7D" w:rsidRDefault="00BF3DAA" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk73467306"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00414E19">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="62143426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C09C241" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6E17D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394B5D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B100DA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8D41A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DBCC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF8471" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C9B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658ED262" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3329EB32" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A309EB9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66461CEF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD0F516" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5714ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA89F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751B6F3E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3887854D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4211B004" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9A6983" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCE9B2F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2436AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52C4E6" w14:textId="519B9C6A" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC6653" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24585F8F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D56A6AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3044F764" w14:textId="243A5AEF" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3882D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BFFD0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0331A3C3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2264111C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F12B86" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FA80C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E8B49" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB22878" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C738DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADD7C1B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEF0188" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651AA3A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0466E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC78B9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE00BA6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BD338" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7552E52E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F0DC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F31EE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B2D42" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452426DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F34600" w14:textId="117E5380" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365604B5" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD12873" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C096AF7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00595F80" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9208"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F473A" w14:paraId="449FE7A3" w14:textId="77777777" w:rsidTr="00211A90">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="705C34B0" w14:textId="74BAC339" w:rsidR="005E1FFD" w:rsidRPr="005E1FFD" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D2EBAE" w14:textId="77777777" w:rsidR="00C058B8" w:rsidRDefault="00C058B8" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5136F69E" w14:textId="30E1D2E9" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="0044646F" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00205A3A">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">artona </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kastīte</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="458622B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EDCF45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F356448" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C0C9B9" w14:textId="6265141A" w:rsidR="00851C02" w:rsidRPr="00851C02" w:rsidRDefault="00851C02" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851C02">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tetroxy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851C02">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.A. 200 mg/ml šķīdums injekcijām </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FB0025" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B5F455" w14:textId="77777777" w:rsidR="00AF410A" w:rsidRPr="00E57A7D" w:rsidRDefault="00AF410A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D72152" w14:textId="4A060207" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1FFD">
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78260AAC" w14:textId="561CED8F" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAFD6E7" w14:textId="5AC11305" w:rsidR="00AF410A" w:rsidRDefault="000227B8" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF410A" w:rsidRPr="002C6BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF410A" w:rsidRPr="002C6BD7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF410A" w:rsidRPr="002C6BD7">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF410A" w:rsidRPr="00BC482E">
+        <w:t>satur:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF410A" w:rsidRPr="00BC482E">
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC1DC98" w14:textId="77777777" w:rsidR="008F288B" w:rsidRPr="00807B4D" w:rsidRDefault="008F288B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>viela:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED2601E" w14:textId="322F13CC" w:rsidR="007318FE" w:rsidRDefault="00AF410A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC482E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC482E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC482E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidā) 200 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD706D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4123A275" w14:textId="77777777" w:rsidR="00AF410A" w:rsidRDefault="00AF410A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C527D2" w14:textId="77777777" w:rsidR="00AF410A" w:rsidRPr="00E57A7D" w:rsidRDefault="00AF410A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674580D" w14:textId="501080BC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEPAKOJUMA </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t xml:space="preserve">LIELUMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1862D666" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C7BB35" w14:textId="3C037E09" w:rsidR="00C114FF" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083A891E" w14:textId="77777777" w:rsidR="00F943A4" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601DA3D9" w14:textId="77777777" w:rsidR="00F943A4" w:rsidRPr="00E57A7D" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6365A3EA" w14:textId="24278816" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E22AC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3119E0A4" w14:textId="77777777" w:rsidR="00F943A4" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Liellopi, aitas un cūkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B366BE" w14:textId="77777777" w:rsidR="00782E27" w:rsidRPr="00067F5B" w:rsidRDefault="00782E27" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4994F215" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7217E20C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1947DF12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A829911" w14:textId="77777777" w:rsidR="00782E27" w:rsidRPr="00E57A7D" w:rsidRDefault="00782E27" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067266BF" w14:textId="5D287683" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDC522D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD80FCB" w14:textId="77777777" w:rsidR="00F943A4" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849694E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69822CA5" w14:textId="77777777" w:rsidR="00F943A4" w:rsidRPr="00E57A7D" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7359B0F8" w14:textId="55C6C5DD" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E71FEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C03DBC" w14:textId="543F1BB4" w:rsidR="00C114FF" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu periods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD06432" w14:textId="77777777" w:rsidR="003F2FC8" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaļai un blakusproduktiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DCA856" w14:textId="0FD71E98" w:rsidR="003F2FC8" w:rsidRDefault="003F2FC8" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6746">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: 28 dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508F108F" w14:textId="6F4D88F8" w:rsidR="00F943A4" w:rsidRPr="00570C6E" w:rsidRDefault="003F2FC8" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: 21 diena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67276A41" w14:textId="77777777" w:rsidR="003F2FC8" w:rsidRDefault="003F2FC8" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42543555" w14:textId="77777777" w:rsidR="003F2FC8" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pienam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7B286D" w14:textId="0C8C7261" w:rsidR="00F943A4" w:rsidRPr="00570C6E" w:rsidRDefault="003F2FC8" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00F943A4" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 7 dienas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F61DC77" w14:textId="77777777" w:rsidR="003F2FC8" w:rsidRPr="00E57A7D" w:rsidRDefault="003F2FC8" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750D1415" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C87214" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD13E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438145F5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516594F4" w14:textId="791A56C1" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="00F943A4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C78AB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009762B3" w:rsidRPr="00E57A7D">
+        <w:t>{mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41104363" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F5F246" w14:textId="027F2EF7" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Pēc pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B" w:rsidRPr="008F288B">
+        <w:t>aurduršanas</w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5A79">
+        <w:t xml:space="preserve">izlietot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>līdz …</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3EBE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C41F2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5AA492" w14:textId="76D8A6E8" w:rsidR="009762B3" w:rsidRDefault="009762B3" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F687612" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35863BEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BE3BD3" w14:textId="270F461D" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt temperatūrā līdz 25 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3089">
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6415236E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FD0CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE0647" w14:textId="4FE135E8" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA388F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC95367" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599165B1" w14:textId="77777777" w:rsidR="00DE67C4" w:rsidRPr="00E57A7D" w:rsidRDefault="00DE67C4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F717E2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575C181C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0315D04E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E4E38D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA804D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3618DFEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352FAF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517278DF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F93E432" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A61C31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A946F53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7F8FBB" w14:textId="0DDDEDBC" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B9C4D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AB795A" w14:textId="12DB148C" w:rsidR="00E45F05" w:rsidRPr="00DD706D" w:rsidRDefault="00E45F05" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t>Bimeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t xml:space="preserve"> Health Limited</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E848AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7538C3C0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBA91B7" w14:textId="286EC3F5" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008610E2">
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1974E1CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3E8B43" w14:textId="77777777" w:rsidR="00E45F05" w:rsidRPr="00067F5B" w:rsidRDefault="00E45F05" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk535397887"/>
+      <w:r w:rsidRPr="00067F5B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/NRP/07/1687</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="021C57D8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1462BCC2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF0164D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57945ED0" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72063F68" w14:textId="30D6B31B" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD43C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD43C7" w:rsidRPr="00E57A7D">
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB5D8F" w14:textId="77777777" w:rsidR="00A9226B" w:rsidRPr="00E57A7D" w:rsidRDefault="00A9226B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53011CA0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9214"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F473A" w14:paraId="5AC5861D" w14:textId="77777777" w:rsidTr="00211A90">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB412B2" w14:textId="259D07F7" w:rsidR="00673F4C" w:rsidRPr="008E37A2" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00172B3E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E37A2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E37A2">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533E1812" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102E497A" w14:textId="32A14673" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00D21C7E" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D21C7E">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100 ml flakon</w:t>
+            </w:r>
+            <w:r w:rsidR="002B3F30">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66B6FA99" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B8A749" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF65DFC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1AE4AB" w14:textId="64396F27" w:rsidR="00D21C7E" w:rsidRPr="00067F5B" w:rsidRDefault="00D21C7E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D21C7E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tetroxy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D21C7E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067F5B">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067F5B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200 mg/ml šķīdums injekcijām </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCE9038" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7FA723" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223BA7AF" w14:textId="698DDEF3" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008E37A2" w:rsidRPr="008E37A2">
+        <w:t xml:space="preserve">INFORMĀCIJA PAR </w:t>
+      </w:r>
+      <w:r w:rsidR="008E37A2" w:rsidRPr="008448D9">
+        <w:t>AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588B1E12" w14:textId="0A6A1892" w:rsidR="00022774" w:rsidRDefault="00022774" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E864764" w14:textId="2CD926C9" w:rsidR="00AC754D" w:rsidRPr="00807B4D" w:rsidRDefault="00022774" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>šķīduma</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00807B4D">
+        <w:t>satur:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506D818C" w14:textId="77777777" w:rsidR="00AC754D" w:rsidRPr="00807B4D" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="6082"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Aktīvā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>viela:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C10E0A" w14:textId="140FB6DF" w:rsidR="00673F4C" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dihidrāta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidā) 200 mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7739192C" w14:textId="77777777" w:rsidR="002B3F30" w:rsidRDefault="002B3F30" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DFC3DF" w14:textId="77777777" w:rsidR="00AC754D" w:rsidRPr="00E57A7D" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4471F2" w14:textId="5F5C4599" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D4225D" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349FD423" w14:textId="77777777" w:rsidR="00AC754D" w:rsidRPr="00067F5B" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Liellopi, aitas un cūkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36370E45" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1C988B" w14:textId="77777777" w:rsidR="00AC754D" w:rsidRPr="00E57A7D" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792B47A7" w14:textId="71E6DEDD" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00746F04">
+        <w:t>LIETOŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00746F04" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C68C2AA" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A00A3F0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E0028" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4978F3CB" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402D96ED" w14:textId="1C66CC9B" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">IEROBEŽOJUMU PERIODS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3003D651" w14:textId="77777777" w:rsidR="00C40CFF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C40CFF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E41C190" w14:textId="020E3DF4" w:rsidR="00673F4C" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu periods:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2253DFC4" w14:textId="77777777" w:rsidR="000F6746" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaļai un blakusproduktiem: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B45D86B" w14:textId="320DA5FF" w:rsidR="000F6746" w:rsidRDefault="000F6746" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>em un</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: 28 dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314291D7" w14:textId="09B09839" w:rsidR="00AC754D" w:rsidRPr="00570C6E" w:rsidRDefault="000F6746" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: 21 diena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721F1F43" w14:textId="77777777" w:rsidR="000F6746" w:rsidRDefault="000F6746" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8A0326" w14:textId="77777777" w:rsidR="000F6746" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pienam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E1C0D1" w14:textId="56CC8624" w:rsidR="00AC754D" w:rsidRPr="00570C6E" w:rsidRDefault="000F6746" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC754D" w:rsidRPr="00570C6E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 7 dienas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC3F0DA" w14:textId="77777777" w:rsidR="000F6746" w:rsidRPr="00E57A7D" w:rsidRDefault="000F6746" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6561AEAB" w14:textId="77777777" w:rsidR="00AC754D" w:rsidRPr="00E57A7D" w:rsidRDefault="00AC754D" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59888814" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D954F5" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9D3835" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73823719" w14:textId="1FBBFDDC" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="000F2648" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006C78AB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D36225" w:rsidRPr="00E57A7D">
+        <w:t>{mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65889EDC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45434399" w14:textId="3C04615F" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Pēc pirmreizējas </w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008F288B" w:rsidRPr="008F288B">
+        <w:t>aurduršanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00681C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>izlietot līdz ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40853114" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B8A6B4" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E02A72" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C93632" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723113BF" w14:textId="0F184425" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00782E27" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">temperatūrā </w:t>
+      </w:r>
+      <w:r w:rsidR="00D36225">
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36225" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t>25 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3089">
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t>C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA39F88" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662C15B2" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44494014" w14:textId="585E6247" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0029740B">
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492C271E" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E140618" w14:textId="77777777" w:rsidR="000F2648" w:rsidRPr="00DD706D" w:rsidRDefault="000F2648" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t>Bimeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD706D">
+        <w:t xml:space="preserve"> Health Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCBFCBF" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:lastRenderedPageBreak/>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BABE681" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="00673F4C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB6C8C5" w14:textId="2E6CDA5C" w:rsidR="00673F4C" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F60A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F60A4" w:rsidRPr="00E57A7D">
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C5E4EA" w14:textId="167F4C75" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EBA777" w14:textId="0CE7C082" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608484DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E98C84" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C07E51" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBAC583" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7738157E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D79FC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9216" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BA3227" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2722EC0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C62EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB490C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052E230A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602DA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467D8122" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CFC1ED" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584F935D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD530B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BA1BAB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC44476" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A835ECC" w14:textId="0B1A9DA9" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171F09CE" w14:textId="77777777" w:rsidR="00C245DD" w:rsidRPr="00E57A7D" w:rsidRDefault="00C245DD" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD8A2BC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7CC0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C130D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C384A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4FDF2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634EF4E2" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="00E57A7D" w:rsidRDefault="00951118" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67155AA1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3942B073" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E77FD13" w14:textId="5D237BC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="004E38D6" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E38D6">
+        <w:t>Tetroxy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E38D6">
+        <w:t xml:space="preserve"> L.A. 200 mg/ml šķīdums injekcijām liellopiem, aitām un cūkām</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C349ED0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BD7465" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342710A6" w14:textId="751F6402" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B66E7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EF26C6" w14:textId="25C778BC" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="009E1C63" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32623" w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AF6EBE" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aktīvā viela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73384FC1" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīns (dihidrāta veidā) 200 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52588C0F" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A01F97C" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CCE250" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Magnija oksīds, smagais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5712EFDA" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk147233287"/>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nātrija formaldehīda sulfoksilāts </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="0C886167" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Monoetanolamīns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670D72C6" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sālsskābe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F90547" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povidons (K-17) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFAF615" w14:textId="77777777" w:rsidR="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>N-metilpirolidons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B9CED6" w14:textId="3FBF4C89" w:rsidR="00C114FF" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32623">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Ūdens injekcijām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2CC445" w14:textId="77777777" w:rsidR="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A437B4" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="000634EB" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Dzidrs, dzeltens līdz dzintarkrāsas šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687B060E" w14:textId="77777777" w:rsidR="00C32623" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6D47C1" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00E57A7D" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140B345" w14:textId="504CA98C" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A2A3B81" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460BF2B9" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00B6630B" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Liellopi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cūkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11398AC0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C933BBD" w14:textId="77777777" w:rsidR="00C32623" w:rsidRPr="00E57A7D" w:rsidRDefault="00C32623" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678C94C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17349CDE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5872ACD1" w14:textId="2A39AA66" w:rsidR="00C114FF" w:rsidRDefault="0043712A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450" w:rsidRPr="00960971">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>eterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir indicēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>oksitetraciklīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jutīgu mikroorganismu, tai skaitā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pasteurella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salmonella </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Escherichia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>coli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Listeria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F1450" w:rsidRPr="000634EB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>. izraisītu infekcijas slimību ārstēšanai un kontrolei liellopiem, aitām un cūkām</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1450">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0424E3DB" w14:textId="77777777" w:rsidR="009F1450" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136493A8" w14:textId="77777777" w:rsidR="009F1450" w:rsidRPr="00E57A7D" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425CA24C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB0550" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AD6572" w14:textId="77777777" w:rsidR="009F1450" w:rsidRPr="00B6630B" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kaķiem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>suņiem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>zirgiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ēzeļiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5419A858" w14:textId="77777777" w:rsidR="009F1450" w:rsidRPr="00F24EBD" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24EBD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nelietot dzīvniekiem ar aknu un/vai nieru mazspēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6597C7BE" w14:textId="014AE712" w:rsidR="00EB457B" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24EBD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret </w:t>
+      </w:r>
+      <w:r w:rsidR="0043712A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>jebkuru</w:t>
+      </w:r>
+      <w:r w:rsidR="0043712A" w:rsidRPr="00F24EBD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24EBD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F24EBD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F24EBD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477A946E" w14:textId="77777777" w:rsidR="009F1450" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAE76BD" w14:textId="77777777" w:rsidR="009F1450" w:rsidRPr="00E57A7D" w:rsidRDefault="009F1450" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD6C3A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BB7C6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60760723" w14:textId="318F531D" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFCC220" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ilgstoša</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lietošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izraisīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nejutīgu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mikroorganismu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>superinfekciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB01B7E" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281B90C2" w14:textId="23DABD75" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D13B59">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84961">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84961" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B84961" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B84961" w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448D301A" w14:textId="51615E4D" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu lietošana jāpamato ar no dzīvnieka izolēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00943834">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktēriju jutības testu rezultātiem. Ja tas nav iespējams, ārstēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00943834">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00943834">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pamato </w:t>
+      </w:r>
+      <w:r w:rsidR="00943834" w:rsidRPr="00471755">
+        <w:t xml:space="preserve">ar vietējiem (reģiona, saimniecības līmeņa) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>epidemioloģisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00943834">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00943834">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>datiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00943834" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="00943834">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mērķa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">baktēriju jutību. Lietojot šīs veterinārās zāles, </w:t>
+      </w:r>
+      <w:r w:rsidR="00943834" w:rsidRPr="00824C19">
+        <w:t xml:space="preserve">jāņem vērā oficiālā, valsts un reģionālā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00943834" w:rsidRPr="00824C19">
+        <w:t>antimikrobiālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00943834" w:rsidRPr="00824C19">
+        <w:t xml:space="preserve"> politika.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lietojot</w:t>
+      </w:r>
+      <w:r w:rsidR="00750620">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles atšķirīgi no zāļu aprakstā </w:t>
+      </w:r>
+      <w:r w:rsidR="00750620">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sniegtajiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00750620" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādījumiem, var palielināties baktēriju izplatība, kuras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rezistentas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oksitetraciklīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un pavājināties ārstēšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00750620">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>efektivitāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00750620" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar citiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tetraciklīniem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iespējam</w:t>
+      </w:r>
+      <w:r w:rsidR="00750620">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krustenisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00750620">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezistence</w:t>
+      </w:r>
+      <w:r w:rsidR="00750620">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s dēļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>oksitetraciklīn</w:t>
+      </w:r>
+      <w:r w:rsidR="0011700F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0011700F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lieto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jauniem dzīvniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="0011700F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augšanas periodā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tas var traucēt kaulu augšanu un izraisīt zobu krāsas </w:t>
+      </w:r>
+      <w:r w:rsidR="0011700F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maiņ</w:t>
+      </w:r>
+      <w:r w:rsidR="0011700F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777B362D" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDA494B" w14:textId="7D7E309E" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesardzības pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84961">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84961" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārās zāles dzīvniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84961">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3AA047" w14:textId="02972417" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zināmu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tetraciklīnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E62A98">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62A98">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no saskares ar šīm veterinārajām zālēm. Ja notikusi nejauša </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pašinjicēšana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. Ja notikusi nejauša saskare ar ādu</w:t>
+      </w:r>
+      <w:r w:rsidR="00175389">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai nokļūšana acīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, skarto vietu</w:t>
+      </w:r>
+      <w:r w:rsidR="00175389">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skalot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar lielu daudzumu ūdens. Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00175389">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkošanās ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="00175389">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>īm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="00175389">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zā</w:t>
+      </w:r>
+      <w:r w:rsidR="00175389">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lēm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D23C26B" w14:textId="4D7FEC4E" w:rsidR="00ED3A0E" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>palīgvielu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metilpirolidonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trušiem un žurkām tika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība. Sievietēm reproduktīv</w:t>
+      </w:r>
+      <w:r w:rsidR="001834CF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā vecumā, grūtniecēm vai sievietēm, kurām varētu būt iestājusies grūtniecība, rīko</w:t>
+      </w:r>
+      <w:r w:rsidR="001834CF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ar šīm veterinārajām zālēm ar lielu piesardzību, lai izvairītos no nejaušas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pašinjicēšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE6822C" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291CC334" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7966F9" w14:textId="3F995550" w:rsidR="00ED3A0E" w:rsidRPr="008377FC" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums grūsnības, laktācijas laikā vai vaislai paredzētiem dzīvniekiem. Laboratoriskajos pētījumos ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>palīgvielu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metilpirolidonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trušiem un žurkām tika konstatēta  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fetotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D72C6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība. Lietot tikai pēc ārstējošā veterinārārsta ieguvuma un riska attiecības izvērtēšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F704A6D" w14:textId="786AA3E4" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="89"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oksitetraciklīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošana zobu un kaulu attīstības stadijā, arī grūsnības laikā, var izraisīt zobu krāsas </w:t>
+      </w:r>
+      <w:r w:rsidR="0074598F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maiņ</w:t>
+      </w:r>
+      <w:r w:rsidR="0074598F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kaulu attīstības traucējumus pēcnācējiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E42DFD" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C4F615" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14218628" w14:textId="2E1E6D1F" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neatšķaidīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2457C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdumos, kas satur kalcija sāļus, jo tas izraisa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>precipitācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kristālu veidošanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65247031" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F0E277" w14:textId="604D0B83" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00A67F8B" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Būtiska n</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A0E" w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>esaderība</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A0E" w:rsidRPr="00B6630B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512CC0D4" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRPr="00B6630B" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:before="6"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve">Nelietot maisījumā ar šķīdumiem, kas satur kalcija sāļus, jo tas izraisa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t>precipitācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:t xml:space="preserve"> kristālu veidošanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCFF90A" w14:textId="3142885C" w:rsidR="005B1FD0" w:rsidRPr="00E57A7D" w:rsidRDefault="005B1FD0" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEF4426" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F161CCC" w14:textId="69652B59" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007318FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0095776D">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>lakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5BCAC1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CA0CA1" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Liellopi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cūkas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5369A8" w14:textId="77777777" w:rsidR="00ED3A0E" w:rsidRDefault="00ED3A0E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00ED3A0E" w14:paraId="2DADA964" w14:textId="77777777" w:rsidTr="00981873">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0944E5" w14:textId="7C582DA7" w:rsidR="00ED3A0E" w:rsidRPr="00E57A7D" w:rsidRDefault="00D67CF4" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Biežums nav zināms (nevar noteikt pēc pieejamiem datiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10786903" w14:textId="760204AF" w:rsidR="00D67CF4" w:rsidRDefault="00D67CF4" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3A0E" w:rsidRPr="00807B4D">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>eakcija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> injekcijas vietā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3958">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3A0E">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A4F091" w14:textId="039D397F" w:rsidR="00ED3A0E" w:rsidRPr="00E57A7D" w:rsidRDefault="00D67CF4" w:rsidP="00DC3958">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3A0E" w:rsidRPr="00807B4D">
+              <w:t>otodermatīts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3958">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BC6B88F" w14:textId="77777777" w:rsidR="00D67CF4" w:rsidRDefault="00D67CF4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824C19">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lokāla, pārejoša.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B99368" w14:textId="11A33213" w:rsidR="00C114FF" w:rsidRDefault="00D67CF4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00824C19">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">Dažkārt var </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">attīstīties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t>pēc ārstēšanas, ja dzīvnieks bijis pakļauts spēcīgai saules staru iedarbībai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A6E6F9" w14:textId="77777777" w:rsidR="00D67CF4" w:rsidRPr="00E57A7D" w:rsidRDefault="00D67CF4" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78498D1D" w14:textId="0DFC3408" w:rsidR="00B73469" w:rsidRDefault="00B73469" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ļauj pastāvīgi uzraudzīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504C5A">
+        <w:t>veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">zāļu drošumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819D0">
+        <w:t>Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t xml:space="preserve">Jūs varat ziņot par jebkurām blakusparādībām arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00490BF3">
+        <w:t xml:space="preserve">tirdzniecības atļaujas turētājam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7856">
+        <w:t>vai tirdzniecības</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> atļaujas turētāja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>vietēj</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pārstāvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, izmantojot kontaktinformāciju šīs instrukcijas beigās vai </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionālo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> ziņošanas sistēmu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751414C4" w14:textId="77A04DE4" w:rsidR="00B73469" w:rsidRDefault="00B73469" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B73469">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.pvd.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7858DEB6" w14:textId="3E07AE1E" w:rsidR="00F520FE" w:rsidRDefault="00F520FE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5E1F0F" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DA3A58" w14:textId="49CA7DC3" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Deva </w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>katrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> dzīvnieku suga</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00385347" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t>veid</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00692200" w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FD2F23" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618CFE20" w14:textId="77777777" w:rsidR="00CD02AE" w:rsidRPr="007803B0" w:rsidRDefault="00CD02AE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Intramuskulārai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FE090F" w14:textId="77777777" w:rsidR="00CD02AE" w:rsidRPr="007803B0" w:rsidRDefault="00CD02AE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AE72D2" w14:textId="41B3776E" w:rsidR="00CD02AE" w:rsidRPr="007803B0" w:rsidRDefault="00CD02AE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Lietot vienreizējas intramuskulāras injekcijas veidā devā 1 ml</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60B0C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/10 kg ķermeņa svara, kas atbilst 20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>oksitetraciklīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/kg ķermeņa svara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7377AB31" w14:textId="77777777" w:rsidR="00CD02AE" w:rsidRPr="007803B0" w:rsidRDefault="00CD02AE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B750D0" w14:textId="3FC9E5B5" w:rsidR="001D1617" w:rsidRDefault="001D1617" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Lai nodrošinātu pareizu devu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>un izvairītos no pārāk mazas devas ievadīšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve">, ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F3F8DD" w14:textId="77777777" w:rsidR="00B73469" w:rsidRDefault="00B73469" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0526C3AA" w14:textId="77777777" w:rsidR="00B73469" w:rsidRPr="00E57A7D" w:rsidRDefault="00B73469" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497EED31" w14:textId="1FC30259" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006014DD" w:rsidRPr="002C3EBE">
+        <w:t xml:space="preserve">Ieteikumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pareiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00263C1F">
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385347">
+        <w:t>lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255E52F5" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="00E57A7D" w:rsidRDefault="00F520FE" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A074BA8" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRPr="007803B0" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepārsniegt norādīto devu vienā injekcijas vietā: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EE40A0" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRPr="007803B0" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Liellopiem, aitām un cūkām: 10 ml;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233216BD" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRPr="007803B0" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Sivēniem ar ķermeņa svaru līdz 10 kg: maksimālā deva 1 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539F179E" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRPr="007803B0" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1959E2C4" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRPr="007803B0" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepieciešamā koncentrācija asinīs liellopiem saglabājas 72 stundas, cūkām un aitām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>48 stundas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3011B415" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRPr="00E57A7D" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E97974F" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="00E57A7D" w:rsidRDefault="001B26EB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78949C9E" w14:textId="4362E100" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Ierobežojumu period</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78496151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641F6D1F" w14:textId="77777777" w:rsidR="007574C2" w:rsidRDefault="00F453F5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaļai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>blakusproduktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C725F5" w14:textId="72565F96" w:rsidR="007574C2" w:rsidRDefault="007574C2" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">28 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dienas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5504B4" w14:textId="54D0D923" w:rsidR="00F453F5" w:rsidRDefault="007574C2" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ūk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:t xml:space="preserve">21 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>diena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F6EA58" w14:textId="77777777" w:rsidR="007574C2" w:rsidRPr="00807B4D" w:rsidRDefault="007574C2" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E112C97" w14:textId="77777777" w:rsidR="00E47C8C" w:rsidRDefault="00F453F5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="89"/>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pienam:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32274D73" w14:textId="6B26F040" w:rsidR="00DB468A" w:rsidRPr="007035D2" w:rsidRDefault="00E47C8C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="89"/>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:t>iellopi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:t>: 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dienas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5" w:rsidRPr="00807B4D">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6464BAFF" w14:textId="51AE21B7" w:rsidR="00F453F5" w:rsidRDefault="00E47C8C" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk175141676"/>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav reģistrēts lietošanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>aitām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06B19">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>, kuru pienu izmanto cilvēku uzturā.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="03A14EF7" w14:textId="77777777" w:rsidR="001D4D19" w:rsidRDefault="001D4D19" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08656922" w14:textId="77777777" w:rsidR="00F453F5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F453F5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D2F358" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCE4425" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67191CBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7409B180" w14:textId="77777777" w:rsidR="00DC5967" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC5967" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43796355" w14:textId="1B9253A1" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Uzglabāt temperatūrā līdz 25 </w:t>
+      </w:r>
+      <w:r w:rsidR="00297B2C" w:rsidRPr="00E57A7D">
+        <w:t>°</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F453F5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D90B27F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ADDF21" w14:textId="3F0F0F31" w:rsidR="00DC5967" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC5967" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00656762">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>pēc EXP. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD3482B" w14:textId="77777777" w:rsidR="00DC5967" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC5967" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031C6C23" w14:textId="77777777" w:rsidR="0043320A" w:rsidRPr="00E57A7D" w:rsidRDefault="0043320A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746D1E74" w14:textId="393CAB54" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi atkritumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811BF">
+        <w:t>iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19363AA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBE5C0E" w14:textId="534F3798" w:rsidR="00DC5967" w:rsidRPr="00E57A7D" w:rsidRDefault="00DC5967" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t xml:space="preserve">Neizmest veterinārās zāles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5967">
+        <w:t xml:space="preserve">kanalizācijā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3958">
+        <w:t>vai kopā ar sadzīves atkritumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5967">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A3F826" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF6D83F" w14:textId="1F5B4D60" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00F410B5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811BF">
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49444B15" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C013660" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358FE13C" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC084E6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B75E0B" w14:textId="4D261FFE" w:rsidR="00DB468A" w:rsidRDefault="00F410B5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Recepšu veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642342F2" w14:textId="77777777" w:rsidR="00F410B5" w:rsidRDefault="00F410B5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302A6593" w14:textId="77777777" w:rsidR="00F410B5" w:rsidRPr="00E57A7D" w:rsidRDefault="00F410B5" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FBAD1" w14:textId="7A61509A" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D512F">
+        <w:t xml:space="preserve">Tirdzniecības atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>numur</w:t>
+      </w:r>
+      <w:r w:rsidR="002E245A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t xml:space="preserve"> un iepakojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CA7" w:rsidRPr="004A7CA7">
+        <w:t>lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CEB034" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405B2648" w14:textId="77777777" w:rsidR="00F17C76" w:rsidRDefault="00F17C76" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067F5B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/NRP/07/1687</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A2C063" w14:textId="77777777" w:rsidR="00F17C76" w:rsidRDefault="00F17C76" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF1EA4D" w14:textId="7AA843B4" w:rsidR="0027422E" w:rsidRDefault="0027422E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00684CAD">
+        <w:t xml:space="preserve">100 ml tumšs II tipa stikla flakons, kas noslēgts ar gumijas aizbāzni un alumīnija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00684CAD">
+        <w:t>aizsargvāciņu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00684CAD">
+        <w:t xml:space="preserve">. Katrs flakons iepakots atsevišķi kartona </w:t>
+      </w:r>
+      <w:r w:rsidR="00871C8E">
+        <w:t>kastītē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684CAD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AADC634" w14:textId="77777777" w:rsidR="0027422E" w:rsidRDefault="0027422E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500F5BBA" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED65AE7" w14:textId="77777777" w:rsidR="00DC5967" w:rsidRDefault="00DC5967" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783ED1EC" w14:textId="1E599C85" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
         <w:tab/>
-        <w:t xml:space="preserve"> Palīgvielu saraksts</w:t>
-[...16 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D084565" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE96D2C" w14:textId="096EE2E0" w:rsidR="00DB468A" w:rsidRPr="00DC5967" w:rsidRDefault="00DC5967" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED1BAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1BAF" w:rsidRPr="00DC3958">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1BAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D45F55B" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB468A" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE27B0E" w14:textId="422D6389" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00DB0592" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000569A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C27C9E" w14:textId="77777777" w:rsidR="00E70337" w:rsidRPr="00E57A7D" w:rsidRDefault="00E70337" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DB0B1B" w14:textId="77777777" w:rsidR="00172B3E" w:rsidRPr="00E57A7D" w:rsidRDefault="00172B3E" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27337977" w14:textId="71956F3F" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:tab/>
+        <w:t>Kontaktinformācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC78951" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00E57A7D" w:rsidRDefault="00C114FF" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEBE662" w14:textId="3B1F6D7B" w:rsidR="00DB468A" w:rsidRPr="00E57A7D" w:rsidRDefault="000D512F" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk73552578"/>
+      <w:r w:rsidRPr="00172B3E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="006C78AB" w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="4A01136F" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00B6630B" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="270" w:lineRule="auto"/>
+        <w:ind w:right="1842"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Bimeda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Animal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26535D3F" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00B6630B" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="1843"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2, 3 &amp; 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Airton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Close</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="672CFE25" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00B6630B" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="270" w:lineRule="auto"/>
+        <w:ind w:right="1842"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Tallaght</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Dublin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF59279" w14:textId="441EBD7D" w:rsidR="000D2F26" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6630B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Īrija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75637C81" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AE8770" w14:textId="1E8DC196" w:rsidR="003841FC" w:rsidRPr="00E57A7D" w:rsidRDefault="006C78AB" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0007041E" w:rsidRPr="00D13B59">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57A7D">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00233A8F">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+      <w:r w:rsidR="00233A8F" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>un kontaktinformācij</w:t>
+      </w:r>
+      <w:r w:rsidR="00233A8F">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00233A8F" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, lai ziņotu par iespējamām</w:t>
+      </w:r>
+      <w:r w:rsidR="00233A8F">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233A8F" w:rsidRPr="00E57A7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blakusparādībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57A7D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7215C8E5" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00C6544F" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="270" w:lineRule="auto"/>
+        <w:ind w:right="1842"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6544F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Labiana Life Sciences, S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C8F054" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00C6544F" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="270" w:lineRule="auto"/>
+        <w:ind w:right="1842"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6544F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C/Venus, 26, Pol. Ind. Can </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C6544F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Parellada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5FB89929" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00C6544F" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="270" w:lineRule="auto"/>
+        <w:ind w:right="1842"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6544F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tarrasa 08228</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D8A125" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="7879"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6544F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barcelona, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6544F">
+        <w:t>Spānija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8E928E" w14:textId="77777777" w:rsidR="003841FC" w:rsidRDefault="003841FC" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A6109B">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55247127" w14:textId="77777777" w:rsidR="000D2F26" w:rsidRPr="00E57A7D" w:rsidRDefault="000D2F26" w:rsidP="00DC3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1664 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId10"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000D2F26" w:rsidRPr="00E57A7D" w:rsidSect="003837F1">
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C2FBB76" w14:textId="77777777" w:rsidR="0065376E" w:rsidRDefault="0065376E">
+    <w:p w14:paraId="38D1611D" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRDefault="00EE32C0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47504EE5" w14:textId="77777777" w:rsidR="0065376E" w:rsidRDefault="0065376E">
+    <w:p w14:paraId="428D73CB" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRDefault="00EE32C0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman,Italic">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...23 lines deleted...]
-  <w:p w14:paraId="56CA11B5" w14:textId="77777777" w:rsidR="00AA3C21" w:rsidRPr="002C2A34" w:rsidRDefault="00AA3C21">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60FA79DE" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE32C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A60ECE">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>24</w:t>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r w:rsidRPr="00E57A7D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-  <w:p w14:paraId="32EE2AF5" w14:textId="77777777" w:rsidR="00AA3C21" w:rsidRDefault="00AA3C21">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E37E735" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRPr="00E57A7D" w:rsidRDefault="00EE32C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002C2A34">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E57A7D">
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A60ECE">
-[...4 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidRPr="00E57A7D">
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E57A7D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E271AB" w14:textId="77777777" w:rsidR="0065376E" w:rsidRDefault="0065376E">
+    <w:p w14:paraId="562F82E0" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRDefault="00EE32C0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D452971" w14:textId="77777777" w:rsidR="0065376E" w:rsidRDefault="0065376E">
+    <w:p w14:paraId="11AC19F4" w14:textId="77777777" w:rsidR="00EE32C0" w:rsidRDefault="00EE32C0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
-    <w:lvl w:ilvl="0" w:tplc="3A22757E">
+    <w:lvl w:ilvl="0" w:tplc="DA2C71B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CD083EC4">
+    <w:lvl w:ilvl="1" w:tplc="64D006B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5740C056" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0B423308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="185E23C4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1E7A72B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89A6108E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="789C96F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59581D3A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A35EE032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="810668CA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7570C3BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="872E8C22" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="321A95C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7BE68676" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F0D266AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="532EA374">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4C6C48DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC6D4E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="173A50FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1F0EBA02" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="871E2154" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F6B64F1C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6AEE90F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2A69F9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056809B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AA0AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6479,291 +13743,702 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="FFFFFFFF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
-[...2 lines deleted...]
-        <w:ind w:left="283" w:hanging="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="D9982332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9A6BC4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3EE07B7C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A3D4650A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A2BEF0B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="521EBB24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C3B0C1FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="056C5CF2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07B06CB8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="22406B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C04A7C2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC5A2A88" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DBC4E16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D549B4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="576ACF42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CAACB420" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC5A558C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3130867A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
-    <w:lvl w:ilvl="0" w:tplc="99BC71A8">
+    <w:lvl w:ilvl="0" w:tplc="4288DB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CB064BDC">
+    <w:lvl w:ilvl="1" w:tplc="E2849256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9186409A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9012A328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B05E9C04" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E1C26DF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F47C0048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1066739E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29CCEF76" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D0EEEF60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2B747138" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F90E5A68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="01C09018" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DABC0E1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68DE8A6A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51D264D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1663"/>
         </w:tabs>
         <w:ind w:left="1663" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6796,734 +14471,225 @@
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...12 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="08D2DC72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...8 lines deleted...]
-        <w:ind w:left="570" w:hanging="570"/>
+    <w:lvl w:ilvl="1" w:tplc="AD30A764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:lvl w:ilvl="2" w:tplc="1F402F54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:lvl w:ilvl="3" w:tplc="2EAAB394" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...8 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:lvl w:ilvl="4" w:tplc="E70E8FEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...8 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:lvl w:ilvl="5" w:tplc="3E00EF82" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="6" w:tplc="E3EC9404" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="7" w:tplc="CCF8F49E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...8 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+    <w:lvl w:ilvl="8" w:tplc="D924DC4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...277 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343F07F1"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7619,1208 +14785,1220 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="07AC8EF4">
+    <w:lvl w:ilvl="0" w:tplc="E01C44F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9762FE76" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10C49B56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83643CF0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97169300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5552BD14" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EB5CC6D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4CC6AEB2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33A24138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95989784" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92D47292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="509871B0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EF182D70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04E8722C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="963ADDBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8D2E9452" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BE48400C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="6E9E0402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16449F7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4EE65D18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BD04FB7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1CF678F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="27E26384" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3708AD12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00121E5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="139EE7D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
-    <w:lvl w:ilvl="0" w:tplc="F2E0FC94">
+    <w:lvl w:ilvl="0" w:tplc="7E1C68B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47528694">
+    <w:lvl w:ilvl="1" w:tplc="98DEEE00">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="1650" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8350138C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3EA49242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5DB2FA04" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5D5A99E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="141E1CCC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58D42176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15CCAA2A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0DBE9050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A12A3DD8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D62AB092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0CE4DAE2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5150CA14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BBD8E37C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0FD80C64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EA040E"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="D568B444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F02CC5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69C8B5F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DCCC1720" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6E1EE60E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="610A3D64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="867235A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BB82E374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5FC6C8B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="99A4B000">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99908FC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="94FC287A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="435A5526" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EFAAE3FC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C81C88DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B366BCF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D4232F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A914F3A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="F84407CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A423496" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E79E1AEA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBA4F11C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="518A8D4A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D3447914" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52F29534" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F6422AA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4B2EBCEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="76A4CCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6068D7B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="39C46790" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="56E052C6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD6CC408" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E3A845DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D982D418" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="485A0400" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E86CF52E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...136 lines deleted...]
-    </w:lvl>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612225B2"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="946A1BA6"/>
-    <w:lvl w:ilvl="0" w:tplc="F58A4A36">
+    <w:tmpl w:val="BCC6941C"/>
+    <w:lvl w:ilvl="0" w:tplc="34D2E40C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Style3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="59BCF548" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5D0AC6C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="996421FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EEC8F39E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3E61A58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="114C01D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0AD029A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89DC4C50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="7934419A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6056352E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0DF86082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8D848196" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BF5A547E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E61EA2FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAFA73DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CFDCD3AC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5A0289B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2182F532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ECE477FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35D82956" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37FA0312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="153279DA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15C460B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="400C7428" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7A266C4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...340 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C02A1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E7D22186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6096C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
@@ -8999,1258 +16177,2042 @@
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D941758"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="98907B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FB76EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC66055E"/>
-    <w:lvl w:ilvl="0" w:tplc="2F66AB14">
+    <w:lvl w:ilvl="0" w:tplc="A2A0532A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C46E492A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C5A628CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4FC0DBD2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8594F64A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B838F0B0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13DC5998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33583D4A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7D3C036E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8BAEF6B6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05980AD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2EFE376A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6C66185C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5776DF14" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C282AA54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9E50FD14" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D23CE288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72352945"/>
-[...11 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="E67262D4">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="4"/>
+    <w:lvl w:ilvl="1" w:tplc="F2BA7F4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EBF6C432" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="57DCF65C" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEBCBDE6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A07089D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="628ABFE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...106 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="95905576" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1060A4B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F221F51"/>
+    <w:nsid w:val="75E1091A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34C6DE1A"/>
-    <w:lvl w:ilvl="0" w:tplc="331ABA1A">
+    <w:tmpl w:val="9D5C3D80"/>
+    <w:lvl w:ilvl="0" w:tplc="77FEEE56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1424127E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AAC01064" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3452B846" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF4E6ECE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="48EE3042" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C922BFC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F4ECA972" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="19E48E62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="9BC8E024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1EE6AB98" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5BAEAD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5E2AD216" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F3699E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15FCA2E0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86AAAC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D840A7BE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="898AE280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A2B8E98C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="05ECB350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2884B118" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ADDC4B16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59603862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10422A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="732A976E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28E42A8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1769889838">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="798425761">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1942029399">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1316297854">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="893194757">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="918976026">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="943998638">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2146653456">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1755928707">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1690640272">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="975838376">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="712771531">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2100783513">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1903910293">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1106727643">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1114864068">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="831793390">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="18" w16cid:durableId="1769694858">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1906257609">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="657732091">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1172914112">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="338315061">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1161123032">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="477916765">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="25" w16cid:durableId="39743342">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1995179403">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1889950353">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1986012069">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="570702023">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="788011236">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="786772838">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1457871026">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="33" w16cid:durableId="157890562">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="34" w16cid:durableId="338777324">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="35" w16cid:durableId="488833266">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="36" w16cid:durableId="1983843741">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="37" w16cid:durableId="1279340845">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
-[...8 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="38" w16cid:durableId="1976907721">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="39" w16cid:durableId="740566081">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="21">
-[...32 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="40" w16cid:durableId="57098016">
     <w:abstractNumId w:val="27"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
-  <w:hyphenationZone w:val="283"/>
+  <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="002F3AC5"/>
-[...137 lines deleted...]
-    <w:rsid w:val="00473CC4"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00001C44"/>
+    <w:rsid w:val="00007129"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00022774"/>
+    <w:rsid w:val="000227B8"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00032580"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00042C59"/>
+    <w:rsid w:val="00046009"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="000569A3"/>
+    <w:rsid w:val="00057044"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="0007630A"/>
+    <w:rsid w:val="000777B7"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00080978"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A0699"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000B309D"/>
+    <w:rsid w:val="000B46FB"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C3ED7"/>
+    <w:rsid w:val="000C55E6"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000C6EA2"/>
+    <w:rsid w:val="000D2F26"/>
+    <w:rsid w:val="000D512F"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F2648"/>
+    <w:rsid w:val="000F2F8D"/>
+    <w:rsid w:val="000F3755"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F44DB"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F59B1"/>
+    <w:rsid w:val="000F6746"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="00104562"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="0011511E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="0011700F"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="0013220B"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140698"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00156EDF"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016563B"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00172B3E"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00175389"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="001834CF"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="0018657D"/>
+    <w:rsid w:val="00187A5D"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="0019186C"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A10ED"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5864"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D1617"/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:rsid w:val="001D4D19"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3239"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F3FC8"/>
+    <w:rsid w:val="001F473A"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00200EFE"/>
+    <w:rsid w:val="00200F1F"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002013C5"/>
+    <w:rsid w:val="00205A3A"/>
+    <w:rsid w:val="002066EC"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211983"/>
+    <w:rsid w:val="00211A90"/>
+    <w:rsid w:val="00213313"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="0022380D"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="00232C56"/>
+    <w:rsid w:val="00233A8F"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="0024610F"/>
+    <w:rsid w:val="00246F13"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00263C1F"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="002657F4"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002714E1"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002727FD"/>
+    <w:rsid w:val="0027422E"/>
+    <w:rsid w:val="00274D02"/>
+    <w:rsid w:val="00274D17"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002869EA"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="0029740B"/>
+    <w:rsid w:val="00297B2C"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3C6D"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002A785F"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2BB1"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B3F30"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C3EBE"/>
+    <w:rsid w:val="002C4565"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002E0ADE"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E1853"/>
+    <w:rsid w:val="002E245A"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E56B6"/>
+    <w:rsid w:val="002E5A79"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6A6F"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="0030106A"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="003105D0"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="003174F6"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="003309A4"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="00334929"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00342C0C"/>
+    <w:rsid w:val="00342DBD"/>
+    <w:rsid w:val="00351545"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="003543AC"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="00361669"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="00373A81"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="00382F3C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="00385347"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003A0B64"/>
+    <w:rsid w:val="003A30C8"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A551B"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003B6522"/>
+    <w:rsid w:val="003C040C"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C478D"/>
+    <w:rsid w:val="003C4F6F"/>
+    <w:rsid w:val="003C53F9"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D139F"/>
+    <w:rsid w:val="003D2295"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E10EE"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F2FC8"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="0040595E"/>
+    <w:rsid w:val="00407C22"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rsid w:val="0041628A"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="0042322E"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="0043058F"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="0043712A"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="0044646F"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457950"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00470294"/>
+    <w:rsid w:val="00471EBE"/>
     <w:rsid w:val="00474C50"/>
-    <w:rsid w:val="00480FAD"/>
-[...58 lines deleted...]
-    <w:rsid w:val="005F11FC"/>
+    <w:rsid w:val="00475012"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00484539"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00486D37"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="00490BF3"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="00496E34"/>
+    <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A7C11"/>
+    <w:rsid w:val="004A7CA7"/>
+    <w:rsid w:val="004B1A75"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B315D"/>
+    <w:rsid w:val="004B4362"/>
+    <w:rsid w:val="004B55F3"/>
+    <w:rsid w:val="004B5797"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004C6BF1"/>
+    <w:rsid w:val="004C6D53"/>
+    <w:rsid w:val="004D3198"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004D7D8F"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E38D6"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005000D9"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="005016A9"/>
+    <w:rsid w:val="00503E71"/>
+    <w:rsid w:val="00504C5A"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="005266FD"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0054134B"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00542F4D"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="005441F4"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="00551E42"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00557395"/>
+    <w:rsid w:val="005609D3"/>
+    <w:rsid w:val="00560ACA"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="005854EC"/>
+    <w:rsid w:val="005858E4"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005A50E7"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B0F20"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B2E95"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005B7D31"/>
+    <w:rsid w:val="005C1E8E"/>
+    <w:rsid w:val="005C2060"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C309E"/>
+    <w:rsid w:val="005C33EA"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E1E1F"/>
+    <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
     <w:rsid w:val="005F1C1F"/>
-    <w:rsid w:val="005F3DDA"/>
-[...222 lines deleted...]
-    <w:rsid w:val="00C35AB6"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="006014DD"/>
+    <w:rsid w:val="00602801"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006112FD"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="006271E1"/>
+    <w:rsid w:val="006326D8"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00637062"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006475C2"/>
+    <w:rsid w:val="006475FA"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00656762"/>
+    <w:rsid w:val="00657C97"/>
+    <w:rsid w:val="00660BAB"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667F8A"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673639"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="00680F7E"/>
+    <w:rsid w:val="006819D0"/>
+    <w:rsid w:val="00681C85"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00683423"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="00684CAD"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00687600"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00692200"/>
+    <w:rsid w:val="00693DE5"/>
+    <w:rsid w:val="00696058"/>
+    <w:rsid w:val="00696251"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A12D9"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A68AD"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B2030"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C78AB"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D564D"/>
+    <w:rsid w:val="006D7503"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F5D"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E25F2"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E49BF"/>
+    <w:rsid w:val="006E4D4C"/>
+    <w:rsid w:val="006E6EF3"/>
+    <w:rsid w:val="006E7793"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F4F65"/>
+    <w:rsid w:val="006F6242"/>
+    <w:rsid w:val="00701684"/>
+    <w:rsid w:val="007035D2"/>
+    <w:rsid w:val="00705085"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00717E68"/>
+    <w:rsid w:val="00724658"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00730E5E"/>
+    <w:rsid w:val="007318FE"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="0074598F"/>
+    <w:rsid w:val="00746F04"/>
+    <w:rsid w:val="00750620"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="007574C2"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782E27"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078367C"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A6DDD"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C2447"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C41C3"/>
+    <w:rsid w:val="007C4BD3"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D3A7E"/>
+    <w:rsid w:val="007D5A8C"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E7856"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008039A2"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="008122C2"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="00814F66"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00826D4C"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00833C53"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="008436F5"/>
+    <w:rsid w:val="008448D9"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00851C02"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="00857B2B"/>
+    <w:rsid w:val="008610E2"/>
+    <w:rsid w:val="00871C8E"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881162"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00886A5F"/>
+    <w:rsid w:val="00887252"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="008947AE"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="00895C8F"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A3E6D"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5A2C"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C33E8"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C57C2"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6B81"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E37A2"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E6BF8"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F288B"/>
+    <w:rsid w:val="008F46C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="008F67DC"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="00907082"/>
+    <w:rsid w:val="00907115"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00916C9E"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931A56"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00935AFA"/>
+    <w:rsid w:val="00940AF9"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00943834"/>
+    <w:rsid w:val="00944A3D"/>
+    <w:rsid w:val="00950D0B"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="0095776D"/>
+    <w:rsid w:val="009604D5"/>
+    <w:rsid w:val="00960971"/>
+    <w:rsid w:val="00960AAF"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="0096755F"/>
+    <w:rsid w:val="00967A2E"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="009762B3"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A67BD"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009B045C"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3085"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C32E4"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D54F4"/>
+    <w:rsid w:val="009E1C63"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E66FE"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F05AB"/>
+    <w:rsid w:val="009F1450"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F2131"/>
+    <w:rsid w:val="009F3687"/>
+    <w:rsid w:val="009F60A4"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A37447"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44CC4"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A52EB2"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A63610"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A67F8B"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A73F71"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A85D46"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A92281"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00AB0D0F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC754D"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD1CEA"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE07EE"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF410A"/>
+    <w:rsid w:val="00AF5527"/>
+    <w:rsid w:val="00B00CA4"/>
+    <w:rsid w:val="00B01696"/>
+    <w:rsid w:val="00B02494"/>
+    <w:rsid w:val="00B03310"/>
+    <w:rsid w:val="00B075D6"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:rsid w:val="00B16F4F"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B26659"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B30DF5"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B32DC4"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B55481"/>
+    <w:rsid w:val="00B5634E"/>
+    <w:rsid w:val="00B57E76"/>
+    <w:rsid w:val="00B601C5"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B60B0C"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B72BBB"/>
+    <w:rsid w:val="00B73469"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B75580"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84961"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B903BF"/>
+    <w:rsid w:val="00B90F3F"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B9671F"/>
+    <w:rsid w:val="00BA041C"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB18F9"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB3089"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD2278"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD6C2B"/>
+    <w:rsid w:val="00BD76B8"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF3DAA"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C058B8"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C11147"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C166EB"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C210F5"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C21E8B"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C245DD"/>
+    <w:rsid w:val="00C27AA4"/>
+    <w:rsid w:val="00C300FF"/>
+    <w:rsid w:val="00C32623"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
     <w:rsid w:val="00C42697"/>
-    <w:rsid w:val="00C44142"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00FF3BE5"/>
+    <w:rsid w:val="00C43161"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C444DB"/>
+    <w:rsid w:val="00C45CA7"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C54ADB"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C75F23"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C94FBB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00CA0B67"/>
+    <w:rsid w:val="00CA4542"/>
+    <w:rsid w:val="00CB07EB"/>
+    <w:rsid w:val="00CB3FE3"/>
+    <w:rsid w:val="00CC083F"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC4D08"/>
+    <w:rsid w:val="00CC55EC"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CD02AE"/>
+    <w:rsid w:val="00CD2E49"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D033F6"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D03D3F"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D06B19"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D15280"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D21C7E"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D32A07"/>
+    <w:rsid w:val="00D36225"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377C3"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D403E9"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D50CD9"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D55A5D"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D6403F"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D65A93"/>
+    <w:rsid w:val="00D6719F"/>
+    <w:rsid w:val="00D67CF4"/>
+    <w:rsid w:val="00D70933"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D75EBC"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D87CE8"/>
+    <w:rsid w:val="00D91507"/>
+    <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D977F3"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DA25F6"/>
+    <w:rsid w:val="00DA310C"/>
+    <w:rsid w:val="00DA703E"/>
+    <w:rsid w:val="00DB0592"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DC2111"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC3958"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC5967"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DD43C7"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD7448"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE26DC"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF2DDD"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF537E"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E14DEC"/>
+    <w:rsid w:val="00E16D03"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E2457C"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E27F42"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E3685A"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E45F05"/>
+    <w:rsid w:val="00E467FC"/>
+    <w:rsid w:val="00E46D7E"/>
+    <w:rsid w:val="00E47C8C"/>
+    <w:rsid w:val="00E5192A"/>
+    <w:rsid w:val="00E5205F"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E57A7D"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E62A98"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E77619"/>
+    <w:rsid w:val="00E811BF"/>
+    <w:rsid w:val="00E811C5"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E9168A"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95696"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB2BDF"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EC2AB1"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED1BAF"/>
+    <w:rsid w:val="00ED3A0E"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED65FC"/>
+    <w:rsid w:val="00EE185A"/>
+    <w:rsid w:val="00EE32C0"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF294B"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00EF4C45"/>
+    <w:rsid w:val="00EF5BDD"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04CA9"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F10E62"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F1298D"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F17C76"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F343C8"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F410B5"/>
+    <w:rsid w:val="00F453F5"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F53DD2"/>
+    <w:rsid w:val="00F54277"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F634C6"/>
+    <w:rsid w:val="00F663E3"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F67BFF"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F83EE1"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F85511"/>
+    <w:rsid w:val="00F943A4"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5741"/>
+    <w:rsid w:val="00FA5CEC"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB71E5"/>
+    <w:rsid w:val="00FB7F85"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC060F"/>
+    <w:rsid w:val="00FC2C0A"/>
+    <w:rsid w:val="00FC7209"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD16BC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4669"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE05B8"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5E2D"/>
+    <w:rsid w:val="00FF7577"/>
+    <w:rsid w:val="00FF775B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A094ECD"/>
+  <w14:docId w14:val="2E9A9DA6"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10422,121 +18384,115 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0007041E"/>
+    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
@@ -10724,580 +18680,722 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText23">
-    <w:name w:val="Body Text 23"/>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:semiHidden/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
-    <w:name w:val="Body Text 22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
-    <w:name w:val="Body Text 21"/>
+    <w:name w:val="Body Text 2_1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="00171A9D"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
-    <w:rsid w:val="00AF00D0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00AF00D0"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00AF00D0"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...4 lines deleted...]
-    <w:rsid w:val="00CF13EB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...30 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="32"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00061340"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003C2147"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="002A7A7A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
-    <w:rsid w:val="0007041E"/>
+    <w:rsid w:val="00673F4C"/>
     <w:rPr>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="tm-p-em">
-[...1 lines deleted...]
-    <w:rsid w:val="007D7574"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="tm-p-">
-[...1 lines deleted...]
-    <w:rsid w:val="007D7574"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B13B6D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00407C22"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018657D"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D4CE4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004E02B4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00414E19"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B73469"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="51277881">
-[...191 lines deleted...]
-    <w:div w:id="1253512091">
+    <w:div w:id="254749804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -11552,212 +19650,302 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15D4CB94-DD73-4B2C-9CA2-CF118A57EC72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EF2517-B363-435C-8E23-C291C0CA69A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6931</Characters>
+  <Pages>17</Pages>
+  <Words>2009</Words>
+  <Characters>14768</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>qrd_veterinary template_v. 8.1_clean_lv revised</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7915</CharactersWithSpaces>
+  <CharactersWithSpaces>16744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:subject/>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Category">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>Templates and Form</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Creation_Date">
-    <vt:lpwstr>03/12/2020 19:08:17</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>25/10/2022 11:09:49</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creator_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Akhtar Timea</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_DocRefId">
-    <vt:lpwstr>EMA/90725/2017</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/850973/2022</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_emea_doc_ref_id">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_Keywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Language">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Modifer_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/850973/2022</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
     <vt:lpwstr>Akhtar Timea</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_Modified_Date">
-    <vt:lpwstr>03/12/2020 19:08:17</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>25/10/2022 11:09:50</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_Modifier_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
     <vt:lpwstr>Akhtar Timea</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_Modify_Date">
-    <vt:lpwstr>03/12/2020 19:08:17</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>25/10/2022 11:09:50</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_Name">
-    <vt:lpwstr>qrd_veterinary template_v. 8.1_clean_lv revised</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>Vqrdtemplatetracked_lv</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_Path">
-    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/13 V-template v.8.1 - publication/03 All other languages vet QRD PI_for publication/01 Cle</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/18 V-Template v.9 - new vet legislation 2020-2021/10. SECOND publication Oct-2022/03 Track</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_Subject">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
     <vt:lpwstr>emea_document</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_Version">
-    <vt:lpwstr>1.1,CURRENT</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Enabled">
-    <vt:lpwstr>True</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-09T08:48:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_Owner">
-    <vt:lpwstr>tia.akhtar@ema.europa.eu</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>3ea2fc1c-89d9-427a-9ec3-8bbcacd1c2a6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_afe1b31d-cec0-4074-b4bd-f07689e43d84_SetDate">
-[...42 lines deleted...]
-    <vt:lpwstr>Internal All EMA Staff and Contractors</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>