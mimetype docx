--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -12,958 +12,969 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="014C6C2B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...230 lines deleted...]
-    <w:p w14:paraId="3A15EF2E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="558DF720" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424E6D6D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C8D087" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F4B465" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB94901" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38327BB0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BFDDFE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B3FE96" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3AABDC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE0225D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509324F9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FE4078" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFC1788" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751F915F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5718E8F7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AE2485" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BBE586" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03610C0B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D17A49D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F12F1BA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D04C7B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6612D157" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF5DB75" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76857D2B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="7A1FC311" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="44F10413" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D362E62" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F53448" w14:textId="0ED05BF4" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3DF63174" w14:textId="0D11155D" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>VETERIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>RO Z</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ĀĻ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>U NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E3A3F2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="7D154311" w14:textId="259BFA29" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="28D40370" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6894A06C" w14:textId="72144DAE" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>134 mg šķīdums pilināšanai suņiem</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="4E8D7B42" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+        <w:t>268 mg šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00275181" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC2E609" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6E5F4E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BE6FF7" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="38DA1A2B" w14:textId="17DC68D0" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="484B424D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223A49DC" w14:textId="7E94A5D3" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Katra 1,34 ml</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+        <w:t>Katra 2,68 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222AA962" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="59B0CC32" w14:textId="45808B12" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="31303040" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B7CAFD" w14:textId="3C61852F" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9691D2" w14:textId="6F641903" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="45F3072E" w14:textId="043F3611" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>134 mg</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21652891" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+        <w:t>268 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17673D31" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D1FF25" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="6EA32D3B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A4DE71" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="0304A0A2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
         <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009029D1" w14:paraId="1D238DDB" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="08BE61C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF663F2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="63932138" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59654561" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="1E6E4E4B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009029D1" w14:paraId="2595E5D2" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="463D3E69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7805C872" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="0AB9AA32" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksianizols</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (E320)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E7BEF8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="0FC2FBA9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>0,27 mg</w:t>
+              <w:t>0,54 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009029D1" w14:paraId="782C2389" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="5A3E3812" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="029E65D6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="36902EF1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksitolu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRoman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ols</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (E321)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B56D3B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="5465A380" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0,13 mg</w:t>
+              <w:t>0,27 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009029D1" w14:paraId="5E166292" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="43AB0CA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="505C2AF7" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="1FF9EAD3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Etilspirts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (96%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE92AA8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+          <w:p w14:paraId="51B263CA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009029D1" w14:paraId="61242949" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="28B418C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD0587A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="14106AF0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Polisorbāts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22DF0734" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+          <w:p w14:paraId="54E3229F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009029D1" w14:paraId="00AA50D2" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="36D3700B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4350B5BA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="2026B301" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Povidons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> K25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A58831B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+          <w:p w14:paraId="07ADEFC1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009029D1" w14:paraId="06521FBB" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="3026C9A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20EB29A2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="687E20EC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Dietil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRoman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
@@ -998,519 +1009,539 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRoman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>teris</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78A8FF2B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+          <w:p w14:paraId="49C1F026" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1797F19F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="3B1D2C71" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="5B13026E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03510BFC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaiši dzeltens šķīdums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693EB00F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...21 lines deleted...]
-    <w:p w14:paraId="691E7A48" w14:textId="600693F0" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="574563BD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FBF132" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DDCF44" w14:textId="7C10B6B2" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51461BAF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="09A0E843" w14:textId="2A1DF815" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3C65408A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1369C9FF" w14:textId="62CDD8BA" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mērķsugas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7CFB0417" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="5C7709A3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D8D792" w14:textId="5AC315F8" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="5DB98F6D" w14:textId="0E003263" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Suņi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">&gt;10 kg </w:t>
+        <w:t xml:space="preserve">&gt;20 kg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20 kg).</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2F0A4BE4" w14:textId="3C442CE4" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+        <w:t xml:space="preserve"> 40 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C020F0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBC76F3" w14:textId="13334D4A" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.2</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> katrai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mērķsugai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="713020D8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="5E68FD78" w14:textId="4A927AA7" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4C2C00FF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2F23BB" w14:textId="4B5F7208" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blusu (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ērču (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rhipicephalus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D236B2">
-[...3 lines deleted...]
-        <w:t>spp</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00075CAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dermacentor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D236B2">
-[...3 lines deleted...]
-        <w:t>spp</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00075CAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D236B2">
-[...3 lines deleted...]
-        <w:t>spp</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00075CAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>invāzijas ārstēšana</w:t>
       </w:r>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">novēršanai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD0E04C" w14:textId="4DB51CB8" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="00D236B2">
+    <w:p w14:paraId="5E7AA8C1" w14:textId="39684093" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00075CAE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blusu alerģiskā dermatīta (BAD)</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ārstēšana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kontrole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7439BF8A" w14:textId="14BA8EE3" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="22A8DC91" w14:textId="6E02DC0A" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grauzējutu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1522,1854 +1553,1848 @@
         <w:t>Trichodectes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>canis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">) invāzijas </w:t>
       </w:r>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">novēršanai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>un ārstēšana</w:t>
       </w:r>
-      <w:r w:rsidR="00D236B2">
+      <w:r w:rsidR="00075CAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5748073C" w14:textId="6168BCC4" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="014A66C3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="191A0E22" w14:textId="333B6D6D" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="179CF8E8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E54F1C7" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="3BCC15D8" w14:textId="14329370" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7C05ABDA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009EC6A8" w14:textId="558ADDFF" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nav veikti šo veterin</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ro z</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>āļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>droš</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>uma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>jumi, nelietot kucēniem l</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dz 8 ned</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ēļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>u vecumam un/vai kucēniem ar ķermeņa svaru līdz 2 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6EC771" w14:textId="2DD2CBCC" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6637C344" w14:textId="7103D265" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0026769B">
+      <w:r w:rsidR="005875B3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>veterinārās zāles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> slimiem dz</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>vniekiem (sist</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>miskas saslimšanas, drudzis) vai dz</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>vniekiem atveseļošan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s period</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E5EC40" w14:textId="734EE9AE" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="044AF64D" w14:textId="4B7354C1" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA547EA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4AD7AACF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Šīs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterinārās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zāles ir paredzētas suņiem.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot kaķiem, jo lietošanas rezultātā iespējama pārdozēšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C4AECE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="3172E3A9" w14:textId="64BEE769" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="4EC0A1F0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F114CC1" w14:textId="3D26D08D" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5184D8E6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="7081E2F1" w14:textId="57781590" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="53E54149" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D067C44" w14:textId="1AD75DE2" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai mazinātu transmisīvo slimību risku, pirms </w:t>
       </w:r>
-      <w:r w:rsidR="0026769B">
+      <w:r w:rsidR="005875B3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zāļu lietošanas jānoņem uz dzīvniekiem esošās ērces.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C914AF8" w14:textId="3F3DAB51" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="0026769B">
+    <w:p w14:paraId="728C079A" w14:textId="4F5A8E7E" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="005875B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Izvairīties n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D656D">
+        <w:t xml:space="preserve">Izvairīties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>o vannošanas/mērkšanas ūdenī divu dienu laikā pēc</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanas un vannošanas, kas biežāka par vienu reizi nedēļā, jo nav veikti pētījumi, lai noskaidrotu, kā tas ietekmē </w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Pirms apstrādes var lietot mīkstinošus šampūnus, tomēr tad, ja pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanas tos lieto katru nedēļu, tie aizsardzību pret blusām saīsina līdz, aptuveni, 5 nedēļām. Sešas nedēļas ilga pētījuma laikā vannošana ar medicīnisko 2% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hlorheksidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šampūnu</w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienu reizi nedēļā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizsardzību pret blusām neietekmēja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EF6CD5" w14:textId="60DAC637" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Var nov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rot atsevišķu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u pieķeršanos. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tādējādi nelabvēlīgu apstākļu gadījumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nav iespējams </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pilnībā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izslēgt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>infekcijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimību </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārnešan</w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as risku no ērcēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ja ērces nav bijušas piesūkušās (sūkušas asinis), parasti tās ies bojā un no </w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
+        <w:t xml:space="preserve">dzīvnieka </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nokritīs 24 -</w:t>
+      </w:r>
+      <w:r w:rsidR="004717B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
-[...184 lines deleted...]
-        <w:t>nokritīs 24 -48 stundu laikā pēc invāzijas.</w:t>
+      <w:r>
+        <w:t>48 stundu laikā pēc invāzijas.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="004717B9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šo v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eterināro zāļu iedarbības laikā nevar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> izslēgt atsevišķu ērču piesūkšanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509302CF" w14:textId="7C86A765" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="742EFFF1" w14:textId="2A1E6E92" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā un regulārās uzturēšanās vietās, piemēram, paklājos un mēbelēs, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="004717B9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lielas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļu sūcēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45837760" w14:textId="6B7A24DD" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5F877E28" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="72759E10" w14:textId="38E46086" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253DB743" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFFAE07" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="4AC43927" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4BAC4B19" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC9DC0B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D17BAF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5382E5B4" w14:textId="00279874" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7A0B634A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21ED1129" w14:textId="688D7D4B" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ir svarīgi pārliecināties, ka </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5FB31144" w14:textId="47E510D8" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t>Ir svarīgi pārliecināties, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4679">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles tiek lietotas vietā, kur dzīvnieki tās nevar nolaizīt, un nodrošināt, lai pēc apstrādes dzīvnieki viens otru nelaizītu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB80E5D" w14:textId="2C57CAA0" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izvair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ties no </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="00DA4679">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>veterināro zāļu nokļūšanas dz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vniek</w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="00DA4679">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AA469A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="6663672C" w14:textId="31D880DA" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="160BCFAB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2A8A57" w14:textId="422B61FC" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumi, kas jāievēro personai, kura </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ievada</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterinārās zāles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>dzīvniekiem:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E79EC1D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="7663C1F0" w14:textId="59D408C8" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="210A26CA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7EDE8A" w14:textId="155AE1A8" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterinārās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>les var izrais</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>du un acu kairin</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>jumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C14173C" w14:textId="52268BD1" w:rsidR="009029D1" w:rsidRDefault="00C83CD8">
+    <w:p w14:paraId="272C0EBB" w14:textId="266F900A" w:rsidR="00703A12" w:rsidRDefault="0055342E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zvair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ītie</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
-[...17 lines deleted...]
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro zāļu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">saskares </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ar mutes g</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ļ</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">du </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CC4D29" w14:textId="5424E69D" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="603DD10E" w14:textId="1390F7BB" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Personām</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zināmu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pastiprin</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">tu jutību pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronilu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai spirtu </w:t>
       </w:r>
       <w:r>
         <w:t>jāizvairās</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r>
         <w:t>saskares</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ar šīm veterinārajām zālēm. </w:t>
       </w:r>
       <w:r>
         <w:t>Izvair</w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="0055342E">
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:t>ties no satura saskares</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ar </w:t>
       </w:r>
       <w:r>
         <w:t>pirkstiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saskare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>notikusi, nekavējoties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mazg</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t rokas ar ziep</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">m un </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB8FB2F" w14:textId="638FC8EB" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3E89FDF9" w14:textId="21EBCD4E" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ja notikusi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="0055342E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>veterināro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>āļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>u nejauša nokļ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>šana ac</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s, uzmanīgi skalot tās ar tīru </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C88F306" w14:textId="26AFF03A" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4EE104E9" w14:textId="3B7C6FFD" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="0055342E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mazg</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDFE273" w14:textId="283989A0" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2986351D" w14:textId="56820DB0" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apstrādātus dzīvniekus neglaudīt līdz </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="0055342E">
         <w:t xml:space="preserve">lietošanas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vieta ir izžuvusi, un bērniem neļaut rotaļāties ar tikko apstrādātiem dzīvniekiem. Tāpēc ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā un nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
+      <w:r w:rsidR="0055342E">
         <w:t xml:space="preserve">pie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bērniem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FF5B9A" w14:textId="6EC8AECD" w:rsidR="009029D1" w:rsidRDefault="00C83CD8" w:rsidP="0098506F">
-[...15 lines deleted...]
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+    <w:p w14:paraId="1CB0648A" w14:textId="5BF546B4" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="0055342E" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rīkojoties ar šīm veterinārajām zālēm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nesm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+        <w:t>ēķē</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t, nedzert un ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ēķē</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>st.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6669E64E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="07B5237E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="360DD527" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB71CE6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1F547E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="0BF936B3" w14:textId="69BBDE7E" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4ADC7454" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06678D04" w14:textId="682937AD" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Divas dienas pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00C83CD8">
-[...25 lines deleted...]
-    <w:p w14:paraId="04E62F29" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+      <w:r w:rsidR="0055342E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apstrādes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>suņiem neļaut peldēties ūdenstilpēs (skatīt 5.5. apakšpunktu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D998567" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159FAE0A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DABD9B1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+    <w:p w14:paraId="29E48582" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCFE5FE" w14:textId="4C7385C6" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Suņi</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7C252C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="5BB73B68" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009029D1" w14:paraId="0A834C7E" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="6A128347" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21AAF209" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="1F6EE19F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36141012" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="7BD24642" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AB96359" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="4CDE4657" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pmatojuma izkrišana lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -3392,213 +3417,213 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, apsārtums lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ādas krāsas maiņa lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75251AE1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="063D54E5" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nieze, vispārēja apmatojuma izkrišana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8529DE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="79EE8E22" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk534802684"/>
             <w:bookmarkStart w:id="1" w:name="_Hlk536006852"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pastiprināta siekalošan</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, vemšana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA3F481" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="4FCFB05A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neiroloģiskas pazīmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, h</w:t>
             </w:r>
             <w:r>
               <w:t>iperestēzija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E7BDF2" w14:textId="164709AB" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="6DAD4C3A" w14:textId="06DFC863" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Elpošanas pazīmes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6ED8E2" w14:textId="3E4AADA7" w:rsidR="009029D1" w:rsidRDefault="00D36F40">
+          <w:p w14:paraId="2C523D9D" w14:textId="52172E11" w:rsidR="00703A12" w:rsidRDefault="0055342E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nomāktība</w:t>
             </w:r>
-            <w:r w:rsidR="002D656D">
+            <w:r w:rsidR="00B9101D">
               <w:rPr>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A1A30F2" w14:textId="51F4B2EA" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6343336D" w14:textId="5E4F338A" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pār</w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="0017709B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>joši.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D4B671" w14:textId="7CCCD94B" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2418C75F" w14:textId="4E824759" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Var</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> novērot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3607,981 +3632,983 @@
         <w:t>arī, ja lietošanas vieta tiek laizīta (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">galvenokārt </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk534802695"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nesējvielas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> īpašību dēļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4067D090" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="65A55B21" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atgriezeniski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B8F109" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="1C6DDA36" w14:textId="0D54F561" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="13A5F61B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1A5D37" w14:textId="08CA298E" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:bookmarkStart w:id="3" w:name="_Hlk66891708"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">Ir svarīgi </w:t>
       </w:r>
       <w:r>
         <w:t>ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D591931" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1"/>
+    <w:p w14:paraId="7A76DF51" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="1E2842E5" w14:textId="0F563999" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3D622C8C" w14:textId="4EA8E2E9" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099B19B8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="1E36691C" w14:textId="79EC4E43" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7A53D617" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D492B62" w14:textId="4015D292" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grūsnība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>laktācija</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286B12AB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2EB7E624" w14:textId="5A24E645" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="00D36F40" w:rsidP="0098506F">
+    <w:p w14:paraId="7B1258B1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E17584" w14:textId="7E1EBC6F" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="0017709B" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šo v</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eterināro zāļu</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> drošums ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>pierādīts</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> vaislas</w:t>
+        <w:t xml:space="preserve">pierādīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vaislas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>grūsn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ām un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>laktējošām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ēm</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002F0E5F">
-[...11 lines deleted...]
-      <w:r w:rsidR="00AF7E1A">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kurām tika lietotas vairākas secīgas devas, kas līdz pat trijām reizēm pārsniedza ietei</w:t>
+      </w:r>
+      <w:r w:rsidR="0027053D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>cam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>o devu</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="304DA68A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t>o devu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48865A26" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drīkst lietot grūsnības un laktācijas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFACEB5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="09D8AFAD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="653D4DAD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD9D8EF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Auglība</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D842FB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="7B8E8DCB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6F644906" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75526349" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drīkst lietot vaislas dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E29331" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5D358EBF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="74B7EE50" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3E6A93" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A7E012" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="534BFC0A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="288B5874" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CD25D2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2510DBE2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="12D03530" w14:textId="7D285766" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="4D30AE4C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9B7E9C" w14:textId="0DE27BCF" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Lietošanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> veids</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> un devas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58951BDF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="22A7A641" w14:textId="1EFA9434" w:rsidR="009029D1" w:rsidRDefault="00D36F40">
+    <w:p w14:paraId="6B55212D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9C0336" w14:textId="5989B78B" w:rsidR="00703A12" w:rsidRDefault="004949EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uzp</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ilināšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A1CE14" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1E6B8D2A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0533EE4F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344A0F50" w14:textId="1DE2CF5A" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Deva</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1F134B11" w14:textId="06E3D24D" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+      <w:r w:rsidR="00B77EC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183A35E6" w14:textId="02D8CD6E" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Viena </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
-[...3 lines deleted...]
-        <w:t>1,34 ml</w:t>
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2,68 ml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> devas pipete ar šķīdum</w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svaru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no 10 līdz 20 kg.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="504BD346" w14:textId="6A0738E2" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> no 20 līdz 40 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C327720" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0710AD71" w14:textId="66843120" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tādējādi </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiks panākta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minimāl</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieteicam</w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> dev</w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6,7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mg/kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F50697" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="25DA7EFA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E0A8062" w14:textId="6D16191F" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4A45F5C4" w14:textId="29038F48" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tā kā nav veikti pētījumi par </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">šo </w:t>
+        <w:t>Tā kā nav veikti pētījumi par</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zāļu drošumu, minimālais intervāls starp lietošanas reizēm ir 4 nedēļas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EC0BEA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="78F23BD6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2191E175" w14:textId="692A4AE1" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7FEE8690" w14:textId="398D03C8" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja ir liels atkārtotas blusu invāzijas risks, ja sunim ir alerģija pret blusu kodumiem, ja nepieciešama ērču invāzijas kontrole vai ja suns tiek bieži mazgāts, izmantojot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hipoalerģiskos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai mīkstinošos šampūnus, ieteicama apstrāde reizi mēnesī.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reģionos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kur</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7712">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s nav nopietna blusu un ērču invāzijas riska, </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">veterinārās zāles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>var lietot reizi divos vai trijos mēnešos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CF2E66" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="6533F344" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="352DF51C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F210FDC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lietošanas metode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15086D58" w14:textId="4D6E8A17" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="726A38D8" w14:textId="1DA2039B" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Izņemt pipeti</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r>
         <w:t>iepakojuma. Turēt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pipeti vertikāli</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk534803506"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk536007013"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ar vāciņu uz augšu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve">, atskrūvēt un noņemt vāciņu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F57832F" w14:textId="58EDFA21" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7013B312" w14:textId="6F1C5276" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Apgriezt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> vāciņu otrādi un </w:t>
       </w:r>
       <w:r>
         <w:t>uzlikt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> otru galu atpakaļ uz pipetes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Piespiest</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r>
         <w:t>pagriezt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> vāciņu, lai </w:t>
       </w:r>
       <w:r>
         <w:t>pārplēstu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> blīvējumu, un pēc tam </w:t>
       </w:r>
       <w:r>
         <w:t>noņemt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> vāciņu no pipetes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B50A772" w14:textId="36FF7429" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3EC9BC70" w14:textId="638E6F19" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pašķirt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> apmatojumu </w:t>
       </w:r>
       <w:r>
         <w:t>uz ādas kakla pamatnē lāpstiņu priekšpusē</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">, lai būtu redzama āda. </w:t>
       </w:r>
       <w:r>
         <w:t>Uzlikt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pipetes galu uz ādas un vairākas reizes </w:t>
       </w:r>
       <w:r>
         <w:t>saspiest vienas devas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pipeti, lai tās saturu iztukšotu tieši uz ādas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vienā punktā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE5EC13" w14:textId="0118139A" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="5D046CFD" w14:textId="6A4908D7" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E91E657" wp14:editId="2E3E75B8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AE5CF63" wp14:editId="3D51E79A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>165735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3981450" cy="1200150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21257"/>
                 <wp:lineTo x="21497" y="21257"/>
                 <wp:lineTo x="21497" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="964208425" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4607,51 +4634,51 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3981450" cy="1200150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D36CCB7" wp14:editId="2A585D27">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A2EC23C" wp14:editId="3EDE2F9E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>161925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3390900" cy="1133475"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21418"/>
                 <wp:lineTo x="21479" y="21418"/>
                 <wp:lineTo x="21479" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Slika 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4672,1007 +4699,1026 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3390900" cy="1133475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159E7CFB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...71 lines deleted...]
-    <w:p w14:paraId="541A9D3E" w14:textId="575199CB" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0DD5FD81" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656AFE4D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AAB1E7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3377D445" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17171D61" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCEE28F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D67D5C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A942489" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004A8E1D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473AA90E" w14:textId="4ECD9ACD" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Atkarī</w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="00083AAB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> no apkārtējās vides </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">piesārņojuma </w:t>
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>piesārņoj</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1792">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pakāpes, </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šīm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinār</w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ām </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zālēm ir raksturīga pastāvīga divus</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">mēnešus ilga </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">iedarbība </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pret blusu invāziju un līdz 4 nedēļas ilga </w:t>
       </w:r>
-      <w:r w:rsidR="00D36F40">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">iedarbība </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pret ērcēm. Blusas tiek iznīcinātas 24 stundu laikā pēc invāzijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0F3BC0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="0F7401A1" w14:textId="12CC2720" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3074529C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7991E856" w14:textId="10095E03" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.10</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Pārdozēšanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>simptomi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">ārkārtas </w:t>
       </w:r>
       <w:r>
         <w:t>procedūras un</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>antidoti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:t>piemērojami)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706F3EE6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="6D8B17E3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76CCED58" w14:textId="7864C919" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0C2047FE" w14:textId="24BE8165" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratoriskajos pētījumos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+        <w:t xml:space="preserve"> par</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu drošumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00A207AF">
+      <w:r w:rsidR="004949EC">
         <w:t xml:space="preserve"> nedēļas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> veciem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">kucēniem, augošiem suņiem ar ķermeņa </w:t>
       </w:r>
-      <w:r w:rsidR="00A207AF">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">svaru </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 kg, kuri saņēma devu, </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00A207AF">
+        <w:t>2 kg, kuri saņēma devu, piec</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kārtīgi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietei</w:t>
       </w:r>
-      <w:r w:rsidR="006612EF">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A207AF">
+      <w:r w:rsidR="004949EC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>camo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu, blakusparādības n</w:t>
+      </w:r>
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>etika</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> konstatētas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EBA4979" w14:textId="51368B7A" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>konstatētas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D769DBC" w14:textId="53FDC7B5" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomēr pārdozēšanas gadījumā pastāv blakusparādību risks (skatīt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktu), tādēļ dzīvnieku ārstēšanai jāizmanto ķermeņa </w:t>
       </w:r>
-      <w:r w:rsidR="00A207AF">
+      <w:r w:rsidR="004949EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">svaram </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>atbilstoša izmēra vienas devas pipete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA16E37" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="5A8E138E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0E03DB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="17911BC2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>antimikrobiālo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretparazītu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B6B42A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="332A6D4D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="34E2ADE8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77365B3E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAFE5BB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="600D3111" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7B57620A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62591809" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75203602" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="6FC4ECF3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="0EFBFB99" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EFC664" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C31ACA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="493FED8D" w14:textId="19DBC750" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="509AD1CE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2FC9AE" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D318A4C" w14:textId="62F37AAF" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>FARMAKOLOĢISKĀ</w:t>
       </w:r>
-      <w:r w:rsidR="00C5480C">
+      <w:r w:rsidR="004949EC">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ĪPAŠĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34892466" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="792B4999" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="40934EF7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084C653A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>ATĶvet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> kods: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QP53AX15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB36C1F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="5A47865A" w14:textId="26FE3FEF" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="75D4044F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B64B46" w14:textId="3DA26214" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Farmakodinamiskās</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> īpašības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FA012B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="060B7344" w14:textId="079FEFCD" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2972B0F2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFAF8B3" w14:textId="7753F5E4" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fenilpirazolu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> grupas insekticīds/akaricīds.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tas iedarbojas uz </w:t>
       </w:r>
-      <w:r w:rsidR="0005092B">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>posmkājiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, mijiedarbojoties ar hlorīda kanālu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ligandiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, jo īpaši tiem, kurus regulē </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>neiromediators</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> gamma</w:t>
       </w:r>
-      <w:r w:rsidR="0005092B">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>aminosviestskābe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GASS), tādējādi bloķējot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hlorīdjonu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pre</w:t>
       </w:r>
-      <w:r w:rsidR="0005092B">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sinaptisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0005092B">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>postsinaptisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> transportu caur šūnu membrānām.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rezultātā insektiem un </w:t>
       </w:r>
-      <w:r w:rsidR="0005092B">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ērcēm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rodas nekontrolēta centrālās nervu sistēmas aktivitāte un tie iet bojā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0051A45D" w14:textId="64CEA12B" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="4A23BB20" w14:textId="10573EAF" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šīs veterinārās zāles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> satur aktīvo vielu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronilu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kam piemīt unikāls darbības mehānisms pret blusām un ērcēm.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0005092B">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šīs v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eterinārās zāles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzkrājas ādas un matu folikulu lipīdus saturošajās daļās un nepārtraukti izdalās no matu folikuliem uz ādas un apmatojumā, tādējādi nodrošinot ilgstošu </w:t>
       </w:r>
-      <w:r w:rsidR="00272FBE">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iedarbību</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571B4126" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="329BE9D8" w14:textId="256F6E16" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="57CE9B22" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CFFBF9" w14:textId="3EB7CA9E" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>4.3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Farmakokinētiskās</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> īpašības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2266D91D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5EA3F89D" w14:textId="6BB4B3D1" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2E0244B1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28120DD9" w14:textId="659B957A" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:hanging="12"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00272FBE">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro zāļu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00272FBE">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lokālas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lietošanas suņiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēreni (15% apjomā) uzsūcas.</w:t>
       </w:r>
@@ -5682,129 +5728,129 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Suņu asins plazmā novērota dažāda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> koncentrācija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53857906" w14:textId="0E6353F6" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="57AA059D" w14:textId="1CC25572" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:hanging="12"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00272FBE">
+      <w:r w:rsidR="006066D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro zāļu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lietošanas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc koncentrācijas gradienta mehānisma uz dzīvnieku ādas un apmatojuma izplatās no lietošanas zonas uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>perifērajām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zonām (gurnu zonu, cirkšņiem u.c.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4280BACA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="30A63253" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:hanging="12"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Suņiem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> galvenokārt tiek </w:t>
@@ -5816,2378 +5862,2370 @@
         </w:rPr>
         <w:t>metabolizēts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdz tā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sulfonam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RM 1602), kuram arī piemīt insekticīda un akaricīda iedarbība.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8AA887" w14:textId="6F1BF216" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="72E56F45" w14:textId="00590636" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:hanging="12"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">56 dienas pēc lietošanas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> koncentrācija suņu apmatojumā pazeminās līdz aptuveni 3 –4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>µg/g.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65703861" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="66EA9117" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4781324F" w14:textId="77777777" w:rsidR="0098506F" w:rsidRPr="0098506F" w:rsidRDefault="0098506F" w:rsidP="0098506F">
+    <w:p w14:paraId="7F0E76AB" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBDE231" w14:textId="1398C1BD" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="09DC12A9" w14:textId="6654AE02" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089B566F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="3C796BBE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="5AC49CB5" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAA7A9A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Būtiska nesaderība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192720C8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="0D215A72" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="0A2E3287" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29550A95" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53978D52" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="78156EAF" w14:textId="4433E3FA" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3E83D00B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D10EA2" w14:textId="0D4EC5C2" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>5.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>Derīguma termiņš</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69441EFE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="7565D401" w14:textId="15BDD7C6" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2C2B587C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EE5BA6" w14:textId="22054D83" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>gadi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E83337B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="6A5ADF1B" w14:textId="2F0B7443" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2513E082" w14:textId="407B709C" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>5.3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>paši uzglab</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>āš</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>anas nosac</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>jumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2DFE74" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="6E877457" w14:textId="6578040E" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="069897B3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2700518C" w14:textId="5A9BD83A" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">Uzglabāt </w:t>
       </w:r>
       <w:r>
         <w:t>oriģinālajā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D872364" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="52451F15" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2465A1D9" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="69FED899" w14:textId="4840857F" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="40C63D73" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302FEF" w14:textId="27C314D2" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>Tiešā iepakojuma veids un saturs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C84C75" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="4F2A0D67" w14:textId="6E4E2F01" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="23AB9E6C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E94A5D" w14:textId="02027769" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pipete (PP), vāciņš ar ķīli (PE vai POM): vienas devas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pipete, kurā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir 1,34</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+        <w:t xml:space="preserve"> ir 2,68</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ml šķīduma pilināšanai, trīsdaļīgā maisiņā (PETP/Al/ZBPE).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B510DA6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="0F855BFF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="55D67CF1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20841B5E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Iepakojuma lielumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A26EC14" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="071ABB9F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kastīte ar 1, 3, 6, 10, 20 pipetēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123B75B6" w14:textId="486E1959" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3637AD70" w14:textId="33ABB6AF" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>lielumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1F94AC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="1105856C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C973DE2" w14:textId="42CF3908" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1BDC2AA5" w14:textId="5D8C329D" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>5.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t xml:space="preserve">Īpaši norādījumi </w:t>
       </w:r>
       <w:r>
         <w:t>neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012DF82C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5B966735" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="685CCE6F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B687800" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk79763389"/>
       <w:r>
         <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="34023113" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="53217C85" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="01D085A0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A2F4A3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> var būt bīstams zivīm un citiem ūdens organismiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B2D342" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="555F55C1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="018FDCD3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07173956" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Visu </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk110241862"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nacionālajām </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk110241871"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atkritumu </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3379554D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="50CA49E8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3BA1829B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9F5BD1" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1C37AB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE24179" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="71F69918" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="5C250305" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F1CE55" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">KRKA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> mesto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5C1B44" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="55961438" w14:textId="278D47C3" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="61853B7D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37341606" w14:textId="52D1179E" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0098506F">
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t xml:space="preserve"> NUMURS</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3080BFA6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523EB5E3" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56451247" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DB18DE" w14:textId="73904D0A" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DDCA2F" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679147EB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t xml:space="preserve"> DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B810066" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF936D3" w14:textId="0B2E9B81" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t xml:space="preserve"> datums: 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>02</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D390A97" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43EC6EAF" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6688F41F" w14:textId="0F0FB275" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t xml:space="preserve"> PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0A29B2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33EE62BD" w14:textId="1F0AA886" w:rsidR="00703A12" w:rsidRDefault="00641A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005B56D7">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:t>/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7575CCF3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3874BF21" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4943EFAA" w14:textId="06B14C3F" w:rsidR="00703A12" w:rsidRPr="00BF6A8E" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FC4708">
+      <w:r w:rsidRPr="00BF6A8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
-[...217 lines deleted...]
-        </w:rPr>
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD354FD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="657036E3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="4E4E1630" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B60994" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Bezrecepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF69F86" w14:textId="7CD7CA05" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="769A39F2" w14:textId="5AC6C036" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:ind w:right="-318"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C52913A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="15ADE82F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:ind w:right="-318"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk73467306"/>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="469A24BA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4BB122DF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227FD86D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...252 lines deleted...]
-    <w:p w14:paraId="55F442B9" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6593B002" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD42540" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA5F0FF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1B6471" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E91BFE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E3AA0D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FF9933" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A5299F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603A8869" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40900135" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8B18A8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463DCD08" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEF8A3E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F973A4D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A46448" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A7DC7F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC2D2C6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1CB936" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFA512A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D089E8A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB6C54A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BB615A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03929FC0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B074B5D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B09A3C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1019C046" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="51E2F49E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACF3655" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN LIETOŠANAS INSTRUKCIJA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B2E735" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="07BA47DF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075CB9D8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...252 lines deleted...]
-    <w:p w14:paraId="44BBD2F9" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1063DFE6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629142A2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B63703" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E695916" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8B8985" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262775B4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DB51AE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D97181" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE42DEB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC251DD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCB3552" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C960CF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6593ACC1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5753DC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A390067" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D15566" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C5E5B4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3709CDFC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2FFABE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B2F55B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297B95F4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053468B8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A1FB5D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F34F22E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
       <w:r>
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749960BD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3D3BAEEB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009029D1" w14:paraId="0B31AB55" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="6261272D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B211B09" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="35B24FE7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00170329" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+          <w:p w14:paraId="14B0254A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DE0FC09" w14:textId="06E7D6E0" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="44934F97" w14:textId="44660503" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KARTONA KASTĪTE</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B8696A5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="454DF327" w14:textId="072B0241" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="4428C296" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABDDB24" w14:textId="18DB16E3" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A760430" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="7C8B9813" w14:textId="28276CEA" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="108CEE70" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A409EB" w14:textId="1BAEE105" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 134 mg šķīdums pilināšanai</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="490A9750" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> 268 mg šķīdums pilināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1AE03C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0AD159" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38191FA9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365BB0B4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="7696BEA8" w14:textId="34DB47E8" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="36E06346" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594D35D7" w14:textId="0764953C" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Katra 1,34 ml</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+        <w:t>Katra 2,68 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101D27FF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="5419E741" w14:textId="58A1A072" w:rsidR="009029D1" w:rsidRDefault="009F505D" w:rsidP="0098506F">
+    <w:p w14:paraId="021768E7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058688DA" w14:textId="0B80ADED" w:rsidR="00703A12" w:rsidRDefault="00641A46" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002D656D">
-[...28 lines deleted...]
-    <w:p w14:paraId="300005B2" w14:textId="00DA487B" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>268 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F45DA02" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF33E2F" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554A88E8" w14:textId="7C909501" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IEPAKOJUMA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4F29">
+      <w:r w:rsidRPr="00BF6A8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LIELUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE74E5E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="43B61150" w14:textId="511B4956" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="27731F13" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067BD9DF" w14:textId="51B13A27" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,34 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AC30780" w14:textId="1ED939FE" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> 2,68 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5861FBCE" w14:textId="1710CE80" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,34 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67038061" w14:textId="0E928ABC" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> 2,68 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4205E5BA" w14:textId="7ACEC04A" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,34 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C610300" w14:textId="26E11063" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> 2,68 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774AECE1" w14:textId="68B3D523" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,34 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00BCD0D9" w14:textId="233E6163" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> 2,68 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106E6B8D" w14:textId="56047C1A" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,34 ml</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="3BCA8045" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve"> 2,68 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7720C4C7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6B370B" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6600ACBF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A7AA4F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="553D9155" w14:textId="3DE972B3" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="42EFFCCB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC1D6AF" w14:textId="12DDA84A" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">Suņi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
-        <w:t>10</w:t>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> kg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
-[...14 lines deleted...]
-    <w:p w14:paraId="52A55E4A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>40 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2655B05F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405BFA36" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFA5E63" wp14:editId="1203BECE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CD5A699" wp14:editId="5B65327E">
             <wp:extent cx="476250" cy="343800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1024170520" name="Slika 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="478227" cy="345227"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1F0BA2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="0755C150" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="239AD152" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A78A560" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD2EA82" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>INDIKĀCIJAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE5D733" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2F7DC81F" w14:textId="3FE224A7" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="687B6A65" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AD977B" w14:textId="5C8DCC5D" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blusu, ērču un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>grauzējutu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>invāzijas ārstēšana</w:t>
       </w:r>
-      <w:r w:rsidR="009F505D">
+      <w:r w:rsidR="00641A46">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="009F505D">
+      <w:r w:rsidR="00641A46">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>novēršanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07732C33" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="5B992E03" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68735952" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1E870B40" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34BB9936" wp14:editId="1BF1852F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="544EEFCD" wp14:editId="7352781E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>120650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1932167" cy="863651"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="14" name="Slika 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8199,3953 +8237,3964 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1932167" cy="863651"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3692DB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="3DC747C7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44AC9CE5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="2119799B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0BE604" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="695B00C1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C8405B7" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="6338D6F6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FDC044A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="169B75F5" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D2B5606" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...15 lines deleted...]
-    <w:p w14:paraId="02902CB4" w14:textId="61A4FC86" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="650902A1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3856C1ED" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72720FA9" w14:textId="46E5EF71" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>LIETOŠANAS VEIDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700FA711" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="2389216E" w14:textId="5748C33E" w:rsidR="009029D1" w:rsidRDefault="009F505D">
+    <w:p w14:paraId="1CCFBBA9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685F0035" w14:textId="1B45272E" w:rsidR="00703A12" w:rsidRDefault="00641A46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Uzp</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ilināšanai</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED432E1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="0DB0CB3E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1F97EBD7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223F50E1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B8F2A60" wp14:editId="5E597798">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DD6FF46" wp14:editId="7C0BFB50">
             <wp:extent cx="2585057" cy="779228"/>
             <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
             <wp:docPr id="1" name="Slika 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2593532" cy="781783"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5271B368" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...15 lines deleted...]
-    <w:p w14:paraId="6975FFDE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="720E7CEF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D87699D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>IEROBEŽOJUMU PERIODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01982A3A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...15 lines deleted...]
-    <w:p w14:paraId="4D314476" w14:textId="2F05B798" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="583EA067" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE73AAF" w14:textId="77777777" w:rsidR="00D47BF6" w:rsidRPr="009B4D79" w:rsidRDefault="00D47BF6" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A652909" w14:textId="04E7E574" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761C3DC1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="27138816" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="65E3F9E9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2A4525" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. {mēnesis/gads}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3358782E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="4E3DAAF4" w14:textId="5A628275" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="06AB426F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713F39F4" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51238C01" w14:textId="16082D22" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED4273C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="1BF20569" w14:textId="1033A1F7" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="5BBEE44B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4548FA98" w14:textId="52B822BA" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="00075CAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">Uzglabāt </w:t>
       </w:r>
       <w:r>
         <w:t>oriģinālajā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC6541A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="60902B74" w14:textId="398FA5A4" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0FFDFE85" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E633A6" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F04FD6A" w14:textId="25528C52" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>VĀRDI “</w:t>
       </w:r>
       <w:r>
         <w:t>PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DFF3DC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+    <w:p w14:paraId="1D7A84D5" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00469123" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">Pirms lietošanas izlasiet </w:t>
       </w:r>
       <w:r>
         <w:t>lietošanas instrukciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E799DD3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="0AA86120" w14:textId="56D24B02" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2E3A9035" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E693A2" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CEF0B99" w14:textId="6ADDEE64" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>VĀRDI “</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>LIETOŠANAI DZĪVNIEKIEM”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A2C850" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="17EB8E0A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="799CDE2C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120425EA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="00075CAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Lietošanai dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F572908" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="245E11FB" w14:textId="6208872C" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="442F3316" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C127D6" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B7FC6A" w14:textId="235BF31C" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E492CA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="26E02999" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="3B5B4E0B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CDC62D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="00075CAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A8A0BD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="6F3B22BA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="49387F71" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C4C023" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57561E67" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB0258B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="52BCDF9C" w14:textId="4BFBDDF8" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="1DD9284B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEB74AD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71039507" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212C9FEC" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31793444" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D6DEF6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B343710" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D316DC1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F510D2" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C548D4" w14:textId="7F9357D5" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2594630F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A8F4B7" w14:textId="504831A5" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
-[...105 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7CC803" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="29D49852" w14:textId="5E8E8419" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="14C0E826" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7F126D" w14:textId="725E8938" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE43830" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="0EF2C953" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55CBB500" w14:textId="4B80A854" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="22326681" w14:textId="27AFDC19" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MAISIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EB9DD7" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="2412F69B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="02932FAB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63986D90" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068B6651" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="2CE0D8EA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="69B0213A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F79ED7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EE5848" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="7ABDA2BC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4A955FBE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F86DA5B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E0DD9F2" wp14:editId="646EE9E9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D55C885" wp14:editId="4EFA69DC">
             <wp:extent cx="466725" cy="336924"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="6" name="Slika 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="470085" cy="339350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58190BAB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="5373C932" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E1853F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1BFA71D6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
-        <w:t>10</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> kg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>20 kg</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="338A4A21" w14:textId="511D717E" w:rsidR="009029D1" w:rsidRPr="00DA4F29" w:rsidRDefault="002D656D">
+        <w:t>40 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EDDD14" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8E3DCA" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6326227B" w14:textId="50D82CDC" w:rsidR="00703A12" w:rsidRPr="00BF6A8E" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DA4F29">
+      <w:r w:rsidRPr="00BF6A8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4AB1A6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="5B8E0917" w14:textId="0E455872" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="004653D0" w:rsidP="00D236B2">
+    <w:p w14:paraId="4905B7F4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6EDB5C" w14:textId="3C393C0B" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="003E6C73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipronil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
-[...19 lines deleted...]
-    <w:p w14:paraId="5F6CC558" w14:textId="525F475A" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
+        <w:t>268 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E262D0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599D5E0A" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05911C77" w14:textId="73E16618" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADB9B8E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="2C0AE7C8" w14:textId="21D15DB5" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2AFDBD1A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB4807A" w14:textId="0BB04F53" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396AB7E0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="46AA12CA" w14:textId="7804C058" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="7AB1B663" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AA86A6" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E2B27D" w14:textId="05DFE205" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060F78F0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1A9F4CA2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="09109745" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C87D595" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. {mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gggg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4B943A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+    <w:p w14:paraId="621992B6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473B9420" w14:textId="0C86E45B" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>KRKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C01C54D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E3D1FDF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="53AE7095" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6621DF9D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8C81EC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28B3D450" wp14:editId="15E4C972">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04016578" wp14:editId="449E5B6D">
             <wp:extent cx="3982006" cy="1200318"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2052684338" name="Slika 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3982006" cy="1200318"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC80CF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7561062F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E65405" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="263735E8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D324750" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="2F1BD070" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58D28A61" w14:textId="000E9B98" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="5C286776" w14:textId="52EFBC9B" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PIPETE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2013981D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="2ABF4117" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="15160BB0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CB0F0C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0630DDCF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="42373AC2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4E0CE400" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8121A2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD5EE6E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="3928D684" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="43F41659" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060A2DA7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0510DFBA" wp14:editId="736396B8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A262C3C" wp14:editId="757B9FC8">
             <wp:extent cx="466725" cy="336924"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="48361008" name="Slika 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="470085" cy="339350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBA56A6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7FFA7C30" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A8C8B9" w14:textId="77777777" w:rsidR="0098506F" w:rsidRPr="0098506F" w:rsidRDefault="0098506F" w:rsidP="00D236B2">
+    <w:p w14:paraId="4F860090" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C92B9A" w14:textId="0D9CDFAD" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="6FA0510A" w14:textId="152A2B2F" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A79E8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="41436D48" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7451D109" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CD2F66" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
-        <w:t>10</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> kg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>20 kg</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="55A1E069" w14:textId="503350EB" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+        <w:t>40 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A00989" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B88CA76" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47224585" w14:textId="737089EB" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>SĒRIJAS NUMURS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2AF5AF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...7 lines deleted...]
-    <w:p w14:paraId="0375B3AE" w14:textId="3BD1158E" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="08D1D975" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742AD48D" w14:textId="4AA8F5B3" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557ACD63" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="4A515480" w14:textId="5F34AB92" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2A290DF9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C66796" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A05B06C" w14:textId="4EE69FEE" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
         <w:t>DERĪGUMA TERMIŅŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AC5DC6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1396780F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="70A73412" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59857E9D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. {mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gggg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E888622" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="268E800C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="71573269" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3935DD22" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D320F4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...249 lines deleted...]
-    <w:p w14:paraId="757C70F3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="627125E9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C83D34" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E0BA67" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255BB1F9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C76BE9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02839AF2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDBEC77" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="490B4DB3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B0ACE9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E63B2B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78788FE6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44355C00" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1736B4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9A74E6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F838FC5" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152F47EB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E6C38F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE91FD7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36773B3F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1728A5F3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D730863" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11157EC8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AD76B5" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AFAC23" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0449DE0D" w14:textId="09849B2E" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="036B7EE8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D8587D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="4E12DDFC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4DF02E22" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166D2AC7" w14:textId="1B7E8EAD" w:rsidR="00703A12" w:rsidRPr="00535191" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00535191">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Veterināro zāļu nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DAF1DA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1E7D01DA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="750ED361" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D02E31" w14:textId="613440F6" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>67 mg šķīdums pilināšanai suņiem</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08096FC8" w14:textId="0AEFC17D" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF1782C" w14:textId="2AFA8722" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
-[...12 lines deleted...]
-    <w:p w14:paraId="6D1208CC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1F27B0" w14:textId="24BA0003" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>268 mg šķīdums pilināšanai suņiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E85C57" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="384257D1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>402 mg šķīdums pilināšanai suņiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582B548A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="5E2BCE9A" w14:textId="261B4E7D" w:rsidR="009029D1" w:rsidRPr="00A56299" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="642FAE56" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C36DE0" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A77868" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A56299">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Sastāvs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A1D53E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="6EC31B53" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="487E898F" w14:textId="009EE14A" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="4DFC2E92" w14:textId="0E9F2B24" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katra 0,67 ml</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192F09C6" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="59F3B2AF" w14:textId="0EF1168A" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aktīvās vielas:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C96B74A" w14:textId="19901BFB" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t>Aktīvās vielas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751ACCD8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>67 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D025ADC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="2031828A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E64A6FA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2669BC94" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5666A4CD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="41744871" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Butilhidroksianizols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E320)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>0,134 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACD4076" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="250BE641" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Butilhidroksitolu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E321)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>0,067 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2ECF99" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="71DF0D86" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="548CFEDD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401A476A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katra 1,34 ml pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1516D215" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4B329343" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2786219C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="6E483E70" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>134 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC41711" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="64904B5E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B5C644" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="0EA83895" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883BF12" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="668F6107" w14:textId="51FA65D4" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Butilhidroksianizols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E320)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>0,27 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5146015C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="258A2C86" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Butilhidroksitolu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E321)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>0,13 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AF1A57" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="29922F02" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="40DAE87F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2916257B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katra 2,68 ml pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68222A6E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="51A8B540" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C29B7A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="503E42B9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>268 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D33ECF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="7F929150" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="401D5A7A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="34DDAFA9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4124CB8B" w14:textId="0E955140" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="37A8BB24" w14:textId="0E214A9D" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Butilhidroksianizols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E320)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>0,</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3BA16970" w14:textId="63D0A381" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+        <w:t>0,54 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F201843" w14:textId="2E381F49" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Butilhidroksitolu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E321)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>0,</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3A56D4A4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+        <w:t>0,27 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4FA76A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30286116" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="23D68EFC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Katra 4,02 ml pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182143BD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="79382E96" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F306CB8" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7B6036E9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>402 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC7BE7D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="352783C1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CE38D9C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="47F6475F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BC8F76" w14:textId="561D6B79" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4E1CF38F" w14:textId="3A14FA7A" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Butilhidroksianizols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E320)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>0,8 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD86A07" w14:textId="41B0D21B" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="47B88BF1" w14:textId="51D9F4AF" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Butilhidroksitolu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (E321)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>0,4 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35683EF3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="7B43B0CA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0DDD71F9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036A13A2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gaiši dzeltens šķīdums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE21E48" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...23 lines deleted...]
-    <w:p w14:paraId="585FB9BA" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="21D42F98" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF1C3DB" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64328F91" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mērķsugas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6B64E86A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="0D90B7B0" w14:textId="431602B8" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="02BA941B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A2DBC0" w14:textId="0B1DCF42" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Suņi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;2 kg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 kg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E3801B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="40D53EEC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Suņi &gt;10 kg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B642E1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4FDBCC55" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Suņi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&gt;20 kg ≤ 40 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70309EFB" w14:textId="2DD8C53B" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3E3AC899" w14:textId="7DBBDA13" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Suņi &gt; 40 kg</w:t>
       </w:r>
-      <w:r w:rsidR="005149D9">
+      <w:r w:rsidR="00535191">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>- 60 kg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144FFCF2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="702E68C0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E99FADE" wp14:editId="0439F164">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22ADBF62" wp14:editId="7E93D2A9">
             <wp:extent cx="466725" cy="447675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="17" name="Slika 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="466725" cy="447675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA789D5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...32 lines deleted...]
-    <w:p w14:paraId="7F9F1CFC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3F757F6B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A5F47B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F88B50" w14:textId="77777777" w:rsidR="00FB45B1" w:rsidRDefault="00FB45B1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA0C68A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1627DDFE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="127C293A" w14:textId="660CFE1B" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="48ED43EB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51537985" w14:textId="4C8CFE93" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blusu (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ērču (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rhipicephalus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00E857A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00E857A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dermacentor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00E857A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00E857A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ixodes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006C7DC4">
-[...3 lines deleted...]
-        <w:t>spp</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E857A4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00E857A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>invāzijas ārstēšana</w:t>
       </w:r>
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00E857A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="006C7DC4">
-[...12 lines deleted...]
-    <w:p w14:paraId="40464247" w14:textId="1AF83E6C" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="006C7DC4">
+      <w:r w:rsidR="003A4A28">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A69B36B" w14:textId="5963FB8E" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="008558EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Blusu alerģiskā dermatīta (BAD)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ārstēšana</w:t>
+        <w:t xml:space="preserve">Blusu alerģiskā dermatīta (BAD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ārstēšana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kontrole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">i </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="62697E13" w14:textId="758D0102" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1414CA05" w14:textId="4E0FA20F" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grauzējtu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trichodectes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>canis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> invāzijas </w:t>
       </w:r>
-      <w:r w:rsidR="006C7DC4">
-[...23 lines deleted...]
-      <w:r w:rsidR="006C7DC4">
+      <w:r w:rsidR="00B76EF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76EF9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> suņiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04168868" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...21 lines deleted...]
-    <w:p w14:paraId="6E059800" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1BA240DB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725A462F" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9EDA17" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A51D60" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="4464E2F0" w14:textId="45E78967" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="7B217799" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF62137" w14:textId="450DCD8D" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -12286,74 +12335,74 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>vai kucēniem ar ķermeņa svaru līdz 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D62DCB6" w14:textId="47CE65EB" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="766525E6" w14:textId="2C51B26C" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D80E5B">
+      <w:r w:rsidR="00077F4E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>veterinārās zāles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> slimiem dz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
@@ -12397,342 +12446,332 @@
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BA35EC" w14:textId="5E8F15AC" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="216BF07A" w14:textId="3D93806D" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B33F53" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="44F53EFA" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Šīs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterinārās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zāles ir paredzētas suņiem.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot kaķiem, jo lietošanas rezultātā iespējama pārdozēšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559153E1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="605437D1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6B47700E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A22C5F" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22605739" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EE3A8C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="6348DCBB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="64FEF9D9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C3F95D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D48E3E5" w14:textId="4D29F434" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0D421E1C" w14:textId="20671A2C" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai mazinātu transmisīvo slimību risku, pirms </w:t>
       </w:r>
-      <w:r w:rsidR="00056A9B">
+      <w:r w:rsidR="00E4319E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zāļu lietošanas jānoņem uz dzīvniekiem esošās ērces.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FAC7D6" w14:textId="5211451D" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="00D80E5B">
+    <w:p w14:paraId="5FE57CB9" w14:textId="4B5652B3" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00E4319E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Izvairīties </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="002D656D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Izvairīties no</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vannošanas/mērkšanas ūdenī divu dienu laikā pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zāļu lietošanas un vannošanas, kas biežāka par vienu reizi nedēļā, jo nav veikti pētījumi, lai noskaidrotu, kā tas ietekmē </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">zāļu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iedarbīgumu</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pirms apstrādes var lietot mīkstinošus šampūnus, tomēr tad, ja pēc </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo veterināro </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">zāļu lietošanas tos lieto katru nedēļu, tie aizsardzību pret blusām saīsina </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="0098506F">
+      <w:r w:rsidR="00B9101D" w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>līdz, aptuveni, 5 nedēļām</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D" w:rsidRPr="00D80E5B">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Sešas nedēļas ilga pētījuma laikā vannošana ar medicīnisko 2% </w:t>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sešas nedēļas ilga pētījuma laikā vannošana ar medicīnisko 2% </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hlorheksidīna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> šampūnu aizsardzību pret blusām neietekmēja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E09514" w14:textId="01EEDC65" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3D1001BC" w14:textId="28E8AA4C" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Var nov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
@@ -12791,343 +12830,343 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> izslēgt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>infekcijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> slimību </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pārnešan</w:t>
       </w:r>
-      <w:r w:rsidR="00D80E5B">
+      <w:r w:rsidR="00E4319E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as risku no ērcēm</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ja ērces nav bijušas piesūkušās (sūkušas asinis), parasti tās ies bojā un no </w:t>
       </w:r>
-      <w:r w:rsidR="00D80E5B">
+      <w:r w:rsidR="00E4319E">
         <w:t xml:space="preserve">dzīvnieka </w:t>
       </w:r>
       <w:r>
         <w:t>nokritīs 24 -48 stundu laikā pēc invāzijas.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145CE5">
+      <w:r w:rsidR="00E4319E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Šo </w:t>
       </w:r>
-      <w:r w:rsidR="00145CE5">
+      <w:r w:rsidR="00E4319E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eterināro zāļu iedarbības laikā nevar</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> izslēgt atsevišķu ērču piesūkšanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C3D099" w14:textId="4389CA2F" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2A1F62D7" w14:textId="18C9F28B" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā un regulārās uzturēšanās vietās, piemēram, paklājos un mēbelēs, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00485225">
+      <w:r w:rsidR="00E4319E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lielas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļu sūcēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251F876D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="459B254F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="47D6CE69" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B961F2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF310D4" w14:textId="29658FAF" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="60EF458C" w14:textId="5245EEC4" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi pārliecināties, ka </w:t>
       </w:r>
-      <w:r w:rsidR="00485225">
+      <w:r w:rsidR="00147EAA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinārās zāles tiek lietotas vietā, kur dzīvnieki tās nevar nolaizīt, un nodrošināt, lai pēc apstrādes dzīvnieki viens otru nelaizītu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D979A4" w14:textId="73D88710" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="564BF462" w14:textId="424B00DF" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izvair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ties no</w:t>
       </w:r>
-      <w:r w:rsidR="00485225">
+      <w:r w:rsidR="00147EAA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> šo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> veterināro zāļu nokļūšanas dz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vniek</w:t>
       </w:r>
-      <w:r w:rsidR="00485225">
+      <w:r w:rsidR="00147EAA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401C86AF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2167B5F4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3AEB3C5A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D771FFC" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC04F8" w14:textId="54C2578A" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="0E12F7D8" w14:textId="526D4453" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13191,51 +13230,51 @@
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>du un acu kairin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>jumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221761D5" w14:textId="60697A0F" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="08BABF29" w14:textId="562DA8CD" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13256,61 +13295,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>izvair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">s no šo </w:t>
+        <w:t>s no</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1480">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro zāļu </w:t>
       </w:r>
-      <w:r w:rsidR="00A05B4C">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">saskares </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ar mutes g</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
       <w:r>
@@ -13332,204 +13383,204 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7610E3A5" w14:textId="31819828" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="7F444961" w14:textId="5B36261D" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Personām</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zināmu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> pastiprinātu jutību pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronilu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai spirtu </w:t>
       </w:r>
       <w:r>
         <w:t>jāizvairās</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r>
         <w:t>saskares</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> ar šīm veterinārajām zālēm</w:t>
       </w:r>
       <w:r>
         <w:t>. Izvair</w:t>
       </w:r>
-      <w:r w:rsidR="00A05B4C">
+      <w:r w:rsidR="00B82D42">
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:t>ties no satura saskares ar pirkstiem.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saskare</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>notikusi, nekavējoties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> mazg</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t rokas ar ziep</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">m un </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FA24C9" w14:textId="0432AB17" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="79C004FF" w14:textId="58A7D887" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ja notikusi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A05B4C">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>veterināro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
@@ -13560,869 +13611,846 @@
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s, uzmanīgi skalot tās ar tīru </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1761DF9B" w14:textId="53B714CA" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="568CA717" w14:textId="4760FC54" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
-      <w:r w:rsidR="00A05B4C">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mazg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t rokas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CBF3B6" w14:textId="4AD08807" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="6CF31251" w14:textId="43C1AF05" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apstrādātus dzīvniekus neglaudīt līdz </w:t>
       </w:r>
-      <w:r w:rsidR="00A05B4C">
+      <w:r w:rsidR="00B82D42">
         <w:t xml:space="preserve">lietošanas </w:t>
       </w:r>
       <w:r>
         <w:t>vieta ir izžuvusi, un bērniem neļaut rotaļāties ar tikko apstrādātiem dzīvniekiem. Tāpēc ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā un nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6F34">
+      <w:r w:rsidR="00B82D42">
         <w:t xml:space="preserve"> pie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bērniem.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B514726" w14:textId="596C2E3E" w:rsidR="009029D1" w:rsidRDefault="00D2623B" w:rsidP="0098506F">
+    <w:p w14:paraId="44129C05" w14:textId="108ACAA0" w:rsidR="00703A12" w:rsidRDefault="00B82D42" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rīkojoties ar šīm veterinārajām zālēm,</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nesm</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ēķē</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t, nedzert un ne</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>st.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08235D94" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="4FC9AD9D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="18F8498E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082A88FB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7D9AA1" w14:textId="677A4971" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="3E6A226D" w14:textId="175CEB7E" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Divas dienas pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00D2623B">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro zāļu lietošanas suņiem neļaut peldēties ūdenstilpēs (skatīt punktu “</w:t>
       </w:r>
       <w:r>
         <w:t>Īpaši</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> norādījumi </w:t>
       </w:r>
       <w:r>
         <w:t>atkritumu iznīcināšanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA217F0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="487D18FF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="08B7840C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035168AD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grūsnība un laktācija</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0234BB11" w14:textId="1B8F90DC" w:rsidR="009029D1" w:rsidRDefault="00D2623B">
+    <w:p w14:paraId="65295DAE" w14:textId="258BC5EC" w:rsidR="00703A12" w:rsidRDefault="00B82D42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Šo v</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eterināro zāļu drošums ir </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DF28CF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pierādīts</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> vaislas</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9101D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaislas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>grūsn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ām un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>laktējošām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ēm</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00AF7E1A">
+        <w:t>ēm, kurām tika lietotas vairākas secīgas devas, kas līdz pat trijām reizēm pārsniedza ietei</w:t>
+      </w:r>
+      <w:r w:rsidR="0027053D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>o devu.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BF93924" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+        <w:t xml:space="preserve">o devu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFBDC30" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drīkst lietot grūsnības un laktācijas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6311FC3C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="440678B1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1F3B1793" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390418E0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Auglība</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4750F18C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6D3B253C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drīkst lietot vaislas dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074F5A22" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="0A418EC4" w14:textId="2412501B" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1110632A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB8F92E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100EA277" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1F3C3906" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7B579F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="42DD1E91" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="64645074" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776F5199" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pārdozēšana</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EA762B" w14:textId="0D7AE8CF" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="049A4429" w14:textId="32D575AB" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratoriskajos pētījumos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
-      <w:r w:rsidR="006A1683">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro zāļu drošumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1683">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
-      <w:r w:rsidR="006A1683">
-[...25 lines deleted...]
-      <w:r w:rsidR="006A1683">
+      <w:r w:rsidR="00B82D42">
+        <w:t>nedēļas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veciem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kucēniem, augošiem suņiem ar ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svaru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 kg, kuri saņēma devu, piec</w:t>
       </w:r>
-      <w:r w:rsidR="0078658E">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kārtīgi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārsniedz</w:t>
       </w:r>
-      <w:r w:rsidR="0078658E">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietei</w:t>
       </w:r>
-      <w:r w:rsidR="0078658E">
-[...13 lines deleted...]
-      <w:r w:rsidR="006A1683">
+      <w:r w:rsidR="00B82D42">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>camo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu, blakusparādības n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etika</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> konstatētas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C43320" w14:textId="3F4206AB" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2D3589D3" w14:textId="421001DB" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomēr pārdozēšanas gadījumā pastāv blakusparādību risks (skatīt punktu “Blakusparādības”), tādēļ dzīvnieku ārstēšanai jāizmanto ķermeņa </w:t>
       </w:r>
-      <w:r w:rsidR="006A1683">
+      <w:r w:rsidR="00B82D42">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svaram</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoša izmēra vienas devas pipete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EA34DB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="08FA946C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="79F52E94" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E08D62E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Būtiska nesaderība</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101CA511" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="440D8AA3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F528A3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="306DC8B2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="63483406" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138220D9" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRDefault="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6400B879" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB9212A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="0AB1E230" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F3A338F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="653EF1F3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suņi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D8ACA0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="3AD4DF0E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009029D1" w14:paraId="256D0486" w14:textId="77777777">
+      <w:tr w:rsidR="00703A12" w14:paraId="40F53AA4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11632808" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="137DE585" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24036D56" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="5FDAD317" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32863916" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="68E106E6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pmatojuma izkrišana lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -14445,886 +14473,886 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, apsārtums lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ādas krāsas maiņa lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6248C759" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="1BD294D3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nieze, vispārēja apmatojuma izkrišana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1490AE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="78A4325F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pastiprināta siekalošanās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, vemšana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38FF138A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="4E2D70E7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neiroloģiskas pazīmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, h</w:t>
             </w:r>
             <w:r>
               <w:t>iperestēzija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C9D750B" w14:textId="6306B42C" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+          <w:p w14:paraId="40513AA4" w14:textId="7B23F523" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Elpošanas pazīmes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9FEDA8" w14:textId="133AE4F6" w:rsidR="009029D1" w:rsidRDefault="006A1683">
+          <w:p w14:paraId="07436E90" w14:textId="2D8043F7" w:rsidR="00703A12" w:rsidRDefault="00A22872">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nomāktība</w:t>
             </w:r>
-            <w:r w:rsidR="002D656D">
+            <w:r w:rsidR="00B9101D">
               <w:rPr>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62534EE3" w14:textId="556E7733" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="1AD7857D" w14:textId="2CBC2523" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pār</w:t>
       </w:r>
-      <w:r w:rsidR="006A1683">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>joši.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31063BDF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="5928D311" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Var novērot arī, ja lietošanas vieta tiek laizīta (galvenokārt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nesējvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> īpašību dēļ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5733B8F2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0E361808" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atgriezeniski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764AFB12" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1"/>
-    <w:p w14:paraId="358ED59B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4C44B11D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12"/>
+    <w:p w14:paraId="024B86F2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E2EEA3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="51E9BD5A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4A8D3635" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7724D7E4" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266573F6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F12133E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="4378FA6E" w14:textId="09DFC476" w:rsidR="009029D1" w:rsidRDefault="00863744">
+    <w:p w14:paraId="1D1E5CA4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D4C2DD" w14:textId="48E9715A" w:rsidR="00703A12" w:rsidRDefault="00A22872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Uzp</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ilināšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132C1DB0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1E7BA69B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6D447678" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7681BFCB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Deva:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B34E98" w14:textId="68F5A871" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6AA7C5A8" w14:textId="14F4A9E2" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viena </w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0,67 ml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> devas pipete ar šķīdum</w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru no 2 līdz 10 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DADF3B" w14:textId="471D9949" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4156A210" w14:textId="5DFC6539" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viena </w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1,34 ml </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>devas pipete ar šķīdum</w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru no 10 līdz 20 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B2B540" w14:textId="7D07DDEE" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="33940619" w14:textId="6519D174" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viena </w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00A22872">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2,68 ml </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devas pipete ar šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22872">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru no 20 līdz 40 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BAAF18" w14:textId="10D30366" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22872">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4,02 ml </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devas pipete ar šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22872">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru vairāk par 40 kg. Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22872">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4,02 ml</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> devas pipete ar šķīdum</w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00A22872">
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...64 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilināšanai un piemērota mazākas devas pipete suņiem ar ķermeņa </w:t>
       </w:r>
-      <w:r w:rsidR="0005486B">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svaru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vairāk par 60 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D09266B" w14:textId="5F28F493" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="24DC0689" w14:textId="23BBD2C5" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tādējādi </w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">tiks panākta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>minimāl</w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieteicam</w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> dev</w:t>
       </w:r>
-      <w:r w:rsidR="008B0DA5">
+      <w:r w:rsidR="00A22872">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6,7 mg/kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331383C1" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="27F36EF1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB25563" w14:textId="26AF47F4" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="40F3DDBB" w14:textId="281A439B" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja ir liels atkārtotas blusu invāzijas risks, ja sunim ir alerģija pret blusu kodumiem, ja nepieciešama ērču invāzijas kontrole vai ja suns tiek bieži mazgāts, izmantojot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hipoalerģiskos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai mīkstinošos šampūnus, ieteicama apstrāde reizi mēnesī.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F16924">
+      <w:r w:rsidR="006210B3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reģionos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, kur</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7712">
+      <w:r w:rsidR="006210B3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s nav nopietna blusu un ērču invāzijas riska, </w:t>
       </w:r>
-      <w:r w:rsidR="00F16924">
+      <w:r w:rsidR="006210B3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinārās zāles var lietot reizi divos vai trijos mēnešos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A827B5F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2AC3E57F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="668E2207" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BC513D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lietošanas metode:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384807E3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="5485842D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Izņemt pipeti no iepakojuma. Turēt pipeti vertikāli</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1781">
+      <w:r w:rsidRPr="006210B3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar vāciņu uz augšu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, atskrūvēt un noņemt vāciņu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6365A2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="212C854C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apgriezt vāciņu otrādi un uzlikt otru galu atpakaļ uz pipetes. Piespiest un pagriezt vāciņu, lai pārplēstu blīvējumu, un pēc tam noņemt vāciņu no pipetes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063ECD59" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="44026B02" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F1781">
+      <w:r w:rsidRPr="006210B3">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pašķirt apmatojumu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uz ādas kakla pamatnē lāpstiņu priekšpusē, lai būtu redzama āda. Uzlikt pipetes galu uz ādas un vairākas reizes saspiest vienas devas pipeti, lai tās saturu iztukšotu tieši uz ādas vienā punktā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32588C7A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2BD0009F" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="776E9EB4" wp14:editId="69CB5879">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C39545B" wp14:editId="1E661BCD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>165735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3981450" cy="1200150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21257"/>
                 <wp:lineTo x="21497" y="21257"/>
                 <wp:lineTo x="21497" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1168557321" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -15350,51 +15378,51 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3981450" cy="1200150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390E082D" wp14:editId="6A5C879A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E453ACC" wp14:editId="50ED8E35">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>161925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3390900" cy="1133475"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21418"/>
                 <wp:lineTo x="21479" y="21418"/>
                 <wp:lineTo x="21479" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="658754616" name="Slika 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -15415,1293 +15443,1288 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3390900" cy="1133475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A11E031" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...71 lines deleted...]
-    <w:p w14:paraId="6A4458E3" w14:textId="387F1C75" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="65B4A5E2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4CABF0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6CF20D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748EAAB8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2038586C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA4D937" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2DCC60" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37065DF6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4F6D1A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241943E8" w14:textId="7819B23C" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Atkarī</w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="00EC73C1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> no apkārtējās vides </w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="00EC73C1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>piesārņojuma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pakāpes,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="00EC73C1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šīm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinār</w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="00EC73C1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zālēm ir raksturīga pastāvīga divus mēnešus ilga </w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="00EC73C1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iedarbība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pret blusu invāziju un līdz 4 nedēļas ilga </w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="00EC73C1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iedarbība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pret ērcēm. Blusas tiek iznīcinātas 24 stundu laikā pēc invāzijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F212412" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="3571BE80" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="784EDD5D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9453B0" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BAC5F4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A606FE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="67673DF3" w14:textId="47F81E9E" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4648CCCD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E59FEC" w14:textId="4F7CF30C" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tā kā nav veikti pētījumi par </w:t>
       </w:r>
-      <w:r w:rsidR="001F1781">
+      <w:r w:rsidR="006210B3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro zāļu drošumu, minimālais intervāls starp lietošanas reizēm ir 4 nedēļas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1DC76E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+    <w:p w14:paraId="11351D91" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09016D04" w14:textId="77777777" w:rsidR="0098506F" w:rsidRDefault="0098506F">
+    <w:p w14:paraId="3DBC0ED4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="237892B7" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="7291BBF8" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A14275" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...7 lines deleted...]
-    <w:p w14:paraId="3C7F6363" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="5BE51AF1" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F478782" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7883E7B0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="775C3C73" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3DE36870" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B96E30" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582A5C24" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28880F2D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="6C1DA78B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BAED85" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="48B170DD" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C36B552" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="5A43A161" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D6F8DB" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="6F92F0EF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Uzglabāt oriģinālajā</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7715E33D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="7331F3D6" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBB9AC4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="5E64520D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C2D4B0" w14:textId="261AED09" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="79EF9F8F" w14:textId="30F1EA2C" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kas norādīts marķējumā un uz kastītes pēc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CAB618" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="32B86FE4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="78C93498" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F3B0F7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D8D668" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A95F02" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="44AEC01E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="3DA65C73" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32358D9B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0D2A6B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="37213DD0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="4B864761" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796D266E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Šīs veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> var būt bīstams zivīm un citiem ūdens organismiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114D209E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="56E90EE2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="6B685420" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C704DBB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ECEADD" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="2CFAF64E" w14:textId="72044AAF" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="1B62CD63" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386E0943" w14:textId="4BB17878" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Jautājiet savam veterinārārstam</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vai farmaceitam</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">, kā atbrīvoties no nevajadzīgām </w:t>
       </w:r>
       <w:r>
         <w:t>veterinārajām</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> zālēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C7D5E5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+    <w:p w14:paraId="70660EF4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="689D99DB" w14:textId="77777777" w:rsidR="0098506F" w:rsidRPr="0098506F" w:rsidRDefault="0098506F" w:rsidP="0098506F">
+    <w:p w14:paraId="4709D778" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AA923E2" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="5D7F1242" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D27B01" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="06C5B068" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="6EEC5287" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B26FC1A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bezrecepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39971EF4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="758B4ADB" w14:textId="29B2024D" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="21A2636A" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBCEB7E" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE19EDA" w14:textId="72676F4E" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC3BA0D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...30 lines deleted...]
-    <w:p w14:paraId="1ACE46BE" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="56980735" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21595951" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/10/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC442D4" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3344A704" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009B4D79">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V/DCP/10/0009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DD43E5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="0A79F70D" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V/DCP/10/0010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47827E5C" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1D526F70" w14:textId="59E02AD8" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="040764B9" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3A9CEE" w14:textId="3D2450AF" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vienā apdrukātajā kastītē ir vienas devas pipetes ar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0,67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E89EE8E" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="62A3000B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 1,34 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C91B9BF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="22459EEF" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 2,68 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8F871D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="63EEF0BE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 4,02 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163F3C41" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...11 lines deleted...]
-    <w:p w14:paraId="12F73F7D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="60969285" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7FEEEE" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Iepakojuma lielumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324B68E4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="45FDE88B" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kastīte ar 1, 3, 6, 10, 20 pipetēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1203BB70" w14:textId="07D88540" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="38CEEC4C" w14:textId="35382151" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>lielumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358812D9" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
-[...15 lines deleted...]
-    <w:p w14:paraId="4047CF7F" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="79B0F461" w14:textId="4FDD2CD4" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AB7A55" w14:textId="77777777" w:rsidR="009B4D79" w:rsidRPr="009B4D79" w:rsidRDefault="009B4D79" w:rsidP="009B4D79">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441B35BB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF00B9D" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="1CFA3CA9" w14:textId="5A63A124" w:rsidR="009029D1" w:rsidRDefault="001F1781">
+    <w:p w14:paraId="62E92F15" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C024E7" w14:textId="6E02274C" w:rsidR="00703A12" w:rsidRDefault="006210B3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00481036">
+      <w:r w:rsidR="005B56D7">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002D656D">
+      <w:r w:rsidR="00B9101D">
         <w:t>/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F5E2D4" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="620BCB23" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="34547774" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27776633" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46044D25" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="26047B86" w14:textId="226AB291" w:rsidR="009029D1" w:rsidRPr="00DA4F29" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="2A9869D3" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34209F71" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00703A12" w:rsidP="00075CAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62917915" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0098506F">
+      </w:pPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098506F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009B4D79">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DA4F29">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15039521" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...10 lines deleted...]
-    <w:p w14:paraId="457CD779" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="01DEFBF7" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6274E455" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D">
       <w:bookmarkStart w:id="10" w:name="_Hlk73552578"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="6163178B" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D">
+    <w:p w14:paraId="39687429" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">KRKA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> mesto, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Šmarješka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>cesta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> 6, 8501 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009B4D79">
         <w:t xml:space="preserve"> mesto, Slovēnija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B207D" w14:textId="72512A0E" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+    <w:p w14:paraId="2C376567" w14:textId="1CAC4FA9" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel.: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>+37125187879</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Tab"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6CD799E5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="009029D1" w:rsidSect="0098506F">
+    <w:p w14:paraId="28F86694" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00703A12" w:rsidSect="009B4D79">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AFCC099" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="12E5CC75" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="00DA16A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FA299DF" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="22AE78BB" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="00DA16A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25176AD0" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
+    <w:p w14:paraId="17E90430" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00DA16A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16791,195 +16814,195 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3519BAF5" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+  <w:p w14:paraId="37AF7790" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4E066F36" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+  <w:p w14:paraId="1F123425" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1B7814AC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRPr="0098506F" w:rsidRDefault="002D656D" w:rsidP="0098506F">
+  <w:p w14:paraId="46147AF2" w14:textId="77777777" w:rsidR="00703A12" w:rsidRPr="009B4D79" w:rsidRDefault="00B9101D" w:rsidP="009B4D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C2395BC" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="674599F0" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="00DA16A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B9F8F6A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="002D656D" w:rsidP="00D236B2">
+    <w:p w14:paraId="5E1B7628" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00B9101D" w:rsidP="00DA16A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28F8DC3A" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="00D236B2">
+    <w:p w14:paraId="712FA67E" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="00DA16A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7EE16A17" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+  <w:p w14:paraId="3040AE23" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="00C1A9A6" w14:textId="1BDF08C2" w:rsidR="009029D1" w:rsidRDefault="009029D1" w:rsidP="0098506F">
+  <w:p w14:paraId="13082BD8" w14:textId="782E82EA" w:rsidR="00703A12" w:rsidRDefault="00703A12" w:rsidP="009B4D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="63DE92E3" w14:textId="77777777" w:rsidR="009029D1" w:rsidRDefault="009029D1">
+  <w:p w14:paraId="49F5290C" w14:textId="77777777" w:rsidR="00703A12" w:rsidRDefault="00703A12">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
     <w:lvl w:ilvl="0" w:tplc="DD942DA6">
       <w:start w:val="1"/>
@@ -17915,166 +17938,80 @@
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20E41A7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156747DE"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
     <w:lvl w:ilvl="0" w:tplc="3F24D6EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="52B693E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18143,51 +18080,51 @@
     <w:lvl w:ilvl="7" w:tplc="D0F2500C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74AA007C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202B3A5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76263460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="AHeader1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -18304,51 +18241,51 @@
         <w:ind w:left="1951" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2671"/>
         </w:tabs>
         <w:ind w:left="2311" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B354683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE81776"/>
     <w:lvl w:ilvl="0" w:tplc="679415EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C2688DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -18443,51 +18380,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AD8E2B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF142ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD76AC84"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -18532,86 +18469,86 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18707,51 +18644,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
     <w:lvl w:ilvl="0" w:tplc="0DD8806C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35CC202C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -18817,50 +18754,136 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A78AFB32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3FE80D4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B376A3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56F6715C"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
     <w:lvl w:ilvl="0" w:tplc="6FB63C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE382CF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -19737,52 +19760,52 @@
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="387AFF18"/>
-    <w:lvl w:ilvl="0" w:tplc="DB46A8DC">
+    <w:tmpl w:val="ABC671F6"/>
+    <w:lvl w:ilvl="0" w:tplc="522CED08">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CDCEE510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="21B22542" w:tentative="1">
@@ -20778,337 +20801,335 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1614941366">
+  <w:num w:numId="1" w16cid:durableId="1839493161">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="904146469">
+  <w:num w:numId="2" w16cid:durableId="1799646846">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="62610939">
+  <w:num w:numId="3" w16cid:durableId="2104762250">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="920530399">
+  <w:num w:numId="4" w16cid:durableId="1544630225">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1293246445">
+  <w:num w:numId="5" w16cid:durableId="1254972979">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="249627729">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="320082792">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="449130076">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1401636905">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1467430550">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1630092355">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1073746100">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1599868336">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="13" w16cid:durableId="88159443">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="879705188">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="14" w16cid:durableId="311831764">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="490295984">
+  <w:num w:numId="15" w16cid:durableId="1798327667">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="808009867">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="559368841">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="792358930">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="18" w16cid:durableId="34543178">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="357657833">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1861236686">
+  <w:num w:numId="19" w16cid:durableId="1013531045">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1658536877">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="20" w16cid:durableId="1099329226">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="939677217">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="21" w16cid:durableId="849835749">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="891185887">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="22" w16cid:durableId="1098140960">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="41681643">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="23" w16cid:durableId="660700410">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1944848527">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="24" w16cid:durableId="1842694119">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1245800943">
+  <w:num w:numId="25" w16cid:durableId="204607188">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="456485108">
-[...20 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1506096208">
+  <w:num w:numId="26" w16cid:durableId="1505438202">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1998530541">
+  <w:num w:numId="27" w16cid:durableId="747504488">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1141383053">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1421179191">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1623537365">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="349718740">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1686706983">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="943391014">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="150679525">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1666393803">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="281307668">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1525360566">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1241525313">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2023042966">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="106586879">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1050807697">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="176307456">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1047291239">
-[...47 lines deleted...]
-  <w:num w:numId="43" w16cid:durableId="28190676">
+  <w:num w:numId="43" w16cid:durableId="136579301">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1472285591">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="44" w16cid:durableId="1945192343">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="009029D1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00056A9B"/>
+    <w:rsidRoot w:val="00703A12"/>
+    <w:rsid w:val="00075CAE"/>
+    <w:rsid w:val="00077F4E"/>
+    <w:rsid w:val="00083AAB"/>
     <w:rsid w:val="000D0581"/>
-    <w:rsid w:val="00145CE5"/>
-[...10 lines deleted...]
-    <w:rsid w:val="005149D9"/>
+    <w:rsid w:val="00147EAA"/>
+    <w:rsid w:val="0017709B"/>
+    <w:rsid w:val="0027053D"/>
+    <w:rsid w:val="002D6F24"/>
+    <w:rsid w:val="002F7DC9"/>
+    <w:rsid w:val="00383C18"/>
+    <w:rsid w:val="003A4A28"/>
+    <w:rsid w:val="003E6C73"/>
+    <w:rsid w:val="003F1792"/>
+    <w:rsid w:val="004717B9"/>
+    <w:rsid w:val="004949EC"/>
+    <w:rsid w:val="00527120"/>
+    <w:rsid w:val="00532254"/>
+    <w:rsid w:val="00535191"/>
+    <w:rsid w:val="0055342E"/>
+    <w:rsid w:val="00570CAA"/>
     <w:rsid w:val="005731A3"/>
-    <w:rsid w:val="006612EF"/>
-[...10 lines deleted...]
-    <w:rsid w:val="0098506F"/>
+    <w:rsid w:val="005875B3"/>
+    <w:rsid w:val="005B56D7"/>
+    <w:rsid w:val="006066D4"/>
+    <w:rsid w:val="006210B3"/>
+    <w:rsid w:val="00641A46"/>
+    <w:rsid w:val="006D6218"/>
+    <w:rsid w:val="00703A12"/>
+    <w:rsid w:val="008558EB"/>
+    <w:rsid w:val="00891D06"/>
+    <w:rsid w:val="009B4967"/>
+    <w:rsid w:val="009B4D79"/>
     <w:rsid w:val="009E368E"/>
-    <w:rsid w:val="009F505D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00BD7843"/>
+    <w:rsid w:val="00A22872"/>
+    <w:rsid w:val="00A9288F"/>
+    <w:rsid w:val="00B76EF9"/>
+    <w:rsid w:val="00B77EC8"/>
+    <w:rsid w:val="00B82D42"/>
+    <w:rsid w:val="00B907A3"/>
+    <w:rsid w:val="00B9101D"/>
+    <w:rsid w:val="00BF6A8E"/>
+    <w:rsid w:val="00C22610"/>
     <w:rsid w:val="00C41124"/>
-    <w:rsid w:val="00C5480C"/>
-    <w:rsid w:val="00C83CD8"/>
     <w:rsid w:val="00CC35BC"/>
-    <w:rsid w:val="00CC6E07"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FC4708"/>
+    <w:rsid w:val="00D47BF6"/>
+    <w:rsid w:val="00DA16A3"/>
+    <w:rsid w:val="00DA4679"/>
+    <w:rsid w:val="00DE1480"/>
+    <w:rsid w:val="00DF28CF"/>
+    <w:rsid w:val="00E4319E"/>
+    <w:rsid w:val="00E80955"/>
+    <w:rsid w:val="00E857A4"/>
+    <w:rsid w:val="00EC3795"/>
+    <w:rsid w:val="00EC73C1"/>
+    <w:rsid w:val="00F46261"/>
+    <w:rsid w:val="00FB45B1"/>
+    <w:rsid w:val="00FC30BB"/>
     <w:rsid w:val="00FC73B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7896BCFA"/>
+  <w14:docId w14:val="35FB5561"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
@@ -22518,96 +22539,91 @@
       <w:bCs/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tw4winMark">
     <w:name w:val="tw4winMark"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:vanish/>
       <w:color w:val="800080"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="50154684">
+    <w:div w:id="292565935">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1222669114">
+    <w:div w:id="1296175620">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1476141164">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="2134668205">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DB97E6.7DC534F0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -22888,92 +22904,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A69572D-4376-4AA8-A0F4-23D1C2692F81}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{690D8FDE-AB8E-4FFC-A19A-8303A4A41278}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>2989</Words>
-  <Characters>20043</Characters>
+  <Words>2990</Words>
+  <Characters>20044</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>167</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
+      <vt:lpstr>Vqrdtemplatetracked_lv</vt:lpstr>
       <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22987</CharactersWithSpaces>
+  <CharactersWithSpaces>22989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr/>
   </property>