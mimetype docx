--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,44235 +1,22237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="25A4CA76" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00403B33" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
-[...209 lines deleted...]
-    <w:p w14:paraId="60FC7738" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="001B11FC" w:rsidRDefault="000D35AE" w:rsidP="001B11FC">
+    <w:p w14:paraId="082BA4E1" w14:textId="4158C173" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D610224" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9BCD9B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2BABCB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6A6795" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40149AFE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718AD045" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7564EAA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8A6DEB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A7B034" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641FA0F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6E2687" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C8CEE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB54C4D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483D1983" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0893E0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431DD7AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE83036" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688E6713" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A152DA0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59843847" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406FDDE0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9FAB4D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7B630A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...424 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B772D1">
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E936E12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F270B2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B772D1">
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA1FA47" w14:textId="77777777" w:rsidR="001203AB" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F03141E" w14:textId="77777777" w:rsidR="001203AB" w:rsidRDefault="001203AB" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DA336F" w14:textId="400B5D32" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F3E9D7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391F3BCF" w14:textId="58A6FD27" w:rsidR="00C114FF" w:rsidRDefault="001D6945" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Continence 40 mg/ml sīrups suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8E43E2" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRPr="00447B56" w:rsidRDefault="00FA4DD0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D9AD5F" w14:textId="6B3CBDE6" w:rsidR="009661E1" w:rsidRPr="006414D3" w:rsidRDefault="009661E1" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B46F44" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00441548" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D6496" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00441548" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1E4760" w14:textId="0D51912D" w:rsidR="00447B56" w:rsidRPr="00441548" w:rsidRDefault="006D56ED" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621D241E" w14:textId="77777777" w:rsidR="00447B56" w:rsidRPr="00441548" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A8A304" w14:textId="5BF71A76" w:rsidR="00C114FF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCF3D2E" w14:textId="5EFE23D4" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00BA704F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="006D56ED">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>enilpropanolamīns 40,28 mg, kas atbilst 50 mg fenilpropanolamīna hidrohlorīda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756AEED1" w14:textId="77777777" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1487A957" w14:textId="50ED916F" w:rsidR="00C114FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Palīgvielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F133E1" w14:textId="77777777" w:rsidR="00BD5C60" w:rsidRPr="006414D3" w:rsidRDefault="00BD5C60" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4534"/>
-        <w:gridCol w:w="4532"/>
+        <w:gridCol w:w="4818"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F916B1" w:rsidRPr="002163D9" w14:paraId="4F300F0E" w14:textId="54A6FEFF" w:rsidTr="00F916B1">
+      <w:tr w:rsidR="006D56ED" w:rsidRPr="00DF7EDD" w14:paraId="5DED9E3C" w14:textId="77777777" w:rsidTr="00894647">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4534" w:type="dxa"/>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F1E01F" w14:textId="259FE69D" w:rsidR="00F916B1" w:rsidRPr="003E1B06" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="33783D95" w14:textId="7C3F501B" w:rsidR="006D56ED" w:rsidRPr="00B435FF" w:rsidRDefault="006D56ED" w:rsidP="005D7271">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003E1B06">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Palīgvielu</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="003E1B06">
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7EDD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Palīgvielu un citu sastāvdaļu kvalitatīvais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B435FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D56ED" w14:paraId="067AD943" w14:textId="77777777" w:rsidTr="00894647">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4818" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDC486C" w14:textId="192BDC04" w:rsidR="006D56ED" w:rsidRPr="00C20734" w:rsidRDefault="00DD570A" w:rsidP="00FB1F54">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD570A">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sorbīts, šķīdums (kristālus neveidojošs)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72DD9323" w14:textId="77777777" w:rsidR="00872C48" w:rsidRPr="006414D3" w:rsidRDefault="00872C48" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509B9B40" w14:textId="77777777" w:rsidR="006D56ED" w:rsidRDefault="006D56ED" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains līdz bāli dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5619E152" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRPr="00447B56" w:rsidRDefault="00FA4DD0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53655E26" w14:textId="736DE3C0" w:rsidR="009661E1" w:rsidRPr="00447B56" w:rsidRDefault="009661E1" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14062DDA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C19BCFE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127429FA" w14:textId="7D168FF0" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6446FAD4" w14:textId="77777777" w:rsidR="00447B56" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26767EAD" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12118FB1" w14:textId="1DDF9C28" w:rsidR="00447B56" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471A705B" w14:textId="11D943CF" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas katrai mērķsugai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C553151" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3801D086" w14:textId="21A38B40" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00D460F9" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00447B56">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>r urīnizvadkanāla sfinktera mazspēju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saistītas urīna nesaturēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00447B56">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšanai kucēm, sevišķi pēc ovariohisterektomijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC0233D" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00447B56" w:rsidRDefault="00E86CEE" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F14D969" w14:textId="1760AB69" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE593E5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A088D2" w14:textId="77777777" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot dzīvniekiem, kuri tiek ārstēti ar neselektīviem monoamīnoksidāzes inhibitoriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AD8FDE" w14:textId="3F300417" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38751E9A" w14:textId="77777777" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot kucēm grūsnības vai laktācijas periodā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A83B21B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00447B56" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69962EC5" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBB5218" w14:textId="2AE68C04" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF4B1A2" w14:textId="1A21E873" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles nelietot dzīvniekiem ar hipertensiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4F62D3" w14:textId="7B829AB9" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kucēm, kuras ir jaunākas par 1 gadu, pirms ārstēšanas apsvērt anatomisku traucējumu iespējamību, kas veicina </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="007C6782">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urīna</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nesaturēšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8F23BA" w14:textId="7D64E9D1" w:rsidR="00447B56" w:rsidRPr="00447B56" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šīs veterinārās zāles nav piemērotas, lai ārstētu uzvedības traucējumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76222">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izraisītu urinēšanu nevietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8F6BE9" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="006414D3" w:rsidRDefault="00E86CEE" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482BD636" w14:textId="1836E0CF" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C5A62A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D217E1" w14:textId="3DA2298B" w:rsidR="00D40C78" w:rsidRPr="00D40C78" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F8A936" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīns ir simpatomimētiskais līdzeklis, kas var ietekmēt sirds un asinsvadu sistēmu, sevišķi asinsspiedienu un sirdsdarbības ātrumu, un tas jālieto piesardzīgi dzīvniekiem ar sirds un asinsvadu sistēmas slimībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D523CE" w14:textId="418D3A0C" w:rsidR="00447B56" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Jāievēro piesardzība, ārstējot dzīvniekus ar smagu nieru slimību vai aknu mazspēju, cukura diabētu, hiperadrenokorticismu, glaukomu, hipertireozi vai citiem vielmaiņas traucējumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3993BF78" w14:textId="77777777" w:rsidR="006C456F" w:rsidRPr="008374E0" w:rsidRDefault="006C456F" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF9A283" w14:textId="77777777" w:rsidR="00F272C7" w:rsidRDefault="00F272C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8D4D82" w14:textId="579298B8" w:rsidR="00A4244E" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6916D0FE" w14:textId="77777777" w:rsidR="008C2E3A" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīna hidrohlorīds ir toksisks, ja to norij lielākās devās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282519C9" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Blakusparādības var būt reibonis, galvassāpes, slikta dūša, bezmiegs vai nemiers, kā arī paaugstināts asinsspiediens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0530AF74" w14:textId="1B806811" w:rsidR="00447B56" w:rsidRPr="008374E0" w:rsidRDefault="008C2E3A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nejauša norīšana bērnam var būt letāla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7A47F" w14:textId="236AF2EF" w:rsidR="00447B56" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lai izvairītos no nejaušas norīšanas, šīs veterinārās zāles lietot un uzglabāt bērniem neredzamā un nepieejamā vietā. Pēc lietošanas vienmēr cieši aizvērt vāciņu un vienmēr uzglabāt šļirci un pudeli kartona kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE6E30" w14:textId="66B2E8C5" w:rsidR="00447B56" w:rsidRPr="008374E0" w:rsidRDefault="00D57807" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja notikusi n</w:t>
+      </w:r>
+      <w:r w:rsidR="00447B56">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ejauša norīšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00593AB6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00447B56">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B6F389" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša saskare ar ādu, mazgāt skarto vietu ar ziepēm un ūdeni.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F804DF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc rīkošanās ar šīm veterinārajām zālēm mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010F5657" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="008A6ACA" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt acu kairinājumu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F804DF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izvairīties no saskares ar acīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D934C3B" w14:textId="4DA9AAEE" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="008C2E3A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja šīs veterinārās zāles nejauši nonākušas saskarē ar acīm, rūpīgi skalot acis ar tīru ūdeni apmēram 15 minūtes un konsultēties ar ārstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742535CF" w14:textId="77777777" w:rsidR="006C456F" w:rsidRPr="008374E0" w:rsidRDefault="006C456F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09047567" w14:textId="235316C2" w:rsidR="00D40C78" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFBDC68" w14:textId="1666586B" w:rsidR="00C114FF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EA8677" w14:textId="77777777" w:rsidR="0015659D" w:rsidRDefault="0015659D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145F1870" w14:textId="571E271A" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3934EA" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="006E1D99" w:rsidRDefault="00295140" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AFBFA2" w14:textId="708D353F" w:rsidR="00AD0710" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2157A6C2" w14:textId="77777777" w:rsidR="00295140" w:rsidRPr="006E1D99" w:rsidRDefault="00295140" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3978"/>
+        <w:gridCol w:w="5083"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008235E3" w14:paraId="1A16AB32" w14:textId="77777777" w:rsidTr="00480008">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B9484F" w14:textId="77777777" w:rsidR="00295140" w:rsidRDefault="00447B56" w:rsidP="00480008">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D377AF6" w14:textId="77777777" w:rsidR="00DD570A" w:rsidRPr="006414D3" w:rsidRDefault="00DD570A" w:rsidP="00480008">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D17E3A0" w14:textId="3DE83E93" w:rsidR="00295140" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="00480008">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4BC1">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B22B13">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="2805" w:type="pct"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="259162EA" w14:textId="7E07333F" w:rsidR="00F916B1" w:rsidRPr="00F916B1" w:rsidRDefault="00F916B1" w:rsidP="00F916B1">
+          <w:p w14:paraId="488464AA" w14:textId="10142C10" w:rsidR="00295140" w:rsidRPr="006414D3" w:rsidRDefault="00DB66B6" w:rsidP="00480008">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0308C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pastiprinātas jutības </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF36E5" w:rsidRPr="00A0308C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>reakcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F6E55" w14:paraId="0290C497" w14:textId="77777777" w:rsidTr="00480008">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15091CF0" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00EF36E5" w:rsidP="00480008">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
+              <w:t>Nenoteikts biežums</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="01BE676D" w14:textId="061DC458" w:rsidR="00F916B1" w:rsidRPr="007A6387" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="2C5C52DF" w14:textId="0526AEDC" w:rsidR="003F6E55" w:rsidRPr="006414D3" w:rsidRDefault="00EF36E5" w:rsidP="00480008">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-104"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0093279E">
+            <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>Butilhidroksitolu</w:t>
+              <w:t xml:space="preserve">(nevar </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4716">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>noteikt pēc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>ols</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (E321)</w:t>
+              <w:t xml:space="preserve"> pieejamajiem datiem):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="2805" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A782E84" w14:textId="12CF4F7B" w:rsidR="00F916B1" w:rsidRPr="007A6387" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="2201FE4A" w14:textId="136A91CC" w:rsidR="003F6E55" w:rsidRPr="00EF36E5" w:rsidRDefault="001B73B0" w:rsidP="00480008">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-104"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:bCs/>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093279E">
+            <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>Š</w:t>
+            </w:r>
+            <w:r w:rsidR="003F6E55">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ķidra</w:t>
+            </w:r>
+            <w:r w:rsidR="009453ED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>s fekālijas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="0093279E">
+            <w:r w:rsidR="003F6E55">
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t>563 mg</w:t>
-[...32 lines deleted...]
-              <w:t>metilpirolidon</w:t>
+              <w:t xml:space="preserve"> diareja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...56 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003E1B06">
+            <w:r w:rsidR="003F6E55">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> samazināta ēstgriba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40F9A">
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+                <w:lang w:val="lv"/>
               </w:rPr>
-              <w:t xml:space="preserve">vidējas virknes </w:t>
+              <w:t>aritmija,</w:t>
+            </w:r>
+            <w:r w:rsidR="003F6E55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kolapss</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="6E737D4B" w14:textId="77777777" w:rsidR="00F916B1" w:rsidRDefault="00F916B1" w:rsidP="006E5494">
+          <w:p w14:paraId="2FAB1989" w14:textId="4AB2E6D4" w:rsidR="003F6E55" w:rsidRDefault="003F6E55" w:rsidP="00480008">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:right="-104"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2825F8ED" w14:textId="74593029" w:rsidR="00EF36E5" w:rsidRDefault="001B73B0" w:rsidP="00480008">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reibonis, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF36E5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>agresija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF36E5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>nemierīgums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE40495" w14:textId="4C4E2729" w:rsidR="001203AB" w:rsidRPr="001203AB" w:rsidRDefault="001203AB" w:rsidP="00480008">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5002B671" w14:textId="77777777" w:rsidR="007C0487" w:rsidRPr="00AA5CC1" w:rsidRDefault="007C0487" w:rsidP="0078119B">
-      <w:pPr>
+    <w:p w14:paraId="72B2640B" w14:textId="2898648B" w:rsidR="00295140" w:rsidRPr="006C456F" w:rsidRDefault="003B5DEA" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Simpatomimētiskie līdzekļi var izraisīt plaša spektra iedarbības, vairākums no kurām atdarina pārmērīgu simpātiskās nervu sistēmas stimulācijas sekas (piemēram, ietekme uz sirdsdarbības ātrumu un asinsspiedienu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1656D1FC" w14:textId="77777777" w:rsidR="00076A57" w:rsidRPr="006E1D99" w:rsidRDefault="00076A57" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B4F3C1" w14:textId="48660656" w:rsidR="00247A48" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk66891708"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536203">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>starpniecību</w:t>
+      </w:r>
+      <w:r w:rsidR="00326AC2" w:rsidRPr="00536203">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536203">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tirdzniecības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atļaujas turētājam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ēmu</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769C87F9" w14:textId="763E4432" w:rsidR="00A95E81" w:rsidRPr="008374E0" w:rsidRDefault="00A95E81" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="600CF330" w14:textId="5D2E9894" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDA6F0C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BB5C98" w14:textId="5A63937A" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33589FB8" w14:textId="2DDFD09A" w:rsidR="003367BC" w:rsidRPr="008374E0" w:rsidRDefault="003367BC" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot (visu grūsnības</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30ACE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un laktācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30ACE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laiku vai daļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30ACE" w:rsidRPr="00831E92">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no t</w:t>
+      </w:r>
+      <w:r w:rsidR="00380750" w:rsidRPr="00831E92">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831E92">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B9623D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FA9468" w14:textId="6C8DB535" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1C0FE1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498DC559" w14:textId="047EA8C8" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ievērot piesardzību, ja šīs veterinārās zāles lieto kopā ar citām simpatomimētiskām zālēm, antiholīnerģiskām zālēm, tricikliskiem antidepresantiem vai specifiskiem B tipa monoamīnoksidāzes inhibitoriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251990A9" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78465267" w14:textId="6B977C7E" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D35AE" w:rsidRPr="00AC13EE">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...278 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanas veids un devas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD43A72" w14:textId="77777777" w:rsidR="00145D34" w:rsidRPr="008374E0" w:rsidRDefault="00145D34" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625990BA" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21122A15" w14:textId="1E8968ED" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieteicamā deva ir 1,5 mg fenilpropanolamīna/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00FA4DD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 0,15 ml šo veterināro zāļu uz 5 kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4DD0" w:rsidRPr="007C769B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4DD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divas reizes dienā kopā ar barību. Alternatīvi 1 mg/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4DD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 0,1 ml šo veterināro zāļu uz 5 kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4DD0" w:rsidRPr="004D50ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4DD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r w:rsidR="005034E1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>trīs reizes dienā kopā ar barību. Šo veterināro zāļu uzsūkšanās paātrinās, ja tās lieto suņiem tukšā dūšā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0033CDA6" w14:textId="61A7CA46" w:rsidR="007B33CF" w:rsidRDefault="0086199D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="lv-LV"/>
-[...901 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Nelietot slimiem dzīvniekiem vai </w:t>
-[...2499 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E9309E3" wp14:editId="49EF1F8F">
-[...2 lines deleted...]
-            <wp:docPr id="472023859" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="631ED0FC" wp14:editId="55C69140">
+            <wp:extent cx="5727424" cy="1860550"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="6350"/>
+            <wp:docPr id="1" name="Immagine 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Immagine 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="389890" cy="389890"/>
+                      <a:ext cx="5729471" cy="1861215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357A2C04" w14:textId="77777777" w:rsidR="00465659" w:rsidRPr="004A08A5" w:rsidRDefault="00465659" w:rsidP="00AC13EE">
-[...1101 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E650B0E" w14:textId="5D957913" w:rsidR="007B33CF" w:rsidRDefault="006E1D99" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...9 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A0C1EFC" wp14:editId="11693CD1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-660</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>203327</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1923897" cy="672998"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="13335"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Casella di testo 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1923897" cy="672998"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="32635E00" w14:textId="3CE9394E" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="006E1D99">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="0"/>
+                              </w:tabs>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. Noņemt bērniem neatveramo vāciņu, stingri nospiežot un pagriežot </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F52C5D">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">to </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>pretēji pulksteņrādītāja virzienam.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0A0C1EFC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Casella di testo 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.05pt;margin-top:16pt;width:151.5pt;height:53pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWkXpfFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkjY24hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzry8lu2l2exnmB0E0qUPy8HBzM3SKHIV1EnRBF7M5JUJzqKRuCvr1y/7V&#10;mhLnma6YAi0KehKO3mxfvtj0JhcptKAqYQmCaJf3pqCt9yZPEsdb0TE3AyM0OmuwHfNo2iapLOsR&#10;vVNJOp9fJT3Yyljgwjn8ezc66Tbi17Xg/lNdO+GJKijW5uNp41mGM9luWN5YZlrJpzLYP1TRMakx&#10;6RnqjnlGDlb+BtVJbsFB7WccugTqWnIRe8BuFvNfunlomRGxFyTHmTNN7v/B8o/HB/PZEj+8gQEH&#10;GJtw5h74N0c07FqmG3FrLfStYBUmXgTKkt64fHoaqHa5CyBl/wEqHDI7eIhAQ227wAr2SRAdB3A6&#10;ky4GT3hImaWv19k1JRx9V9dplq1jCpY/vTbW+XcCOhIuBbU41IjOjvfOh2pY/hQSkjlQstpLpaJh&#10;m3KnLDkyFMA+fhP6T2FKk76g2SpdjQT8FWIevz9BdNKjkpXsCro+B7E80PZWV1Fnnkk13rFkpSce&#10;A3UjiX4oBwwMfJZQnZBRC6NiccPw0oL9QUmPai2o+35gVlCi3mucSrZYLoO8o7FcXado2EtPeelh&#10;miNUQT0l43Xnx5U4GCubFjONOtBwi5OsZST5uaqpblRk5H7aniD5SztGPe/49hEAAP//AwBQSwME&#10;FAAGAAgAAAAhAIN2DUzeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ&#10;azdBJQ1xKoQEgl0pVdm68TSJ8CPYbhr+nmEFy9E9unNutZ6sYSOG2HsnYTEXwNA1XveulbB7f5oV&#10;wGJSTivjHUr4xgjr+vKiUqX2Z/eG4za1jEpcLJWELqWh5Dw2HVoV535AR9nRB6sSnaHlOqgzlVvD&#10;MyGW3Kre0YdODfjYYfO5PVkJxe3L+BFf882+WR7NKt3cjc9fQcrrq+nhHljCKf3B8KtP6lCT08Gf&#10;nI7MSJgtCJSQZ7SI4lxkK2AH4vJCAK8r/n9A/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBWkXpfFgIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCDdg1M3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="32635E00" w14:textId="3CE9394E" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="006E1D99">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="0"/>
+                        </w:tabs>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. Noņemt bērniem neatveramo vāciņu, stingri nospiežot un pagriežot </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F52C5D">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">to </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>pretēji pulksteņrādītāja virzienam.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6566094D" w14:textId="687206DB" w:rsidR="007B33CF" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B11591">
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792F289A" wp14:editId="0D4EE290">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3912953</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>15875</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1680210" cy="1837055"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="10795"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Casella di testo 12"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1680210" cy="1837055"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4DB56051" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008374E0" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="284"/>
+                              </w:tabs>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>. Apvērst pudeli otrādi un, turot šļirci, vilkt virzuli uz leju, lēnām ievelkot veterinārās zāles dozēšanas šļircē, lai izvairītos no gaisa burbuļu veidošanās. Apstāties pie tās virzuļa atzīmes, kas atbilst vajadzīgajam veterināro zāļu tilpumam.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="792F289A" id="Casella di testo 12" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:308.1pt;margin-top:1.25pt;width:132.3pt;height:144.65pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLMvAvGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2l2exnmB0E0qUPy8HB13beGHRV6Dbbk00nOmbISKm33Jf/6Zftq&#10;yZkPwlbCgFUlf1CeX69fvlh1rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002y/OLrAOsHIJU3tPf28HJ1wm/rpUMn+raq8BMyam2kE5M5y6e2Xolij0K12g5liH+oYpWaEtJ&#10;T1C3Igh2QP0bVKslgoc6TCS0GdS1lir1QN1M81+6uW+EU6kXIse7E03+/8HKj8d79xlZ6N9ATwNM&#10;TXh3B/KbZxY2jbB7dYMIXaNERYmnkbKsc74Yn0aqfeEjyK77ABUNWRwCJKC+xjayQn0yQqcBPJxI&#10;V31gMqa8WOazKbkk+abL15f5YpFyiOLpuUMf3iloWbyUHGmqCV4c73yI5YjiKSRm82B0tdXGJAP3&#10;u41BdhSkgG36RvSfwoxlXcmvFrPFwMBfIfL0/Qmi1YGkbHRb8uUpSBSRt7e2SkILQpvhTiUbOxIZ&#10;uRtYDP2uZ7oaWY687qB6IGYRBuXSptGlAfzBWUeqLbn/fhCoODPvLU3najqfR5knY764nJGB557d&#10;uUdYSVAlD5wN100YVuPgUO8byjTowcINTbTWievnqsbySZlpBOMWRemf2ynqedfXjwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAC1wBf/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFwQdRIguCFOhZBAcIO2gqsbb5MI/wTbTcPbs5zgOJrRzDf1araGTRji4J2EfJEBQ9d6PbhOwnbz&#10;eCmAxaScVsY7lPCNEVbN6UmtKu2P7g2ndeoYlbhYKQl9SmPFeWx7tCou/IiOvL0PViWSoeM6qCOV&#10;W8OLLCu5VYOjhV6N+NBj+7k+WAni+nn6iC9Xr+9tuTfLdHE7PX0FKc/P5vs7YAnn9BeGX3xCh4aY&#10;dv7gdGRGQpmXBUUlFDfAyBcioys70stcAG9q/v9B8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDLMvAvGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAtcAX/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4DB56051" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008374E0" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="284"/>
+                        </w:tabs>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>. Apvērst pudeli otrādi un, turot šļirci, vilkt virzuli uz leju, lēnām ievelkot veterinārās zāles dozēšanas šļircē, lai izvairītos no gaisa burbuļu veidošanās. Apstāties pie tās virzuļa atzīmes, kas atbilst vajadzīgajam veterināro zāļu tilpumam.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C2A4AA5" wp14:editId="2656707A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2018335</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8712</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1812290" cy="855879"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="20955"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Casella di testo 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1812290" cy="855879"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2F862975" w14:textId="2CFC6D41" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:widowControl/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="39"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="720"/>
+                                <w:tab w:val="left" w:pos="916"/>
+                                <w:tab w:val="left" w:pos="1832"/>
+                                <w:tab w:val="left" w:pos="2748"/>
+                                <w:tab w:val="left" w:pos="3664"/>
+                                <w:tab w:val="left" w:pos="4580"/>
+                                <w:tab w:val="left" w:pos="5496"/>
+                                <w:tab w:val="left" w:pos="6412"/>
+                                <w:tab w:val="left" w:pos="7328"/>
+                                <w:tab w:val="left" w:pos="8244"/>
+                                <w:tab w:val="left" w:pos="9160"/>
+                                <w:tab w:val="left" w:pos="10076"/>
+                                <w:tab w:val="left" w:pos="10992"/>
+                                <w:tab w:val="left" w:pos="11908"/>
+                                <w:tab w:val="left" w:pos="12824"/>
+                                <w:tab w:val="left" w:pos="13740"/>
+                                <w:tab w:val="left" w:pos="14656"/>
+                              </w:tabs>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>Paņemt dozēšanas šļirci ar virzuli, iespiestu līdz galam, un ievietot tā galu dozēšanas šļirces adapterī.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="48F1307D" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="0"/>
+                              </w:tabs>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="222222"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>Stingri spiest uz leju.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7C2A4AA5" id="Casella di testo 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:158.9pt;margin-top:.7pt;width:142.7pt;height:67.4pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfPMhqGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkjUx4hRdugwD&#10;um5Atw9QZDkWJosapcTuvn6U7KbZ7WWYHwTRpA7Jw8P1dd8adlLoNdiSzyZTzpSVUGl7KPmXz7tX&#10;S858ELYSBqwq+aPy/Hrz8sW6c4XKoQFTKWQEYn3RuZI3Ibgiy7xsVCv8BJyy5KwBWxHIxENWoegI&#10;vTVZPp2+zjrAyiFI5T39vR2cfJPw61rJ8LGuvQrMlJxqC+nEdO7jmW3WojigcI2WYxniH6pohbaU&#10;9Ax1K4JgR9S/QbVaIniow0RCm0Fda6lSD9TNbPpLNw+NcCr1QuR4d6bJ/z9YeX96cJ+Qhf4N9DTA&#10;1IR3dyC/emZh2wh7UDeI0DVKVJR4FinLOueL8Wmk2hc+guy7D1DRkMUxQALqa2wjK9QnI3QawOOZ&#10;dNUHJmPK5SzPV+SS5FsuFsurVUohiqfXDn14p6Bl8VJypKEmdHG68yFWI4qnkJjMg9HVThuTDDzs&#10;twbZSZAAdukb0X8KM5Z1JV8t8sVAwF8hpun7E0SrAynZ6Ja6OAeJItL21lZJZ0FoM9ypZGNHHiN1&#10;A4mh3/dMVyXPY4JI6x6qRyIWYRAuLRpdGsDvnHUk2pL7b0eBijPz3tJwVrP5PKo8GfPFVU4GXnr2&#10;lx5hJUGVPHA2XLdh2IyjQ31oKNMgBws3NNBaJ66fqxrLJ2GmEYxLFJV/aaeo51Xf/AAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAEGRzf7eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdZpUaQlxKoQEglspVbm6yTaJsNfBdtPw9ywnOI7eauZtuZ6sESP60DtSMJ8lIJBq1/TUKti9&#10;P92uQISoqdHGESr4xgDr6vKi1EXjzvSG4za2gksoFFpBF+NQSBnqDq0OMzcgMTs6b3Xk6FvZeH3m&#10;cmtkmiS5tLonXuj0gI8d1p/bk1WwWryMH+E12+zr/Gju4s1yfP7ySl1fTQ/3ICJO8e8YfvVZHSp2&#10;OrgTNUEYBdl8yeqRwQIE8zzJUhAHzlmegqxK+f+D6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBfPMhqGQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBBkc3+3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2F862975" w14:textId="2CFC6D41" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:widowControl/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="39"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="720"/>
+                          <w:tab w:val="left" w:pos="916"/>
+                          <w:tab w:val="left" w:pos="1832"/>
+                          <w:tab w:val="left" w:pos="2748"/>
+                          <w:tab w:val="left" w:pos="3664"/>
+                          <w:tab w:val="left" w:pos="4580"/>
+                          <w:tab w:val="left" w:pos="5496"/>
+                          <w:tab w:val="left" w:pos="6412"/>
+                          <w:tab w:val="left" w:pos="7328"/>
+                          <w:tab w:val="left" w:pos="8244"/>
+                          <w:tab w:val="left" w:pos="9160"/>
+                          <w:tab w:val="left" w:pos="10076"/>
+                          <w:tab w:val="left" w:pos="10992"/>
+                          <w:tab w:val="left" w:pos="11908"/>
+                          <w:tab w:val="left" w:pos="12824"/>
+                          <w:tab w:val="left" w:pos="13740"/>
+                          <w:tab w:val="left" w:pos="14656"/>
+                        </w:tabs>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>Paņemt dozēšanas šļirci ar virzuli, iespiestu līdz galam, un ievietot tā galu dozēšanas šļirces adapterī.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="48F1307D" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="0"/>
+                        </w:tabs>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="222222"/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>Stingri spiest uz leju.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167FC8CF" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F476E03" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32544780" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6647CE3E" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4175969E" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1AA4AD" w14:textId="06A06822" w:rsidR="007B33CF" w:rsidRDefault="0086199D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...10005 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DFBD65A" wp14:editId="015B17C3">
-[...2 lines deleted...]
-            <wp:docPr id="2008442989" name="Picture 3"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707F6228" wp14:editId="5D25BAB5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-74930</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-252095</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1648460" cy="2148840"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Immagine 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Immagine 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="389890" cy="389890"/>
+                      <a:ext cx="1648460" cy="2148840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5085C77E" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="0078119B" w:rsidRDefault="000D35AE" w:rsidP="004A08A5">
-[...802 lines deleted...]
-      <w:r w:rsidRPr="00EC6FB5">
+    <w:p w14:paraId="382C5A3D" w14:textId="3CFF0780" w:rsidR="007B33CF" w:rsidRDefault="0086199D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...1033 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16B1C608" wp14:editId="3D06D7D4">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Image 1" descr="https://www.ema.europa.eu/sites/default/files/dog.jpg"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034B9B6C" wp14:editId="0B78890D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2011045</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>185420</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1703705" cy="1693545"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Immagine 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="https://www.ema.europa.eu/sites/default/files/dog.jpg"/>
+                    <pic:cNvPr id="0" name="Immagine 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="701040" cy="508000"/>
+                      <a:ext cx="1703705" cy="1693545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188EA463" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334535B8" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012A9FD3" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B421C2C" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123F9882" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCA6DF9" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE9AC84" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8C3398" w14:textId="3D2D3FAB" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA440C9" w14:textId="1E4EC049" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34562E72" w14:textId="07BF79AC" w:rsidR="007B33CF" w:rsidRDefault="00B86DBF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="090B3743" wp14:editId="13035BBB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3915410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>144912</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1600200" cy="1086416"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Casella di testo 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1600200" cy="1086416"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="18485DA3" w14:textId="2F17EB6E" w:rsidR="00E0259E" w:rsidRPr="007B7DD0" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>6.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Uzlikt pudelei vāciņu un pagriezt </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C85583">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">to </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>pulksteņrādītāja virzienā, lai aizvērtu. Uzglabāt pudeli bērniem</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C85583">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> neredzamā un</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> nepieejamā vietā.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="090B3743" id="Casella di testo 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:308.3pt;margin-top:11.4pt;width:126pt;height:85.55pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX4Er9GwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkiw14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7rx8lu2l2exnmB0E0qUPy8HB93beGnRR6Dbbk00nOmbISKm0PJf/yefdi&#10;xZkPwlbCgFUlf1CeX2+eP1t3rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQy8ZBVKDpC&#10;b002y/Nl1gFWDkEq7+nv7eDkm4Rf10qGj3XtVWCm5FRbSCemcx/PbLMWxQGFa7QcyxD/UEUrtKWk&#10;Z6hbEQQ7ov4NqtUSwUMdJhLaDOpaS5V6oG6m+S/d3DfCqdQLkePdmSb//2Dlh9O9+4Qs9K+hpwGm&#10;Jry7A/nVMwvbRtiDukGErlGiosTTSFnWOV+MTyPVvvARZN+9h4qGLI4BElBfYxtZoT4ZodMAHs6k&#10;qz4wGVMu85wmyZkk3zRfLefTZcohisfnDn14q6Bl8VJypKkmeHG68yGWI4rHkJjNg9HVThuTDDzs&#10;twbZSZACdukb0X8KM5Z1Jb9azBYDA3+FyNP3J4hWB5Ky0W3JV+cgUUTe3tgqCS0IbYY7lWzsSGTk&#10;bmAx9Pue6arkL2OCyOseqgdiFmFQLm0aXRrA75x1pNqS+29HgYoz887SdK6m83mUeTLmi1czMvDS&#10;s7/0CCsJquSBs+G6DcNqHB3qQ0OZBj1YuKGJ1jpx/VTVWD4pM41g3KIo/Us7RT3t+uYHAAAA//8D&#10;AFBLAwQUAAYACAAAACEAJPW4w98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbBB1miKThDgVQgLBDkpVtm48TSL8CLabhr9nWMFyZo7unFuvZ2vYhCEO3klYLjJg6FqvB9dJ&#10;2L4/XhfAYlJOK+MdSvjGCOvm/KxWlfYn94bTJnWMQlyslIQ+pbHiPLY9WhUXfkRHt4MPViUaQ8d1&#10;UCcKt4bnWSa4VYOjD70a8aHH9nNztBKKm+fpI76sXnetOJgyXd1OT19BysuL+f4OWMI5/cHwq0/q&#10;0JDT3h+djsxIEEshCJWQ51SBgEIUtNgTWa5K4E3N/1dofgAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAX4Er9GwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAk9bjD3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="18485DA3" w14:textId="2F17EB6E" w:rsidR="00E0259E" w:rsidRPr="007B7DD0" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>6.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Uzlikt pudelei vāciņu un pagriezt </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C85583">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">to </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>pulksteņrādītāja virzienā, lai aizvērtu. Uzglabāt pudeli bērniem</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C85583">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> neredzamā un</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> nepieejamā vietā.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="004C10BC">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D5FF048" wp14:editId="0315E578">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-72196</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>124212</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1789430" cy="1104595"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="19685"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Casella di testo 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1789430" cy="1104595"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="50DA1679" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>. Apvērst pudeli un satvert aiz šļirces apakšējās daļas tuvu pudeles kakliņam. Uzmanīgi pagriežot, izņemt dozēšanas šļirci no pudeles.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1D5FF048" id="Casella di testo 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.7pt;margin-top:9.8pt;width:140.9pt;height:87pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRXk1VGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOnDUx4hRdugwD&#10;ugvQ7QNkWbaFyaImKbG7rx8lu2l2exnmB0E0qUPy8HB7PfaKnIR1EnRJs0VKidAcaqnbkn75fHix&#10;psR5pmumQIuSPghHr3fPn20HU4gldKBqYQmCaFcMpqSd96ZIEsc70TO3ACM0OhuwPfNo2japLRsQ&#10;vVfJMk1fJQPY2ljgwjn8ezs56S7iN43g/mPTOOGJKinW5uNp41mFM9ltWdFaZjrJ5zLYP1TRM6kx&#10;6RnqlnlGjlb+BtVLbsFB4xcc+gSaRnIRe8BusvSXbu47ZkTsBclx5kyT+3+w/MPp3nyyxI+vYcQB&#10;xiacuQP+1REN+47pVtxYC0MnWI2Js0BZMhhXzE8D1a5wAaQa3kONQ2ZHDxFobGwfWME+CaLjAB7O&#10;pIvREx5SXq03+Ut0cfRlWZqvNquYgxWPz411/q2AnoRLSS1ONcKz053zoRxWPIaEbA6UrA9SqWjY&#10;ttorS04MFXCI34z+U5jSZCjpZrVcTQz8FSKN358geulRykr2JV2fg1gReHuj6yg0z6Sa7liy0jOR&#10;gbuJRT9WI5F1SfOQIPBaQf2AzFqYlIubhpcO7HdKBlRtSd23I7OCEvVO43Q2WZ4HmUcjX10t0bCX&#10;nurSwzRHqJJ6Sqbr3k+rcTRWth1mmvSg4QYn2sjI9VNVc/mozDiCeYuC9C/tGPW067sfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAAhv2H98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXFDrpK3SNsSpEBIIblAQXN14m0TY6xC7afr33Z7guDNPszPFZnRWDNiH1pOCdJqAQKq8aalW&#10;8PnxNFmBCFGT0dYTKjhhgE15fVXo3PgjveOwjbXgEAq5VtDE2OVShqpBp8PUd0js7X3vdOSzr6Xp&#10;9ZHDnZWzJMmk0y3xh0Z3+Nhg9bM9OAWrxcvwHV7nb19VtrfreLccnn97pW5vxod7EBHH+AfDpT5X&#10;h5I77fyBTBBWwSRNF4yysc5AMDBbJizsLsI8A1kW8v+E8gwAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBRXk1VGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQACG/Yf3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="50DA1679" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>. Apvērst pudeli un satvert aiz šļirces apakšējās daļas tuvu pudeles kakliņam. Uzmanīgi pagriežot, izņemt dozēšanas šļirci no pudeles.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69409391" w14:textId="391C24E0" w:rsidR="007B33CF" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="487114C4" wp14:editId="52560E7C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1779187</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>132881</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1966595" cy="925195"/>
+                <wp:effectExtent l="0" t="0" r="14605" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1966595" cy="925195"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5A1D65A3" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>5.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Turēt dozēšanas šļirci virs suņa barības un nospiest virzuli uz leju, lai nodrošinātu, ka tiek izlietota visa veterināro zāļu deva.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="487114C4" id="Casella di testo 2" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:140.1pt;margin-top:10.45pt;width:154.85pt;height:72.85pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5millFwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4qwx4hRdugwD&#10;um5Atw+QZTkWJosapcTuvn6UnKbZ7WWYHwTSpA7Jw6P19dAZdlToNdiSzyZTzpSVUGu7L/mXz7tX&#10;V5z5IGwtDFhV8kfl+fXm5Yt17wo1hxZMrZARiPVF70rehuCKLPOyVZ3wE3DKUrAB7EQgF/dZjaIn&#10;9M5k8+l0mfWAtUOQynv6ezsG+SbhN42S4WPTeBWYKTn1FtKJ6azimW3WotijcK2WpzbEP3TRCW2p&#10;6BnqVgTBDqh/g+q0RPDQhImELoOm0VKlGWia2fSXaR5a4VSahcjx7kyT/3+w8v744D4hC8MbGGiB&#10;aQjv7kB+9czCthV2r24QoW+VqKnwLFKW9c4Xp6uRal/4CFL1H6CmJYtDgAQ0NNhFVmhORui0gMcz&#10;6WoITMaSq+UyX+WcSYqt5vmM7FhCFE+3HfrwTkHHolFypKUmdHG882FMfUqJxTwYXe+0McnBfbU1&#10;yI6CBLBL3wn9pzRjWU/V83k+EvBXiGn6/gTR6UBKNror+dU5SRSRtre2TjoLQpvRpumMPfEYqRtJ&#10;DEM1MF2XPDEQaa2gfiRiEUbh0kMjowX8zllPoi25/3YQqDgz7y0tZzVbLKLKk7PIX8/JwctIdRkR&#10;VhJUyQNno7kN48s4ONT7liqNcrBwQwttdOL6uatT+yTMtK3TI4rKv/RT1vNT3/wAAAD//wMAUEsD&#10;BBQABgAIAAAAIQCVVmFk3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhs&#10;UGsTwCQhToWQQHQHLYKtG0+TCD9C7Kbh7xlWsLujObpzplrNzrIJx9gHr+ByKYChb4Lpfavgbfu4&#10;yIHFpL3RNnhU8I0RVvXpSaVLE47+FadNahmV+FhqBV1KQ8l5bDp0Oi7DgJ52+zA6nWgcW25GfaRy&#10;Z3kmhORO954udHrAhw6bz83BKcivn6ePuL56eW/k3hbp4nZ6+hqVOj+b7++AJZzTHwy/+qQONTnt&#10;wsGbyKyCLBcZoRREAYyAm7ygsCNSSgm8rvj/F+ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHmaKWUXAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJVWYWTfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5A1D65A3" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>5.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Turēt dozēšanas šļirci virs suņa barības un nospiest virzuli uz leju, lai nodrošinātu, ka tiek izlietota visa veterināro zāļu deva.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6A1ECE" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2CABB7" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC44E18" w14:textId="15C8044C" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F4B48D" w14:textId="22A1EFDF" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABF6A27" w14:textId="73CCF60D" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C582758" w14:textId="4D30214C" w:rsidR="007B33CF" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D59BB0D" wp14:editId="1B8BD340">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-73163</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>185364</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2543175" cy="760730"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="20320"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Casella di testo 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2543175" cy="760730"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3E72B614" w14:textId="43AFB7CC" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:widowControl/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="40"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="720"/>
+                                <w:tab w:val="left" w:pos="916"/>
+                                <w:tab w:val="left" w:pos="1832"/>
+                                <w:tab w:val="left" w:pos="2748"/>
+                                <w:tab w:val="left" w:pos="3664"/>
+                                <w:tab w:val="left" w:pos="4580"/>
+                                <w:tab w:val="left" w:pos="5496"/>
+                                <w:tab w:val="left" w:pos="6412"/>
+                                <w:tab w:val="left" w:pos="7328"/>
+                                <w:tab w:val="left" w:pos="8244"/>
+                                <w:tab w:val="left" w:pos="9160"/>
+                                <w:tab w:val="left" w:pos="10076"/>
+                                <w:tab w:val="left" w:pos="10992"/>
+                                <w:tab w:val="left" w:pos="11908"/>
+                                <w:tab w:val="left" w:pos="12824"/>
+                                <w:tab w:val="left" w:pos="13740"/>
+                                <w:tab w:val="left" w:pos="14656"/>
+                              </w:tabs>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>7.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>Nosusināt dozēšanas šļirces galu ar tīru drānu vai papīra salveti. Izmazgāt dozēšanas šļirci, izvelkot virzuli, un izskalot detaļas ar karstu ūdeni.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5D59BB0D" id="Casella di testo 7" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.75pt;margin-top:14.6pt;width:200.25pt;height:59.9pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPchTeHAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJc2mNOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60fJaRp028swPQiiKB2Sh4er27417KDQa7AFn4zGnCkrodJ2V/BvX7dv&#10;rjnzQdhKGLCq4Efl+e369atV53I1hQZMpZARiPV55wrehODyLPOyUa3wI3DKkrMGbEUgE3dZhaIj&#10;9NZk0/F4kXWAlUOQynu6vR+cfJ3w61rJ8LmuvQrMFJxyC2nHtJdxz9Yrke9QuEbLUxriH7JohbYU&#10;9Ax1L4Jge9S/QbVaIniow0hCm0Fda6lSDVTNZPyimsdGOJVqIXK8O9Pk/x+s/HR4dF+Qhf4t9NTA&#10;VIR3DyC/e2Zh0wi7U3eI0DVKVBR4EinLOufz09dItc99BCm7j1BRk8U+QALqa2wjK1QnI3RqwPFM&#10;uuoDk3Q5nc+uJss5Z5J8y8V4eZW6kon86bdDH94raFk8FBypqQldHB58iNmI/OlJDObB6GqrjUkG&#10;7sqNQXYQJIBtWqmAF8+MZV3Bb+bT+UDAXyHGaf0JotWBlGx0W/Dr8yORR9re2SrpLAhthjOlbOyJ&#10;x0jdQGLoy57pquCLGCDSWkJ1JGIRBuHSoNGhAfzJWUeiLbj/sReoODMfLDXnZjKbRZUnYzZfTsnA&#10;S0956RFWElTBA2fDcROGydg71LuGIg1ysHBHDa114vo5q1P6JMzUgtMQReVf2unV86ivfwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAG7rDyvgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SGxQ6yQtJQlxKoQEojtoK9i68TSJ8CPYbhr+nmEFuxnN0Z1zq/VkNBvRh95ZAek8AYa2caq3&#10;rYD97mmWAwtRWiW1syjgGwOs68uLSpbKne0bjtvYMgqxoZQCuhiHkvPQdGhkmLsBLd2OzhsZafUt&#10;V16eKdxoniXJihvZW/rQyQEfO2w+tycjIF++jB9hs3h9b1ZHXcSbu/H5ywtxfTU93AOLOMU/GH71&#10;SR1qcjq4k1WBaQGzNL0lVEBWZMAIWOQFlTsQuaSB1xX/X6H+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE9yFN4cAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAG7rDyvgAAAACgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3E72B614" w14:textId="43AFB7CC" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:widowControl/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="40"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="720"/>
+                          <w:tab w:val="left" w:pos="916"/>
+                          <w:tab w:val="left" w:pos="1832"/>
+                          <w:tab w:val="left" w:pos="2748"/>
+                          <w:tab w:val="left" w:pos="3664"/>
+                          <w:tab w:val="left" w:pos="4580"/>
+                          <w:tab w:val="left" w:pos="5496"/>
+                          <w:tab w:val="left" w:pos="6412"/>
+                          <w:tab w:val="left" w:pos="7328"/>
+                          <w:tab w:val="left" w:pos="8244"/>
+                          <w:tab w:val="left" w:pos="9160"/>
+                          <w:tab w:val="left" w:pos="10076"/>
+                          <w:tab w:val="left" w:pos="10992"/>
+                          <w:tab w:val="left" w:pos="11908"/>
+                          <w:tab w:val="left" w:pos="12824"/>
+                          <w:tab w:val="left" w:pos="13740"/>
+                          <w:tab w:val="left" w:pos="14656"/>
+                        </w:tabs>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>7.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>Nosusināt dozēšanas šļirces galu ar tīru drānu vai papīra salveti. Izmazgāt dozēšanas šļirci, izvelkot virzuli, un izskalot detaļas ar karstu ūdeni.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEA3841" w14:textId="4A7A3E7F" w:rsidR="007B33CF" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6602FA2F" wp14:editId="5E33EDFA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2698115</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>15461</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2855595" cy="760781"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="20320"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Casella di testo 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2855595" cy="760781"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="74E8C722" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>. Pirms virzuļa atkārtotas ievietošanas rūpīgi nosusināt to, pārliecinoties, ka dozēšanas šļirces iekšpuse ir sausa. Uzglabāt šļirci kartona kastītē, lai tā nebūtu pieejama bērniem.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6602FA2F" id="Casella di testo 9" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:212.45pt;margin-top:1.2pt;width:224.85pt;height:59.9pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkKl1ZGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XgKILBARVlu2VJW2&#10;F2nbDzCOQ6w6HndsSOjXd+ywLNq2L1X9YHk89pmZM2dWt31r2FGh12BLPhmNOVNWQqXtvuTfvm7f&#10;LDjzQdhKGLCq5Cfl+e369atV5wo1hQZMpZARiPVF50rehOCKLPOyUa3wI3DKkrMGbEUgE/dZhaIj&#10;9NZk0/H4JusAK4cglfd0ez84+Trh17WS4XNdexWYKTnlFtKOad/FPVuvRLFH4Rotz2mIf8iiFdpS&#10;0AvUvQiCHVD/BtVqieChDiMJbQZ1raVKNVA1k/GLah4b4VSqhcjx7kKT/3+w8tPx0X1BFvq30FMD&#10;UxHePYD87pmFTSPsXt0hQtcoUVHgSaQs65wvzl8j1b7wEWTXfYSKmiwOARJQX2MbWaE6GaFTA04X&#10;0lUfmKTL6SLP82XOmSTf/GY8XwwhRPH026EP7xW0LB5KjtTUhC6ODz7EbETx9CQG82B0tdXGJAP3&#10;u41BdhQkgG1aqYAXz4xlXcmX+TQfCPgrxDitP0G0OpCSjW5Lvrg8EkWk7Z2tks6C0GY4U8rGnnmM&#10;1A0khn7XM10RDTFApHUH1YmIRRiES4NGhwbwJ2cdibbk/sdBoOLMfLDUnOVkNosqT8Ysn0/JwGvP&#10;7tojrCSokgfOhuMmDJNxcKj3DUUa5GDhjhpa68T1c1bn9EmYqQXnIYrKv7bTq+dRX/8CAAD//wMA&#10;UEsDBBQABgAIAAAAIQBGRUki3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHUwVpqGOBVCAsENCmqvbrxNImI72G4a/p7lBMfVPM28rdazHdiEIfbeKbhZZMDQNd70rlXw&#10;8f54XQCLSTujB+9QwTdGWNfnZ5UujT+5N5w2qWVU4mKpFXQpjSXnsenQ6rjwIzrKDj5YnegMLTdB&#10;n6jcDlxkWc6t7h0tdHrEhw6bz83RKijk87SLL7ev2yY/DKt0tZyevoJSlxfz/R2whHP6g+FXn9Sh&#10;Jqe9PzoT2aBACrkiVIGQwCgvljIHtidQCAG8rvj/D+ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACQqXVkaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAEZFSSLfAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="74E8C722" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="007B33CF">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>. Pirms virzuļa atkārtotas ievietošanas rūpīgi nosusināt to, pārliecinoties, ka dozēšanas šļirces iekšpuse ir sausa. Uzglabāt šļirci kartona kastītē, lai tā nebūtu pieejama bērniem.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507CF4EC" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACB75E8" w14:textId="77777777" w:rsidR="001D531A" w:rsidRDefault="001D531A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F52888C" w14:textId="77777777" w:rsidR="004C10BC" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4D4252" w14:textId="77777777" w:rsidR="004C10BC" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDED68B" w14:textId="77777777" w:rsidR="004C10BC" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4DF4D4" w14:textId="34AD612B" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas simptomi (ārkārtas procedūras un antidoti, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D3B138" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F98F05" w14:textId="77777777" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas gadījumā, lietojot 2,5 mg/kg 3 reizes dienā, ziņots par letarģiju un ēstgribas zudumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E42A22F" w14:textId="58F095A5" w:rsidR="007B33CF" w:rsidRPr="008374E0" w:rsidRDefault="007B33CF" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīna pārdozēšana var izraisīt pārmērīgas simpātiskās nervu sistēmas stimulācijas simptomus. Ārstēšanai jābūt simptomātiskai. Smagas pārdozēšanas gadījumā var būt efektīvi alfa adrenerģiskie blokatori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B6767B" w14:textId="37932831" w:rsidR="00540CA3" w:rsidRDefault="00540CA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570082F9" w14:textId="77777777" w:rsidR="004C10BC" w:rsidRPr="008374E0" w:rsidRDefault="004C10BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEC2421" w14:textId="30CCC7BB" w:rsidR="009A6509" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp antimikrobiālo un pretparazītu veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A32B87E" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="008374E0" w:rsidRDefault="009A6509" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2538098C" w14:textId="61ADCDC0" w:rsidR="009A6509" w:rsidRPr="008374E0" w:rsidRDefault="00851FA3" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D31666" w14:textId="77777777" w:rsidR="009A6509" w:rsidRPr="008374E0" w:rsidRDefault="009A6509" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0F3F64" w14:textId="271B6FA3" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.12</w:t>
+      </w:r>
+      <w:r w:rsidR="005B628B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FFAE61" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677EEE6A" w14:textId="28A22C7B" w:rsidR="00C114FF" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543BB5CD" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRPr="008374E0" w:rsidRDefault="00FA4DD0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331047A4" w14:textId="1BD9B925" w:rsidR="001D531A" w:rsidRPr="008374E0" w:rsidRDefault="001D531A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BFE745" w14:textId="026CA41D" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34181EAE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D009B04" w14:textId="471151C1" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATĶvet kods: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>QG04BX91</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94F23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB29EA3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017C8FC3" w14:textId="12662A2E" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00FD1E45" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141AEE54" w14:textId="77777777" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8B6306" w14:textId="77777777" w:rsidR="0078729A" w:rsidRPr="00B435FF" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīns ir D un L enantiomēru racēmiskais maisījums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D629707" w14:textId="77777777" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīna hidrohlorīds ir simpatomimētisks līdzeklis, kas iedarbojas, tieši stimulējot iekšējā urīnizvadkanāla sfinktera gludo muskulatūru. Tas ir endogēno simpatomimētisko amīnu analogs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A48A3B5" w14:textId="2C94815D" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fenilpropanolamīna hidrohlorīdam piemīt vāja simpatomimētiska aktivitāte un tam ir plaša farmakoloģiskā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400CC1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedarbība. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40719" w:rsidRPr="00400CC1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izrādās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400CC1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, ka tas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbojas tieši uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00124502" w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>zemāko</w:t>
+      </w:r>
+      <w:r w:rsidR="00124502" w:rsidRPr="00124502">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124502">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>urīnceļu gludo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muskulatūru. Tiek uzskatīts, ka gludā muskulatūra ir lielā mērā atbildīga par tonusa uzturēšanu miera stāvoklī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6835CD8D" w14:textId="75E478A0" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīna klīniskā iedarbība urīna nesaturēšanas gadījumā balstās uz tā stimulējošo iedarbību uz α-adrenerģiskajiem receptoriem. Tas izraisa urīnizvadkanāla, ko galvenokārt inervē adrenerģiskie nervi, slēgšanās spiediena palielināšanos un stabilizāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A3D654" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0262079F" w14:textId="0E417AC6" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00FD1E45" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0945BFC6" w14:textId="77777777" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40042301" w14:textId="2EAAD634" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem fenilpropanolamīna vidējais </w:t>
+      </w:r>
+      <w:r w:rsidR="004A173F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>eliminācijas pus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>periods ir apmēram 3 stundas, sasniedzot maksimālo koncentrāciju plazmā apmēram pēc 1 stundas. Lietojot devu 1 mg/kg 3 reizes dienā 15 dienas pēc kārtas, fenilpropanolamīna uzkrāšanās netika novērota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DAD4E9" w14:textId="30D38B2E" w:rsidR="0078729A" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja šīs veterinārās zāles ievada sunim tukšā dūšā, ievērojami palielinās biopieejamība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E86A7D6" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRPr="008374E0" w:rsidRDefault="00FA4DD0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12993679" w14:textId="43562E04" w:rsidR="001D531A" w:rsidRPr="008374E0" w:rsidRDefault="001D531A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBA42F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A6FEE0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318CC3B9" w14:textId="23DCFFFD" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003D5CB7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF4D7DA" w14:textId="3EDA31E6" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25098EBA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB548D0" w14:textId="72778FE0" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B74C33" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF30516" w14:textId="3DCED65E" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzēt</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6EAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā iepakojumā: 2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F16FE8D" w14:textId="4161F93D" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD82BAC" w14:textId="77777777" w:rsidR="001D531A" w:rsidRPr="008374E0" w:rsidRDefault="001D531A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6D1727" w14:textId="0084CACE" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301E2270" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686CD369" w14:textId="77777777" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F74E85" w14:textId="6AE85C95" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt pudeli un šļirci ārējā </w:t>
+      </w:r>
+      <w:r w:rsidR="00511E9B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510531A0" w14:textId="29421F4C" w:rsidR="009661E1" w:rsidRPr="008374E0" w:rsidRDefault="009661E1" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1B222C" w14:textId="4F4DAD7A" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFAE825" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E4D0F3" w14:textId="0F8890B4" w:rsidR="0078729A" w:rsidRPr="008374E0" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>50 ml un 100 ml augsta blīvuma polietilēna (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B476B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ABPE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A054B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pudele </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ar zema blīvuma polietilēna (</w:t>
+      </w:r>
+      <w:r w:rsidR="003B476B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ZBPE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>) dozēšanas šļirces adapteri un bērniem neatveramu polipropilēna vāciņu kartona kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0714D9FF" w14:textId="5E377B2A" w:rsidR="0078729A" w:rsidRPr="00B435FF" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte satur 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,5 ml zema blīvuma polietilēna </w:t>
+      </w:r>
+      <w:r w:rsidR="003B476B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ZBPE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/polistirola dozēšanas šļirci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67217EB8" w14:textId="2714ECEA" w:rsidR="0078729A" w:rsidRPr="00B435FF" w:rsidRDefault="0078729A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D1A067" w14:textId="35B23F74" w:rsidR="006D56ED" w:rsidRPr="008374E0" w:rsidRDefault="006D56ED" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12390AFA" w14:textId="528A600B" w:rsidR="006D56ED" w:rsidRPr="008374E0" w:rsidRDefault="006D56ED" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 50 ml pudeli un 1,5 ml dozēšanas šļirci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4B612F" w14:textId="21936F6C" w:rsidR="006D56ED" w:rsidRPr="008374E0" w:rsidRDefault="006D56ED" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 100 ml pudeli un 1,5 ml dozēšanas šļirci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6288E953" w14:textId="77777777" w:rsidR="006D56ED" w:rsidRPr="008374E0" w:rsidRDefault="006D56ED" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71774B4D" w14:textId="77777777" w:rsidR="007127BC" w:rsidRPr="008374E0" w:rsidRDefault="007127BC" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AA9DE0" w14:textId="77777777" w:rsidR="007127BC" w:rsidRPr="008374E0" w:rsidRDefault="007127BC" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE77B71" w14:textId="71BE4A30" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37777C50" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE8CFDE" w14:textId="3DBDED9C" w:rsidR="00FD1E45" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAB8E9C" w14:textId="77777777" w:rsidR="00FD1E45" w:rsidRPr="008374E0" w:rsidRDefault="00FD1E45" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038ACE91" w14:textId="612F113D" w:rsidR="0078538F" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1E2BDF" w14:textId="77777777" w:rsidR="0064199C" w:rsidRPr="008374E0" w:rsidRDefault="0064199C" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1A3EEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ECD09B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090BA13B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576183BD" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="0078729A" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FATRO S.p.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C959EB5" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRDefault="00FA4DD0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E56E870" w14:textId="19A7D9F6" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571FCC67" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F182B3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66230AD9" w14:textId="68567234" w:rsidR="00FA4DD0" w:rsidRDefault="00FB1F54" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>V/SRP/26/0004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB645CD" w14:textId="77777777" w:rsidR="00FB1F54" w:rsidRPr="008374E0" w:rsidRDefault="00FB1F54" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DEE206" w14:textId="77777777" w:rsidR="00F60BDB" w:rsidRPr="008374E0" w:rsidRDefault="00F60BDB" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7556CC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8FC572" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455DF15B" w14:textId="341950B0" w:rsidR="00D65777" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas datums:</w:t>
+      </w:r>
+      <w:r w:rsidR="00257567">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54481B2A" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRPr="008374E0" w:rsidRDefault="00FA4DD0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4001136A" w14:textId="7EEAE2BA" w:rsidR="00D65777" w:rsidRPr="008374E0" w:rsidRDefault="00D65777" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04529DCE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707CA892" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0A7D16" w14:textId="36D1546A" w:rsidR="00C114FF" w:rsidRDefault="00FA4DD0" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522F2B3C" w14:textId="77777777" w:rsidR="00FA4DD0" w:rsidRPr="008374E0" w:rsidRDefault="00FA4DD0" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB86FDB" w14:textId="77777777" w:rsidR="00B113B9" w:rsidRPr="008374E0" w:rsidRDefault="00B113B9" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A8018C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68501B4B" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="008374E0" w:rsidRDefault="0078538F" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6433F85E" w14:textId="5D44D0B1" w:rsidR="0078538F" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D05B82" w14:textId="77777777" w:rsidR="0078538F" w:rsidRPr="008374E0" w:rsidRDefault="0078538F" w:rsidP="00B435FF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5346B1" w14:textId="2082D408" w:rsidR="0078538F" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00F60BDB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk73467306"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieejama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="lv"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="38CBE48B" w14:textId="2D786AA3" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D18B5C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DBF5C1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6FD9D3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0453B5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0C41B6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2341BFCE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C680FC3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F318215" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19583C18" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69061DBD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAFBE44" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3323120B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6377F394" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC86ED4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23506A5F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0D908E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266F93D2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218698E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36449CC0" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013E4AFE" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCFB290" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0866E631" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9993CE" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C833E9" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7C1EAD" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A4F045" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A267CD" w14:textId="28584155" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCF26E7" w14:textId="38557B28" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42628FD6" w14:textId="3C36ED83" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22427E54" w14:textId="1865B6DB" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1124A510" w14:textId="4CF564D9" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2AC21A" w14:textId="1AD1E70C" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01996FDC" w14:textId="2659CBA3" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE5E90E" w14:textId="5946E597" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE2B6B6" w14:textId="6C11507C" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4991D7" w14:textId="77777777" w:rsidR="005D7271" w:rsidRPr="008374E0" w:rsidRDefault="005D7271" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5674EA0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E43F8F8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B332C9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B02A0E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724A1740" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6AECFC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64124767" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4A1BAD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32148CD9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596C21DE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245C34F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0068B01E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B390DD8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D4F1FB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A14026" w14:textId="53A574F7" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D26B863" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417C8BDA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620DF486" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6A99B6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3097BD93" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B1B30E" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372F029E" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21843BC5" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F5BC45" w14:textId="77777777" w:rsidR="00840AF5" w:rsidRPr="008374E0" w:rsidRDefault="00840AF5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48507DCE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F713AA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBA33B3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615E5D26" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C287635" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>A. MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374BD5AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008235E3" w:rsidRPr="00B435FF" w14:paraId="0C7585A6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73512297" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26AA7703" w14:textId="77777777" w:rsidR="00AD6165" w:rsidRDefault="00AD6165" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="054B286E" w14:textId="44225D2A" w:rsidR="0003219B" w:rsidRPr="00B435FF" w:rsidRDefault="0003219B" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Kartona kastīte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50 ml pudel</w:t>
+            </w:r>
+            <w:r w:rsidR="0065713C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA8E568" w14:textId="19767262" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="0003219B" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Kartona kastīte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 ml pudel</w:t>
+            </w:r>
+            <w:r w:rsidR="0065713C">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1394F3FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CB9432" w14:textId="77777777" w:rsidR="00732206" w:rsidRPr="008374E0" w:rsidRDefault="00732206" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54612413" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1CDB6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6505D7" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00996B7C" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Continence 40 mg/ml sīrups</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51185F3B" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073DB02C" w14:textId="5307CD8A" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649C3F21" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592EC933" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60760E37" w14:textId="043A1A4B" w:rsidR="0003219B" w:rsidRDefault="0048774C" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5107">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>enilpropanolamīns 40,28 mg/ml, kas atbilst 50 mg/ml fenilpropanolamīna hidrohlorīda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E85959C" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00B435FF" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270F0CFE" w14:textId="77777777" w:rsidR="0003219B" w:rsidRPr="00B435FF" w:rsidRDefault="0003219B" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078BEED8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>IEPAKOJUMA LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E568D31" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0471A6CB" w14:textId="38233D7F" w:rsidR="0003219B" w:rsidRPr="00FB1F54" w:rsidRDefault="0003219B" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>50 ml + dozēšanas šļirce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62820858" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="0003219B" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>100 ml + dozēšanas šļirce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5577A213" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79735788" w14:textId="579DF9B9" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F1E83A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EF64AD" w14:textId="77777777" w:rsidR="0003219B" w:rsidRPr="00FB1F54" w:rsidRDefault="0003219B" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741DC67E" w14:textId="77777777" w:rsidR="0003219B" w:rsidRDefault="0003219B" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17653DF0" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00FB1F54" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE96CF8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12063D63" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146DC9E5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C13608F" w14:textId="77777777" w:rsidR="00550E42" w:rsidRPr="00FB1F54" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF60BED" w14:textId="77777777" w:rsidR="0003219B" w:rsidRPr="00FB1F54" w:rsidRDefault="0003219B" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08198C61" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572B0F46" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B86A62F" w14:textId="77777777" w:rsidR="0003219B" w:rsidRDefault="0003219B" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B48B5A" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00FB1F54" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F5C673" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00FB1F54" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CAF155" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089935A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C019C9C" w14:textId="77777777" w:rsidR="00F60BDB" w:rsidRPr="006414D3" w:rsidRDefault="00F60BDB" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F98EA8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E2911C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE59CFC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4FE6AF" w14:textId="1D3FA566" w:rsidR="004B5107" w:rsidRPr="006414D3" w:rsidRDefault="004B5107" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp. {</w:t>
+      </w:r>
+      <w:r w:rsidR="0086480F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mēnesis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0086480F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gads</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246A3241" w14:textId="2CE47067" w:rsidR="0003219B" w:rsidRPr="0003219B" w:rsidRDefault="004B5107" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5FF6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>caurduršanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlietot 3 mēnešu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19169DA4" w14:textId="6180AF67" w:rsidR="0003219B" w:rsidRDefault="004B5107" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5D395C" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="0003219B" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168AB1DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D5AFA4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC0104D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377BB35E" w14:textId="52B8F942" w:rsidR="0003219B" w:rsidRDefault="0003219B" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt pudeli un šļirci ārējā </w:t>
+      </w:r>
+      <w:r w:rsidR="008E372C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF542EB" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="0003219B" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1720898A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5649378B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E4A31E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5284A6" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C13B974" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EB61DC" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB43064" w14:textId="31870584" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58681848" w14:textId="34822C8E" w:rsidR="002862E3" w:rsidRDefault="00447B56" w:rsidP="002D53E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3032BE" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRDefault="002D53E1" w:rsidP="00FB1F54">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78ED20E1" w14:textId="77777777" w:rsidR="00550E42" w:rsidRPr="00143E11" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3EC836" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F938599" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69793172" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68913DB2" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="006414D3" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696ACDB6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F33B96E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5DB01C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9E920A" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="0003219B" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FATRO S.p.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2FEF6F" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AFBE54" w14:textId="336743BE" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C23AAC9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5BB9A9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37150373" w14:textId="6B4EDB5E" w:rsidR="002D53E1" w:rsidRDefault="00FB1F54" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/SRP/26/0004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544D3C35" w14:textId="77777777" w:rsidR="00FB1F54" w:rsidRPr="00076A57" w:rsidRDefault="00FB1F54" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B82BEA7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00076A57" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D8EA67" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A5542D" w14:textId="77777777" w:rsidR="001B26EB" w:rsidRPr="006414D3" w:rsidRDefault="001B26EB" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169B0543" w14:textId="5C01C946" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41128C05" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008235E3" w:rsidRPr="00B435FF" w14:paraId="2E04F98B" w14:textId="77777777" w:rsidTr="00F60BDB">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9469" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F926A7D" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UZ TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0C32F9" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="020C5426" w14:textId="2C816378" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00BA781F" w:rsidP="00EF2BB4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>100 ml</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2FF5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pudeles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etiķete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FE604C5" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C4E1AE" w14:textId="77777777" w:rsidR="005C3CF9" w:rsidRPr="00B435FF" w:rsidRDefault="005C3CF9" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0651B7B0" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08007E4F" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3B8B2A" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00BA781F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Continence 40 mg/ml sīrups</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2457A4" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5BB19C" w14:textId="2D553E16" w:rsidR="00673F4C" w:rsidRPr="00BA781F" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434058E7" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169F7442" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8561C6" w14:textId="1B53FBB2" w:rsidR="00BA781F" w:rsidRDefault="00FA028D" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4CE0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>enilpropanolamīns 40,28 mg/ml, kas atbilst 50 mg/ml fenilpropanolamīna hidrohlorīda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F76F63B" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00BA781F" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3BC663" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00BA781F" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5636CFEE" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD3C2FE" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E5AD4B" w14:textId="77777777" w:rsidR="00BA781F" w:rsidRPr="00BA781F" w:rsidRDefault="00BA781F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EC4278" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A57835" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="006414D3" w:rsidRDefault="002D53E1" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BED847" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7BD7BC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="006414D3" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5D0DC4" w14:textId="77777777" w:rsidR="00BA781F" w:rsidRDefault="00BA781F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541496DC" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398A7F89" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00B435FF" w:rsidRDefault="002D53E1" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EC59BA" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC8C60C" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3384C7CD" w14:textId="77777777" w:rsidR="00B517AA" w:rsidRPr="00B435FF" w:rsidRDefault="00B517AA" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6758B1C4" w14:textId="77777777" w:rsidR="00732206" w:rsidRPr="00B435FF" w:rsidRDefault="00732206" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D62A2F6" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1280BA" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8F41B8" w14:textId="0EE15B95" w:rsidR="003B4CE0" w:rsidRPr="00B435FF" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp. {m</w:t>
+      </w:r>
+      <w:r w:rsidR="007000A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ēnesis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007000A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gads</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6080FBA5" w14:textId="76832F2E" w:rsidR="00BA781F" w:rsidRPr="00B435FF" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="007000A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>caurduršanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlietot 3 mēnešu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F42E279" w14:textId="4A15B957" w:rsidR="00BA781F" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263BFE42" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00B435FF" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C53CFA8" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56522497" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2852966A" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CAE81C" w14:textId="21B5DF90" w:rsidR="00BA781F" w:rsidRDefault="00BA781F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt pudeli un šļirci ārējā </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0DBE">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596FF654" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRPr="00B435FF" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD036E8" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29895FC9" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026E91DE" w14:textId="19569471" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405F7DB6" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00BA781F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FATRO S.p.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610129DC" w14:textId="77777777" w:rsidR="002D53E1" w:rsidRDefault="002D53E1" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08741727" w14:textId="162C665B" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B601D1" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4570914E" w14:textId="77777777" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="00673F4C" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A834A23" w14:textId="1B070B68" w:rsidR="00673F4C" w:rsidRPr="00B435FF" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BFCA4C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC0BE8A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="00EF2BB4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665ABAC7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00C114FF" w:rsidP="00EF2BB4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADCC934" w14:textId="031FDAD0" w:rsidR="00BA781F" w:rsidRPr="002F2FF5" w:rsidRDefault="00BA781F" w:rsidP="00EF2BB4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>50 ml pudeles etiķete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700414DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCA08EB" w14:textId="77777777" w:rsidR="005C3CF9" w:rsidRPr="008374E0" w:rsidRDefault="005C3CF9" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A14C9B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3204CCEC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39959CB4" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00BA781F" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Continence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2587BEBA" w14:textId="2A6681FD" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2467D744" w14:textId="77777777" w:rsidR="00550E42" w:rsidRPr="008374E0" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720D5549" w14:textId="594E67DC" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00096BDB" w:rsidRPr="00096BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048DB627" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCC8065" w14:textId="22F2E50E" w:rsidR="00BA781F" w:rsidRPr="00B435FF" w:rsidRDefault="00096BDB" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4CE0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>enilpropanolamīns 40,28 mg/ml, kas atbilst 50 mg/ml fenilpropanolamīna hidrohlorīda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E71B93E" w14:textId="77777777" w:rsidR="00BA781F" w:rsidRPr="00B435FF" w:rsidRDefault="00BA781F" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBA1668" w14:textId="77777777" w:rsidR="00550E42" w:rsidRPr="00B435FF" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70632D86" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D8FB7C" w14:textId="3BA97E68" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F34AE25" w14:textId="606864A1" w:rsidR="00F40449" w:rsidRPr="00B435FF" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>{numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3309A313" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00B435FF" w:rsidRDefault="00F40449" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FA714C" w14:textId="77777777" w:rsidR="00550E42" w:rsidRPr="00B435FF" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F56A50A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A061919" w14:textId="77777777" w:rsidR="0058621D" w:rsidRPr="00B435FF" w:rsidRDefault="0058621D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D49988" w14:textId="77777777" w:rsidR="003B4CE0" w:rsidRPr="00B435FF" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp. {mm/gggg}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C4C4EE" w14:textId="77777777" w:rsidR="00F40449" w:rsidRPr="00B435FF" w:rsidRDefault="00F40449" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64272CA0" w14:textId="5B4A1038" w:rsidR="00BA781F" w:rsidRPr="00B435FF" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="008633E3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>caurduršanas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlietot 3 mēnešu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EE3645" w14:textId="14CD5011" w:rsidR="006030F0" w:rsidRPr="008374E0" w:rsidRDefault="003B4CE0" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izlietot līdz...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160732F1" w14:textId="77777777" w:rsidR="006030F0" w:rsidRPr="008374E0" w:rsidRDefault="006030F0" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D67467" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00F804DF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621E5392" w14:textId="7B83839E" w:rsidR="009F4F61" w:rsidRPr="008374E0" w:rsidRDefault="009F4F61" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D481E" w14:textId="77777777" w:rsidR="009F4F61" w:rsidRPr="008374E0" w:rsidRDefault="009F4F61" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF87AF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09650F48" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0507F44F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D342230" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74105AB5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3274D8B3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA2A1C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661E6144" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36865987" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B255221" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CC9DC5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CD69FA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20678CBD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8EFE3C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBC19E3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3A0E5B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10457A53" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54727DA5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474B0552" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24180796" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E7D571" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F422A0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E10E0C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>B. LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E4A57F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ADD4E4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CCDF3C" w14:textId="77777777" w:rsidR="00951118" w:rsidRPr="008374E0" w:rsidRDefault="00951118" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9CC150" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B0DC99" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070BBED0" w14:textId="5FA1B1E6" w:rsidR="00C114FF" w:rsidRDefault="008C224D" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Continence 40 mg/ml sīrups suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF40915" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="006414D3" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A3F43F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E7BB89" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00965516" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49121DF5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00965516" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C169394" w14:textId="23854A7C" w:rsidR="008C224D" w:rsidRPr="006E1D99" w:rsidRDefault="00B15EC8" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Katrs ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69288E86" w14:textId="77777777" w:rsidR="008C224D" w:rsidRPr="006E1D99" w:rsidRDefault="008C224D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F08AE3" w14:textId="77777777" w:rsidR="008C224D" w:rsidRPr="006E1D99" w:rsidRDefault="008C224D" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651EF301" w14:textId="0A688706" w:rsidR="008C224D" w:rsidRPr="008C224D" w:rsidRDefault="003460FF" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15EC8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>enilpropanolamīns 40,28 mg, kas atbilst 50 mg fenilpropanolamīna hidrohlorīda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5D5B6E" w14:textId="77777777" w:rsidR="008C224D" w:rsidRPr="008C224D" w:rsidRDefault="008C224D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35774B77" w14:textId="15B2872F" w:rsidR="008C224D" w:rsidRDefault="008C224D" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains līdz bāli dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466B2629" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="006414D3" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571419C4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392D6545" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D92E594" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DED6998" w14:textId="77777777" w:rsidR="008C224D" w:rsidRDefault="008C224D" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Suņi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CFAC81" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="008C224D" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277E2C9E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8278AD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5C3F11" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65481117" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="00447B56" w:rsidRDefault="006A5427" w:rsidP="006A5427">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ar urīnizvadkanāla sfinktera mazspēju saistītas urīna nesaturēšanas ārstēšanai kucēm, sevišķi pēc ovariohisterektomijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C49D03" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="00447B56" w:rsidRDefault="006A5427" w:rsidP="006A5427">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EC4E30" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B804733" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33385F79" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCA905E" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot dzīvniekiem, kuri tiek ārstēti ar neselektīviem monoamīnoksidāzes inhibitoriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1171AA" w14:textId="7273BC9F" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no palīgvielām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54994FBF" w14:textId="3B427FC5" w:rsidR="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot kucēm grūsnības vai laktācijas periodā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9863D2" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="006414D3" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B366D2" w14:textId="77777777" w:rsidR="00EB457B" w:rsidRPr="006414D3" w:rsidRDefault="00EB457B" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417C532A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598F5A08" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537A85E1" w14:textId="131651D1" w:rsidR="00F354C5" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215B8D1B" w14:textId="23B63E24" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles nelietot dzīvniekiem ar hipertensiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5040F8BC" w14:textId="57F85E4C" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kucēm, kuras ir jaunākas par 1 gadu, pirms ārstēšanas apsvērt anatomisku traucējumu iespējamību, kas veicina </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="007C6782">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urīna</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>nesaturēšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6793196A" w14:textId="26A902BB" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles nav piemērotas, lai ārstētu uzvedības traucējumu izraisītu urinēšanu nevietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6ED89D" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="006A5A96" w:rsidRDefault="00F354C5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D78CAA4" w14:textId="5F6AC5E3" w:rsidR="00F354C5" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi drošai lietošanai mērķsugām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE2698C" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīns ir simpatomimētiskais līdzeklis, kas var ietekmēt sirds un asinsvadu sistēmu, sevišķi asinsspiedienu un sirdsdarbības ātrumu, un tas jālieto piesardzīgi dzīvniekiem ar sirds un asinsvadu sistēmas slimībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6723A423" w14:textId="693C5DAB" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Jāievēro piesardzība, ārstējot dzīvniekus ar smagu nieru slimību vai aknu mazspēju, cukura diabētu, hiperadrenokorticismu, glaukomu, hipertireozi vai citiem vielmaiņas traucējumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E02B39F" w14:textId="77777777" w:rsidR="00F354C5" w:rsidRPr="008374E0" w:rsidRDefault="00F354C5" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B19D87" w14:textId="27C35458" w:rsidR="00F354C5" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111BC3B8" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīna hidrohlorīds ir toksisks, ja to norij lielākās devās. Blakusparādības var būt reibonis, galvassāpes, slikta dūša, bezmiegs vai nemiers, kā arī paaugstināts asinsspiediens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4F3691" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00C73678" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nejauša norīšana bērnam var būt letāla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0633212F" w14:textId="713012D4" w:rsidR="006A5A96" w:rsidRPr="00105636" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lai izvairītos no nejaušas norīšanas, šīs veterinārās zāles lietot un uzglabāt bērniem neredzamā un nepieejamā vietā. Pēc lietošanas vienmēr cieši aizvērt vāciņu un vienmēr uzglabāt šļirci un pudeli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105636">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kartona kastītē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728CADD6" w14:textId="06809C13" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="00105636" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja notikusi n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105636">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ejaušas </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A96" w:rsidRPr="00105636">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>norīšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A96" w:rsidRPr="00105636">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nekavējoties</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5A96">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E5C18E" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja notikusi nejauša saskare ar ādu, mazgāt skarto vietu ar ziepēm un ūdeni. Pēc rīkošanās ar šīm veterinārajām zālēm mazgāt rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD75B6D" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="00F26FEE" w:rsidP="00550E42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt acu kairinājumu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F804DF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izvairīties no saskares ar acīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B28D7B6" w14:textId="0EF03FA6" w:rsidR="00F804DF" w:rsidRDefault="00C73678" w:rsidP="00550E42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja šīs veterinārās zāles nejauši nonākušas saskarē ar acīm, rūpīgi skalot acis ar tīru ūdeni apmēram 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00976105">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>minūtes un konsultēties ar ārstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7BCBAD" w14:textId="22DB1E5F" w:rsidR="00550E42" w:rsidRPr="008374E0" w:rsidRDefault="00550E42" w:rsidP="00550E42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C03B918" w14:textId="62251694" w:rsidR="005B1FD0" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D81CD4" w14:textId="10C7812B" w:rsidR="001D2FA4" w:rsidRPr="008374E0" w:rsidRDefault="001D2FA4" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7946">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot (</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7946">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visu grūsnības un laktācijas laiku vai daļu </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7946" w:rsidRPr="00831E92">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>no tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F7946">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516DE6C4" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="008374E0" w:rsidRDefault="005B1FD0" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003ABF8E" w14:textId="5AF3B134" w:rsidR="005B1FD0" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A93817" w14:textId="30DAEC1B" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ievērot piesardzību, ja šīs veterinārās zāles lieto kopā ar citām simpatomimētiskām zālēm, antiholīnerģiskām zālēm, tricikliskiem antidepresantiem vai specifiskiem B tipa monoamīnoksidāzes inhibitoriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D34F99" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="008374E0" w:rsidRDefault="005B1FD0" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA19673" w14:textId="740F4077" w:rsidR="005B1FD0" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A172C76" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšanas gadījumā, lietojot 2,5 mg/kg 3 reizes dienā, ziņots par letarģiju un ēstgribas zudumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361168C2" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Fenilpropanolamīna pārdozēšana var izraisīt pārmērīgas simpātiskās nervu sistēmas stimulācijas simptomus. Ārstēšanai jābūt simptomātiskai. Smagas pārdozēšanas gadījumā var būt efektīvi alfa adrenerģiskie blokatori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1570EE" w14:textId="77777777" w:rsidR="005B1FD0" w:rsidRPr="008374E0" w:rsidRDefault="005B1FD0" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B850975" w14:textId="26B9E34B" w:rsidR="007127BC" w:rsidRPr="008374E0" w:rsidRDefault="007127BC" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C88DB7" w14:textId="77777777" w:rsidR="007127BC" w:rsidRDefault="007127BC" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EFC78C" w14:textId="77777777" w:rsidR="00257567" w:rsidRPr="008374E0" w:rsidRDefault="00257567" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2EA498" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476D4B3D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EC2BEA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487B194C" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35865107" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4946" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="4148"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A5A96" w14:paraId="3019E793" w14:textId="77777777" w:rsidTr="007B4328">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDF39E7" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABD543F" w14:textId="5AF1B39D" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2FF5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2FF5">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2314" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C55BBFE" w14:textId="085928B4" w:rsidR="006A5A96" w:rsidRPr="00B435FF" w:rsidRDefault="00F5082B" w:rsidP="005D7271">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5082B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Pa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>stiprinātas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5082B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jutī</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>bas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5082B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A5A96" w:rsidRPr="00F5082B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>reakcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A5A96" w14:paraId="10604DF2" w14:textId="77777777" w:rsidTr="007B4328">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF6DD00" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Nenoteikts biežums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6023428A" w14:textId="5F7B420D" w:rsidR="006A5A96" w:rsidRPr="006414D3" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(nevar </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5082B">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>noteikt pēc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieejamajiem datiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2314" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBE07DA" w14:textId="5F91F798" w:rsidR="0074490A" w:rsidRPr="00EF36E5" w:rsidRDefault="0074490A" w:rsidP="0074490A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Šķidra</w:t>
+            </w:r>
+            <w:r w:rsidR="00362056">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00362056">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>fekālijas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, diareja, samazināta ēstgriba, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>aritmija, kolapss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B15B68B" w14:textId="77777777" w:rsidR="0074490A" w:rsidRDefault="0074490A" w:rsidP="0074490A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Reibonis, agresija, nemierīgums</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1176A9E4" w14:textId="3E7F6B7B" w:rsidR="001203AB" w:rsidRPr="00B435FF" w:rsidRDefault="001203AB" w:rsidP="005D7271">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5922E507" w14:textId="147FC29D" w:rsidR="00C5504A" w:rsidRPr="006C456F" w:rsidRDefault="003B5DEA" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Simpatomimētiskie līdzekļi var izraisīt plaša spektra iedarbības, vairākums no kurām atdarina pārmērīgu simpātiskās nervu sistēmas stimulācijas sekas (piemēram, ietekme uz sirdsdarbības ātrumu un asinsspiedienu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA322CE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7AFE72" w14:textId="0D07F782" w:rsidR="00F520FE" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētāja</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7CA6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1F24" w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vietējam pārstāvim, izmantojot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontaktinformāciju šīs instrukcijas beigās vai nacionālo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ziņošanas sistēmu:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00257567" w:rsidRPr="00116F39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="lv"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="523B96B7" w14:textId="77777777" w:rsidR="00257567" w:rsidRPr="00B435FF" w:rsidRDefault="00257567" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C802B70" w14:textId="77777777" w:rsidR="00F520FE" w:rsidRPr="008374E0" w:rsidRDefault="00F520FE" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20462A3C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECF0375" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C709DDA" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C47A2B" w14:textId="47AF2876" w:rsidR="00C80401" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieteicamā deva ir 1,5 mg fenilpropanolamīna/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t> svara </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5427">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 0,15 ml šo veterināro zāļu uz 5 kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5427" w:rsidRPr="00802C4E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5427">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divas reizes dienā kopā ar barību. Alternatīvi 1 mg/kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6782" w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5427">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atbilst 0,1 ml šo veterināro zāļu uz 5 kg ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5427" w:rsidRPr="00182AAF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>svara</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5427">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2AE9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>lietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trīs reizes dienā kopā ar barību  Šo veterināro zāļu uzsūkšanās paātrinās, ja tās lieto suņiem tukšā dūšā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015CE925" w14:textId="77777777" w:rsidR="00FB1F54" w:rsidRPr="008374E0" w:rsidRDefault="00FB1F54" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31555E0E" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8F9537" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A88B76" w14:textId="77777777" w:rsidR="001D531A" w:rsidRPr="008374E0" w:rsidRDefault="001D531A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDD67C2" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5093D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lai nodrošinātu pareizu devu un netiktu lietota pārāk maza deva, ķermeņa svars jānosaka pēc iespējas precīzāk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BD5241" w14:textId="371619B3" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="0086199D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40EAFAFF" wp14:editId="093D84B6">
+            <wp:extent cx="5343525" cy="1860550"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
+            <wp:docPr id="2" name="Immagine 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Immagine 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5343525" cy="1860550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4B6B4B" w14:textId="77777777" w:rsidR="00B238CA" w:rsidRPr="007E54A1" w:rsidRDefault="00B238CA" w:rsidP="00B238CA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E54A1">
+    <w:p w14:paraId="1809619B" w14:textId="07AC910F" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="00216737" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02B283A8" wp14:editId="1818FB62">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4015384</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>174067</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1680210" cy="1558138"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="23495"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Casella di testo 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1680210" cy="1558138"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2E2862A1" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008374E0" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="284"/>
+                              </w:tabs>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>. Apvērst pudeli otrādi un, turot šļirci, vilkt virzuli uz leju, lēnām ievelkot veterinārās zāles dozēšanas šļircē, lai izvairītos no gaisa burbuļu veidošanās. Apstāties pie tās virzuļa atzīmes, kas atbilst vajadzīgajam veterināro zāļu tilpumam.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="02B283A8" id="Casella di testo 18" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:316.15pt;margin-top:13.7pt;width:132.3pt;height:122.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgBeXtGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOki414hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2l2exnmB0E0qUPy8HB5M3SGHRR6DbbixSTnTFkJtba7in/5vHmx&#10;4MwHYWthwKqKH5XnN6vnz5a9K9UUWjC1QkYg1pe9q3gbgiuzzMtWdcJPwClLzgawE4FM3GU1ip7Q&#10;O5NN8/wq6wFrhyCV9/T3bnTyVcJvGiXDx6bxKjBTcaotpBPTuY1ntlqKcofCtVqeyhD/UEUntKWk&#10;Z6g7EQTbo/4NqtMSwUMTJhK6DJpGS5V6oG6K/JduHlrhVOqFyPHuTJP/f7Dyw+HBfUIWhtcw0ABT&#10;E97dg/zqmYV1K+xO3SJC3ypRU+IiUpb1zpenp5FqX/oIsu3fQ01DFvsACWhosIusUJ+M0GkAxzPp&#10;aghMxpRXi3xakEuSr5jPF8XLRcohysfnDn14q6Bj8VJxpKkmeHG49yGWI8rHkJjNg9H1RhuTDNxt&#10;1wbZQZACNuk7of8UZizrK349n85HBv4KkafvTxCdDiRlo7uKL85Booy8vbF1EloQ2ox3KtnYE5GR&#10;u5HFMGwHpmsCiAkir1uoj8Qswqhc2jS6tIDfOetJtRX33/YCFWfmnaXpXBezWZR5MmbzV1My8NKz&#10;vfQIKwmq4oGz8boO42rsHepdS5lGPVi4pYk2OnH9VNWpfFJmGsFpi6L0L+0U9bTrqx8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBjUPDy4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCQuiKW0U9eWphNCAsENBtquWeO1FYlTkqwrb092gqPtT7+/v17PRrMJnR8sCbhbJMCQWqsG6gR8&#10;fjzdFsB8kKSktoQCftDDurm8qGWl7InecdqEjsUQ8pUU0IcwVpz7tkcj/cKOSPF2sM7IEEfXceXk&#10;KYYbzdMkybmRA8UPvRzxscf2a3M0Aorly7Tzr9nbts0Pugw3q+n52wlxfTU/3AMLOIc/GM76UR2a&#10;6LS3R1KeaQF5lmYRFZCulsAiUJR5CWx/XqQF8Kbm/ys0vwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAgBeXtGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBjUPDy4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2E2862A1" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008374E0" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="284"/>
+                        </w:tabs>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>. Apvērst pudeli otrādi un, turot šļirci, vilkt virzuli uz leju, lēnām ievelkot veterinārās zāles dozēšanas šļircē, lai izvairītos no gaisa burbuļu veidošanās. Apstāties pie tās virzuļa atzīmes, kas atbilst vajadzīgajam veterināro zāļu tilpumam.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E3CF5BD" wp14:editId="11709A19">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>160274</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>174066</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1909267" cy="680085"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="24765"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Casella di testo 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1909267" cy="680085"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79626AE0" w14:textId="3A2B94BB" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="0"/>
+                              </w:tabs>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>. Noņemt bērniem neatveramo vāciņu, stingri nospiežot un pagriežot</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B4CDD">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> pretēji pulksteņrādītāja virzienam.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0E3CF5BD" id="Casella di testo 16" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:12.6pt;margin-top:13.7pt;width:150.35pt;height:53.55pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP3hXYGwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOGjEMfa/Uf4jyXmZAwMKIYbVlS1Vp&#10;e5G2/YCQyTBRM3HqBGbo19fJsCy9vVTNQ2THzrF9bK9u+9awo0KvwZZ8PMo5U1ZCpe2+5F8+b18t&#10;OPNB2EoYsKrkJ+X57frli1XnCjWBBkylkBGI9UXnSt6E4Ios87JRrfAjcMqSsQZsRSAV91mFoiP0&#10;1mSTPJ9nHWDlEKTynl7vByNfJ/y6VjJ8rGuvAjMlp9xCujHdu3hn65Uo9ihco+U5DfEPWbRCWwp6&#10;gboXQbAD6t+gWi0RPNRhJKHNoK61VKkGqmac/1LNYyOcSrUQOd5daPL/D1Z+OD66T8hC/xp6amAq&#10;wrsHkF89s7BphN2rO0ToGiUqCjyOlGWd88X5a6TaFz6C7Lr3UFGTxSFAAuprbCMrVCcjdGrA6UK6&#10;6gOTMeQyX07mN5xJss0Xeb6YpRCiePrt0Ie3CloWhZIjNTWhi+ODDzEbUTy5xGAejK622pik4H63&#10;MciOggZgm84Z/Sc3Y1lX8uVsMhsI+CtEns6fIFodaJKNbktORdCJTqKItL2xVZKD0GaQKWVjzzxG&#10;6gYSQ7/rma4okfg30rqD6kTEIgyDS4tGQgP4nbOOhrbk/ttBoOLMvLPUnOV4Oo1TnpTp7GZCCl5b&#10;dtcWYSVBlTxwNoibMGzGwaHeNxRpGAcLd9TQWieun7M6p0+DmVpwXqI4+dd68npe9fUPAAAA//8D&#10;AFBLAwQUAAYACAAAACEArQs/IOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbFDrkEcfIU6FkEB0By2CrRu7SYQ9Drabhr9nWMFqNLpHd85Um8kaNmofeocCbucJMI2NUz22&#10;At72j7MVsBAlKmkcagHfOsCmvryoZKncGV/1uIstoxIMpRTQxTiUnIem01aGuRs0UnZ03spIq2+5&#10;8vJM5dbwNEkW3Moe6UInB/3Q6eZzd7ICVvnz+BG22ct7sziadbxZjk9fXojrq+n+DljUU/yD4Vef&#10;1KEmp4M7oQrMCEiLlEiayxwY5VlarIEdCMzyAnhd8f8f1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAD94V2BsCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEArQs/IOAAAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79626AE0" w14:textId="3A2B94BB" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="0"/>
+                        </w:tabs>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>. Noņemt bērniem neatveramo vāciņu, stingri nospiežot un pagriežot</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B4CDD">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> pretēji pulksteņrādītāja virzienam.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="315C29C9" wp14:editId="27D46D1A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2118690</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1812290" cy="833755"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="23495"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Casella di testo 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1812290" cy="833755"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D0176BD" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:widowControl/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="39"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="720"/>
+                                <w:tab w:val="left" w:pos="916"/>
+                                <w:tab w:val="left" w:pos="1832"/>
+                                <w:tab w:val="left" w:pos="2748"/>
+                                <w:tab w:val="left" w:pos="3664"/>
+                                <w:tab w:val="left" w:pos="4580"/>
+                                <w:tab w:val="left" w:pos="5496"/>
+                                <w:tab w:val="left" w:pos="6412"/>
+                                <w:tab w:val="left" w:pos="7328"/>
+                                <w:tab w:val="left" w:pos="8244"/>
+                                <w:tab w:val="left" w:pos="9160"/>
+                                <w:tab w:val="left" w:pos="10076"/>
+                                <w:tab w:val="left" w:pos="10992"/>
+                                <w:tab w:val="left" w:pos="11908"/>
+                                <w:tab w:val="left" w:pos="12824"/>
+                                <w:tab w:val="left" w:pos="13740"/>
+                                <w:tab w:val="left" w:pos="14656"/>
+                              </w:tabs>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>Paņemt dozēšanas šļirci ar virzuli, iespiestu līdz galam, un ievietot tā galu dozēšanas šļirces adapterī.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5C34F0CC" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="0"/>
+                              </w:tabs>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="222222"/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>Stingri spiest uz leju.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="315C29C9" id="Casella di testo 17" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:166.85pt;margin-top:13.7pt;width:142.7pt;height:65.65pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMyJHuGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzUx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2l2exnmB0E0qUPy8HB10zWGHRV6Dbbgk9GYM2UllNruC/71y/bV&#10;gjMfhC2FAasKflKe36xfvli1LldTqMGUChmBWJ+3ruB1CC7PMi9r1Qg/AqcsOSvARgQycZ+VKFpC&#10;b0w2HY9fZy1g6RCk8p7+3vVOvk74VaVk+FRVXgVmCk61hXRiOnfxzNYrke9RuFrLoQzxD1U0QltK&#10;eoa6E0GwA+rfoBotETxUYSShyaCqtFSpB+pmMv6lm4daOJV6IXK8O9Pk/x+s/Hh8cJ+Rhe4NdDTA&#10;1IR39yC/eWZhUwu7V7eI0NZKlJR4EinLWufz4Wmk2uc+guzaD1DSkMUhQALqKmwiK9QnI3QawOlM&#10;uuoCkzHlYjKdLsklybe4urqez1MKkT+9dujDOwUNi5eCIw01oYvjvQ+xGpE/hcRkHowut9qYZOB+&#10;tzHIjoIEsE3fgP5TmLGsLfhyPp33BPwVYpy+P0E0OpCSjW6oi3OQyCNtb22ZdBaENv2dSjZ24DFS&#10;15MYul3HdEmcJGFGXndQnohZhF65tGl0qQF/cNaSagvuvx8EKs7Me0vTWU5msyjzZMzm11My8NKz&#10;u/QIKwmq4IGz/roJ/WocHOp9TZl6PVi4pYlWOpH9XNVQPykzzWDYoij9SztFPe/6+hEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPqrvlTgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQddKUJA1xKoQEojcoCK5u7CYR9jrYbhr+nuUEx9U8zbytN7M1bNI+DA4FpIsEmMbWqQE7AW+v&#10;D9clsBAlKmkcagHfOsCmOT+rZaXcCV/0tIsdoxIMlRTQxzhWnIe211aGhRs1UnZw3spIp++48vJE&#10;5dbwZZLk3MoBaaGXo77vdfu5O1oB5epp+gjb7Pm9zQ9mHa+K6fHLC3F5Md/dAot6jn8w/OqTOjTk&#10;tHdHVIEZAVmWFYQKWBYrYATk6ToFtifypiyANzX//0LzAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAzIke4ZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPqrvlTgAAAACgEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D0176BD" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:widowControl/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="39"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="720"/>
+                          <w:tab w:val="left" w:pos="916"/>
+                          <w:tab w:val="left" w:pos="1832"/>
+                          <w:tab w:val="left" w:pos="2748"/>
+                          <w:tab w:val="left" w:pos="3664"/>
+                          <w:tab w:val="left" w:pos="4580"/>
+                          <w:tab w:val="left" w:pos="5496"/>
+                          <w:tab w:val="left" w:pos="6412"/>
+                          <w:tab w:val="left" w:pos="7328"/>
+                          <w:tab w:val="left" w:pos="8244"/>
+                          <w:tab w:val="left" w:pos="9160"/>
+                          <w:tab w:val="left" w:pos="10076"/>
+                          <w:tab w:val="left" w:pos="10992"/>
+                          <w:tab w:val="left" w:pos="11908"/>
+                          <w:tab w:val="left" w:pos="12824"/>
+                          <w:tab w:val="left" w:pos="13740"/>
+                          <w:tab w:val="left" w:pos="14656"/>
+                        </w:tabs>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>Paņemt dozēšanas šļirci ar virzuli, iespiestu līdz galam, un ievietot tā galu dozēšanas šļirces adapterī.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5C34F0CC" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="0"/>
+                        </w:tabs>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="222222"/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>Stingri spiest uz leju.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF2308E" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783D88BB" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB36345" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAA5454" w14:textId="3A6E8E2F" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="0086199D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B85AD8" wp14:editId="5081D3D4">
-[...2 lines deleted...]
-            <wp:docPr id="11" name="Image 11" descr="cid:image001.png@01CF0AE6.1523B050"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14953298" wp14:editId="1B6A44E1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1648460" cy="2148840"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="18" name="Immagine 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="cid:image001.png@01CF0AE6.1523B050"/>
+                    <pic:cNvPr id="0" name="Immagine 19"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="390525" cy="390525"/>
+                      <a:ext cx="1648460" cy="2148840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057A9693" w14:textId="707DD32E" w:rsidR="000D35AE" w:rsidRDefault="000D35AE" w:rsidP="00AC13EE">
-[...34 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="447227E8" w14:textId="022A7040" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="0086199D" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:caps/>
-[...603 lines deleted...]
-      <w:r w:rsidRPr="007E54A1">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16682ECE" wp14:editId="5DD76D7D">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Image 3" descr="Description : PictoSpotOnCertifect"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130E19C6" wp14:editId="56E13BB0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2066925</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>126365</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1703705" cy="1693545"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="17" name="Immagine 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Image 1" descr="Description : PictoSpotOnCertifect"/>
+                    <pic:cNvPr id="0" name="Immagine 20"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="695325" cy="719455"/>
+                      <a:ext cx="1703705" cy="1693545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4C649B" w14:textId="77777777" w:rsidR="00AC244F" w:rsidRDefault="00AC244F" w:rsidP="00AC244F">
-[...1870 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A71BFD4" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FF4196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D90BF9" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FF4196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AD0EC6" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FF4196">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1C880F" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...1334 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349CA841" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00153515">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EF8261" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00983D71">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1769A8FE" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...4159 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B84E560" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00432347">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44606A31" w14:textId="2D66231C" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="lv-LV"/>
-[...115 lines deleted...]
-      <w:r w:rsidR="00B07619">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D6BD3B" w14:textId="64199214" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66265BB2" w14:textId="4406013A" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="00DD107A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E39C7D6" wp14:editId="532E2B34">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4093601</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>32531</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1600200" cy="974383"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="16510"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Casella di testo 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1600200" cy="974383"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F8203A8" w14:textId="472AE8F9" w:rsidR="00E0259E" w:rsidRPr="007B7DD0" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>6.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Uzlikt pudelei vāciņu un pagriezt </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DC2AE9">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">to </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">pulksteņrādītāja virzienā, lai aizvērtu. Uzglabāt pudeli bērniem </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00362056">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">neredzamā un </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>nepieejamā vietā.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1E39C7D6" id="Casella di testo 23" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:322.35pt;margin-top:2.55pt;width:126pt;height:76.7pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlUhUMGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkzY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7rx8lu2l2exnmB0E0qUPy8HB107eGHRV6Dbbk00nOmbISKm33Jf/yeftq&#10;yZkPwlbCgFUlf1Se36xfvlh1rlAzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002y/PLrAOsHIJU3tPfu8HJ1wm/rpUMH+vaq8BMyam2kE5M5y6e2Xolij0K12g5liH+oYpWaEtJ&#10;T1B3Igh2QP0bVKslgoc6TCS0GdS1lir1QN1M81+6eWiEU6kXIse7E03+/8HKD8cH9wlZ6F9DTwNM&#10;TXh3D/KrZxY2jbB7dYsIXaNERYmnkbKsc74Yn0aqfeEjyK57DxUNWRwCJKC+xjayQn0yQqcBPJ5I&#10;V31gMqa8zHOaJGeSfNdX84vlRUohiqfXDn14q6Bl8VJypKEmdHG89yFWI4qnkJjMg9HVVhuTDNzv&#10;NgbZUZAAtukb0X8KM5Z1lH0xWwwE/BUiT9+fIFodSMlGtyVfnoJEEWl7Y6uksyC0Ge5UsrEjj5G6&#10;gcTQ73qmK+IksRx53UH1SMwiDMqlTaNLA/ids45UW3L/7SBQcWbeWZrO9XQ+jzJPxnxxNSMDzz27&#10;c4+wkqBKHjgbrpswrMbBod43lGnQg4VbmmitE9nPVY31kzLTDMYtitI/t1PU866vfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAH9SBqfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdQpJmoY4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC42ieZt9Wm9kOYkIfekcKlosEBFLjTE+tgrfX&#10;+8sCRIiajB4coYJvDLCpT08qXRp3pBectrEVPEKh1Aq6GMdSytB0aHVYuBGJu73zVkeOvpXG6yOP&#10;20FeJUkure6JL3R6xLsOm8/twSoo0sfpIzxdP783+X5Yx4vV9PDllTo/m29vQESc4x8Mv/qsDjU7&#10;7dyBTBCDgjxNV4wqyJYguC/WOecdg1mRgawr+f+D+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBlUhUMGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB/Ugan3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3F8203A8" w14:textId="472AE8F9" w:rsidR="00E0259E" w:rsidRPr="007B7DD0" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>6.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Uzlikt pudelei vāciņu un pagriezt </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DC2AE9">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">to </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">pulksteņrādītāja virzienā, lai aizvērtu. Uzglabāt pudeli bērniem </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00362056">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">neredzamā un </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>nepieejamā vietā.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00550E42">
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="008525E7">
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79A90725" wp14:editId="19BBA183">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-635</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>36195</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1789430" cy="987425"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="22225"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Casella di testo 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1789430" cy="987425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="34EB51A4" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>. Apvērst pudeli un satvert aiz šļirces apakšējās daļas tuvu pudeles kakliņam. Uzmanīgi pagriežot, izņemt dozēšanas šļirci no pudeles.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="79A90725" id="Casella di testo 21" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.05pt;margin-top:2.85pt;width:140.9pt;height:77.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQ4gdrGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlpW3UdLV0KUJa&#10;LtLCB7iO01g4HjN2m5SvZ+xku+UiHhB5sDwZ+5yZM8frm64x7KTQa7AFn4zGnCkrodT2UPAvn3cv&#10;lpz5IGwpDFhV8LPy/Gbz/Nm6dbmaQg2mVMgIxPq8dQWvQ3B5lnlZq0b4EThlKVkBNiJQiIesRNES&#10;emOy6Xj8KmsBS4cglff0965P8k3Cryolw8eq8iowU3CqLaQV07qPa7ZZi/yAwtVaDmWIf6iiEdoS&#10;6QXqTgTBjqh/g2q0RPBQhZGEJoOq0lKlHqibyfiXbh5q4VTqhcTx7iKT/3+w8sPpwX1CFrrX0NEA&#10;UxPe3YP86pmFbS3sQd0iQlsrURLxJEqWtc7nw9Uotc99BNm376GkIYtjgATUVdhEVahPRug0gPNF&#10;dNUFJiPlYrmavaSUpNxquZhN54lC5I+3HfrwVkHD4qbgSENN6OJ070OsRuSPRyKZB6PLnTYmBXjY&#10;bw2ykyAD7NI3oP90zFjWEvucuP8OMU7fnyAaHcjJRjcFX14OiTzK9saWyWdBaNPvqWRjBx2jdL2I&#10;odt3TJekyTQyRF33UJ5JWYTeufTSaFMDfuesJdcW3H87ClScmXeWprOazGbR5imYzRdTCvA6s7/O&#10;CCsJquCBs367Df3TODrUh5qYej9YuKWJVjqJ/VTVUD85M81geEXR+tdxOvX01jc/AAAA//8DAFBL&#10;AwQUAAYACAAAACEA6Ha0SN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI&#10;XFDrJEAaQpwKIYHoDQqCqxtvkwh7HWI3DX/PcoLbjuZp9lXr2Vkx4Rh6TwrSZQICqfGmp1bB2+vD&#10;ogARoiajrSdU8I0B1vXpSaVL44/0gtM2toJHKJRaQRfjUEoZmg6dDks/IHG396PTkePYSjPqI487&#10;K7MkyaXTPfGHTg9432HzuT04BcXV0/QRNpfP702+tzfxYjU9fo1KnZ/Nd7cgIs7xD4ZffVaHmp12&#10;/kAmCKtgkTKo4HoFgtusSPnYMZanGci6kv/96x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEOIHaxgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA6Ha0SN0AAAAHAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="34EB51A4" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>. Apvērst pudeli un satvert aiz šļirces apakšējās daļas tuvu pudeles kakliņam. Uzmanīgi pagriežot, izņemt dozēšanas šļirci no pudeles.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68989EA4" w14:textId="0E5B0D1B" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...231 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="661BFDE2" wp14:editId="1C91DCBA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1966595</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>34953</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1966595" cy="819303"/>
+                <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="22" name="Casella di testo 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1966595" cy="819303"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6D5AD1B4" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>5.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Turēt dozēšanas šļirci virs suņa barības un nospiest virzuli uz leju, lai nodrošinātu, ka tiek izlietota visa veterināro zāļu deva.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="661BFDE2" id="Casella di testo 22" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:154.85pt;margin-top:2.75pt;width:154.85pt;height:64.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWN+dPGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6wx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2l2exnmB0E0qUPy8HB507eGHRR6Dbbk41HOmbISKm13Jf/6ZfPq&#10;mjMfhK2EAatKflSe36xevlh2rlATaMBUChmBWF90ruRNCK7IMi8b1Qo/AqcsOWvAVgQycZdVKDpC&#10;b002yfN51gFWDkEq7+nv3eDkq4Rf10qGT3XtVWCm5FRbSCemcxvPbLUUxQ6Fa7Q8lSH+oYpWaEtJ&#10;z1B3Igi2R/0bVKslgoc6jCS0GdS1lir1QN2M81+6eWiEU6kXIse7M03+/8HKj4cH9xlZ6N9ATwNM&#10;TXh3D/KbZxbWjbA7dYsIXaNERYnHkbKsc744PY1U+8JHkG33ASoastgHSEB9jW1khfpkhE4DOJ5J&#10;V31gMqZczOezxYwzSb7r8eIqv0opRPH02qEP7xS0LF5KjjTUhC4O9z7EakTxFBKTeTC62mhjkoG7&#10;7dogOwgSwCZ9J/SfwoxlXckXs8lsIOCvEHn6/gTR6kBKNrqlLs5Booi0vbVV0lkQ2gx3KtnYE4+R&#10;uoHE0G97piviJFEQed1CdSRmEQbl0qbRpQH8wVlHqi25/74XqDgz7y1NZzGeTqPMkzGdvZ6QgZee&#10;7aVHWElQJQ+cDdd1GFZj71DvGso06MHCLU201ons56pO9ZMy0wxOWxSlf2mnqOddXz0CAAD//wMA&#10;UEsDBBQABgAIAAAAIQAfRyO04AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUhsEHVKHm1CnAohgegOCoKtG7tJhD0OtpuGv2dYwXJ0j+49U29ma9ikfRgcClguEmAaW6cG7AS8&#10;vT5cr4GFKFFJ41AL+NYBNs35WS0r5U74oqdd7BiVYKikgD7GseI8tL22MizcqJGyg/NWRjp9x5WX&#10;Jyq3ht8kScGtHJAWejnq+163n7ujFbDOnqaPsE2f39viYMp4tZoev7wQlxfz3S2wqOf4B8OvPqlD&#10;Q057d0QVmBGQJuWKUAF5DozyYllmwPYEplkOvKn5/w+aHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAWN+dPGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAfRyO04AAAAAkBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6D5AD1B4" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="00704C23" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>5.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Turēt dozēšanas šļirci virs suņa barības un nospiest virzuli uz leju, lai nodrošinātu, ka tiek izlietota visa veterināro zāļu deva.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420AF7C2" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CFA2D2" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A53E709" w14:textId="31C68B71" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD2FC18" w14:textId="63CAB8A9" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1DE48E" w14:textId="731B19D6" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="042AF2B1" wp14:editId="22CD9BD2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2837815</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>24765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2855595" cy="680085"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="24765"/>
+                <wp:wrapNone/>
+                <wp:docPr id="25" name="Casella di testo 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2855595" cy="680085"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="75873327" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. Pirms virzuļa atkārtotas ievietošanas rūpīgi nosusināt to, pārliecinoties, ka dozēšanas šļirces iekšpuse ir sausa. Uzglabāt šļirci kartona kastītē, lai tā nebūtu pieejama bērniem. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="042AF2B1" id="Casella di testo 25" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:223.45pt;margin-top:1.95pt;width:224.85pt;height:53.55pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCV+RGQHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3aCuEuMOEWXLsOA&#10;rhvQ7QEUWY6FyaJGKbG7px8lp2n2dxmmg0CK1EfyI7m6HjrDjgq9Blvx6STnTFkJtbb7in/5vH21&#10;4MwHYWthwKqKPyrPr9cvX6x6V6oZtGBqhYxArC97V/E2BFdmmZet6oSfgFOWjA1gJwKpuM9qFD2h&#10;dyab5flV1gPWDkEq7+n1djTydcJvGiXDx6bxKjBTccotpBvTvYt3tl6Jco/CtVqe0hD/kEUntKWg&#10;Z6hbEQQ7oP4NqtMSwUMTJhK6DJpGS5VqoGqm+S/VPLTCqVQLkePdmSb//2Dl/fHBfUIWhjcwUANT&#10;Ed7dgfzqmYVNK+xe3SBC3ypRU+BppCzrnS9PXyPVvvQRZNd/gJqaLA4BEtDQYBdZoToZoVMDHs+k&#10;qyEwSY+zRVEUy4IzSbarRZ4vihRClE+/HfrwTkHHolBxpKYmdHG88yFmI8onlxjMg9H1VhuTFNzv&#10;NgbZUdAAbNM5of/kZizrK74sZsVIwF8h8nT+BNHpQJNsdFdxKoJOdBJlpO2trZMchDajTCkbe+Ix&#10;UjeSGIbdwHRNJM/j58jrDupHYhZhnFzaNBJawO+c9TS1FfffDgIVZ+a9pe4sp/N5HPOkzIvXM1Lw&#10;0rK7tAgrCarigbNR3IRxNQ4O9b6lSOM8WLihjjY6kf2c1Sl/mszUg9MWxdG/1JPX866vfwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAClyZQ3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKxDAQhu+C&#10;7xBG8CJuWrfEtjZdRFD0pqvoNdtk22IyqUm2W9/e8aSnYfg//vmm2SzOstmEOHqUkK8yYAY7r0fs&#10;Jby93l+WwGJSqJX1aCR8mwib9vSkUbX2R3wx8zb1jEow1krCkNJUcx67wTgVV34ySNneB6cSraHn&#10;OqgjlTvLr7JMcKdGpAuDmszdYLrP7cFJKIvH+SM+rZ/fO7G3Vbq4nh++gpTnZ8vtDbBklvQHw68+&#10;qUNLTjt/QB2ZlVAUoiJUwpoG5WUlBLAdgXmeAW8b/v+D9gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCV+RGQHAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQApcmUN3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="75873327" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. Pirms virzuļa atkārtotas ievietošanas rūpīgi nosusināt to, pārliecinoties, ka dozēšanas šļirces iekšpuse ir sausa. Uzglabāt šļirci kartona kastītē, lai tā nebūtu pieejama bērniem. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25EBA56C" wp14:editId="44DF8F5F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-635</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>25262</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2738755" cy="687400"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="17780"/>
+                <wp:wrapNone/>
+                <wp:docPr id="24" name="Casella di testo 24"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2738755" cy="687400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="38A77841" w14:textId="54386675" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                            <w:pPr>
+                              <w:pStyle w:val="HTMLPreformatted"/>
+                              <w:widowControl/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="40"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="clear" w:pos="720"/>
+                                <w:tab w:val="left" w:pos="916"/>
+                                <w:tab w:val="left" w:pos="1832"/>
+                                <w:tab w:val="left" w:pos="2748"/>
+                                <w:tab w:val="left" w:pos="3664"/>
+                                <w:tab w:val="left" w:pos="4580"/>
+                                <w:tab w:val="left" w:pos="5496"/>
+                                <w:tab w:val="left" w:pos="6412"/>
+                                <w:tab w:val="left" w:pos="7328"/>
+                                <w:tab w:val="left" w:pos="8244"/>
+                                <w:tab w:val="left" w:pos="9160"/>
+                                <w:tab w:val="left" w:pos="10076"/>
+                                <w:tab w:val="left" w:pos="10992"/>
+                                <w:tab w:val="left" w:pos="11908"/>
+                                <w:tab w:val="left" w:pos="12824"/>
+                                <w:tab w:val="left" w:pos="13740"/>
+                                <w:tab w:val="left" w:pos="14656"/>
+                              </w:tabs>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>7.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:color w:val="222222"/>
+                                <w:lang w:val="lv"/>
+                              </w:rPr>
+                              <w:t>Nosusināt dozēšanas šļirces galu ar tīru drānu vai papīra salveti. Izmazgāt dozēšanas šļirci, izvelkot virzuli, un izskalot detaļas ar karstu ūdeni.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="25EBA56C" id="Casella di testo 24" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.05pt;margin-top:2pt;width:215.65pt;height:54.15pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMZ0XJHQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkiY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lp2nQbS/D9CCIonRIHh4ub/rWsINCr8GWfDzKOVNWQqXtruTfv23e&#10;LDjzQdhKGLCq5Efl+c3q9atl5wo1gQZMpZARiPVF50rehOCKLPOyUa3wI3DKkrMGbEUgE3dZhaIj&#10;9NZkkzy/yjrAyiFI5T3d3g1Ovkr4da1k+FLXXgVmSk65hbRj2rdxz1ZLUexQuEbLUxriH7JohbYU&#10;9Ax1J4Jge9S/QbVaIniow0hCm0Fda6lSDVTNOH9RzUMjnEq1EDnenWny/w9Wfj48uK/IQv8Oempg&#10;KsK7e5A/PLOwboTdqVtE6BolKgo8jpRlnfPF6Wuk2hc+gmy7T1BRk8U+QALqa2wjK1QnI3RqwPFM&#10;uuoDk3Q5mb9dzGczziT5rhbzaZ66koni6bdDHz4oaFk8lBypqQldHO59iNmI4ulJDObB6GqjjUkG&#10;7rZrg+wgSACbtFIBL54Zy7qSX88ms4GAv0Lkaf0JotWBlGx0W/LF+ZEoIm3vbZV0FoQ2w5lSNvbE&#10;Y6RuIDH0257pikiexQiR1y1UR2IWYVAuTRodGsBfnHWk2pL7n3uBijPz0VJ3rsfTaZR5Mqaz+YQM&#10;vPRsLz3CSoIqeeBsOK7DMBp7h3rXUKRBDxZuqaO1TmQ/Z3XKn5SZenCaoij9Szu9ep711SMAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCJ6Ue93QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUhsUOu8VEqIUyEkEOxKQbB142kSEY+D7abh7xlWsBzdo3vPVJvZDmJCH3pHCtJlAgKpcaan&#10;VsHb68NiDSJETUYPjlDBNwbY1OdnlS6NO9ELTrvYCi6hUGoFXYxjKWVoOrQ6LN2IxNnBeasjn76V&#10;xusTl9tBZkmyklb3xAudHvG+w+Zzd7QK1sXT9BGe8+17szoMN/Hqenr88kpdXsx3tyAizvEPhl99&#10;VoeanfbuSCaIQcEiZVBBwQ9xWuRpBmLPWJrlIOtK/vevfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCMZ0XJHQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCJ6Ue93QAAAAcBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="38A77841" w14:textId="54386675" w:rsidR="00E0259E" w:rsidRPr="008B3502" w:rsidRDefault="00E0259E" w:rsidP="00216737">
+                      <w:pPr>
+                        <w:pStyle w:val="HTMLPreformatted"/>
+                        <w:widowControl/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="40"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="clear" w:pos="720"/>
+                          <w:tab w:val="left" w:pos="916"/>
+                          <w:tab w:val="left" w:pos="1832"/>
+                          <w:tab w:val="left" w:pos="2748"/>
+                          <w:tab w:val="left" w:pos="3664"/>
+                          <w:tab w:val="left" w:pos="4580"/>
+                          <w:tab w:val="left" w:pos="5496"/>
+                          <w:tab w:val="left" w:pos="6412"/>
+                          <w:tab w:val="left" w:pos="7328"/>
+                          <w:tab w:val="left" w:pos="8244"/>
+                          <w:tab w:val="left" w:pos="9160"/>
+                          <w:tab w:val="left" w:pos="10076"/>
+                          <w:tab w:val="left" w:pos="10992"/>
+                          <w:tab w:val="left" w:pos="11908"/>
+                          <w:tab w:val="left" w:pos="12824"/>
+                          <w:tab w:val="left" w:pos="13740"/>
+                          <w:tab w:val="left" w:pos="14656"/>
+                        </w:tabs>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>7.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:color w:val="222222"/>
+                          <w:lang w:val="lv"/>
+                        </w:rPr>
+                        <w:t>Nosusināt dozēšanas šļirces galu ar tīru drānu vai papīra salveti. Izmazgāt dozēšanas šļirci, izvelkot virzuli, un izskalot detaļas ar karstu ūdeni.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D61280" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31698581" w14:textId="77777777" w:rsidR="006A0E36" w:rsidRDefault="006A0E36" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED6DB64" w14:textId="77777777" w:rsidR="00550E42" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AB7F17" w14:textId="77777777" w:rsidR="00550E42" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1537878D" w14:textId="77777777" w:rsidR="00550E42" w:rsidRDefault="00550E42" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FB53D3" w14:textId="77777777" w:rsidR="006A5427" w:rsidRDefault="006A5427" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C36A38B" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272CB7C8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E181E1" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775C80F0" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="006A5A96" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13940AA8" w14:textId="77777777" w:rsidR="006A0E36" w:rsidRDefault="006A0E36" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332A6716" w14:textId="77777777" w:rsidR="00257567" w:rsidRDefault="00257567" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BEC57F" w14:textId="77777777" w:rsidR="00257567" w:rsidRPr="006414D3" w:rsidRDefault="00257567" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F539DE0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">2 </w:t>
-[...175 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1553 lines deleted...]
-    <w:p w14:paraId="36FA5573" w14:textId="77777777" w:rsidR="000D35AE" w:rsidRPr="00711E0E" w:rsidRDefault="000D35AE" w:rsidP="008A2B3D">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DC6B12" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="006414D3" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...119 lines deleted...]
-    <w:p w14:paraId="4F99A3DF" w14:textId="77777777" w:rsidR="009741A4" w:rsidRDefault="009741A4" w:rsidP="008A2B3D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC26C4E" w14:textId="51872687" w:rsidR="00285ADA" w:rsidRPr="006414D3" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-2"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3CACF9C4" w14:textId="5B09C499" w:rsidR="000D35AE" w:rsidRPr="0089387C" w:rsidRDefault="000D35AE" w:rsidP="008A2B3D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B8699E" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB8AC89" w14:textId="0277E520" w:rsidR="006A5A96" w:rsidRPr="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzglabāt pudeli un šļirci ārējā </w:t>
+      </w:r>
+      <w:r w:rsidR="00285ADA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBFFCE8" w14:textId="77777777" w:rsidR="00E04FE8" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1963">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, ja beidzies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> derīguma termiņ</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1963">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas norādīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67A53">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz kastītes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc Exp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBFF151" w14:textId="0DE88842" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš attiec</w:t>
+      </w:r>
+      <w:r w:rsidR="00762C16">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B97DD6D" w14:textId="0EB5FD71" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10B2B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>reizēja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C164FAD" w14:textId="77777777" w:rsidR="0043320A" w:rsidRPr="008374E0" w:rsidRDefault="0043320A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5711CE85" w14:textId="77777777" w:rsidR="008E54AE" w:rsidRPr="008374E0" w:rsidRDefault="008E54AE" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFB78B6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4052C84A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DAA78F" w14:textId="478527EE" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0543C75D" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00DB468A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1443FFCC" w14:textId="705A164E" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt apkārtējo vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB8F3C1" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00DB468A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456BE0E5" w14:textId="766991C9" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569F8A5B" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30088F4A" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="008374E0" w:rsidRDefault="006A5427" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253BE524" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D260EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AC70B4" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...199 lines deleted...]
-        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44826E84" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="008374E0" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DD75E8" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00DB468A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35013141" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...274 lines deleted...]
-        <w:ind w:right="-318"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D7627F">
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="lightGray"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D7627F">
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CB5AB7" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00DB468A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D4FA25" w14:textId="0F4694A9" w:rsidR="006A5427" w:rsidRDefault="00FB1F54" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>V/SRP/26/0004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FA775F" w14:textId="77777777" w:rsidR="00FB1F54" w:rsidRDefault="00FB1F54" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C309629" w14:textId="0CF4BBCA" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFD86A0" w14:textId="76C88A8D" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="00B15EC8" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 50 ml pudeli un 1,5 ml dozēšanas šļirci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2278E6" w14:textId="06782D66" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="00B15EC8" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 100 ml pudeli un 1,5 ml dozēšanas šļirci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7884E20C" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE0E60A" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A144F2E" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="008374E0" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667A4A2A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9E9F6F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Veterināro zāļu klasifikācija</w:t>
-[...64 lines deleted...]
-        <w:ind w:right="-318"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660EC6CE" w14:textId="04280004" w:rsidR="00DB468A" w:rsidRDefault="00DB468A" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20771F87" w14:textId="77777777" w:rsidR="00BE2242" w:rsidRPr="00BE2242" w:rsidRDefault="00BE2242" w:rsidP="00BE2242">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB1F54">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D955493" w14:textId="77777777" w:rsidR="00BE2242" w:rsidRPr="008374E0" w:rsidRDefault="00BE2242" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEDC445" w14:textId="483BC162" w:rsidR="00C114FF" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+        <w:t xml:space="preserve">pieejama </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B435FF">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>14.</w:t>
-[...555 lines deleted...]
-        </w:rPr>
         <w:t>Savienības zāļu datubāzē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00711E0E">
-[...15 lines deleted...]
-        <w:r w:rsidR="00091E81" w:rsidRPr="00B772D1">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="lv-LV"/>
+            <w:lang w:val="lv"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00091E81" w:rsidRPr="00B772D1">
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693D22FA" w14:textId="5C392B27" w:rsidR="000D35AE" w:rsidRDefault="000D35AE" w:rsidP="00711E0E">
-[...28 lines deleted...]
-        <w:ind w:right="-318"/>
+    <w:p w14:paraId="1E0A6902" w14:textId="77777777" w:rsidR="006A5427" w:rsidRPr="008374E0" w:rsidRDefault="006A5427" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8F7970" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735F6512" w14:textId="77777777" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D7627F">
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB54BC4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008374E0" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F286B28" w14:textId="4B72645E" w:rsidR="00DB468A" w:rsidRPr="008374E0" w:rsidRDefault="006C22E9" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk73552578"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE508F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un par sērijas izlaidi atbildīgais ražotājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="232202CD" w14:textId="77777777" w:rsidR="006A5A96" w:rsidRPr="008374E0" w:rsidRDefault="006A5A96" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795726CF" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>FATRO S.p.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76422B8B" w14:textId="77777777" w:rsidR="00F804DF" w:rsidRDefault="006A5A96" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Via Emilia, 285</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE5BE6C" w14:textId="77777777" w:rsidR="00DC38CA" w:rsidRDefault="0043612E" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>40064 Ozzano dell’Emilia (Bologna)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E73F0E3" w14:textId="25575283" w:rsidR="006A5A96" w:rsidRDefault="0043612E" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Itālija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B56214E" w14:textId="77777777" w:rsidR="00257567" w:rsidRDefault="00257567" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187E6129" w14:textId="77777777" w:rsidR="00257567" w:rsidRDefault="00257567" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251CCC36" w14:textId="77777777" w:rsidR="00257567" w:rsidRPr="008374E0" w:rsidRDefault="00257567" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737CE914" w14:textId="48E42E89" w:rsidR="003841FC" w:rsidRPr="00DB33CD" w:rsidRDefault="00447B56" w:rsidP="00BD5C60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73552585"/>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="0B61E709" w14:textId="3A3D8311" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E026126" w14:textId="77777777" w:rsidR="00DB33CD" w:rsidRPr="00DB33CD" w:rsidRDefault="00DB33CD" w:rsidP="00DB33CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>16.</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:ind w:right="-318"/>
+        <w:t>SIA "Optim Vet"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C55F8E6" w14:textId="77777777" w:rsidR="00DB33CD" w:rsidRPr="00DB33CD" w:rsidRDefault="00DB33CD" w:rsidP="00DB33CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>Mētru iela 6,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493A6067" w14:textId="77777777" w:rsidR="00DB33CD" w:rsidRPr="00DB33CD" w:rsidRDefault="00DB33CD" w:rsidP="00DB33CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Tirdzniecības atļaujas turētājs:</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Grobiņa, Grobiņas novads, LV-3430</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9128E1" w14:textId="77777777" w:rsidR="00DB33CD" w:rsidRPr="00DB33CD" w:rsidRDefault="00DB33CD" w:rsidP="00DB33CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Boehringer Ingelheim </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Animal</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Latvija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DA03AE" w14:textId="7B000C20" w:rsidR="00DB33CD" w:rsidRDefault="00DB33CD" w:rsidP="00DB33CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Health </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>France</w:t>
-[...409 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t>Tel. +371 294 065 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDE317E" w14:textId="77777777" w:rsidR="00DB33CD" w:rsidRPr="00DB33CD" w:rsidRDefault="00DB33CD" w:rsidP="00DB33CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66152FDF" w14:textId="70D0C6A7" w:rsidR="00176E50" w:rsidRPr="00B435FF" w:rsidRDefault="00447B56" w:rsidP="005D7271">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D08" w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iegūtu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papildu informāciju par šīm veterinārajām zālēm, lūdzam sazināties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B68" w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tirdzniecības</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2EA6" w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atļaujas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> turētāja vietējo pārstāvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70B68" w:rsidRPr="00DB33CD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078119B">
-[...12500 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    </w:p>
+    <w:sectPr w:rsidR="00176E50" w:rsidRPr="00B435FF" w:rsidSect="00480008">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CD2397" w14:textId="77777777" w:rsidR="000A7851" w:rsidRDefault="000A7851">
+    <w:p w14:paraId="0261592A" w14:textId="77777777" w:rsidR="009E6054" w:rsidRDefault="009E6054">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5214E4A0" w14:textId="77777777" w:rsidR="000A7851" w:rsidRDefault="000A7851">
+    <w:p w14:paraId="647D20C6" w14:textId="77777777" w:rsidR="009E6054" w:rsidRDefault="009E6054">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="EU Albertina"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="BA"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRoman,Italic">
-[...9 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49BD2F5A" w14:textId="77777777" w:rsidR="006E5494" w:rsidRPr="00D34F7E" w:rsidRDefault="006E5494">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2FB158D6" w14:textId="3AF18532" w:rsidR="00E0259E" w:rsidRPr="00B94A1B" w:rsidRDefault="00E0259E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lang w:val="el-GR"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
+    <w:r w:rsidR="00BE2242">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:lang w:val="lv"/>
+      </w:rPr>
+      <w:t>19</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="012BE1FE" w14:textId="77777777" w:rsidR="006E5494" w:rsidRPr="00D34F7E" w:rsidRDefault="006E5494">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2CF443A8" w14:textId="77777777" w:rsidR="00E0259E" w:rsidRDefault="00E0259E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:lang w:val="el-GR"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:szCs w:val="16"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D34F7E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="16"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D8B9F8" w14:textId="77777777" w:rsidR="000A7851" w:rsidRDefault="000A7851">
+    <w:p w14:paraId="432124D4" w14:textId="77777777" w:rsidR="009E6054" w:rsidRDefault="009E6054">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01873FD2" w14:textId="77777777" w:rsidR="000A7851" w:rsidRDefault="000A7851">
+    <w:p w14:paraId="21F4B2CB" w14:textId="77777777" w:rsidR="009E6054" w:rsidRDefault="009E6054">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09AA6D58"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D42DAFC"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="B316023A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B448B102">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4AB451F8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0D1A10D6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3D6EEF1E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D67E2012" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9B58FB40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="492A4AF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4F4ECA36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="D9181D08">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16EE0240" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C15A4980" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29B8FD5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="32009724" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA4C1782" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E52B93E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="17186EF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F958648A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="3EFCBA42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FAEE3C6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A78AE8A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1290" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3B4C1CC0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="64184F4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2010" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2D101A00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2730" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DAC66E06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3450" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7E46D51A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4170" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E59C4CBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4890" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="7050" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA87B6A"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CD084B54"/>
-    <w:lvl w:ilvl="0" w:tplc="1FF8BDE6">
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="ADD8B8BE">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="PMingLiU" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FCA28132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0174024E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A2728B6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5A0E3552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E898C41E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52A859CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B6706B78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7BD88322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="740E0B68"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="70FA85F8"/>
-    <w:lvl w:ilvl="0" w:tplc="04260001">
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="CADAB320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4DC29134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F51A7FCE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8DE64920" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C1E4C7B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7318FB34" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E165CB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9C90A6F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FBA91A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="80781B0A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9D03680" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5AB08236" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DAB86CD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="934E96BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="777683D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4704D47A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F98ABB58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="ADB0CAB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="996347391">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="7AC45812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2880415C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC828A74" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1DEC673A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="89086D66" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5184A266" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C180DCDE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C038B280" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="71182502" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA64B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D20E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0DC0E08C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="090EBDF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B6964932" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7EA4B6A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9CBA0F2C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8976FF34" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="26643F60" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C7768216" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21A6449E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="1F405CAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A39870B4">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3A8A3734" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="246A58D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4EAA2614" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A604B76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="48DEE920" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08D42768" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="27182818" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="0D6086B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5F5A7E9C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B198A4B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9C168A32" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3028F7A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="506495F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="56A21B06" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3BC43CEA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="271A87D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="B8426D2A">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="79203DAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6464BB18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C965222" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="73A4EED2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7526B9A6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AFBC6432" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42D6A02C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="540A5890" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="D67AA758">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53F2F838" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2F96DF70" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="613478FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="31364396" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B380D30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2F2287FC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="619C069E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="22D250F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="0A8C1EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BC708F84" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5A3E95A4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="510EDC6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="99D60EBA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="525E63E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0F00F9E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0980B7CE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D2EC3D76" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="F87A0588">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A63864AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F7EA761A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4718C16A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A81CD55E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F2646D36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="459E32C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="63043084" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8DA690D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="695D6905"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F60BC16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7E218A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E020DF92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="7152E5FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7A0EF3B8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F00577A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4C6889D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F0582254" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3AD69C26" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F370BDF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="17AA3EC0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A0B49AE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="8A12767C">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="049AD462" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3ECA5DC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4930091C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B0CCF702" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BC800DA6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1120443A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BC466D28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BF6DE8A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="E7D8FDAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="764EEFF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B08678A4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C8C6DF64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9BB86B54" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F112D5B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="61CE7D5E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F04AC7E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C83C5884" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1996564857">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="906306595">
+  <w:num w:numId="2" w16cid:durableId="1245720423">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1445540953">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1215698748">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1182747165">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="650597769">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1039284395">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="947741646">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1161776249">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="86771375">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1166289892">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="984702587">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1475176941">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1921518312">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1677532501">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1605728862">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="269553029">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1127310519">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1969161524">
+  <w:num w:numId="19" w16cid:durableId="1813866006">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="791216182">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="941498661">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1660226348">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1597598568">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1511985651">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1686250871">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1715157316">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1612321214">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="778140343">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="150871848">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1833065047">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2016883484">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1435781637">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="461271219">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1195188894">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="648675362">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="448205418">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1011028018">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1495300903">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="285625945">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="54941212">
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-IE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
+  <w:hyphenationZone w:val="283"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="000D35AE"/>
-[...610 lines deleted...]
-    <w:rsid w:val="00FF6BE0"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00006B43"/>
+    <w:rsid w:val="00011E5A"/>
+    <w:rsid w:val="00020A50"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="00027100"/>
+    <w:rsid w:val="00031A38"/>
+    <w:rsid w:val="0003219B"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="00070D27"/>
+    <w:rsid w:val="00074F67"/>
+    <w:rsid w:val="00076A57"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00082200"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="00087BE9"/>
+    <w:rsid w:val="0009075E"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="00096BDB"/>
+    <w:rsid w:val="00096E78"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A48F0"/>
+    <w:rsid w:val="000B700D"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000D7CA6"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E705A"/>
+    <w:rsid w:val="000F104D"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F6EAF"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="0010063B"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="00105636"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00111185"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="001203AB"/>
+    <w:rsid w:val="00121A38"/>
+    <w:rsid w:val="00124502"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="0012642C"/>
+    <w:rsid w:val="001308A4"/>
+    <w:rsid w:val="00131423"/>
+    <w:rsid w:val="001341F1"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00143E11"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="00147436"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="001549A9"/>
+    <w:rsid w:val="0015659D"/>
+    <w:rsid w:val="00157199"/>
+    <w:rsid w:val="00161716"/>
+    <w:rsid w:val="00161E39"/>
+    <w:rsid w:val="00164543"/>
+    <w:rsid w:val="0016655E"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00176E50"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="00182AC9"/>
+    <w:rsid w:val="00185A5A"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00192D98"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="00195DF7"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A1A64"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001A3F9F"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B26EB"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001B73B0"/>
+    <w:rsid w:val="001C0144"/>
+    <w:rsid w:val="001C0A17"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001D2FA4"/>
+    <w:rsid w:val="001D531A"/>
+    <w:rsid w:val="001D6052"/>
+    <w:rsid w:val="001D6945"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F0A9C"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="001F7946"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="00215174"/>
+    <w:rsid w:val="00216737"/>
+    <w:rsid w:val="0022036C"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="00223593"/>
+    <w:rsid w:val="00224791"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00247A48"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00250FAE"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00257567"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="00282E7B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="002845B4"/>
+    <w:rsid w:val="00285ADA"/>
+    <w:rsid w:val="002862E3"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00295140"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A710D"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B2E17"/>
+    <w:rsid w:val="002B3339"/>
+    <w:rsid w:val="002B6560"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002D300D"/>
+    <w:rsid w:val="002D53E1"/>
+    <w:rsid w:val="002E0CD4"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F06DA"/>
+    <w:rsid w:val="002F0936"/>
+    <w:rsid w:val="002F0938"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F2FF5"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F476C"/>
+    <w:rsid w:val="002F5FF6"/>
+    <w:rsid w:val="002F6DAA"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="00300013"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="00302266"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="003058B5"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="003122E7"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="00326AC2"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="003337F3"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="003367BC"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00340FFC"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="0034378D"/>
+    <w:rsid w:val="003460FF"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="00355D02"/>
+    <w:rsid w:val="003568DF"/>
+    <w:rsid w:val="00357C73"/>
+    <w:rsid w:val="003615F4"/>
+    <w:rsid w:val="00361607"/>
+    <w:rsid w:val="00362056"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="003803CC"/>
+    <w:rsid w:val="00380750"/>
+    <w:rsid w:val="00381D1F"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="003837F1"/>
+    <w:rsid w:val="003841FC"/>
+    <w:rsid w:val="0038638B"/>
+    <w:rsid w:val="0038662A"/>
+    <w:rsid w:val="00387D59"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003974D6"/>
+    <w:rsid w:val="003A31B9"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B1526"/>
+    <w:rsid w:val="003B3EDB"/>
+    <w:rsid w:val="003B476B"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003B4CE0"/>
+    <w:rsid w:val="003B5CD1"/>
+    <w:rsid w:val="003B5DEA"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D0506"/>
+    <w:rsid w:val="003D2697"/>
+    <w:rsid w:val="003D378C"/>
+    <w:rsid w:val="003D3893"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E04B7"/>
+    <w:rsid w:val="003E1762"/>
+    <w:rsid w:val="003E1A64"/>
+    <w:rsid w:val="003E23B6"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003F0BC8"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1963"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F3CE6"/>
+    <w:rsid w:val="003F5B10"/>
+    <w:rsid w:val="003F677F"/>
+    <w:rsid w:val="003F6E55"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00400CC1"/>
+    <w:rsid w:val="0040627E"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="0041440C"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="00415408"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004303E7"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DA8"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="0043612E"/>
+    <w:rsid w:val="004371A3"/>
+    <w:rsid w:val="0043722B"/>
+    <w:rsid w:val="004403A1"/>
+    <w:rsid w:val="00441548"/>
+    <w:rsid w:val="00445C95"/>
+    <w:rsid w:val="00446960"/>
+    <w:rsid w:val="00446F37"/>
+    <w:rsid w:val="00447B56"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00455F9C"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457101"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="00457B74"/>
+    <w:rsid w:val="00460BF8"/>
+    <w:rsid w:val="00461B2A"/>
+    <w:rsid w:val="004620A4"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="0047743C"/>
+    <w:rsid w:val="00480008"/>
+    <w:rsid w:val="0048513C"/>
+    <w:rsid w:val="0048593A"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="0048774C"/>
+    <w:rsid w:val="00495A75"/>
+    <w:rsid w:val="00495CAE"/>
+    <w:rsid w:val="004A173F"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B5107"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C10BC"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C5F62"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E23EA"/>
+    <w:rsid w:val="004E493C"/>
+    <w:rsid w:val="004E5B13"/>
+    <w:rsid w:val="004E623E"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F4BC1"/>
+    <w:rsid w:val="004F4DB1"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00502358"/>
+    <w:rsid w:val="005034E1"/>
+    <w:rsid w:val="00506AAE"/>
+    <w:rsid w:val="00511E9B"/>
+    <w:rsid w:val="00513317"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="00530C00"/>
+    <w:rsid w:val="00536203"/>
+    <w:rsid w:val="0053740A"/>
+    <w:rsid w:val="00540CA3"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="00545A61"/>
+    <w:rsid w:val="005468B1"/>
+    <w:rsid w:val="00546FEF"/>
+    <w:rsid w:val="00550E42"/>
+    <w:rsid w:val="005514C6"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="0055371D"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="005644F8"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="0057436C"/>
+    <w:rsid w:val="00575DE3"/>
+    <w:rsid w:val="00577B1B"/>
+    <w:rsid w:val="005822FD"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="0058621D"/>
+    <w:rsid w:val="0059014D"/>
+    <w:rsid w:val="00590B72"/>
+    <w:rsid w:val="00592420"/>
+    <w:rsid w:val="00593AB6"/>
+    <w:rsid w:val="00597DE9"/>
+    <w:rsid w:val="00597FED"/>
+    <w:rsid w:val="005A4CBE"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B1353"/>
+    <w:rsid w:val="005B1FD0"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B29F0"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4CDD"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005B5327"/>
+    <w:rsid w:val="005B628B"/>
+    <w:rsid w:val="005B78F5"/>
+    <w:rsid w:val="005C1047"/>
+    <w:rsid w:val="005C276A"/>
+    <w:rsid w:val="005C3CF9"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D63C3"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D7271"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="006030F0"/>
+    <w:rsid w:val="0060326F"/>
+    <w:rsid w:val="00603B3F"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="00616CF3"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="00617F41"/>
+    <w:rsid w:val="006206CA"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00631EFA"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00636884"/>
+    <w:rsid w:val="00637F7E"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="00641229"/>
+    <w:rsid w:val="006414D3"/>
+    <w:rsid w:val="0064199C"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="006445EA"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="0065713C"/>
+    <w:rsid w:val="00662CDA"/>
+    <w:rsid w:val="00666CDA"/>
+    <w:rsid w:val="0066704D"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="0067760F"/>
+    <w:rsid w:val="0067780B"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="006830F0"/>
+    <w:rsid w:val="0068507D"/>
+    <w:rsid w:val="006854F5"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690463"/>
+    <w:rsid w:val="00690F2B"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A0E36"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A5427"/>
+    <w:rsid w:val="006A5A96"/>
+    <w:rsid w:val="006A6517"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006C22E9"/>
+    <w:rsid w:val="006C351E"/>
+    <w:rsid w:val="006C456F"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D09DC"/>
+    <w:rsid w:val="006D3509"/>
+    <w:rsid w:val="006D56ED"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E0F4F"/>
+    <w:rsid w:val="006E15A2"/>
+    <w:rsid w:val="006E1D99"/>
+    <w:rsid w:val="006E2EA6"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006F148B"/>
+    <w:rsid w:val="006F741A"/>
+    <w:rsid w:val="007000A8"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="00706E17"/>
+    <w:rsid w:val="0070773E"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="007127BC"/>
+    <w:rsid w:val="00714F0E"/>
+    <w:rsid w:val="00715C55"/>
+    <w:rsid w:val="00716EAF"/>
+    <w:rsid w:val="007237C7"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725BF4"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="007276B6"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="00732206"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="00735AFE"/>
+    <w:rsid w:val="0074263C"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="0074490A"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="00762C16"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="007661EA"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00775BFF"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="007810B7"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="0078538F"/>
+    <w:rsid w:val="0078729A"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="007936CE"/>
+    <w:rsid w:val="007973C5"/>
+    <w:rsid w:val="007A101D"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A314D"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B33CF"/>
+    <w:rsid w:val="007B4328"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C3DF3"/>
+    <w:rsid w:val="007C6782"/>
+    <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007D3B60"/>
+    <w:rsid w:val="007D4796"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007D7996"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007F1375"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="00813740"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="00820B3D"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="008235E3"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="00827B33"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="00831E92"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="008374E0"/>
+    <w:rsid w:val="0083759F"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="00840AF5"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00851FA3"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00856A55"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="0086199D"/>
+    <w:rsid w:val="008633E3"/>
+    <w:rsid w:val="0086480F"/>
+    <w:rsid w:val="00866F8B"/>
+    <w:rsid w:val="00871AE0"/>
+    <w:rsid w:val="00872C48"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="008829DD"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="00894647"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A6ACA"/>
+    <w:rsid w:val="008A7896"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008C224D"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C2E3A"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D248C"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E372C"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E54AE"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F09C7"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="00900060"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="00904DC4"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="0091335F"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00915ABF"/>
+    <w:rsid w:val="00921CAD"/>
+    <w:rsid w:val="00926C69"/>
+    <w:rsid w:val="009311ED"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="00937970"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="009453ED"/>
+    <w:rsid w:val="00945C4D"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="00951118"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00953E4C"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00960F3E"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00964F6D"/>
+    <w:rsid w:val="00965516"/>
+    <w:rsid w:val="009661E1"/>
+    <w:rsid w:val="009663F4"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976105"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="00995A7D"/>
+    <w:rsid w:val="00995C39"/>
+    <w:rsid w:val="00996B7C"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A44C3"/>
+    <w:rsid w:val="009A6509"/>
+    <w:rsid w:val="009A6E2F"/>
+    <w:rsid w:val="009A7DDF"/>
+    <w:rsid w:val="009B021A"/>
+    <w:rsid w:val="009B2969"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B378E"/>
+    <w:rsid w:val="009B4873"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C6B5A"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E4CC5"/>
+    <w:rsid w:val="009E6054"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E72A3"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F461B"/>
+    <w:rsid w:val="009F4F61"/>
+    <w:rsid w:val="00A00C78"/>
+    <w:rsid w:val="00A0308C"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A054B5"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A1064D"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A1689D"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A367FC"/>
+    <w:rsid w:val="00A4244E"/>
+    <w:rsid w:val="00A42C43"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A44A56"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A53D08"/>
+    <w:rsid w:val="00A567DD"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A6387B"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A67A53"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A72BBB"/>
+    <w:rsid w:val="00A75839"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84622"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A95D69"/>
+    <w:rsid w:val="00A95E81"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00AA55EF"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD6165"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE4716"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00B113B9"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B11CF4"/>
+    <w:rsid w:val="00B15EC8"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B22B13"/>
+    <w:rsid w:val="00B2603F"/>
+    <w:rsid w:val="00B302B7"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B33D97"/>
+    <w:rsid w:val="00B3499B"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B435FF"/>
+    <w:rsid w:val="00B44468"/>
+    <w:rsid w:val="00B5093D"/>
+    <w:rsid w:val="00B517AA"/>
+    <w:rsid w:val="00B55D52"/>
+    <w:rsid w:val="00B5677D"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B631DE"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B86DBF"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B94F23"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BA704F"/>
+    <w:rsid w:val="00BA781F"/>
+    <w:rsid w:val="00BB04EB"/>
+    <w:rsid w:val="00BB0DBE"/>
+    <w:rsid w:val="00BB0DC5"/>
+    <w:rsid w:val="00BB2539"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB58ED"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BB7733"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BD06B1"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD5C60"/>
+    <w:rsid w:val="00BD69DF"/>
+    <w:rsid w:val="00BE117E"/>
+    <w:rsid w:val="00BE2242"/>
+    <w:rsid w:val="00BE238C"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BE4404"/>
+    <w:rsid w:val="00BF00EF"/>
+    <w:rsid w:val="00BF1F24"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00C01B97"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C05321"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11D49"/>
+    <w:rsid w:val="00C11EA9"/>
+    <w:rsid w:val="00C1698B"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17832"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20734"/>
+    <w:rsid w:val="00C213A4"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C30ACE"/>
+    <w:rsid w:val="00C314D0"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40719"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C40CFF"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C53D52"/>
+    <w:rsid w:val="00C5504A"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C63136"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C6439A"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73678"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C828CF"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C85583"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C93C62"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00C965EA"/>
+    <w:rsid w:val="00CB680E"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CC71F2"/>
+    <w:rsid w:val="00CC7C87"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD6AFD"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE0F5D"/>
+    <w:rsid w:val="00CE1A6A"/>
+    <w:rsid w:val="00CE5BDD"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00CF101B"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D10CE0"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D2389D"/>
+    <w:rsid w:val="00D259C4"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D32624"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D40C78"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D460F9"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D57807"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D76222"/>
+    <w:rsid w:val="00D773E7"/>
+    <w:rsid w:val="00D81ED2"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D95C60"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DB20E5"/>
+    <w:rsid w:val="00DB33CD"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB468A"/>
+    <w:rsid w:val="00DB66B6"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC2AE9"/>
+    <w:rsid w:val="00DC38CA"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC6087"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DC783A"/>
+    <w:rsid w:val="00DD107A"/>
+    <w:rsid w:val="00DD29E3"/>
+    <w:rsid w:val="00DD53C3"/>
+    <w:rsid w:val="00DD570A"/>
+    <w:rsid w:val="00DD6D15"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE508F"/>
+    <w:rsid w:val="00DE67C4"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF4CE9"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00DF7EDD"/>
+    <w:rsid w:val="00E0259E"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E04FE8"/>
+    <w:rsid w:val="00E060F7"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E25E38"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E33224"/>
+    <w:rsid w:val="00E34294"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E37C9F"/>
+    <w:rsid w:val="00E4158C"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E519F0"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E6075A"/>
+    <w:rsid w:val="00E6096F"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6460F"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70337"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E74050"/>
+    <w:rsid w:val="00E745AC"/>
+    <w:rsid w:val="00E75BB6"/>
+    <w:rsid w:val="00E777CA"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E846DC"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95993"/>
+    <w:rsid w:val="00EB07C2"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB1328"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EC1AD8"/>
+    <w:rsid w:val="00EC47C4"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED5527"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE4B0B"/>
+    <w:rsid w:val="00EE6228"/>
+    <w:rsid w:val="00EE7AC7"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF25D4"/>
+    <w:rsid w:val="00EF2BB4"/>
+    <w:rsid w:val="00EF36E5"/>
+    <w:rsid w:val="00EF3A8A"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F05E15"/>
+    <w:rsid w:val="00F10B2B"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F1379F"/>
+    <w:rsid w:val="00F144BE"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F17A0C"/>
+    <w:rsid w:val="00F228C9"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F2396E"/>
+    <w:rsid w:val="00F25467"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F26FEE"/>
+    <w:rsid w:val="00F272C7"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F338E7"/>
+    <w:rsid w:val="00F354C5"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F3735B"/>
+    <w:rsid w:val="00F40449"/>
+    <w:rsid w:val="00F40F9A"/>
+    <w:rsid w:val="00F45B8E"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F5082B"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F524E7"/>
+    <w:rsid w:val="00F52C5D"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F5375B"/>
+    <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F57C1F"/>
+    <w:rsid w:val="00F60BDB"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F66F00"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F70B68"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F7778D"/>
+    <w:rsid w:val="00F804DF"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F90B01"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00FA028D"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA4DD0"/>
+    <w:rsid w:val="00FA4EE2"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA70F9"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB1F54"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FC02F3"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD1E45"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF7577"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B45A0D8"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E6078A65-82B9-4A60-A03D-D55A7E85D7AF}"/>
+  <w14:docId w14:val="551372AE"/>
+  <w15:docId w15:val="{1C3C034B-23CB-4D6D-849A-7C2DD31233FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -44238,75 +22240,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -44455,1551 +22456,1546 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00C5504A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="STYLEA"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001C1900"/>
     <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:rsid w:val="000D35AE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
-      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="PMingLiU" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="000D35AE"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
-    <w:rsid w:val="000D35AE"/>
+    <w:pPr>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:aliases w:val="Kommentarer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
+    <w:name w:val="Body Text 2_0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
+    <w:name w:val="Body Text 2_1"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="20"/>
-      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000D35AE"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
+    <w:name w:val="Body Text 2_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0019686E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
     <w:name w:val="Body text (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodytextAgencyChar"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
     <w:name w:val="Table text rows (Agency)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
     <w:name w:val="Body text (Agency) Char"/>
     <w:link w:val="BodytextAgency"/>
     <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="STYLEA">
-    <w:name w:val="STYLE A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="000D35AE"/>
+    <w:rsid w:val="00FF4664"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...80 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D2416F"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00673F4C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:rsid w:val="00031A38"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:rsid w:val="00E33224"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B33CF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B33CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D2416F"/>
+    <w:rsid w:val="00C6439A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:rsid w:val="00A553A4"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B6E43"/>
+    <w:rsid w:val="00257567"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="6374917">
+    <w:div w:id="711420130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="484735677">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="106852931">
-[...129 lines deleted...]
-    <w:div w:id="1641494454">
+    <w:div w:id="718095909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-i-adverse-event-phv-mss-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...364 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>19166</Characters>
+  <Pages>18</Pages>
+  <Words>2135</Words>
+  <Characters>15679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
-[...11 lines deleted...]
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Nexgard, afoxolaner</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Vqrdtemplateclean_en</vt:lpstr>
+      <vt:lpstr>Vqrdtemplateclean_en</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52683</CharactersWithSpaces>
+  <CharactersWithSpaces>17779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>Day +25</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eRoom">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Description0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="eRoom_Title">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
+    <vt:lpwstr>25/10/2022 18:41:57</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
+    <vt:lpwstr>EMA/852483/2022</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_bcc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="eRoom ID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_emea_cc">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="u49p">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DM_emea_doc_lang">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Authorization Procedure">
-    <vt:lpwstr>CP</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Last approved">
-    <vt:lpwstr>last approved</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/852483/2022</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Document type">
-[...18 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Marketing authorization number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DM_emea_from">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Implementation date">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DM_emea_meeting_action">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Country">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="DM_emea_meeting_flags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="DM_emea_meeting_hyperlink">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Product number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DM_emea_meeting_ref">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="BIRDS number">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="DM_emea_meeting_status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Active substance">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="DM_emea_meeting_title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Product name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DM_emea_message_subject">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
-    <vt:lpwstr>0x010100D0E6C19FE0F7F848AF3EF01C796F4799</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_emea_resp_body">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_Modifer_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_Modified_Date">
+    <vt:lpwstr>08/11/2022 12:33:14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_Modifier_Name">
+    <vt:lpwstr>Akhtar Timea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_Modify_Date">
+    <vt:lpwstr>08/11/2022 12:33:14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_Name">
+    <vt:lpwstr>Vqrdtemplateclean_en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/18 V-Template v.9 - new vet legislation 2020-2021/10. SECOND publication Oct-2022/04. CLEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_Subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_Version">
+    <vt:lpwstr>1.0,CURRENT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ActionId">
+    <vt:lpwstr>d143bd25-e6b8-4d4b-b8a2-8d41a833f851</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
+    <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
+    <vt:lpwstr>2022-11-08T11:32:39Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">
+    <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
 </Properties>
 </file>