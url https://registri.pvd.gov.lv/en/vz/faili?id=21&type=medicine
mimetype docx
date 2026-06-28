--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,961 +1,965 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="73A4FD8E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...241 lines deleted...]
-    <w:p w14:paraId="17695934" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="7A003F80" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76911A78" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B15479" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29026892" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C726EDF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1445F1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCBFBB9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1584EBDC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27590FF2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC57329" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DFA0DF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792B4E98" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D731748" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1350D497" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF85782" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3841E7F9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536D1BD0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD0EB08" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D55E09" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8547B9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501D76D9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15653961" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6756E9D8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8FE008" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="0D9258F8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0C55F8BC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59340209" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2821D638" w14:textId="1B63DB2D" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="544582F9" w14:textId="181BBB40" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3523E688" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="3D4FAE1F" w14:textId="76544B13" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="69793980" w14:textId="2C5A6E85" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9FDF34" w14:textId="244EB910" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>50 mg šķīdums pilināšanai kaķiem</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="06F8F86F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t>67 mg šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1242C9D3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD8F1ED" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAA81F4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185F688F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="1F3AEC33" w14:textId="6EA383D8" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="24482683" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFA4441" w14:textId="338B0749" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Katra 0,5 ml</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+        <w:t>Katra 0,67 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3284277C" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="12EB9A6A" w14:textId="1205DCB9" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="62197B8E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A5DFDD" w14:textId="77A3543B" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aktīvās vielas</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738F8A3B" w14:textId="05F16460" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="2489DCA1" w14:textId="4FE35E08" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>50 mg</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64B6DC56" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+        <w:t>67 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E1E0EE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562FC674" w14:textId="18A46F13" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0F7EFF81" w14:textId="609B49D2" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024D0485" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="58EB3AB9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4524"/>
         <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006255DD" w14:paraId="0B88E76C" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="162FA5B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB312F1" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="5338A785" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Palīgvielu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais sastāvs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73EAA355" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="3F7F6AC4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kvantitatīvais sastāvs, ja šī informācija ir būtiska veterināro zāļu pareizai ievadīšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006255DD" w14:paraId="67054986" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="11583108" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E22D14F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="3CF42B87" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksianizols</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (E320)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C48A95" w14:textId="1E137041" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="7E36A4AB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>0,1 mg</w:t>
+              <w:t>0,134 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006255DD" w14:paraId="6D869A01" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="7758BA56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E279E3" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="7F5DAB96" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Butilhidroksitolu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRoman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ols</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (E321)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6ADC00" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="478C95B9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0,05 mg</w:t>
+              <w:t>0,067 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006255DD" w14:paraId="5F33AA0D" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="0286309D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCF066E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="21F1772C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Etilspirts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (96%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2436A3B9" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+          <w:p w14:paraId="47758543" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006255DD" w14:paraId="3FA3C741" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="70133035" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0F9741" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="71039F45" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Polisorbāts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2A6CFB" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+          <w:p w14:paraId="330208AA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006255DD" w14:paraId="48AB0177" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="62EE0E82" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091FDBF0" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="2B2D41EA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Povidons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> K25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26453911" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+          <w:p w14:paraId="02466DC7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006255DD" w14:paraId="7E450D88" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="1CFF39BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63640639" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="61AF794D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Dietil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRoman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
@@ -990,617 +994,665 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRoman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>teris</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4FAA4D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+          <w:p w14:paraId="23CD7B48" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A251823" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="3C1BC8C3" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="06571DE5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572294EF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaiši dzeltens šķīdums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F1B6B6" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...21 lines deleted...]
-    <w:p w14:paraId="73B0A948" w14:textId="6AC626B5" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="64B87E3F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6436B871" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1062FB9D" w14:textId="68EE8670" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5B3640" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="553D2245" w14:textId="639C88CE" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="405B5F19" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5C0A3E" w14:textId="5328A591" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mērķsugas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="255895EC" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+    <w:p w14:paraId="42019CED" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="527C44F1" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="3DFC834A" w14:textId="43946E63" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001133FB">
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="7F773FEF" w14:textId="44F9657C" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009643B5">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 kg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B457092" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FC5DD7" w14:textId="489E0E5E" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>Lietošanas indikācijas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> katrai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mērķsugai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1CDCB959" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="5ABF592E" w14:textId="1D33B97D" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="3EEF9B8F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092F96B8" w14:textId="57E6B50E" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blusu (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ctenocephalides</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ērču (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>felis</w:t>
+        <w:t>Rhipicephalus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>) un ērču (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Rhipicephalus</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dermacentor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Dermacentor</w:t>
+        <w:t>Ixodes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>invāzijas ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novēršanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B5B530" w14:textId="0E9C4B3E" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="004F551D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Blusu alerģiskā dermatīta (BAD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kontrole</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F4A996" w14:textId="0589C484" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grauzējutu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ixodes</w:t>
+        <w:t>Trichodectes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F141BE">
-[...3 lines deleted...]
-        <w:t>spp</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>canis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F141BE">
-[...24 lines deleted...]
-      <w:r w:rsidR="00F7667E">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invāzijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42365">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novēršanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>un ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42365">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...181 lines deleted...]
-    <w:p w14:paraId="0D1D879A" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D78EF3E" w14:textId="129DA58D" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537F1B7A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>Kontrindikācijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E7E11B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="1AB3B190" w14:textId="43B49B02" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="4E4DFE32" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211DAD11" w14:textId="54DCD17B" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1670,133 +1722,117 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>jumi, nelietot ka</w:t>
+        <w:t>jumi, nelietot kucēniem l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ķē</w:t>
-[...5 lines deleted...]
-        <w:t>niem l</w:t>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dz 8 ned</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ī</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>ēļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>u vecumam un/vai ka</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="7AAF923D" w14:textId="08B02033" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t>u vecumam un/vai kucēniem ar ķermeņa svaru līdz 2 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A85240B" w14:textId="4907EAF1" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot</w:t>
       </w:r>
-      <w:r w:rsidR="00F141BE">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> veterinārās zāles</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārās zāles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> slimiem dz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>vniekiem (sist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1826,705 +1862,786 @@
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8A1F74" w14:textId="02AB7293" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="30C47CAF" w14:textId="365D3766" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E57132" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="12344CA8" w14:textId="556E5D19" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="7CF0125F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles ir paredzētas suņiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot kaķiem, jo lietošanas rezultātā iespējama pārdozēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FDCDAF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C88020" w14:textId="2761D85A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>Īpaši brīdinājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62013D7A" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="64A065C2" w14:textId="2ED07CE3" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="6C4E7814" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19618F27" w14:textId="1C191801" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lai mazinātu transmisīvo slimību risku, pirms </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F141BE">
+        <w:t>Lai mazinātu transmisīvo slimību risku, pirms</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāļu lietošanas jānoņem uz dzīvniekiem esošās ērces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A48283A" w14:textId="189BE176" w:rsidR="003E21BA" w:rsidRDefault="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Izvairīties n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="00B46935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vannošanas/mērkšanas ūdenī divu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienu laikā pēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanas un vannošanas, kas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biežāka par vienu reizi nedēļā, jo nav veikti pētījumi, lai noskaidrotu, kā tas ietekmē </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B68AC3F" w14:textId="650DD2EC" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pirms apstrādes var lietot mīkstinošus šampūnus, tomēr tad, ja pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu lietošanas tos lieto katru nedēļu, tie aizsardzību pret blusām saīsina līdz, aptuveni, 5 nedēļām. Sešas nedēļas ilga pētījuma laikā vannošana ar medicīnisko 2% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hlorheksidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šampūnu </w:t>
+      </w:r>
+      <w:r w:rsidR="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienu reizi nedēļā </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aizsardzību pret blusām neietekmēja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2834DDB6" w14:textId="224EAE4E" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Nav pieejami dati par vannošanas/mazgāšanas ar šampūnu ietekmi uz</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Var nov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rot atsevišķu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u pieķeršan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tādējādi nelabvēlīgu apstākļu gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nav iespējams </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pilnībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izslēgt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>infekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B46935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārnešan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46935" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as risku</w:t>
+      </w:r>
+      <w:r w:rsidR="004F551D" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no ērcēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B46935">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B46935">
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:t xml:space="preserve"> ērces nav bijušas piesūkušās (sūkušas asinis), parasti tās ies bojā un no </w:t>
+      </w:r>
+      <w:r w:rsidR="004F551D" w:rsidRPr="00650906">
+        <w:t xml:space="preserve">dzīvnieka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F551D">
+        <w:t>nokritīs 24 -48 stundu laikā pēc invāzijas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F141BE">
-[...238 lines deleted...]
-    <w:p w14:paraId="4819D23D" w14:textId="23CF3CB5" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eterināro zāļu iedarbības laikā nevar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izslēgt atsevišķu ērču piesūkšanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2A4C7D" w14:textId="2379404D" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā un regulārās uzturēšanās vietās, piemēram, paklājos un mēbelēs, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00382769">
+      <w:r w:rsidR="003C34C2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lielas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļu sūcēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A34DB2" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="10E86FD9" w14:textId="6058BF13" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="64C501D1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E3A7C8" w14:textId="7DA490DA" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40178491" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="61457302" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="5CA8A355" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8EE180" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķsugām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405A06BE" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="58C179E5" w14:textId="3D20C1DB" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="206DBB60" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBA1D7B" w14:textId="11FC1819" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ir svarīgi pārliecināties, ka </w:t>
       </w:r>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterinārās zāles tiek lietotas vietā, kur dzīvnieki tās nevar nolaizīt, un nodrošināt, lai pēc apstrādes dzīvnieki viens otru nelaizītu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116E1BFD" w14:textId="7EA496C3" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="7B09B5B9" w14:textId="2D55F4F5" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izvair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ties no </w:t>
       </w:r>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>veterināro zāļu nokļūšanas</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>veterināro zāļu nokļūšanas dz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vniek</w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8D6355" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512887B9" w14:textId="6C668B3B" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasākumi, kas jāievēro personai, kura </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ievada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dzīvniekiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00927573">
-[...107 lines deleted...]
-    <w:p w14:paraId="09323F4F" w14:textId="39742088" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    </w:p>
+    <w:p w14:paraId="1AEBA7DD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D939317" w14:textId="34F84D0C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2588,232 +2705,232 @@
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>du un acu kairin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>jumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B35F76" w14:textId="35AD329D" w:rsidR="006255DD" w:rsidRDefault="00CC3B6B">
+    <w:p w14:paraId="017EAFFA" w14:textId="43339F4E" w:rsidR="003E21BA" w:rsidRDefault="009643B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zvair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>īties</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
-[...17 lines deleted...]
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veterināro zāļu </w:t>
       </w:r>
-      <w:r w:rsidR="00382769">
-[...11 lines deleted...]
-      <w:r w:rsidR="00F40237">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>saskares</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar mutes g</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ļ</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">du </w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676220AF" w14:textId="2DAD1626" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="7431BC65" w14:textId="20B343F9" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Personām</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> ar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zināmu</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> pastiprinātu jutību pret </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>fipronilu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai spirtu </w:t>
       </w:r>
       <w:r>
         <w:t>jāizvairās</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r>
         <w:t>saskares</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
-        <w:t xml:space="preserve"> ar šīm veterinārajām zālēm. </w:t>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>šīm veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> zālēm. </w:t>
       </w:r>
       <w:r>
         <w:t>Izvair</w:t>
       </w:r>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="00B34D44">
         <w:t>ī</w:t>
       </w:r>
       <w:r>
         <w:t>ties no satura saskares</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> ar </w:t>
       </w:r>
       <w:r>
         <w:t>pirkstiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saskare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -2846,11798 +2963,13560 @@
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">m un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8CCC37" w14:textId="6F9FBB69" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="33155FD6" w14:textId="17A76388" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ja notikusi</w:t>
       </w:r>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>āļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u nejauša nokļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>šana ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, uzmanīgi skalot tās ar tīru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560A5E65" w14:textId="184370AA" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0368">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīkošanās ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D437BC" w14:textId="51F89525" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Apstrādātus dzīvniekus neglaudīt līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0368">
+        <w:t xml:space="preserve">lietošanas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vieta ir izžuvusi, un bērniem neļaut rotaļāties ar tikko apstrādātiem dzīvniekiem. Tāpēc ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā un nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:t xml:space="preserve"> pie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bērniem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766B087A" w14:textId="6D691F14" w:rsidR="003E21BA" w:rsidRDefault="009643B5" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r w:rsidR="00CC3B6B">
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nesm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>āļ</w:t>
-[...13 lines deleted...]
-      <w:r>
+        <w:t>ēķē</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t, nedzert un ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>ū</w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>st.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033120B7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC0D1A5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16374D29" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6297DA6F" w14:textId="7197058C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...143 lines deleted...]
-    <w:p w14:paraId="001C6F0C" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Divas dienas pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43C1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>apstrādes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem neļaut peldēties ūdenstilpēs (skatīt 5.5. apakšpunktu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A3CB88" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C4203D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="001133FB">
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDCDAA0" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...18 lines deleted...]
-        <w:t>Kaķi</w:t>
+    <w:p w14:paraId="73157323" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548BDD5C" w14:textId="2853CF5D" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Suņi</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565A52A9" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="14B7E96B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006255DD" w14:paraId="237085B0" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="54DF3FC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62220C36" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="6E825CEC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F3B6642" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="1A33CCA3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34CEC85F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="503E4947" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ādas zvīņošanās </w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>lietošanas vietā</w:t>
-[...12 lines deleted...]
-              <w:t>, apmatojuma izkrišana lietošanas vietā</w:t>
+              <w:t>pmatojuma izkrišana lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, nieze lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, apsārtums lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ādas krāsas maiņa lietošanas vietā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7BE9A88B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="008E0E40" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Vispārēja nieze, vispārēja apmatojuma izkrišana</w:t>
+              <w:t>Nieze, vispārēja apmatojuma izkrišana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DF3DA00" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="64C55E7A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk534802684"/>
             <w:bookmarkStart w:id="1" w:name="_Hlk536006852"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pastiprināta siekalošan</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, vemšana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EFF156F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="02C65521" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neiroloģiskas pazīmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, h</w:t>
             </w:r>
             <w:r>
               <w:t>iperestēzija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE5F839" w14:textId="7700DCC9" w:rsidR="006255DD" w:rsidRDefault="006B1B3F">
+          <w:p w14:paraId="0DBC73A9" w14:textId="642907E7" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96E5F">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Elpošanas</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96E5F" w:rsidRPr="00B96E5F">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B96E5F">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>pazīmes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11ADD55E" w14:textId="1521272D" w:rsidR="003E21BA" w:rsidRDefault="00B43C1A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00650906">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nomāktība</w:t>
             </w:r>
-            <w:r w:rsidR="00F40237">
+            <w:r w:rsidR="00E53101" w:rsidRPr="00B43C1A">
               <w:rPr>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EC588C1" w14:textId="772300E1" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="139DA954" w14:textId="33E89F4C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pār</w:t>
       </w:r>
-      <w:r w:rsidR="00F141BE">
+      <w:r w:rsidR="004F0368">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>joši.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1C2974" w14:textId="1DC2097F" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="2275C9AB" w14:textId="26FC7A90" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Var</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> novērot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>arī, ja lietošanas vieta tiek laizīta (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">galvenokārt </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk534802695"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nesējvielas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> īpašību dēļ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B061BA" w14:textId="7DD1F5C5" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="1BC669E8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atgriezeniski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A21E32" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="516D474B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="6BB13E51" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6479DF" w14:textId="7FEF7DE9" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:bookmarkStart w:id="3" w:name="_Hlk66891708"/>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="6854EDFF" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">Ir svarīgi </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai tā vietējam pārstāvim, vai valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu. Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A42A7D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="1D3B431B" w14:textId="7ACE7BC1" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="4EFEEC61" w14:textId="21BE4264" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>Lietošana grūsnības, laktācijas vai dēšanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058A12C4" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="1CFEA646" w14:textId="5E6E83C9" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="24BF1F74" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5326734A" w14:textId="1B05BBCA" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grūsnība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>laktācija</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703D8054" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="00F40237">
+    <w:p w14:paraId="0521C909" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2A0800" w14:textId="2BC4E0B6" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> drošums ir </w:t>
       </w:r>
-      <w:r w:rsidR="009A39B7">
-[...17 lines deleted...]
-      <w:r w:rsidR="00382769">
+      <w:r w:rsidR="009C38C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pierādīts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vaislas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>grūsn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ām un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B34D44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>laktējošām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B34D44">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
-[...25 lines deleted...]
-      <w:r w:rsidR="009A39B7">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kuc</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D44">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ēm</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009A39B7">
-[...36 lines deleted...]
-    <w:p w14:paraId="4A6AC9DB" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+      <w:r w:rsidR="00B34D44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kurām tika lietotas vairākas secīgas devas, kas līdz pat trijām reizēm pārsniedza ietei</w:t>
+      </w:r>
+      <w:r w:rsidR="00165E98">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>camo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C38C1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB5B90D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drīkst lietot grūsnības un laktācijas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCEBF01" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="7F829181" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="0889120D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D862689" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Auglība</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1503B7" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="743C5513" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="6E8116E1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6957B005" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Drīkst lietot vaislas dzīvniekiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4998B2B0" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="020BDC4A" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="64089A70" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3919A6BC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794BF20E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="7191E936" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="281E514A" w14:textId="3AED632F" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E21594D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ACACA4" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="4C67B1F8" w14:textId="4B25258A" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="506BBB82" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50055094" w14:textId="48F20F39" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Lietošanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> veids</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> un devas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41235F3F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...30 lines deleted...]
-      <w:r w:rsidR="00F40237">
+    <w:p w14:paraId="76F11C3F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104029CC" w14:textId="4A924B06" w:rsidR="003E21BA" w:rsidRDefault="009C38C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uzp</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="009C38C1">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ilināšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731A3A4B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="503B5165" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="08903634" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7C1A1F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Deva</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0EAE7D2A" w14:textId="2E2EF6B0" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t>Deva:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7702D7B2" w14:textId="7D334323" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="656C0165" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07FBD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Viena</w:t>
+      </w:r>
+      <w:r w:rsidR="0073429F" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,67 ml</w:t>
+      </w:r>
+      <w:r w:rsidR="0073429F" w:rsidRPr="00F07FBD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas pipete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07FBD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0073429F" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00386AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07FBD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="0073429F" w:rsidRPr="00F07FBD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svaru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no 2 līdz 10 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4319CFF5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504BD36D" w14:textId="7B51F9C1" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tādējādi </w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tiks panākta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimāl</w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieteicam</w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6,7 mg/kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FAEC3F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4045D2BA" w14:textId="434F57CD" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti pētījumi par šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāļu drošumu, minimālais intervāls starp lietošanas reizēm ir 4 nedēļas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B1F8FE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AA16CB" w14:textId="66387EC1" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja ir liels atkārtotas blusu invāzijas risks, ja sunim ir alerģija pret blusu kodumiem, ja nepieciešama ērču invāzijas kontrole vai ja suns tiek bieži mazgāts, izmantojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hipoalerģiskos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai mīkstinošos šampūnus, ieteicama apstrāde reizi mēnesī.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41472">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Reģionos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CC8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s nav nopietna blusu un ērču invāzijas riska, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs veterinārās zāles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>var lietot reizi divos vai trijos mēnešos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6481E537" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66435807" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lietošanas metode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7E7EFE" w14:textId="77A7134D" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="4094F7B5" w14:textId="6B31555F" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Izņemt pipeti</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r>
         <w:t>iepakojuma. Turēt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> pipeti vertikāli</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk534803506"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk536007013"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ar vāciņu uz augšu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve">, atskrūvēt un noņemt vāciņu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDAC76A" w14:textId="32E03287" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="2DEFBB90" w14:textId="160C66D7" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Apgriezt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> vāciņu otrādi un </w:t>
       </w:r>
       <w:r>
         <w:t>uzlikt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
-        <w:t xml:space="preserve"> otru galu atpakaļ uz pipetes. </w:t>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> otru galu atpakaļ uz pipetes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Piespiest</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r>
         <w:t>pagriezt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> vāciņu, lai </w:t>
       </w:r>
       <w:r>
         <w:t>pārplēstu</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> blīvējumu, un pēc tam </w:t>
       </w:r>
       <w:r>
         <w:t>noņemt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
-[...3 lines deleted...]
-    <w:p w14:paraId="6A211222" w14:textId="2E43D308" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> vāciņu no pipetes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FB50DD" w14:textId="38D43034" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pašķirt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> apmatojumu </w:t>
       </w:r>
       <w:r>
         <w:t>uz ādas kakla pamatnē lāpstiņu priekšpusē</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve">, lai būtu redzama āda. </w:t>
       </w:r>
       <w:r>
         <w:t>Uzlikt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> pipetes galu uz ādas un vairākas reizes </w:t>
       </w:r>
       <w:r>
         <w:t>saspiest vienas devas</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> pipeti, lai tās saturu iztukšotu tieši uz ādas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vienā punktā</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3959427E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="2CF3A56D" w14:textId="3F4A1927" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
-        </w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14E8E348" wp14:editId="456401AB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E71C98" wp14:editId="2240B2E9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4445</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>165735</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3981450" cy="1200150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21257"/>
+                <wp:lineTo x="21497" y="21257"/>
+                <wp:lineTo x="21497" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="964208425" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3981450" cy="1200150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="271C5742" wp14:editId="054C44D0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>161925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3390900" cy="1133475"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21418"/>
                 <wp:lineTo x="21479" y="21418"/>
                 <wp:lineTo x="21479" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Slika 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Slika 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" r:link="rId9">
+                    <a:blip r:embed="rId9" r:link="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3390900" cy="1133475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3058C0EE" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...447 lines deleted...]
-    <w:p w14:paraId="28F41C6C" w14:textId="5A8B125F" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="1A1E241C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115C1407" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1478F975" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0006B7BA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC31338" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C50B1D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C480863" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5276A84A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D23060F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AC4BDC" w14:textId="1E181B24" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...248 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atkarībā no apkārtējās vides piesārņojuma pakāpes, šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterinārajām </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zālēm ir raksturīga pastāvīga divus mēnešus ilga </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41472">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedarbība </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret blusu invāziju un līdz 4 nedēļas ilga </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41472">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedarbība </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pret ērcēm. Blusas tiek iznīcinātas 24 stundu laikā pēc invāzijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E70BAA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B7634F" w14:textId="2890CFE6" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>.10</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="067C0045" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>simptomi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">ārkārtas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procedūras un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r>
+        <w:t>piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73698C90" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3342595E" w14:textId="381A7B32" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par šo veterināro zāļu drošumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:t>nedēļas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> veciem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kucēniem, augošiem suņiem ar ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svaru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2 kg, kuri saņēma devu, piec</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kārtīgi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieteicamo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>devu, blakusparādības n</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>etika</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konstatētas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136B28AB" w14:textId="54684B0D" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomēr pārdozēšanas gadījumā pastāv blakusparādību risks (skatīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apakšpunktu), tādēļ dzīvnieku ārstēšanai jāizmanto ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svaram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atbilstoša izmēra vienas devas pipete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1103E078" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7796AD2B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="5CC725D9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>antimikrobiālo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pretparazītu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7E3A90" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="0799A578" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="5F03CFE5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304B6AC5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav piemērojami.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6DA970" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="0609F40D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="584BD497" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70279A91" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>3.12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E43957" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="3C78954C" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="3A61943A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C80501C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79046484" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...15 lines deleted...]
-    <w:p w14:paraId="2F121D63" w14:textId="04045491" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="718E103F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5637FBF6" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48277400" w14:textId="38E72E42" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>FARMAKOLOĢISKĀ</w:t>
       </w:r>
-      <w:r w:rsidR="008F1A1A">
+      <w:r w:rsidR="001B4CC8">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> ĪPAŠĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FE2C24" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="6C955517" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="2C99FF1D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743A9DD2" w14:textId="31F18EDE" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r>
         <w:t>ATĶvet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> kods: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QP53AX15</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="07C57C40" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3C5993" w14:textId="1B02A7E7" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C452A54" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7475AEC1" w14:textId="6F2EC7F9" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fenilpirazolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupas insekticīds/akaricīds.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tas iedarbojas uz posmkājiem, mijiedarbojoties ar hlorīda kanālu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ligandiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jo īpaši tiem, kurus regulē </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>neiromediators</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gamma</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41472">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aminosviestskābe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GASS), tādējādi bloķējot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hlorīdjonu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pre</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sinaptisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>postsinaptisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transportu caur šūnu membrānām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rezultātā insektiem un ērcēm rodas nekontrolēta centrālās nervu sistēmas aktivitāte un tie iet bojā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BE24F0" w14:textId="565B5D57" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satur aktīvo vielu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, kam piemīt unikāls darbības mehānisms pret blusām un ērcēm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzkrājas ādas un matu folikulu lipīdus saturošajās daļās un nepārtraukti izdalās no matu folikuliem uz ādas un apmatojumā, tādējādi nodrošinot ilgstošu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41472">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iedarbību</w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569BEAB8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6592FC25" w14:textId="6F68A569" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E00A75" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FDFD5F" w14:textId="4BCEB0FF" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:hanging="12"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009643B5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lokālas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietošanas suņiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēreni (15% apjomā) uzsūcas.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņu asins plazmā novērota dažāda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EE21AA" w14:textId="5369081E" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:hanging="12"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pēc šo veterināro zāļu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietošanas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc koncentrācijas gradienta mehānisma uz dzīvnieku ādas un apmatojuma izplatās no lietošanas zonas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perifērajām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zonām (gurnu zonu, cirkšņiem u.c.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8E7635" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:hanging="12"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> galvenokārt tiek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>metabolizēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdz tā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sulfonam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RM 1602), kuram arī piemīt insekticīda un akaricīda iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2359CE56" w14:textId="7417D8FE" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:hanging="12"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">56 dienas pēc lietošanas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koncentrācija suņu apmatojumā pazeminās līdz aptuveni 3 –4 µg/g.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AC9C62" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F7B0C1" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F7FDD7" w14:textId="7F694CCC" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD221AF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6862F24C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F64E1D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221F75B8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF3DCC0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45688179" w14:textId="4FD8CC7D" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553BE2FC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757FCA31" w14:textId="4B29C1A8" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Veterināro zāļu derīguma termiņš izplatīšanai paredzētajā iepakojumā: 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427CA22D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4266733C" w14:textId="1BF7399A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5FAB4C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443B6F08" w14:textId="76698E2D" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oriģinālajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371F5974" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B77EEC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428CFE06" w14:textId="4A804E41" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FA014D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5310A7A3" w14:textId="374701D5" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pipete (PP), vāciņš ar ķīli (PE vai POM): vienas devas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pipete, kurā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir 0,67 ml šķīduma pilināšanai, trīsdaļīgā maisiņā (PETP/Al/ZBPE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FBE8B0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1A84ED" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636A3B88" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kastīte ar 1, 3, 6, 10, 20 pipetēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7ABC86" w14:textId="3A1E29A3" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>lielumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689F6500" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F2A8CF" w14:textId="32302337" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši norādījumi </w:t>
+      </w:r>
+      <w:r>
+        <w:t>neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0942F80D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6932BEF2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk79763389"/>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="5AD43AE8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE4ACD3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> var būt bīstams zivīm un citiem ūdens organismiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C6ECA0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57708506" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk110241862"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacionālajām </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām un jebkurām valsts </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk110241871"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atkritumu </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E03813" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D6A300" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D40498" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FE898F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F000A7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">KRKA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t>d.d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Novo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> mesto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE6B731" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B26E00B" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEA8103" w14:textId="1B36F4A6" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> NUMURS</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51642EA6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5E78FD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D5BA06" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF39E15" w14:textId="45FA628C" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0604805F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BD6FFC" w14:textId="4D99497E" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pirmās tirdzniecības atļaujas piešķiršanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> datums: 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>02</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220243AC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DE5784" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCF7886" w14:textId="3A05E035" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4D4D6397" w14:textId="17B19B16" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E53101">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714F86E4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F6CD58" w14:textId="1EFCAC6D" w:rsidR="003E21BA" w:rsidRDefault="00B41472">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FE3">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:t>/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21306DD4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613831C4" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB0D337" w14:textId="4505CF0A" w:rsidR="003E21BA" w:rsidRPr="000429F7" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1267 lines deleted...]
-      <w:r w:rsidRPr="00382769">
+      <w:r w:rsidRPr="000429F7">
         <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1F247D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="07C7995E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="00A3A6FF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214A3917" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Bezrecepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F536958" w14:textId="1F90566E" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="377CE087" w14:textId="0AE48582" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
       <w:pPr>
         <w:ind w:right="-318"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DFCFF4E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="4CBE70B9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:ind w:right="-318"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk73467306"/>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="3DDB1EDD" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="40F74AEA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3BE1B9" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...252 lines deleted...]
-    <w:p w14:paraId="3BF0C4C0" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="6A01C773" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614D7BD0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7493D01F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A4353D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679B484A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3124A3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37574E51" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B644FBF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42540F74" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE1B068" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46394266" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB51AE0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D4B25B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CB22A0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFC3E9A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FA51B2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051CD28A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC5A670" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628EFA44" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2223EBE8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571DD7A8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE72099" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DA5BE1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B03BFD3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>III PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB8C92D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="320A8B81" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="79E2C981" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C59617D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN LIETOŠANAS INSTRUKCIJA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B644753" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="7735B8C3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311114EB" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...252 lines deleted...]
-    <w:p w14:paraId="440BCF04" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="62FDF94A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44516DD0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EEADEA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1992AC52" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE9961E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E30BC96" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBFAF78" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABB546D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA2BE87" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11740E39" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5257A2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF89ACB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75575FBE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340101EC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B384FE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7301B7F9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FBB209" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E9D060" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EBA2D4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD28273" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E32AAE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE911D4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5DC9D6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B14C5BA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
       <w:r>
         <w:t>MARĶĒJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1411A7F2" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="06F21FC7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006255DD" w14:paraId="2557C10C" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="66349C76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04649A14" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="11B9D968" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2277965B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+          <w:p w14:paraId="21D62288" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60CFF786" w14:textId="086F448C" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="2EF77447" w14:textId="5B645F1B" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KARTONA KASTĪTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3295BC62" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="3568B8F8" w14:textId="2FA56675" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0B633E73" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795F849C" w14:textId="34A16F2B" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
         <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8CD2DF" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="6E826124" w14:textId="15930063" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="606F55C6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3A6592" w14:textId="1E9A41B3" w:rsidR="003E21BA" w:rsidRPr="004F0368" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FYPRYST</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="191FDAB9" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> 67 mg šķīdums pilināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D57674F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210C444E" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532A418D" w14:textId="16544DFA" w:rsidR="003E21BA" w:rsidRPr="003014DE" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003014DE">
         <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7616B502" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="602B0AB5" w14:textId="5D38063C" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="1721B343" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E6E08B" w14:textId="3B402A0A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Katra 0,5 ml</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+        <w:t>Katra 0,67 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> pipete satur:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E469AB1" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="6F3EF8AD" w14:textId="6B2F8125" w:rsidR="006255DD" w:rsidRDefault="00677C32" w:rsidP="001133FB">
+    <w:p w14:paraId="6E40E7BF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77015DB5" w14:textId="369A51B8" w:rsidR="003E21BA" w:rsidRDefault="009643B5" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F40237">
-[...28 lines deleted...]
-    <w:p w14:paraId="0EF4F10B" w14:textId="4F7D79E7" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>67 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCC4157" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5021C621" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69992E6F" w14:textId="139080BF" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve">IEPAKOJUMA </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E48F0">
+      <w:r w:rsidRPr="003014DE">
         <w:t xml:space="preserve">LIELUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CFFA53" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="2A940297" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B342D21" w14:textId="29A7DF3A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0,5 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B6273E7" w14:textId="5D6BF7CC" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t xml:space="preserve"> 0,67 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB40F65" w14:textId="282B849F" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0,5 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B0549D9" w14:textId="120E3916" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t xml:space="preserve"> 0,67 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BF8FAC" w14:textId="288B855B" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0,5 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24EED703" w14:textId="46B0AAA7" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t xml:space="preserve"> 0,67 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F7AE99" w14:textId="0B87B360" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0,5 ml</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79BB4502" w14:textId="028FA236" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t xml:space="preserve"> 0,67 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F1F9D3" w14:textId="6FF93001" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0,5 ml</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="704834C2" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t xml:space="preserve"> 0,67 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0609F01E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2832CECB" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BA567B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>MĒRĶSUGAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1FC9A8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="3A87F398" w14:textId="096A94E7" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="0E948062" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720DDEF4" w14:textId="34799D3C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="60AC7D63" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>2 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192F2F0E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422CDBAA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28A0E606" wp14:editId="3FA5330B">
-            <wp:extent cx="541214" cy="560717"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59F89E20" wp14:editId="31D7252A">
+            <wp:extent cx="476250" cy="343800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Slika 1"/>
+            <wp:docPr id="1024170520" name="Slika 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-[...281 lines deleted...]
-                    <pic:cNvPr id="0" name="Slika 7"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" r:link="rId13" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2971800" cy="1251585"/>
-[...125 lines deleted...]
-                      <a:ext cx="3390900" cy="1133475"/>
+                      <a:ext cx="478227" cy="345227"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFFB98B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD">
-[...15 lines deleted...]
-    <w:p w14:paraId="7916E572" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="4DF3EFB5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2794F7E0" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E5CEDF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:pBdr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>IEROBEŽOJUMU PERIODS</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="71A74B88" w14:textId="11720512" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t>INDIKĀCIJAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163E0413" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642F162E" w14:textId="3891C3DD" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blusu, ērču un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grauzējutu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>invāzijas ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF" w:rsidRPr="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D72D546" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396CD438" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25B9998C" wp14:editId="5C4448CE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>120650</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1932167" cy="863651"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="14" name="Slika 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1932167" cy="863651"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F163081" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314F7545" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50529894" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB44EAB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3AB4FD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3E1099" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35336884" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313CB269" w14:textId="4B13D08C" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+      <w:r>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009533B3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED0D6D" w14:textId="4066A8EC" w:rsidR="003E21BA" w:rsidRDefault="009643B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Uzp</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>ilināšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
-[...528 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w14:paraId="7F28FFA9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E505E1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21C67F22" wp14:editId="5707FE00">
-[...2 lines deleted...]
-            <wp:docPr id="11" name="Slika 11"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A9E279" wp14:editId="0A621B6B">
+            <wp:extent cx="2585057" cy="779228"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
+            <wp:docPr id="1" name="Slika 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="409049" cy="455695"/>
+                      <a:ext cx="2593532" cy="781783"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724CD1F3" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="35AB1896" w14:textId="5C7CD4FE" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="071F82F3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207EE7D8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
-      </w:r>
-[...65 lines deleted...]
-    <w:p w14:paraId="653E0C22" w14:textId="0623F0A9" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t>IEROBEŽOJUMU PERIODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9B6832" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF907E1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD8C908" w14:textId="5AAABEB5" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>SĒRIJAS NUMURS</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A5278C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196BE318" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mēnesis/gads}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D8CCB6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F21A1A5" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F09B90E" w14:textId="642FC85F" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>ĪPAŠI UZGLABĀŠANAS NOSACĪJUMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D2D66" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B935753" w14:textId="1826D68E" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">Uzglabāt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oriģinālajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BA0A2E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C21C5C7" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D6BCCD" w14:textId="15A2BEF4" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>VĀRDI “</w:t>
+      </w:r>
+      <w:r>
+        <w:t>PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1315ED73" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B431A9C" w14:textId="44BDADDE" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">Pirms lietošanas izlasiet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6860B799" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8AEE8D" w14:textId="1F845BBA" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>VĀRDI “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EE502C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B865D43" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7DDFCE" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFFA352" w14:textId="0CBF2184" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097164C9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3438B4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EA0AFF" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14702863" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B62555A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4671440C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024C5ED9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A10F85" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DF602E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A75A2D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFA8B8B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C8308F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189B1192" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FBA85A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B34C6FF" w14:textId="4C32DF96" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F51482F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4B2304" w14:textId="5AC01C2B" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> {numurs}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB4B833" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...15 lines deleted...]
-    <w:p w14:paraId="34D5C12F" w14:textId="5EC28933" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0D0A382A" w14:textId="46FB8497" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C196BA3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564337E3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538E35D8" w14:textId="08A06C35" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAISIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B47A36" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C11BD1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
-        <w:t>DERĪGUMA TERMIŅŠ</w:t>
-[...72 lines deleted...]
-      <w:r>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32551597" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052A1495" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FYPRYST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A64399F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32036A05" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1540583A" wp14:editId="608566BC">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Slika 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74C44BD8" wp14:editId="299E87CB">
+            <wp:extent cx="466725" cy="336924"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="6" name="Slika 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Slika 2"/>
+                    <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" r:link="rId9">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3390900" cy="1133475"/>
+                      <a:ext cx="470085" cy="339350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522DDAF1" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
-[...26 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="480712D0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52699CF6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165A2697" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B77CAF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB7894B" w14:textId="0E4BF5CF" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051AFF28" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEDD8BD" w14:textId="53FEF5C6" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00502DDF" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipronil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="00650906">
+        <w:t>67 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA091FE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E13FC53" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC0076A" w14:textId="1027E320" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E95F19" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772387F1" w14:textId="2406A0DA" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
-[...61 lines deleted...]
-    <w:p w14:paraId="4B8E1896" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29231845" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A5749C" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0004E957" w14:textId="2D559AEC" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
-        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="2A2E1D50" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF5346B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE8CDA4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3125E9DD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC12C07" w14:textId="5FB95511" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>KRKA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC2DFD5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BE9589" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C326F1" wp14:editId="71B9D3EC">
-[...2 lines deleted...]
-            <wp:docPr id="770662079" name="Slika 11"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54CC6CB7" wp14:editId="41739EA5">
+            <wp:extent cx="3982006" cy="1200318"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2052684338" name="Slika 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="409049" cy="455695"/>
+                      <a:ext cx="3982006" cy="1200318"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4CE3FD" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="00F141BE">
-[...102 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="457B909F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3067F429" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="17BD05BC" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0E9EEA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29594EEF" w14:textId="1C780668" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PIPETE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6235E65D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D358D3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
-        <w:t>DERĪGUMA TERMIŅŠ</w:t>
-[...406 lines deleted...]
-          <w:bCs/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0364BA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B308E2C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FYPRYST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CB0C65" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A75370" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...49 lines deleted...]
-        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...336 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="010405FD" wp14:editId="12667B20">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Slika 15"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B99E494" wp14:editId="29E2C3EE">
+            <wp:extent cx="466725" cy="336924"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="48361008" name="Slika 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="621030" cy="750570"/>
+                      <a:ext cx="470085" cy="339350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA84115" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="07D598A6" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="38595717" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A108BB3" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566EE878" w14:textId="37CC76A8" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>AKTĪVO VIELU KVANTITATĪVIE DATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D918A2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E930545" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 kg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493E232C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0F3D14" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D408C42" w14:textId="3EF701A7" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6051AE6B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66067C94" w14:textId="1944569A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCEF575" w14:textId="6DBB1DEC" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6986BAC5" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BE50C1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B1A80F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6788F1C8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB0778D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE7134C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:ind w:right="113"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADC117E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2797E22C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CC6BD5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2551868C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A37D3B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72080823" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392D2066" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1340C24C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366A9DE6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3338548D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13107074" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B6D3B3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E477C2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD31F87" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316D2D8C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447933D8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C6B317" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D18073" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7539A8CC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400D7F0A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CF6FE2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1104155C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B41F3F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1F8FE5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE0467D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067A4610" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF7EB76" w14:textId="26D0166E" w:rsidR="003E21BA" w:rsidRPr="001E6F28" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Lietošanas </w:t>
-[...28 lines deleted...]
-      </w:r>
+      </w:r>
+      <w:r w:rsidRPr="001E6F28">
+        <w:t>Veterināro zāļu nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0110E4B7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0022E19A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FYPRYST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 mg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55358F5C" w14:textId="17F930F6" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FYPRYST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>134 mg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C53AE5" w14:textId="1128828A" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FYPRYST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CBBAF7" w14:textId="1291729C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FYPRYST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>402 mg šķīdums pilināšanai suņiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD04DA0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043EE04D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2F9008" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB58D99" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520608D0" w14:textId="70E67E85" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katra 0,67 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563CF16D" w14:textId="788244FE" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B06B46B" w14:textId="389DB1F8" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>Ctenocephalides</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B445432" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175EEE97" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>felis</w:t>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...340 lines deleted...]
-    <w:p w14:paraId="55268006" w14:textId="4BCEB024" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF3C3F7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...61 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>droš</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="TimesNewRoman"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>uma</w:t>
-[...86 lines deleted...]
-    <w:p w14:paraId="410A5B25" w14:textId="4EAF2F89" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t>Butilhidroksianizols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E320)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0,134 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B19B8B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Butilhidroksitolu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">šīs </w:t>
-      </w:r>
+        <w:t>ols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>veterinārās zāles</w:t>
-[...113 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (E321)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Īpaši brīdinājumi</w:t>
-[...30 lines deleted...]
-      <w:r>
+        <w:t>0,067 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A901E7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63BAF606" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katra 1,34 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167D2ECE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B795A85" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>134 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5992774F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F7E71E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E848FF4" w14:textId="6C16B3C2" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
-[...485 lines deleted...]
-    <w:p w14:paraId="5AC4B21A" w14:textId="024B4150" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="5B6A466F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> veterinārās</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="46F17D5D" w14:textId="7818BB22" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Butilhidroksianizols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E320)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0,27 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171CF6AE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>T</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Butilhidroksitolu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...55 lines deleted...]
-          <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">veterināro zāļu </w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>ols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>vai</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="39634488" w14:textId="5FEE4466" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t xml:space="preserve"> (E321)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0,13 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D302955" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAE7D97" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katra 2,68 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0014F049" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E52DF9C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C593B45" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56436DC7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D74F78" w14:textId="589263C0" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...14 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>fipronilu</w:t>
+        <w:t>Butilhidroksianizols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vai spirtu </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Ja </w:t>
+        <w:t xml:space="preserve"> (E320)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>saskare</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ir </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>0,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>notikusi, nekavējoties</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="3048F6E4" w14:textId="4D037DD1" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+        <w:t>54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2610A92E" w14:textId="26273F63" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> šo</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Butilhidroksitolu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E321)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> veterināro</w:t>
-[...512 lines deleted...]
-        <w:t xml:space="preserve">un vecākiem </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>0,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>kaķiem, k</w:t>
-[...86 lines deleted...]
-    <w:p w14:paraId="11C9CD4D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6837037B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218D6140" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Katra 4,02 ml pipete satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D88660" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A7FE92" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fipronils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>402 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDDFDE2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42618E95" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A7CEE9" w14:textId="4AB772E3" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>Butilhidroksianizols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E320)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0,8 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B97FE2" w14:textId="7ABF489A" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Butilhidroksitolu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (E321)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0,4 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326BE6A1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707B8D0C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gaiši dzeltens šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDEE80A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C83EB24" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281F21E3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4D63D16A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E7AEAB" w14:textId="14C0D953" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650906">
+        <w:t>Suņi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;2 kg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6024C490" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņi &gt;10 kg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D95BE9F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suņi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;20 kg ≤ 40 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BED2B1" w14:textId="0D03CD50" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Suņi &gt; 40 kg</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4CC8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>- 60 kg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A5D718" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B8343D8" wp14:editId="75CEB31F">
+            <wp:extent cx="466725" cy="447675"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="17" name="Slika 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="466725" cy="447675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1039AB3C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6AC569" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2411DB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CDC7B1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29728F91" w14:textId="0B7AAEDF" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Blusu (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ctenocephalides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ērču (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rhipicephalus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dermacentor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ixodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>spp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>invāzijas ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novēršanai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFA8558" w14:textId="3DFCEFFA" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00910FAF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Blusu alerģiskā dermatīta (BAD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ārstēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kontrole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DA4860" w14:textId="2A6C7DB1" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grauzējtu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Trichodectes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>canis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invāzijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>novēršanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ārstēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FAF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suņiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1768B0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049280FA" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15887078" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4F564E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AEB658" w14:textId="308A0B4E" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nav veikti šo veterin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ro z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>āļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>droš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jumi, nelietot kucēniem l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dz 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ēļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u vecumam un/vai kucēniem ar ķermeņa svaru līdz 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9616CD" w14:textId="4C9AF29D" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F56D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veterinārās zāles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimiem dz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vniekiem (sist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>miskas saslimšanas, drudzis) vai dz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vniekiem atveseļošan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F57F3A" w14:textId="3AE0764B" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot trušiem, jo iespējamas blakusparādības un pat nāve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721EBC38" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Šīs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāles ir paredzētas suņiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nelietot kaķiem, jo lietošanas rezultātā iespējama pārdozēšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20279CC4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFA43F5" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393D3D8D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6F293A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8DA290" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A237F7" w14:textId="76B95EBF" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai mazinātu transmisīvo slimību risku, pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="000F56D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zāļu lietošanas jānoņem uz dzīvniekiem esošās ērces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357870A4" w14:textId="38C265B6" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="0052614F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Izvairīties n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>o vannošanas/mērkšanas ūdenī divu dienu laikā pēc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zāļu lietošanas un vannošanas, kas biežāka par vienu reizi nedēļā, jo nav veikti pētījumi, lai noskaidrotu, kā tas ietekmē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iedarbīgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pirms apstrādes var lietot mīkstinošus šampūnus, tomēr tad, ja pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu lietošanas tos lieto katru nedēļu, tie aizsardzību pret blusām saīsina </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>līdz, aptuveni, 5 nedēļām</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101" w:rsidRPr="0052614F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sešas nedēļas ilga pētījuma laikā vannošana ar medicīnisko 2% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hlorheksidīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šampūnu aizsardzību pret blusām neietekmēja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1566AC" w14:textId="1297814B" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Var nov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rot atsevišķu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u pieķeršanos. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tādējādi nelabvēlīgu apstākļu gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nav iespējams </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pilnībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izslēgt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>infekcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimību </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārnešan</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50C19">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as risku</w:t>
+      </w:r>
+      <w:r w:rsidR="00655236">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no ērcēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ja ērces nav bijušas piesūkušās (sūkušas asinis), parasti tās ies bojā un no </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50C19">
+        <w:t xml:space="preserve">dzīvnieka </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nokritīs 24 -</w:t>
+      </w:r>
+      <w:r w:rsidR="009124C5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>48 stundu laikā pēc invāzijas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50C19">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eterināro zāļu iedarbības laikā nevar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izslēgt atsevišķu ērču piesūkšanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2210BF1C" w14:textId="5947E4A6" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mājdzīvnieku blusas bieži iemitinās dzīvnieka grozā, guļvietā un regulārās uzturēšanās vietās, piemēram, paklājos un mēbelēs, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50C19">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lielas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>invāzijas gadījumā un kontroles pasākumu sākumā apstrādājamas ar piemērotu insekticīdu un regulāri jātīra ar putekļu sūcēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589EC475" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE3A075" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008F8E30" w14:textId="47B59DAA" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi pārliecināties, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārās zāles tiek lietotas vietā, kur dzīvnieki tās nevar nolaizīt, un nodrošināt, lai pēc apstrādes dzīvnieki viens otru nelaizītu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4E6736" w14:textId="6395AA98" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ties no </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3E8D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veterināro zāļu nokļūšanas dz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vniek</w:t>
+      </w:r>
+      <w:r w:rsidR="00655236">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DA36B2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7112DC" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ED48F5" w14:textId="7FBE6D2B" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Š</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterinārās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>les var izrais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>du un acu kairin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041499FA" w14:textId="0BC53DF8" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ēļ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>izvair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s no </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5876">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5876">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saskares </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ar mutes g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563BD6D" w14:textId="2F867A89" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Personām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> ar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zināmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> pastiprinātu jutību pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>fipronilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai spirtu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jāizvairās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:r>
+        <w:t>saskares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> ar šīm veterinārajām zālēm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Izvair</w:t>
+      </w:r>
+      <w:r w:rsidR="003471E8">
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ties no satura saskares ar pirkstiem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>saskare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>notikusi, nekavējoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t rokas ar ziep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E66BB83" w14:textId="065D8394" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ja notikusi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>āļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>u nejauša nokļ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>šana ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, uzmanīgi skalot tās ar tīru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ū</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46348447" w14:textId="5517A166" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-        <w:t>c ārstēšanas var b</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">c </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkošanās ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mazg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t rokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C38303" w14:textId="38C54664" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Apstrādātus dzīvniekus neglaudīt līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA">
+        <w:t xml:space="preserve">lietošanas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vieta ir izžuvusi, un bērniem neļaut rotaļāties ar tikko apstrādātiem dzīvniekiem. Tāpēc ieteicams dzīvniekus ārstēt nevis pa dienu, bet agri vakarā un nesen apstrādātiem dzīvniekiem neļaut gulēt pie saimniekiem, īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="001C724A">
+        <w:t xml:space="preserve"> pie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bērniem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52860785" w14:textId="268C4FA8" w:rsidR="003E21BA" w:rsidRDefault="00A61AFA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rīkojoties ar šīm veterinārajām zālēm,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRoman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nesm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ēķē</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t, nedzert un ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:rFonts w:eastAsia="TimesNewRoman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>st.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADB55B3" w14:textId="3A53B2E9" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B73B2CE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F87C246" w14:textId="7750391A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Divas dienas pēc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas suņiem neļaut peldēties ūdenstilpēs (skatīt punktu “</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Īpaši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> norādījumi </w:t>
+      </w:r>
+      <w:r>
+        <w:t>atkritumu iznīcināšanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634E4E6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763E33ED" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5B0C46" w14:textId="02B42DE4" w:rsidR="003E21BA" w:rsidRDefault="00A61AFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eterināro zāļu drošums ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pierādīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaislas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grūsn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ām un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laktējošām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ēm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53101">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00386AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurām tika lietotas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vairākas secīgas devas, kas līdz pat trijām reizēm pār</w:t>
+      </w:r>
+      <w:r w:rsidR="00386AD8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niedza ietei</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4593">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o devu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF2B8F6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Drīkst lietot grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AEA5E9" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071FAEE5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Auglība</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65853319" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Drīkst lietot vaislas dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420630DB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028D152F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79725475" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nav zināma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321F090A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAA8AD7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089D3B84" w14:textId="18BF8AF4" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu drošumu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA">
+        <w:t xml:space="preserve">nedēļas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veciem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kucēniem, augošiem suņiem ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61AFA" w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svaru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 kg, kuri saņēma devu, piec</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kārtīgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārsniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ietei</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>camo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devu, blakusparādības n</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konstatētas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1300EF87" w14:textId="07427029" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tomēr pārdozēšanas gadījumā pastāv blakusparādību risks (skatīt punktu “Blakusparādības”), tādēļ dzīvnieku ārstēšanai jāizmanto ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svaram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoša izmēra vienas devas pipete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F1C6D7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4765F3CE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Būtiska nesaderība</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485377AA" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="2D470D8A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nav zināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFE7BA5" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...21 lines deleted...]
-    <w:p w14:paraId="4CDA5E5B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="19DF2999" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3277D4D3" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0C577D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Blakusparādības</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706294BC" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="76854933" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F0DBAC" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
-[...13 lines deleted...]
-    <w:p w14:paraId="03281434" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="72560DDB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Suņi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5E6CCA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006255DD" w14:paraId="38FFB075" w14:textId="77777777">
+      <w:tr w:rsidR="003E21BA" w14:paraId="21C7194F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="339BC3A4" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="43806051" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ļoti reti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79AD3F9F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="2EFBE296" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>(&lt;1 dzīvniekam / 10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="066EADD4" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="10306232" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Ādas zvīņošanās </w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>lietošanas vietā</w:t>
-[...12 lines deleted...]
-              <w:t>, apmatojuma izkrišana lietošanas vietā</w:t>
+              <w:t>pmatojuma izkrišana lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, nieze lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, apsārtums lietošanas vietā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ādas krāsas maiņa lietošanas vietā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5F0F4341" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="2B33D981" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Vispārēja nieze, vispārēja apmatojuma izkrišana</w:t>
+              <w:t>Nieze, vispārēja apmatojuma izkrišana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6793F904" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="7F2BEC52" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pastiprināta siekalošanās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, vemšana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C4F794" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+          <w:p w14:paraId="53160A69" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neiroloģiskas pazīmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, h</w:t>
             </w:r>
             <w:r>
               <w:t>iperestēzija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="495ABC89" w14:textId="61D256D3" w:rsidR="006255DD" w:rsidRDefault="005C4784">
+          <w:p w14:paraId="0F9A4B78" w14:textId="1AD58D3E" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Elpošanas pazīmes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4DEE98" w14:textId="0D984DC8" w:rsidR="003E21BA" w:rsidRDefault="008434F8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Nomāktība</w:t>
             </w:r>
-            <w:r w:rsidR="00F40237">
+            <w:r w:rsidR="00E53101">
               <w:rPr>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4421466E" w14:textId="5D59B5E4" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="6E22A83D" w14:textId="26ECA55C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pār</w:t>
       </w:r>
-      <w:r w:rsidR="002437CA">
+      <w:r w:rsidR="008434F8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>joši.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B97C034" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="429D235F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Var novērot arī, ja lietošanas vieta tiek laizīta (galvenokārt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nesējvielas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> īpašību dēļ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B5675B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="2162CD0E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atgriezeniski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254AC715" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD"/>
-    <w:p w14:paraId="40C42CDF" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="666147E2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA"/>
+    <w:p w14:paraId="3D0F92FA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam vai tirdzniecības atļaujas turētāja vietējam pārstāvim, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.pvd.gov.lv/lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FA4259" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...15 lines deleted...]
-    <w:p w14:paraId="5E58AFDA" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="19864D8D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DC3486" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20351DB4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5F13EB" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="598BCA0E" w14:textId="55A3D27B" w:rsidR="006255DD" w:rsidRDefault="002437CA">
+    <w:p w14:paraId="30C1356B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2B1818" w14:textId="5F907AA2" w:rsidR="003E21BA" w:rsidRDefault="008434F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uzp</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ilināšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D350F4" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="5FD5809F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="6E283E6C" w14:textId="77777777" w:rsidR="001E6F28" w:rsidRDefault="001E6F28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7638D7CB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="008119CC" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Deva:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBB6E98" w14:textId="36B9F5E0" w:rsidR="003E21BA" w:rsidRPr="008119CC" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viena 0,67 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devas pipete ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru no 2 līdz 10 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8EB422" w14:textId="13030908" w:rsidR="003E21BA" w:rsidRPr="008119CC" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1,34 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas pipete ar šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru no 10 līdz 20 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA13A04" w14:textId="21408BDB" w:rsidR="003E21BA" w:rsidRPr="008119CC" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2,68 ml </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devas pipete ar šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru no 20 līdz 40 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0278AD8F" w14:textId="2CAAB9DC" w:rsidR="008119CC" w:rsidRPr="00650906" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4,02 ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devas pipete ar šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai suņiem ar ķermeņa svaru vairāk par 40 kg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173B981A" w14:textId="34392127" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viena </w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4,02 ml </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>devas pipete ar šķīdum</w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilināšanai un piemērota mazākas devas pipete suņiem ar ķermeņa </w:t>
+      </w:r>
+      <w:r w:rsidR="008119CC" w:rsidRPr="00650906">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>svaru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008119CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vairāk par 60 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6446DF9B" w14:textId="24670939" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tādējādi </w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tiks panākta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimāl</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieteicam</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fipronila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dev</w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6,7 mg/kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFD2610" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A9E4BE" w14:textId="7B1C5F1B" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja ir liels atkārtotas blusu invāzijas risks, ja sunim ir alerģija pret blusu kodumiem, ja nepieciešama ērču invāzijas kontrole vai ja suns tiek bieži mazgāts, izmantojot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hipoalerģiskos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai mīkstinošos šampūnus, ieteicama apstrāde reizi mēnesī.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reģionos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="006C29A4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s nav nopietna blusu un ērču invāzijas riska, </w:t>
+      </w:r>
+      <w:r w:rsidR="008434F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinārās zāles var lietot reizi divos vai trijos mēnešos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B917F3" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D8B7B1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Deva:</w:t>
-[...78 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="7649C65F" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+        <w:t>Lietošanas metode:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0BE928" w14:textId="2E0C7642" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Izņemt pipeti no iepakojuma. Turēt pipeti vertikāli</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A564ED">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar vāciņu uz augšu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, atskrūvēt un noņemt vāciņu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074C1B35" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
-      <w:pPr>
+    <w:p w14:paraId="56FC4D91" w14:textId="6C0E0A1A" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apgriezt vāciņu otrādi un uzlikt otru galu atpakaļ uz pipetes. Piespiest un pagriezt vāciņu, lai pārplēstu blīvējumu, un pēc tam noņemt vāciņu no pipetes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBC7AED" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
-      <w:pPr>
+    <w:p w14:paraId="283889B2" w14:textId="5E46B3D4" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00A564ED">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pašķirt apmatojumu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uz ādas kakla pamatnē lāpstiņu priekšpusē, lai būtu redzama āda. Uzlikt pipetes galu uz ādas un vairākas reizes saspiest vienas devas pipeti, lai tās saturu iztukšotu tieši uz ādas vienā punktā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C49231" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="1C073939" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="sl-SI" w:eastAsia="sl-SI"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D5FAC84" wp14:editId="0A6A3A28">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="333DFC96" wp14:editId="6C0FCAD3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4445</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>165735</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3981450" cy="1200150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21257"/>
+                <wp:lineTo x="21497" y="21257"/>
+                <wp:lineTo x="21497" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1168557321" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3981450" cy="1200150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34E4F3AB" wp14:editId="4E64BA11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>161925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3390900" cy="1133475"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21418"/>
                 <wp:lineTo x="21479" y="21418"/>
                 <wp:lineTo x="21479" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1457880120" name="Slika 2"/>
+            <wp:docPr id="658754616" name="Slika 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Slika 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" r:link="rId9" cstate="print">
+                    <a:blip r:embed="rId9" r:link="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3390900" cy="1133475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A292F34" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...176 lines deleted...]
-    <w:p w14:paraId="5264A034" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="5C2B0517" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796F24D6" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E50BA5" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FC93FA" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC5D242" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C201229" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45655CC0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA411E2" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4EE6AB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F3E03F" w14:textId="49974A96" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Atkarī</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no apkārtējās vides </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>piesārņojuma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakāpes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veterinār</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zālēm ir raksturīga pastāvīga divus mēnešus ilga </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret blusu invāziju un līdz 4 nedēļas ilga </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret ērcēm. Blusas tiek iznīcinātas 24 stundu laikā pēc invāzijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EEBE96" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F527B7A" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12ED87F1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ieteikumi pareizai lietošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7962BAE9" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...34 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3D84E6F7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9D7756" w14:textId="7A754E7C" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā nav veikti pētījumi par </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B3E">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veterināro zāļu drošumu, minimālais intervāls starp lietošanas reizēm ir 4 nedēļas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E40090" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="69F7DD68" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="518E8B16" w14:textId="77777777" w:rsidR="001133FB" w:rsidRDefault="001133FB">
+    <w:p w14:paraId="391EFFB1" w14:textId="77777777" w:rsidR="00650906" w:rsidRDefault="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF65CEA" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="426D9549" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ierobežojumu periods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F577D95" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="0A79B1A5" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0104F3D4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360ACB7B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Nav piemērojams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B74E8B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...15 lines deleted...]
-    <w:p w14:paraId="1B4CE0AC" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="572D01C1" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493CDBA9" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184155B8" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F53E678" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+    <w:p w14:paraId="1D823AF4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00BD8E72" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="281C6494" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030E60D8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+    <w:p w14:paraId="644B559C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59A5DF23" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="39202554" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Uzglabāt oriģinālajā</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> iepakojumā, lai pasargātu no gaismas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6E2E8C" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="001133FB">
+    <w:p w14:paraId="2144D152" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>Šīm veterinārajām zālēm nav nepieciešama īpaša uzglabāšanas temperatūra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC8082" w14:textId="439B91EB" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+    <w:p w14:paraId="681F0D67" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5DDAD849" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A7DE06" w14:textId="44B6BD6D" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kas norādīts marķējumā un uz kastītes pēc </w:t>
+      <w:r w:rsidRPr="00650906">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kas norādīts marķējumā un uz kastītes pēc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Derīguma termiņš attiecas uz norādītā mēneša pēdējo dienu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68762D85" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...21 lines deleted...]
-    <w:p w14:paraId="18BD25A7" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="17955915" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEF58D2" w14:textId="77777777" w:rsidR="001E6F28" w:rsidRDefault="001E6F28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57873154" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5A4572" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...35 lines deleted...]
-    <w:p w14:paraId="71C5F27E" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="787C396B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B3B48F" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1922A100" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608748AD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Šīs veterinārās zāles nedrīkst nonākt ūdenstilpēs, jo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>fipronils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> var būt bīstams zivīm un citiem ūdens organismiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F4B56C" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="33E0CE92" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="40FC0038" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA14959" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt vidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526184D0" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...7 lines deleted...]
-    <w:p w14:paraId="02310E3C" w14:textId="4239AA0E" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="2C87AF7A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C63B47C" w14:textId="318DDEBB" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Jautājiet savam veterinārārstam</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vai farmaceitam</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
-[...3 lines deleted...]
-    <w:p w14:paraId="0DB9675B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve">, kā atbrīvoties no nevajadzīgām </w:t>
+      </w:r>
+      <w:r>
+        <w:t>veterinārajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650906">
+        <w:t xml:space="preserve"> zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480FD8BB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="629BAF0D" w14:textId="77777777" w:rsidR="001133FB" w:rsidRPr="001133FB" w:rsidRDefault="001133FB" w:rsidP="001133FB">
+    <w:p w14:paraId="76D11330" w14:textId="77777777" w:rsidR="00650906" w:rsidRPr="00650906" w:rsidRDefault="00650906" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBEC1FD" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="78C6DB72" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Veterināro zāļu klasifikācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D24B5AA" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="645A21C8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="7FDD8BBD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7146BE14" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bezrecepšu veterinārās zāles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D537AC2" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="00F141BE">
-[...15 lines deleted...]
-    <w:p w14:paraId="16994E5A" w14:textId="0EE57EB0" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="41F6FF2D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA82934" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D419126" w14:textId="2AA6877F" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125F9F6D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="176A2FCE" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB8B2DF" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
-[...43 lines deleted...]
-    <w:p w14:paraId="59CF29A8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+      <w:r w:rsidRPr="00650906">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124EBACD" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71610E21" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33680904" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V/DCP/10/0010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392EB033" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BA6D53" w14:textId="439F7529" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 0,67 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7200C8D7" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 1,34 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2325C915" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 2,68 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9FF089" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vienā apdrukātajā kastītē ir vienas devas pipetes ar 4,02 ml šķīduma, katra iepakota trīsdaļīgā maisiņā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DBA3AB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2222A02E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Iepakojuma lielumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7DEC2B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="2567BC03" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kastīte ar 1, 3, 6, 10, 20 pipetēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DA1B2B" w14:textId="77098EB1" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="17A47484" w14:textId="575E843A" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne visi iepakojuma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>lielumi</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> var tikt izplatīti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AFE157" w14:textId="3F467ED7" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="001133FB">
-[...15 lines deleted...]
-    <w:p w14:paraId="099AB310" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="09FF500F" w14:textId="7764FFF7" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AF1163" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA" w:rsidP="00650906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313AD6D0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED41919" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="79D394F7" w14:textId="35343BE4" w:rsidR="006255DD" w:rsidRDefault="00287C2C">
+    <w:p w14:paraId="394FA6DB" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC0E95D" w14:textId="7839D118" w:rsidR="003E21BA" w:rsidRDefault="00AB7A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00053499">
+      <w:r w:rsidR="006B1FE3">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F40237">
+      <w:r w:rsidR="00E53101">
         <w:t>/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4506D379" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="31EB99A8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="66C56B66" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB6275C" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sīkāka informācija par šīm veterinārajām zālēm ir pieejama Savienības zāļu datubāzē (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://medicines.health.europa.eu/veterinary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AD8462" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="00F141BE">
-[...15 lines deleted...]
-    <w:p w14:paraId="12BC90DA" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="6D10BF33" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22783BDF" w14:textId="77777777" w:rsidR="006B3989" w:rsidRPr="00650906" w:rsidRDefault="006B3989" w:rsidP="004F0368">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E01D287" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Kontaktinformācija:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670DA83A" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="11FB9948" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237">
+    <w:p w14:paraId="26F68206" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E6F91E" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101">
       <w:bookmarkStart w:id="10" w:name="_Hlk73552578"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tirdzniecības atļaujas turētājs un par sērijas izlaidi atbildīgais ražotājs un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="7C341B52" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0CEFE50B" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve">KRKA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>d.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> mesto, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Šmarješka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>cesta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> 6, 8501 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t>Novo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001133FB">
+      <w:r w:rsidRPr="00650906">
         <w:t xml:space="preserve"> mesto, Slovēnija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D07FD6A" w14:textId="236C424F" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+    <w:p w14:paraId="0767F4C3" w14:textId="683C4E78" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel.: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>+37125187879</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Tab"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="27470A2D" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD"/>
-    <w:sectPr w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidSect="001133FB">
+    <w:p w14:paraId="11D6F504" w14:textId="54F9DC67" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E825A5D" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="003E21BA"/>
+    <w:sectPr w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidSect="00650906">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06CD6832" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="00F141BE">
+    <w:p w14:paraId="4DEDD3D4" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="038B3461" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="00F141BE">
+    <w:p w14:paraId="4BC30F72" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56D8F2D8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="00F141BE">
+    <w:p w14:paraId="15BE4862" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14727,195 +16606,195 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7E0841B8" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+  <w:p w14:paraId="587C0633" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="07A92A0B" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+  <w:p w14:paraId="009694C0" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="050A8391" w14:textId="77777777" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="00F40237" w:rsidP="001133FB">
+  <w:p w14:paraId="04645B11" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRPr="00650906" w:rsidRDefault="00E53101" w:rsidP="00650906">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19717BE6" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="00F141BE">
+    <w:p w14:paraId="69A19E14" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="043022ED" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="00F40237" w:rsidP="00F141BE">
+    <w:p w14:paraId="722B6B95" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="00E53101" w:rsidP="004F0368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52C15C93" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD" w:rsidP="00F141BE">
+    <w:p w14:paraId="3CCD9201" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="004F0368">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1AD8B6BC" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+  <w:p w14:paraId="4B9F204A" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6879D164" w14:textId="4AEDEB17" w:rsidR="006255DD" w:rsidRPr="001133FB" w:rsidRDefault="006255DD" w:rsidP="001133FB">
+  <w:p w14:paraId="3AFC7B87" w14:textId="67E17551" w:rsidR="003E21BA" w:rsidRDefault="003E21BA" w:rsidP="00650906">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="508449ED" w14:textId="77777777" w:rsidR="006255DD" w:rsidRDefault="006255DD">
+  <w:p w14:paraId="2CE5BF67" w14:textId="77777777" w:rsidR="003E21BA" w:rsidRDefault="003E21BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE14AB84"/>
     <w:lvl w:ilvl="0" w:tplc="DD942DA6">
       <w:start w:val="1"/>
@@ -15422,136 +17301,50 @@
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AFF7866"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCC5425"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D31461B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15656,51 +17449,51 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D2A2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
     <w:lvl w:ilvl="0" w:tplc="9508DC94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="926A619E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15796,51 +17589,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EBA6CE6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1343193C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70584BD4"/>
     <w:lvl w:ilvl="0" w:tplc="E5E63B58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1CEE4906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15936,62 +17729,148 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20E41A7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16B978CD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="31304CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E042B1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DCA49D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBF0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A8F32"/>
     <w:lvl w:ilvl="0" w:tplc="3F24D6EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -16489,156 +18368,65 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6A6707"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E787CF3"/>
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE53610"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A2B8F0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16734,51 +18522,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D96073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA663CC0"/>
     <w:lvl w:ilvl="0" w:tplc="0DD8806C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35CC202C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -16847,51 +18635,51 @@
     <w:lvl w:ilvl="7" w:tplc="A78AFB32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3FE80D4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA64B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20E0BE"/>
     <w:lvl w:ilvl="0" w:tplc="6FB63C18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE382CF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16963,51 +18751,51 @@
     <w:lvl w:ilvl="7" w:tplc="092E9EAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A63490D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467373A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3BA04EE"/>
     <w:lvl w:ilvl="0" w:tplc="ACD60EEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA2C8BCA">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17082,66 +18870,66 @@
     <w:lvl w:ilvl="7" w:tplc="31644EAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB6C4CD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A810019"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA11969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE268F2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17183,51 +18971,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE5508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0EE772"/>
     <w:lvl w:ilvl="0" w:tplc="082866C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DABE2F76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17323,51 +19111,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66621DEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DBB473E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA782D10"/>
     <w:lvl w:ilvl="0" w:tplc="E69C7AEA">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C96E3000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17439,51 +19227,51 @@
     <w:lvl w:ilvl="7" w:tplc="06403874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33AE23A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F1F1D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E749F0C"/>
     <w:lvl w:ilvl="0" w:tplc="908CCF58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="776"/>
         </w:tabs>
         <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="05E6C8F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17579,51 +19367,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5816"/>
         </w:tabs>
         <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D18697C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6536"/>
         </w:tabs>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7996087A"/>
     <w:lvl w:ilvl="0" w:tplc="5CF808F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1F039AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17719,93 +19507,93 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C8EEFCF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560C4365"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3F65D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:numStyleLink w:val="BulletsAgency"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B45364D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDFCF48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0C3C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCC6941C"/>
     <w:lvl w:ilvl="0" w:tplc="D1D8FC68">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Style3"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CDCEE510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -17843,50 +19631,139 @@
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B7A014D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F4202354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B9744FB4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FD77B94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26780D96"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D854E2"/>
     <w:lvl w:ilvl="0" w:tplc="62607886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="278"/>
         </w:tabs>
         <w:ind w:left="278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18803,372 +20680,377 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1749418121">
+  <w:num w:numId="1" w16cid:durableId="1001741855">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="76560017">
+  <w:num w:numId="2" w16cid:durableId="1325087889">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1081637570">
+  <w:num w:numId="3" w16cid:durableId="354963194">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="215703416">
+  <w:num w:numId="4" w16cid:durableId="1141002101">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="657458930">
+  <w:num w:numId="5" w16cid:durableId="155806281">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="534778544">
+  <w:num w:numId="6" w16cid:durableId="1227958817">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1444686172">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="331689856">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1512717959">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="518080401">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1301109428">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="355426595">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2045017801">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1253080478">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="279654754">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1643078185">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1797798878">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="534537070">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1980063957">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="780219955">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1447039933">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1342122021">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="578103417">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="451486101">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="868179430">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1944456715">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="615254218">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="72121336">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="398477016">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2081362004">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1623463119">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="854073936">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1867405138">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1993485452">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1886677842">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1817987049">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1162698458">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="964777286">
+  <w:num w:numId="38" w16cid:durableId="1170678942">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="320698623">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1878614665">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1374307846">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="235165069">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="42" w16cid:durableId="528496447">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="790515227">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="43" w16cid:durableId="1255741990">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1427262181">
-[...32 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1074357777">
+  <w:num w:numId="44" w16cid:durableId="1472673028">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="140464011">
-[...53 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="1858883495">
+  <w:num w:numId="45" w16cid:durableId="355085625">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="006255DD"/>
-[...20 lines deleted...]
-    <w:rsid w:val="0045281B"/>
+    <w:rsidRoot w:val="003E21BA"/>
+    <w:rsid w:val="000429F7"/>
+    <w:rsid w:val="00093FC8"/>
+    <w:rsid w:val="000C257A"/>
+    <w:rsid w:val="000D0581"/>
+    <w:rsid w:val="000F56D0"/>
+    <w:rsid w:val="00105C8B"/>
+    <w:rsid w:val="00165E98"/>
+    <w:rsid w:val="001678E5"/>
+    <w:rsid w:val="001B4CC8"/>
+    <w:rsid w:val="001C724A"/>
+    <w:rsid w:val="001E6F28"/>
+    <w:rsid w:val="002173A5"/>
+    <w:rsid w:val="003014DE"/>
+    <w:rsid w:val="003471E8"/>
+    <w:rsid w:val="003857FC"/>
+    <w:rsid w:val="00386AD8"/>
+    <w:rsid w:val="003C34C2"/>
+    <w:rsid w:val="003D6B3E"/>
+    <w:rsid w:val="003E21BA"/>
     <w:rsid w:val="00486DC0"/>
-    <w:rsid w:val="004D3EEA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00515371"/>
+    <w:rsid w:val="00490522"/>
+    <w:rsid w:val="004B5876"/>
+    <w:rsid w:val="004F0368"/>
+    <w:rsid w:val="004F551D"/>
+    <w:rsid w:val="00502DDF"/>
+    <w:rsid w:val="0052614F"/>
     <w:rsid w:val="005731A3"/>
-    <w:rsid w:val="005C4784"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00EA4BC3"/>
+    <w:rsid w:val="00650906"/>
+    <w:rsid w:val="00655236"/>
+    <w:rsid w:val="006B1FE3"/>
+    <w:rsid w:val="006B3989"/>
+    <w:rsid w:val="006C29A4"/>
+    <w:rsid w:val="0073429F"/>
+    <w:rsid w:val="00737EDF"/>
+    <w:rsid w:val="007A3057"/>
+    <w:rsid w:val="007A4099"/>
+    <w:rsid w:val="008119CC"/>
+    <w:rsid w:val="008434F8"/>
+    <w:rsid w:val="00877DCA"/>
+    <w:rsid w:val="008D25FC"/>
+    <w:rsid w:val="008F0C6F"/>
+    <w:rsid w:val="00910FAF"/>
+    <w:rsid w:val="009124C5"/>
+    <w:rsid w:val="009643B5"/>
+    <w:rsid w:val="00975F57"/>
+    <w:rsid w:val="009C38C1"/>
+    <w:rsid w:val="009E368E"/>
+    <w:rsid w:val="00A42365"/>
+    <w:rsid w:val="00A564ED"/>
+    <w:rsid w:val="00A61AFA"/>
+    <w:rsid w:val="00AB7A63"/>
+    <w:rsid w:val="00B34D44"/>
+    <w:rsid w:val="00B41472"/>
+    <w:rsid w:val="00B43C1A"/>
+    <w:rsid w:val="00B46935"/>
+    <w:rsid w:val="00B96E5F"/>
+    <w:rsid w:val="00BC12C8"/>
+    <w:rsid w:val="00C50C19"/>
+    <w:rsid w:val="00CC35BC"/>
+    <w:rsid w:val="00CF4593"/>
+    <w:rsid w:val="00DA6843"/>
+    <w:rsid w:val="00E202F6"/>
+    <w:rsid w:val="00E53101"/>
+    <w:rsid w:val="00EA3E8D"/>
     <w:rsid w:val="00EA4EEB"/>
-    <w:rsid w:val="00F047B3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F7667E"/>
+    <w:rsid w:val="00F07FBD"/>
+    <w:rsid w:val="00F94143"/>
+    <w:rsid w:val="00FA7187"/>
     <w:rsid w:val="00FC73B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D2B4C4C"/>
+  <w14:docId w14:val="7F558AFD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1538FA39-084E-4C46-8AE2-BB38B0CE049B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
-    <w:lsdException w:name="annotation text" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19418,190 +21300,198 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:right="-318"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -19618,217 +21508,225 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="008000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:pPr>
       <w:ind w:right="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:aliases w:val="Kommentarer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText20">
     <w:name w:val="Body Text 2_0"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
     <w:name w:val="Body Text 2_1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
     <w:name w:val="Body Text 2_2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
     <w:name w:val="AHeader 1"/>
@@ -19906,76 +21804,78 @@
     <w:name w:val="AHeader 3 abc"/>
     <w:basedOn w:val="AHeader2abc"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1701"/>
         <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="num" w:pos="1440"/>
         <w:tab w:val="num" w:pos="3600"/>
       </w:tabs>
       <w:ind w:left="3600" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
@@ -20197,54 +22097,55 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
     <w:name w:val="Normal (old)"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:aliases w:val="Kommentarer Char"/>
     <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -20304,134 +22205,354 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tw4winMark">
     <w:name w:val="tw4winMark"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:vanish/>
       <w:color w:val="800080"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...36 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
+    <w:div w:id="115100583">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="122384607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1277636995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1476141164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1595360393">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image004.png@01DB98AF.4977D350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DB97E6.7DC534F0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DB97E6.7DC534F0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20694,92 +22815,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{768D9218-62E0-4F44-89E2-73AC18AB92D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E185971A-14A4-4991-808F-8892B6CC4DF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>17022</Characters>
+  <Pages>19</Pages>
+  <Words>2990</Words>
+  <Characters>20031</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>veterinary-product-information-qrd-templates_lv</vt:lpstr>
       <vt:lpstr>Vqrdtemplateclean_lv_corr 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19456</CharactersWithSpaces>
+  <CharactersWithSpaces>22976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Authors">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr/>
   </property>