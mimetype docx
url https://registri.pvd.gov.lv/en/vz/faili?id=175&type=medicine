--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -1,6509 +1,23397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="64546DDB" w14:textId="77777777" w:rsidR="003B65BD" w:rsidRPr="00F56C44" w:rsidRDefault="003B65BD" w:rsidP="00F56C44">
+    <w:p w14:paraId="5D32F5FF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071421D0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A61EACD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097983D5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C32F30" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF60FBD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C6B48E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47097ED5" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525383A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EE6213" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C356CE3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489F0F37" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19178727" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A8924C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C01511C" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5991A7C4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DDE923" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3345C2E0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1651D914" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D01959A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D51DC6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE3ECD4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...225 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...103 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>I PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050147D4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2D3615" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        </w:tabs>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A808198" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...12 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...12 lines deleted...]
-          <w:tab w:val="right" w:pos="3686"/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF88660" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...12 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B8D389" w14:textId="36D9EC33" w:rsidR="00BF6DCD" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Thiamavance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/ml šķīdums iekšķīgai lietošanai kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2784AF82" w14:textId="77777777" w:rsidR="00CD538A" w:rsidRPr="00DD64A0" w:rsidRDefault="00CD538A" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533BF477" w14:textId="77777777" w:rsidR="00DD64A0" w:rsidRPr="00DD64A0" w:rsidRDefault="00DD64A0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284DD8DB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+        <w:t>KVALITATĪVAIS UN KVANTITATĪVAIS SASTĀVS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D85201A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072D576C" w14:textId="61473D36" w:rsidR="00241581" w:rsidRPr="008E2D90" w:rsidRDefault="00AC7953" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katrs </w:t>
+      </w:r>
+      <w:r w:rsidR="007237D0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717F72C5" w14:textId="77777777" w:rsidR="00241581" w:rsidRPr="008E2D90" w:rsidRDefault="00241581" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E0D470" w14:textId="77777777" w:rsidR="00B73FE9" w:rsidRDefault="00241581" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075F3ABD" w14:textId="0D6E7E87" w:rsidR="00241581" w:rsidRDefault="00AC7953" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00241581">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00241581">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00241581">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00241581">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2084">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00241581">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DF6A11" w14:textId="77777777" w:rsidR="00A82138" w:rsidRDefault="00A82138" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5D228C" w14:textId="7166267C" w:rsidR="00241581" w:rsidRPr="00904603" w:rsidRDefault="00241581" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Palīgvielas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4643"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C29AA" w:rsidRPr="008E2D90" w14:paraId="0325BA86" w14:textId="77777777" w:rsidTr="00B96438">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AED9AE9" w14:textId="2327723D" w:rsidR="001C29AA" w:rsidRPr="008E2D90" w:rsidRDefault="001C29AA" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Palīgvielu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un citu sastāvdaļu kvalitatīvais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E2D90">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>sastāvs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C29AA" w14:paraId="49934B6F" w14:textId="77777777" w:rsidTr="0039723C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59714DB7" w14:textId="64E0B0A3" w:rsidR="001C29AA" w:rsidRPr="00C20734" w:rsidRDefault="001C29AA" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Glicerīns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C29AA" w14:paraId="5AE697D1" w14:textId="77777777" w:rsidTr="0039723C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C1B505" w14:textId="62F8B724" w:rsidR="001C29AA" w:rsidRPr="00C20734" w:rsidRDefault="00AC7953" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AC7953">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Sorbīts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AC7953">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, šķīdums (kristālus neveidojošs)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C29AA" w14:paraId="4FF3A48F" w14:textId="77777777" w:rsidTr="0039723C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5B02CB" w14:textId="4C82D76F" w:rsidR="001C29AA" w:rsidRPr="00C20734" w:rsidRDefault="001C29AA" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Vanilīns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E16D63B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D257869" w14:textId="435B233A" w:rsidR="00CD538A" w:rsidRDefault="004B0EFE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains vai bāli dzeltens, homogēns šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7824C5" w14:textId="77777777" w:rsidR="004B0EFE" w:rsidRDefault="004B0EFE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C2A2FB" w14:textId="77777777" w:rsidR="004B0EFE" w:rsidRPr="00474C50" w:rsidRDefault="004B0EFE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4C53D5" w14:textId="518FBFC4" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="002B6120" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F56C44">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...118 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
         <w:t>KLĪNISKĀ INFORMĀCIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0805CFEF" w14:textId="77777777" w:rsidR="003B65BD" w:rsidRPr="00F56C44" w:rsidRDefault="003B65BD">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4438BFDC" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50253E93" w14:textId="12BC94ED" w:rsidR="00C114FF" w:rsidRDefault="002B6120" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3FDE7D92" w14:textId="77777777" w:rsidR="007237D0" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558420A8" w14:textId="0E514CA1" w:rsidR="007237D0" w:rsidRPr="007237D0" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E5A5F9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1D0C3D" w14:textId="684834A0" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="006E2F0D" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas indikācijas katrai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4E6B3E46" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0340F387" w14:textId="77994D5F" w:rsidR="004116AC" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stabilizēšanai kaķiem pirms ķirurģiskas vairogdziedzera izņemšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCB2B53" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E86CEE" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaķu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilglaicīgai ārstēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264A1295" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00145C3F" w:rsidRDefault="00E86CEE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B79940" w14:textId="3517C228" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="004E2273" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587EEBCA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18287F6D" w14:textId="77777777" w:rsidR="007237D0" w:rsidRPr="00217B86" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot kaķiem ar sistēmisku slimību, tādu kā primārā aknu slimība vai cukura diabēts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AD3750" w14:textId="77777777" w:rsidR="007237D0" w:rsidRPr="00217B86" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot kaķiem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>autoimūnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimības pazīmēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642FD32C" w14:textId="7A96BF75" w:rsidR="007237D0" w:rsidRPr="00217B86" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar leikocītu traucējumiem, tādiem kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitropēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>limfopēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C53A65" w14:textId="13A4D0C3" w:rsidR="007237D0" w:rsidRPr="00217B86" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar trombocītu traucējumiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koagulopātiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (īpaši </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>trombocitopēniju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5DEE63" w14:textId="7DA8D8CF" w:rsidR="007237D0" w:rsidRPr="00217B86" w:rsidRDefault="007237D0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348F208F" w14:textId="043BF47A" w:rsidR="007237D0" w:rsidRPr="00BB348E" w:rsidRDefault="00D23B69" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot kaķenēm grūsnības vai laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laikā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>(skatīt 3.7. apakšpunktu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C935D45" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6DFA82" w14:textId="14E69DD8" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="006D5469" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423009EB" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F95B28" w14:textId="7F8DE5DB" w:rsidR="00A41985" w:rsidRPr="00A41985" w:rsidRDefault="00A41985" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai uzlabotu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pacienta stabilizāciju, katru dienu </w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievērot</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienādu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>barošanas un dozēšanas režīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442ADEC1" w14:textId="77777777" w:rsidR="00E86CEE" w:rsidRPr="00E86CEE" w:rsidDel="00E86CEE" w:rsidRDefault="00E86CEE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB0680E" w14:textId="6E421493" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="006D5469" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši piesardzības pasākumi lietošanā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7994C809" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ED5F5F" w14:textId="267601F6" w:rsidR="00751B1C" w:rsidRPr="00474C50" w:rsidRDefault="00751B1C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1391ACE6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A2BD95" w14:textId="77777777" w:rsidR="0073650B" w:rsidRPr="00217B86" w:rsidRDefault="0073650B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja nepieciešams lietot vairāk nekā 10 mg dienā, dzīvnieki jāuzrauga īpaši rūpīgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4FE8A7" w14:textId="0AB0ABA1" w:rsidR="0073650B" w:rsidRPr="008E2D90" w:rsidRDefault="0073650B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu lietošanas kaķiem, kuriem ir nieru darbības traucējumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinār</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstam ir rūpīgi jāveic riska un ieguvuma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E2084">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvērtējums</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var samazināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>glomerulārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filtrācijas ātrumu, rūpīgi jāuzrauga ārstēšanas ietekme uz nieru darbību, jo var pasliktināties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamatstāvoklis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609D1B3E" w14:textId="77777777" w:rsidR="0073650B" w:rsidRPr="008E2D90" w:rsidRDefault="0073650B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Leikopēnijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hemolītiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anēmijas riska dēļ jāuzrauga hematoloģija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062B0BCB" w14:textId="2307CD55" w:rsidR="0073650B" w:rsidRPr="008E2D90" w:rsidRDefault="00045272" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>No v</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isiem dzīvniekiem, kuriem ārstēšanas laikā pēkšņi kļūst slikti, īpaši gadījumā, ja tiem ir drudzis, ir jāpaņem asins paraugs rutīnas hematoloģijai un bioķīmijai. Dzīvniekiem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitropēniju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitrofilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skaits mazāks par 2,5 x 10</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/l) ārstēšanai jālieto profilaktisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baktericīd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ās</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antibiotikas</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalsta </w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>terapija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, ja nepieciešams,</w:t>
+      </w:r>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar veterinārārsta veikto ieguvuma un riska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecības </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvērtējumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073650B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C701E4C" w14:textId="3423BB37" w:rsidR="0073650B" w:rsidRPr="008E2D90" w:rsidRDefault="0073650B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Skatīt novērošanas norādījumus 3.9. apakšpunktā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34472240" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="002C4AF0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hemokoncentrāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kaķiem vienmēr jānodrošina piekļuve dzeramajam ūdenim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02739E25" w14:textId="74BE0832" w:rsidR="007B3AD6" w:rsidRPr="008E2D90" w:rsidRDefault="007B3AD6" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaķiem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bieži rodas kuņģa-zarnu trakta</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1D83">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traucējumi, kas var ietekmēt </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iekšķīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7953">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>terapijas rezultātus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F9C685" w14:textId="77777777" w:rsidR="002C4AF0" w:rsidRPr="008E2D90" w:rsidRDefault="002C4AF0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3441AAEB" w14:textId="6CCC1145" w:rsidR="0073650B" w:rsidRPr="008E2D90" w:rsidRDefault="00751B1C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325BF0">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5646C19A" w14:textId="77777777" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE6645D" w14:textId="14DDEF15" w:rsidR="00325BF0" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar zināmu pastiprinātu jutību (alerģiju) pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai vanilīnu jāizvairās no saskares ar šīm veterinārajām zālēm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00325BF0" w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novērojot tādus alerģijas simptomus kā izsitumi, sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46060BF7" w14:textId="2129A583" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00325BF0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1D83">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbības </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumus, galvassāpes, drudzi, locītavu sāpes, niezi un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pancitopēniju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (asinsķermenīšu un trombocītu daudzuma samazināšanos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7105EC27" w14:textId="77777777" w:rsidR="007647ED" w:rsidRPr="008E2D90" w:rsidRDefault="007647ED" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt arī ādas kairinājumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4183D1" w14:textId="77777777" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izvairīties no saskares ar ādu un muti, tostarp no roku saskares ar muti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6A8EE9" w14:textId="26E608F9" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neēst, nedzert un nesmēķēt, rīkojoties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm vai tīrot kaķa tualeti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F9845E" w14:textId="55BF64DC" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mazgāt rokas ar ziepēm un ūdeni pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu ievadīšanas un rīkošanās ar tām, kā arī </w:t>
+      </w:r>
+      <w:r w:rsidR="00325BF0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēto dzīvnieku atvemto masu vai tualetes tīrīšanas. Nekavējoties nomazgāt </w:t>
+      </w:r>
+      <w:r w:rsidR="00325BF0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ādas izlijušās zāles vai to šļakatas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C57F094" w14:textId="2A8D36B2" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00325BF0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu ievadīšanas visas uz dozēšanas šļirces gala palikušās veterināro zāļu atliekas jānoslauka ar salveti. Piesārņotās salvetes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7F7C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nekavējoties </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7F7C" w:rsidRPr="00BE7F7C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iznīcin</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2084">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>āt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7F7C">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B51CEF" w14:textId="2CEACB33" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED44C2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šļirc</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED44C2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzglabā</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED44C2">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kopā ar šīm veterinārajām zālēm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oriģinālajā </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2084">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iepakojumā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A42287" w14:textId="77777777" w:rsidR="00872D00" w:rsidRPr="008E2D90" w:rsidRDefault="00872D00" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neatstāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzpildītas šļirces bez uzraudzības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5323B505" w14:textId="77777777" w:rsidR="00BB5DA3" w:rsidRPr="008E2D90" w:rsidRDefault="00BB5DA3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nejaušas norīšanas gadījumā nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE46380" w14:textId="6BA46298" w:rsidR="00971696" w:rsidRPr="008E2D90" w:rsidRDefault="00971696" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt acu kairinājumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C9E172" w14:textId="77777777" w:rsidR="00BB5DA3" w:rsidRPr="00217B86" w:rsidRDefault="00BB5DA3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izvairīties no saskares ar acīm, tostarp no pieskaršanās acīm ar roku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DA91E2" w14:textId="1C675A01" w:rsidR="006301DB" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja nejauši nokļūst acīs, nekavējoties acis skalot ar tīru tekošu ūdeni. Ja rodas kairinājums, meklēt medicīnisko palīdzību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661B38CE" w14:textId="2DE8274F" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var radīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>teratogēnu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbību cilvēkiem, sievietēm reproduktīvajā vecumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD593F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00045272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD593F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievadot šīs veterinārās zāles vai tīrot ārstēto kaķu tualeti vai atvemtās masas,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD593F" w:rsidDel="00045272">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izmantot necaurlaidīgus vienreizlietojamos cimdus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5F2F65" w14:textId="77777777" w:rsidR="00943821" w:rsidRPr="008E2D90" w:rsidRDefault="00943821" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūtnieces vai sievietes, kuras plāno grūtniecību vai kurām ir aizdomas par grūtniecības iestāšanos, nedrīkst ievadīt šīs veterinārās zāles vai tīrīt ārstēto kaķu tualeti vai atvemtās masas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E90EDF9" w14:textId="77777777" w:rsidR="009E0AF9" w:rsidRPr="008E2D90" w:rsidRDefault="009E0AF9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055C2CAD" w14:textId="2BFABA4D" w:rsidR="009E0AF9" w:rsidRPr="008E2D90" w:rsidRDefault="009E0AF9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi vides aizsardzībai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AA1980" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05516CD2" w14:textId="5B9DA8BF" w:rsidR="009E0AF9" w:rsidRPr="008E2D90" w:rsidRDefault="009E0AF9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434B1392" w14:textId="77777777" w:rsidR="009E0AF9" w:rsidRPr="008E2D90" w:rsidRDefault="009E0AF9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A0F4E1" w14:textId="2D7BB365" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C43288" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DF2A1C" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF355F0" w14:textId="2AC1C359" w:rsidR="002B3909" w:rsidRPr="008E2D90" w:rsidRDefault="002B3909" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ziņots par blakusparādībām pēc ilgstošas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomu kontroles. Daudzos gadījumos pazīmes var būt vieglas un pārejošas, tādēļ nav iemesla pārtraukt ārstēšanu. Nopietnākas blakusparādības vairumā gadījumu ir novēršamas, pārtraucot </w:t>
+      </w:r>
+      <w:r w:rsidR="00325BF0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu lietošanu, un šādos gadījumos ārstēšana ir nekavējoties jāpārtrauc un pēc atbilstoša atveseļošanās perioda jāapsver alternatīva terapija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF6965D" w14:textId="77777777" w:rsidR="002B3909" w:rsidRPr="008E2D90" w:rsidRDefault="002B3909" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0576F230" w14:textId="77777777" w:rsidR="008968F2" w:rsidRDefault="008968F2" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAF9055" w14:textId="77777777" w:rsidR="008968F2" w:rsidRDefault="008968F2" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3546"/>
+        <w:gridCol w:w="5515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00353BED" w14:paraId="404F7D68" w14:textId="77777777" w:rsidTr="00B96438">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A24419" w14:textId="77777777" w:rsidR="00353BED" w:rsidRPr="006414D3" w:rsidRDefault="00353BED" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Retāk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241B2C8E" w14:textId="77777777" w:rsidR="00353BED" w:rsidRPr="006414D3" w:rsidRDefault="00353BED" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(1 līdz 10 dzīvniekiem no 1 000 ārstējamiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39E91D37" w14:textId="3E38CAE8" w:rsidR="00F964D8" w:rsidRDefault="00325BF0" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>emšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, anoreksija</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, ēstgribas zudums</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED" w:rsidRPr="008E2D90">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>letarģija</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1A6D02" w14:textId="0773FA80" w:rsidR="00F964D8" w:rsidRDefault="00BE7F7C" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00F964D8">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ieze</w:t>
+            </w:r>
+            <w:r w:rsidR="00F964D8">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F964D8">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00852BDA">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>skrāpējumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00F964D8">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46ADEBD5" w14:textId="075DC849" w:rsidR="00353BED" w:rsidRPr="00353BED" w:rsidRDefault="00BE7F7C" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>lgstoša asiņošana</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,3,4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, dzelte</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, hepatopātija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C793720" w14:textId="33D94C72" w:rsidR="00ED3CC2" w:rsidRDefault="00BE7F7C" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ozinofīlija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, limfocitoze</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, neitropēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, limfopēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, leikopēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (neliela), agranulocitoze</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15C00">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41890346" w14:textId="32568689" w:rsidR="00353BED" w:rsidRPr="00353BED" w:rsidRDefault="00BE7F7C" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3CC2">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>rombocitopēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3CC2">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,6,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3CC2">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED3CC2">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>hemolītiskā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED3CC2">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anēmija</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3CC2">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00353BED" w14:paraId="34950891" w14:textId="77777777" w:rsidTr="00B96438">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="448AC49D" w14:textId="77777777" w:rsidR="00353BED" w:rsidRDefault="00353BED" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA59FF7" w14:textId="77777777" w:rsidR="00353BED" w:rsidRPr="006414D3" w:rsidRDefault="00353BED" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(1 līdz 10 dzīvniekiem no 10 000 ārstējamiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CB1932" w14:textId="3E48EBBC" w:rsidR="00353BED" w:rsidRPr="00353BED" w:rsidRDefault="00353BED" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429247D7" w14:textId="3C73F66F" w:rsidR="00353BED" w:rsidRPr="00353BED" w:rsidRDefault="00BE7F7C" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ntinukleārās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> antivielas serumā</w:t>
+            </w:r>
+            <w:r w:rsidR="00353BED">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2573FA08" w14:textId="47C1D0CC" w:rsidR="00353BED" w:rsidRDefault="00BE7F7C" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00487610">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>nēmija</w:t>
+            </w:r>
+            <w:r w:rsidR="00487610">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF693E8" w14:textId="1D381302" w:rsidR="00BE7F7C" w:rsidRPr="00353BED" w:rsidRDefault="00BE7F7C" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008732CC" w14:paraId="4F53A8FB" w14:textId="77777777" w:rsidTr="00B96438">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="547681FC" w14:textId="77777777" w:rsidR="008732CC" w:rsidRPr="006414D3" w:rsidRDefault="008732CC" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61657C2F" w14:textId="77777777" w:rsidR="008732CC" w:rsidRPr="006414D3" w:rsidRDefault="008732CC" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654CC168" w14:textId="7173FF18" w:rsidR="0064251B" w:rsidRPr="00ED3CC2" w:rsidRDefault="00D72C0C" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="0064251B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>imfadenopātija</w:t>
+            </w:r>
+            <w:r w:rsidR="0064251B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,7</w:t>
+            </w:r>
+            <w:r w:rsidR="0064251B">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D59F689" w14:textId="70849DF7" w:rsidR="008732CC" w:rsidRPr="006414D3" w:rsidRDefault="008732CC" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="558550C2" w14:textId="0031CFF8" w:rsidR="008732CC" w:rsidRPr="005F66DE" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Šīs blakusparādības izzūd 7–45 dienu laikā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapijas pārtraukšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31322589" w14:textId="0A0E2585" w:rsidR="002402A8" w:rsidRPr="008E2D90" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smagas pakāpes</w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skar galvu un kaklu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FCAF0C" w14:textId="77777777" w:rsidR="002402A8" w:rsidRPr="008E2D90" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiņošanas diatēzes pazīme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B299236" w14:textId="329C2C7B" w:rsidR="002402A8" w:rsidRPr="008E2D90" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saistīta ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hepatopātiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E994BD" w14:textId="0B465875" w:rsidR="002402A8" w:rsidRPr="008E2D90" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Imunoloģiska blakusparādība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFF00F9" w14:textId="77777777" w:rsidR="00E61D5A" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Retāk sastopama kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anomālija un reti kā imunoloģiska blakusparādība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061BCF8B" w14:textId="3EAEBA16" w:rsidR="00D936B4" w:rsidRPr="008E2D90" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ārstēšana nekavējoties jāpārtrauc un pēc atbilstoša atveseļošanās perioda jāapsver alternatīva terapija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCEE2D7" w14:textId="77777777" w:rsidR="002402A8" w:rsidRPr="008E2D90" w:rsidRDefault="002402A8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701BE897" w14:textId="1C11A4DF" w:rsidR="00BC14EE" w:rsidRPr="008E2D90" w:rsidRDefault="00BC14EE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ziņojumus vēlams nosūtīt ar veterinārārsta starpniecību vai nu tirdzniecības atļaujas turētājam vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tā vietējam pārstāvim vai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>valsts kompetentajai iestādei, izmantojot nacionālo ziņošanas sistēmu.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Attiecīgo kontaktinformāciju skatīt lietošanas instrukcijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDBFB98" w14:textId="77777777" w:rsidR="00AD0710" w:rsidRPr="008E2D90" w:rsidRDefault="00AD0710" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654FF2BF" w14:textId="0CF1AD32" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00E5363A" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Mērķa sugas</w:t>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+        <w:t xml:space="preserve">Lietošana grūsnības, laktācijas vai dēšanas laikā  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47208565" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A3D663" w14:textId="2A4D7DBB" w:rsidR="005C6567" w:rsidRPr="008E2D90" w:rsidRDefault="005C6567" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732317D3" w14:textId="5BC22513" w:rsidR="00ED6B5F" w:rsidRPr="008E2D90" w:rsidRDefault="00ED6B5F" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā. Nelietot kaķenēm grūsnības vai laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D7A6B1" w14:textId="40A71A95" w:rsidR="00121BC5" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos žurkām un pelēm tika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>teratogēna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>embriotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība. Skatīt 3.3. apakšpunktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F36E58E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68115831" w14:textId="75459093" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="0003726F" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.8.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lietošanas indikācijas, norādot mērķa sugas</w:t>
-[...120 lines deleted...]
-        <w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C71474F" w14:textId="77777777" w:rsidR="00C90EDA" w:rsidRPr="008E2D90" w:rsidRDefault="00C90EDA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C9970A" w14:textId="37829977" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienlaicīga ārstēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fenobarbitālu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var mazināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīnisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbību</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B41F7D" w14:textId="2846341D" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir zināms, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>benzimidazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oksidēšanos aknās un, lietojot vienlaikus, var izraisīt to koncentrācijas palielināšanos plazmā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4928FBD7" w14:textId="3911E4C3" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>imūnmodulējošs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tāpēc tas ir jāņem vērā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plānojot vakcinācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445243A4" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F9D0EF" w14:textId="11539037" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="000D2C1A" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Lietošanas veids un devas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D118F2" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B6D7A0" w14:textId="1F3C74D9" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="00BC5FCB" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357AFB8E" w14:textId="7E81EDCB" w:rsidR="00E6695C" w:rsidRPr="008E2D90" w:rsidRDefault="00E6695C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neiejaukt barībā, jo nav noteikta </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantojot šādu ievadīšanas veidu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1135AD" w14:textId="77777777" w:rsidR="00E6695C" w:rsidRPr="008E2D90" w:rsidRDefault="00E6695C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11450571" w14:textId="651306EB" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai kaķiem stabilizētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirms ķirurģiskas vairogdziedzera izņemšanas un ilglaicīgi ārstētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ieteicamā sākuma deva ir 5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0,5 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7F7C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu) dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEE807E" w14:textId="00B25C92" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kopēj</w:t>
+      </w:r>
+      <w:r w:rsidR="006C391C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienas </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devu sadalīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divās daļās un </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievadīt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no rīta un vakarā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD910E6" w14:textId="6D5B7BED" w:rsidR="009A3E61" w:rsidRPr="008E2D90" w:rsidRDefault="00501D96" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precīzai devas ievadīšanai izmantot iepakojumā iekļauto šļirci. Šļirce ir graduēta no 0,5 mg vai 1,25 mg līdz 10 mg, un ir piestiprināma pie pudeles. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Precīzas ir tikai 0,5 mg un 1,25 mg iedaļas. Devas precizitāte, lietojot 0,1 mg iedaļu, nav garantēta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC41D58" w14:textId="1520A875" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="00C05DB2" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ievilkt nepieciešamo </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu devu un ievadīt kaķim tieši mutē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6575A5" w14:textId="77777777" w:rsidR="00C05DB2" w:rsidRPr="008E2D90" w:rsidRDefault="00C05DB2" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA67BF4" w14:textId="0CE7FAB4" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms ārstēšanas uzsākšanas un pēc 3 nedēļām, 6 nedēļām, 10 nedēļām, 20 nedēļām un pēc tam ik pēc 3 mēnešiem jānovērtē hematoloģija, bioķīmija un kopējais T4 serumā. Katrā no ieteiktajiem kontroles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">intervāliem deva jātitrē līdz iedarbībai atbilstoši kopējam T4 un klīniskajai atbildes reakcijai uz ārstēšanu. Standarta devas pielāgošana jāveic, palielinot par 2,5 mg (0,25 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu), un mērķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sasniegt iespējami zemāko iedarbīgo devu. Kaķiem, kam ir nepieciešama īpaši mazas devas pielāgošana, devu var palielināt par 1,25 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamozola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0,125 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu). Ja kopējā T4 koncentrācija ir zemāka par atskaites intervāla apakšējo robežu un it īpaši gadījumā, ja kaķim ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jatrogēnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīniskās pazīmes (piemēram, letarģija, ēstgribas zudums, svara pieaugums un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dermatoloģiskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pazīmes, piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>alopēcija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sausa āda), jāapsver iespēja samazināt dienas devu un/vai to lietošanas biežumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EE2852" w14:textId="77777777" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798D7BBF" w14:textId="77777777" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja nepieciešams lietot vairāk nekā 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā, dzīvnieki jāuzrauga īpaši rūpīgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D143CD" w14:textId="77777777" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietotā deva nedrīkst pārsniegt 20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E22DB3A" w14:textId="77777777" w:rsidR="00287F66" w:rsidRPr="008E2D90" w:rsidRDefault="00287F66" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A410C0D" w14:textId="77777777" w:rsidR="00287F66" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilgstošas ārstēšanas gadījumā dzīvnieks jāārstē visu tā mūžu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C78093F" w14:textId="77777777" w:rsidR="00287F66" w:rsidRPr="008E2D90" w:rsidRDefault="00287F66" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4407640B" w14:textId="4C9692B5" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C83095" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pārdozēšanas simptomi (ārkārtas procedūras un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antidoti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, ja piemērojami)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A95CFA3" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104B91A9" w14:textId="45AA1548" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tolerances pētījumos jauniem veseliem kaķiem radās šādas ar devu saistītas klīniskās pazīmes, lietojot līdz 30 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/dzīvniekam dienā: anoreksija, vemšana, letarģija, nieze un tādas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bioķīmiskās novirzes kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitropēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>limfopēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, samazināts kālija un fosfora līmenis serumā, paaugstināts magnija un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kreatinīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antinukleāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antivielu rašanās. </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietojot devā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā, dažiem kaķiem bija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hemolītiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anēmijas pazīmes un smaga klīniska stāvokļa pasliktināšanās. Dažas no šīm pazīmēm var rasties arī kaķiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00852BDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja deva ir līdz 20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1FB405" w14:textId="039F7E11" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārmērīgas devas kaķiem, kam ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, var izraisīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pazīmes. Tomēr tas ir mazticams, jo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipotireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parasti tiek koriģēta ar negatīvas atgriezeniskās saites mehānismiem. Skatīt 3.6. apakšpunktu: “Blakusparādības”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614A036C" w14:textId="28FF3A48" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja notiek pārdozēšana, jāpārtrauc ārstēšana un jāsniedz simptomātiska un </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalsta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aprūpe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F723DBE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3CA3A5" w14:textId="77777777" w:rsidR="00F802A0" w:rsidRPr="008E2D90" w:rsidRDefault="00F802A0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi, tostarp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antimikrobiālo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pretparazītu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veterināro zāļu lietošanas ierobežojumi, lai ierobežotu rezistences veidošanās risku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32369B78" w14:textId="77777777" w:rsidR="00F802A0" w:rsidRPr="008E2D90" w:rsidRDefault="00F802A0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C464DE9" w14:textId="53CF1B4D" w:rsidR="00F802A0" w:rsidRPr="008E2D90" w:rsidRDefault="00DB03C9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25554D47" w14:textId="77777777" w:rsidR="00F802A0" w:rsidRPr="008E2D90" w:rsidRDefault="00F802A0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB7975D" w14:textId="4A662DF0" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00627D09" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A368FA4" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A318403" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A21D43" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4979B0" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CE59EF" w14:textId="26FD2352" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00045FDC" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMAKOLOĢISKĀS ĪPAŠĪBAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5D0F8B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BF7C53" w14:textId="69B493A9" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="007E2B51" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ATĶvet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kods: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>QH03BB02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621134A6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491D9C7F" w14:textId="489200DF" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00520632" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100985F6" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5864EF54" w14:textId="626BAECD" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbojas, bloķējot vairogdziedzera hormonu biosintēzi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...109 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...7 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primārā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbība ir kavēt jodīda saistīšanos ar enzīmu vairogdziedzera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>peroksidāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tādējādi novēršot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiroglobulīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F56C44">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>katalizēto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jodēšanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un T3 un T4 sintēzi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333E55DD" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7970CBC9" w14:textId="1CC4BBBC" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00520632" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7746C950" w14:textId="77777777" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A60675" w14:textId="581DD5B9" w:rsidR="00CB2617" w:rsidRPr="008E2D90" w:rsidRDefault="00CB2617" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc iekšķīgas lietošanas veseliem kaķiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ātri un pilnībā uzsūcas ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>biopieejamību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas pārsniedz 75%.  Tomēr starp dzīvniekiem pastāv ievērojamas atšķirības. </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs v</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ielas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvadīšana no plazmas kaķiem ir strauja – ar 2,6–7,1 stundas lielu pusperiodu. Augstākā koncentrācija plazmā tiek sasniegta maksimāli 1 stundas laikā pēc devas ievadīšanas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir 1,6 ± 0,4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCA2F03" w14:textId="2105EE1E" w:rsidR="005F4B0D" w:rsidRPr="008E2D90" w:rsidRDefault="00CB2617" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ir pierādīts, ka žurkām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vāji saistās ar plazmas olbaltumvielām (5%); 40% bija </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saistīts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar eritrocītiem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metabolisms kaķiem nav izpētīts, taču žurkām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek ātri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metabolizēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vairogdziedzerī. Aptuveni 64% no ievadītās devas tiek izvadīti ar urīnu un tikai 7,8% ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2084">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izkārnījumiem. Ta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>s atšķiras no cilvēka, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aknas ir svarīgas savienojuma metabolisma degradācijā. Tiek pieņemts, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs vielas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saglabāšanās laiks vairogdziedzerī ir ilgāks nekā plazmā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0952B536" w14:textId="60B39F0F" w:rsidR="00CB2617" w:rsidRPr="008E2D90" w:rsidRDefault="006A692E" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir zināms, ka cilvēkiem un žurkām </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šī viela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var šķērsot placentu un koncentrēties augļa vairogdziedzerī. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir arī augsts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārneses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ātrums mātes pienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FE9216" w14:textId="77777777" w:rsidR="002C2A76" w:rsidRPr="008E2D90" w:rsidRDefault="002C2A76" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75373C0B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63075AF8" w14:textId="4262CF39" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00152E66" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FARMACEITISKĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39C85E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29610619" w14:textId="3F941D0A" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00B15025" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A33AA01" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB072A7" w14:textId="5A94B372" w:rsidR="003A2AFA" w:rsidRPr="008E2D90" w:rsidRDefault="003A2AFA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52404E60" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080B9005" w14:textId="302AD476" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="0064524B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Derīguma termiņš</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA0CCCF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39DDF57F" w14:textId="15B508FD" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterināro zāļu derīguma termiņš </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izplatīšanai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzētajā iepakojumā: 2 gadi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131FC9E1" w14:textId="5D268CF4" w:rsidR="00E6695C" w:rsidRPr="008E2D90" w:rsidRDefault="00E6695C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derīguma termiņš pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pirmreizējas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45906DD1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D1C3CA" w14:textId="762585CF" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="0064524B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A51068F" w14:textId="0C75401B" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3830"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46880634" w14:textId="4D7E0F17" w:rsidR="00426FBC" w:rsidRPr="008E2D90" w:rsidRDefault="00D03269" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģināl</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED44C2">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ā iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155034BD" w14:textId="579270A6" w:rsidR="00172625" w:rsidRPr="008E2D90" w:rsidRDefault="00172625" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAB20CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0615DEEC" w14:textId="188B5954" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="009B2C44" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tiešā iepakojuma veids un saturs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1015A8D4" w14:textId="77777777" w:rsidR="005C4128" w:rsidRPr="008E2D90" w:rsidRDefault="005C4128" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FA7D1F" w14:textId="2AFA4B94" w:rsidR="00B21745" w:rsidRPr="008E2D90" w:rsidRDefault="006B796F" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00890A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III tipa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzintara krāsas </w:t>
+      </w:r>
+      <w:r w:rsidR="00890A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>stikla pudel</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2084">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="00890A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e ar baltu polipropilēna vai zema blīvuma polietilēna (ZBPE) šļirces adapteri un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>baltu, bērniem neatveramu, augsta blīvuma polietilēna (ABPE) skrūvējamu vāciņu</w:t>
+      </w:r>
+      <w:r w:rsidR="00890A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šo v</w:t>
+      </w:r>
+      <w:r w:rsidR="00890A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eterināro zāļu iepakojumā ietilpst caurspīdīga 1,0 ml polipropilēna perorālā šļirce ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ABPE virzuli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un tai ir gradācijas skala no 1,25 mg vai 0,5 mg līdz 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00890A6A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104D7B5D" w14:textId="77777777" w:rsidR="00B60A58" w:rsidRPr="008E2D90" w:rsidRDefault="00B60A58" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E01D8BA" w14:textId="3CF9F6C4" w:rsidR="00B21745" w:rsidRPr="008E2D90" w:rsidRDefault="00B21745" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iepakojuma lielum</w:t>
+      </w:r>
+      <w:r w:rsidR="0066444F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CC1497" w14:textId="027B5A06" w:rsidR="00884FCC" w:rsidRPr="008E2D90" w:rsidRDefault="00B21745" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kartona kastīte ar vienu 30 ml pudeli un vienu 1,0 ml perorālo šļirci, kas graduēta pa 0,5 mg iedaļām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51371ABB" w14:textId="513944FC" w:rsidR="00884FCC" w:rsidRPr="008E2D90" w:rsidRDefault="00884FCC" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 30 ml pudeli un vienu 1,0 ml perorālo šļirci, kas graduēta pa 1,25 mg iedaļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24040BF6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA11113" w14:textId="2721C361" w:rsidR="00AE0007" w:rsidRPr="008E2D90" w:rsidRDefault="00AE0007" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63157ACB" w14:textId="77777777" w:rsidR="00AE0007" w:rsidRPr="008E2D90" w:rsidRDefault="00AE0007" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4BAEDD" w14:textId="34EE9A32" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="0058014E" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi neizlietotu veterināro zāļu vai to atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54802D99" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DFBE6D" w14:textId="77777777" w:rsidR="00042829" w:rsidRPr="008E2D90" w:rsidRDefault="00E408F0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neizmest zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3880D490" w14:textId="77777777" w:rsidR="00042829" w:rsidRPr="008E2D90" w:rsidRDefault="00042829" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1AD2E1" w14:textId="48C98C22" w:rsidR="00E408F0" w:rsidRPr="008E2D90" w:rsidRDefault="00E408F0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56797EC3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E00F0CF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5522F33D" w14:textId="409E5039" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="0058014E" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DA5449" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE0484A" w14:textId="5856713B" w:rsidR="00902328" w:rsidRPr="008E2D90" w:rsidRDefault="00A617C5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Virbac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="45D8C3F6" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE70C9D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DB9876" w14:textId="0DE285DD" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00AF27E2" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURS(-I)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A74ADE6" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494031E3" w14:textId="09EB46F4" w:rsidR="002100DA" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93466">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>V/DCP/25/0078</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A0583C" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7793AE44" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC6A96E" w14:textId="25A6E71A" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00AF27E2" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PIRMĀS TIRDZNIECĪBAS ATĻAUJAS PIEŠĶIRŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665EC43D" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="008E2D90" w:rsidRDefault="00D65777" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9B4BD9" w14:textId="481B1294" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00D65777" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmās tirdzniecības atļaujas piešķiršanas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93466">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>18/12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB9AF0E" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="008E2D90" w:rsidRDefault="00D65777" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7D8328" w14:textId="77777777" w:rsidR="00D65777" w:rsidRPr="008E2D90" w:rsidRDefault="00D65777" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1D4B8F" w14:textId="7EACEAFC" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00B84E23" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU APRAKSTA PĒDĒJĀS PĀRSKATĪŠANAS DATUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9169BB" w14:textId="154264CB" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5506E6AD" w14:textId="5F32258F" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="003A2AFA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CC4EB2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CBCA95" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B06E70" w14:textId="03D35767" w:rsidR="0045442E" w:rsidRPr="008E2D90" w:rsidRDefault="0045442E" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU KLASIFIKĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C61BA2" w14:textId="77777777" w:rsidR="0045442E" w:rsidRPr="008E2D90" w:rsidRDefault="0045442E" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D5E036" w14:textId="43CD19D3" w:rsidR="00FE7948" w:rsidRPr="008E2D90" w:rsidRDefault="00FB329B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AB187B" w14:textId="77777777" w:rsidR="00FB329B" w:rsidRPr="008E2D90" w:rsidRDefault="00FB329B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6C394B" w14:textId="791144C8" w:rsidR="007E04E3" w:rsidRPr="008E2D90" w:rsidRDefault="007E04E3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="lv"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C62B36C" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718A4113" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEF6612" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2B973A" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69559257" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DC00A1" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D10DEFB" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B470965" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4022BC" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A81653B" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11156799" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D33FFEA" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEDC212" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123B155E" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAF6F0B" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0843E62C" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE1CC20" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0460AC90" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC8C7FD" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ACE6D0" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741F925A" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3E69E6" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47718947" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AC31D9" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>III PIELIKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E012F7F" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E87D08F" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>MARĶĒJUMS UN LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B58EB59" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D49704D" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456611F0" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CB0777" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42EA53EB" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A24998" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EE234A" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CC83E8" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68ED33B2" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE51A63" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6632494A" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32328981" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D1E9BC" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B00C344" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574FC5BE" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A61F326" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB9CC94" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14EA0017" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70124047" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0738E067" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C058598" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE2D835" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8D47BE" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1605F973" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="00474C50" w:rsidRDefault="007D47E5" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>A. MARĶĒJUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3F77CE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="007D47E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C114FF" w:rsidRPr="00474C50" w14:paraId="244D4BF7" w14:textId="77777777" w:rsidTr="00B95D41">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E42187" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">UZ ĀRĒJĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E73672" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E209DA9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00902CDB" w:rsidP="00FF5933">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>30 ml kartona kastīte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="446807F7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66066246" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF50594" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9711D8" w14:textId="7AD26FBA" w:rsidR="00C114FF" w:rsidRDefault="00E96485" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Thiamavance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/ml šķīdums iekšķīgai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22961FB3" w14:textId="77777777" w:rsidR="003A2AFA" w:rsidRPr="00C730C2" w:rsidRDefault="003A2AFA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A94513B" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="00C730C2" w:rsidRDefault="007D47E5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FCFC07" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INFORMĀCIJA PAR AKTĪVAJĀM VIELĀM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625D9034" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B768A3" w14:textId="21D7D304" w:rsidR="009155C1" w:rsidRPr="008E2D90" w:rsidRDefault="003A2AFA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Katrs</w:t>
+      </w:r>
+      <w:r w:rsidR="0040372F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A71F7E1" w14:textId="6FC701CA" w:rsidR="002A0511" w:rsidRDefault="003A2AFA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009155C1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009155C1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009155C1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10,0 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E59EB30" w14:textId="77777777" w:rsidR="003A2AFA" w:rsidRPr="008E2D90" w:rsidRDefault="003A2AFA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E15483" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F74298B" w14:textId="6386995D" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00D24BA5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEPAKOJUMA LIELUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766A6806" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B25A6A9" w14:textId="77777777" w:rsidR="002A0511" w:rsidRDefault="002A0511" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>30 ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089E375" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF23727" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3ACE80" w14:textId="3DB66020" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00D24BA5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MĒRĶSUGAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3410DDBE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06178251" w14:textId="7EC8C7E4" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="002A0511" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2AFA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438809AD" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRDefault="007D47E5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC0CB34" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E819C6" w14:textId="18926F37" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00D24BA5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INDIKĀCIJA(-S)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6731984B" w14:textId="77777777" w:rsidR="00904603" w:rsidRPr="008E2D90" w:rsidRDefault="00904603" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141D3022" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECC33E3" w14:textId="056C4943" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="009A4406" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>LIETOŠANAS VEIDI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEF5366" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5F31EC" w14:textId="77777777" w:rsidR="004A6B0C" w:rsidRDefault="004A6B0C" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A36A14" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001F5431" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CED9B14" w14:textId="264348F6" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="009A4406" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>IEROBEŽOJUMU PERIODS(-I) DZĪVNIEKU PRODUKCIJAS IZMANTOŠANĀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406CAAC0" w14:textId="77777777" w:rsidR="007D47E5" w:rsidRPr="008E2D90" w:rsidRDefault="007D47E5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7099FE" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D09CB6" w14:textId="1D329727" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00841250" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4518BA46" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AEE632" w14:textId="0A537337" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="center" w:pos="4535"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C1F30B" w14:textId="141A34E5" w:rsidR="004A6B0C" w:rsidRPr="008E2D90" w:rsidRDefault="0033623D" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot 3 mēnešu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B95AF89" w14:textId="4C6C0271" w:rsidR="00BA0566" w:rsidRPr="008E2D90" w:rsidRDefault="00BA0566" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot līdz….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587BD9A2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225904E7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1DDEB8" w14:textId="5C27DD99" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="005419FA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ĪPAŠI PIESARDZĪBAS PASĀKUMI ATTIECĪBĀ UZ GLABĀŠANU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F619A7" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C42E937" w14:textId="4F846719" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="004A6B0C" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģināl</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7749">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>aj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā iepakojumā, lai pasargātu no gaismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF9E31B" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568A7406" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1891F5A1" w14:textId="72B4558F" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="005419FA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VĀRDI “PIRMS LIETOŠANAS IZLASIET LIETOŠANAS INSTRUKCIJU”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3288E719" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116AC3F4" w14:textId="77777777" w:rsidR="008B0415" w:rsidRPr="008E2D90" w:rsidRDefault="008B0415" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pirms lietošanas izlasiet lietošanas instrukciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E573758" w14:textId="77777777" w:rsidR="0073373D" w:rsidRPr="008E2D90" w:rsidRDefault="0073373D" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F32D7E" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EC1D39" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762524CB" w14:textId="6AE36A1F" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="008B0415" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VĀRDI “LIETOŠANAI DZĪVNIEKIEM”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0180DA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B8DD78" w14:textId="77777777" w:rsidR="00902CDB" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietošanai dzīvniekiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234DBFD2" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C4B174" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD8AB00" w14:textId="55D58987" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C703CA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VĀRDI “UZGLABĀT BĒRNIEM NEREDZAMĀ UN NEPIEEJAMĀ VIETĀ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F24DC38" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1421132F" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E9A673" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A36258" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28009845" w14:textId="208E2990" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C703CA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS TURĒTĀJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DE61CA" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9C783B" w14:textId="0F9306A4" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00A27A88" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Virbac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39E335F7" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="008E2D90" w:rsidRDefault="00C703CA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248B104D" w14:textId="77777777" w:rsidR="00C703CA" w:rsidRPr="008E2D90" w:rsidRDefault="00C703CA" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBD34BD" w14:textId="20725C46" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00885C2D" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIRDZNIECĪBAS ATĻAUJAS NUMURI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019D378A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07686CCC" w14:textId="6FC2D248" w:rsidR="00C114FF" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93466">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>V/DCP/25/0078</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A701C" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C228269" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F1D33E" w14:textId="700A9B19" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00885C2D" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7241D2A1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623A53E9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EB1FF5" w14:textId="60F8A16D" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2435C575" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UZ MAZA IZMĒRA TIEŠĀ IEPAKOJUMA NORĀDĀMĀ INFORMĀCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE4EFF9" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D6EE77" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00902CDB" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>30 ml etiķete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A86F7E3" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E0A333" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VETERINĀRO ZĀĻU NOSAUKUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E185EF" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC1FAD3" w14:textId="1E87C487" w:rsidR="001E1BEE" w:rsidRDefault="00E96485" w:rsidP="001E1BEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Thiamavance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0C20C48D" w14:textId="77777777" w:rsidR="00A93466" w:rsidRDefault="00A93466" w:rsidP="001E1BEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1961D42D" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00C730C2" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59157E70" w14:textId="61ECF33C" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">AKTĪVO VIELU KVANTITATĪVIE DATI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A08274" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B967F8" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRDefault="00902CDB" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C750A2" w14:textId="77777777" w:rsidR="00A93466" w:rsidRDefault="00A93466" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45304958" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="00474C50" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687AA18A" w14:textId="4AADCF5E" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="001600DF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SĒRIJAS NUMURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43940C8A" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B1E912" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {numurs}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41471056" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4A80F1" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B418540" w14:textId="08F92F82" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="001600DF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DERĪGUMA TERMIŅŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA1D113" w14:textId="77777777" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DEA43D" w14:textId="4F6A5A8E" w:rsidR="00902CDB" w:rsidRPr="008E2D90" w:rsidRDefault="00902CDB" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. {mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4F85F0" w14:textId="5820E614" w:rsidR="00902CDB" w:rsidRPr="008E2D90" w:rsidRDefault="0090462A" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot 3 mēnešu laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112B7162" w14:textId="4B244DF1" w:rsidR="00C114FF" w:rsidRPr="008E2D90" w:rsidRDefault="0090462A" w:rsidP="00A9226B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pēc atvēršanas izlietot līdz….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA966C9" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00C114FF" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD910F9" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256D0623" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629132D9" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77588944" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A96FF20" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC62733" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DA8853" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BACA5DA" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396383E6" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C7D104" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AA64B7" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E6874A" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E0EE4F" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E233107" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071CBBB4" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745999EA" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C72A8AF" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BE1305" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EC91AA" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399D0159" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57497DF6" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39721CE9" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CBE89D" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>B. LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA7C44C" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="007269B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIETOŠANAS INSTRUKCIJA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790B7422" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72169328" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00FF5933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47733EA7" w14:textId="723D4251" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Veterināro zāļu nosaukums </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3761B7" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DB2C9A" w14:textId="409C8B35" w:rsidR="001E1BEE" w:rsidRPr="008E2D90" w:rsidRDefault="00D10C58" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Thiamavance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 mg/ml šķīdums iekšķīgai lietošanai kaķiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A2FBF1" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F024FAC" w14:textId="4FDA5FA7" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B742EA" w14:textId="6A9C258C" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00D65B10" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sastāvs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8EE526" w14:textId="69560B71" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="2640"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F9A9FD" w14:textId="50954E97" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00195E95" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katrs </w:t>
+      </w:r>
+      <w:r w:rsidR="007269B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ml satur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFB17D0" w14:textId="0D0D0795" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECD7CA6" w14:textId="59446565" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Aktīvās vielas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C33D055" w14:textId="6B284328" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00195E95" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="007269B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007269B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007269B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007269B5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330C5DA4" w14:textId="4A51DCA2" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30694562" w14:textId="62564962" w:rsidR="00141680" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Dzidrs, bezkrāsains vai bāli dzeltens, homogēns šķīdums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3934EBBA" w14:textId="77777777" w:rsidR="001B6DB4" w:rsidRPr="008E2D90" w:rsidRDefault="001B6DB4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1367B883" w14:textId="77777777" w:rsidR="00141680" w:rsidRPr="008E2D90" w:rsidRDefault="00141680" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047F45C5" w14:textId="4B791374" w:rsidR="00C41550" w:rsidRPr="008E2D90" w:rsidRDefault="00C41550" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mērķsugas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6A76380D" w14:textId="77777777" w:rsidR="00C41550" w:rsidRPr="008E2D90" w:rsidRDefault="00C41550" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7133DE" w14:textId="296D4AB1" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00802254" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kaķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93466">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDFBCF1" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B60359B" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F53CCC" w14:textId="0359586F" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lietošanas indikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2A2E81" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4047073F" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stabilizēšanai kaķiem pirms ķirurģiskas vairogdziedzera izņemšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEDC371" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaķu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilglaicīgai ārstēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6FB1CC" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B04C0BD" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6063067F" w14:textId="15A2555F" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontrindikācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FD2F4C" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790C456E" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nelietot kaķiem ar sistēmisku slimību, tādu kā primārā aknu slimība vai cukura diabēts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D09075" w14:textId="0A04A6C3" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot kaķiem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>autoimūnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slimības pazīmēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A42D050" w14:textId="02A53A3D" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar leikocītu traucējumiem, tādiem kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitropēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>limfopēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203E77EA" w14:textId="59116147" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot dzīvniekiem ar trombocītu traucējumiem un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>koagulopātiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (īpaši </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>trombocitopēniju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178B003C" w14:textId="45F7393C" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot gadījumos, ja konstatēta pastiprināta jutība pret aktīvo vielu vai pret jebkuru no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>palīgvielām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A94C86D" w14:textId="4DEFE4DC" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot kaķenēm grūsnības vai laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00195E95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="0060229D" w:rsidRPr="0060229D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(skatīt īpašos brīdinājumus </w:t>
+      </w:r>
+      <w:r w:rsidR="00195E95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E95" w:rsidRPr="0060229D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0060229D" w:rsidRPr="0060229D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>“Grūsnība un laktācija”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33928582" w14:textId="7EEC1989" w:rsidR="00722325" w:rsidRPr="008E2D90" w:rsidRDefault="00722325" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="5920"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23749C38" w14:textId="77777777" w:rsidR="00722325" w:rsidRPr="008E2D90" w:rsidRDefault="00722325" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524BE351" w14:textId="02F05DDF" w:rsidR="00092AA3" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši brīdinājumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9FD2AA" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58294245" w14:textId="51228936" w:rsidR="005A3BB0" w:rsidRPr="00B95D41" w:rsidRDefault="005A3BB0" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95D41">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši brīdinājumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F6AC91" w14:textId="2011DD2C" w:rsidR="005A3BB0" w:rsidRDefault="00A01549" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai uzlabotu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pacienta stabilizāciju, katru dienu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47548">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievērot vienādu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barošanas un dozēšanas režīm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47548">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68779234" w14:textId="78094603" w:rsidR="007D49EE" w:rsidRPr="008E2D90" w:rsidRDefault="007D49EE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E02C187" w14:textId="14890E31" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Īpaši piesardzības pasākumi drošai lietošanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>mērķsugām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71899C5D" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja nepieciešams lietot vairāk nekā 10 mg dienā, dzīvnieki jāuzrauga īpaši rūpīgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47408968" w14:textId="102D1C23" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zāļu lietošanas kaķiem, kuriem ir nieru darbības traucējumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinār</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstam ir rūpīgi jāveic riska un ieguvuma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvērtējums</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var samazināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>glomerulārās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filtrācijas ātrumu, rūpīgi jāuzrauga ārstēšanas ietekme uz nieru darbību, jo var pasliktināties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pamatstāvoklis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E42ABC" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Leikopēnijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hemolītiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anēmijas riska dēļ jāuzrauga hematoloģija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2304D0DD" w14:textId="004F0FDD" w:rsidR="00C93E27" w:rsidRPr="001D1FD0" w:rsidRDefault="00C93E27" w:rsidP="00C93E27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>No v</w:t>
+      </w:r>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isiem dzīvniekiem, kuriem ārstēšanas laikā pēkšņi kļūst slikti, īpaši gadījumā, ja tiem ir drudzis, ir jāpaņem asins paraugs rutīnas hematoloģijai un bioķīmijai. Dzīvniekiem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitropēniju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitrofilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skaits mazāks par 2,5 x 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00965A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/l) ārstēšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5226">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jālieto</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5226">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profilaktiski baktericīdās antibiotikas un atbalsta terapija, ja nepieciešams, saskaņā ar veterinārārsta veikto ieguvuma un riska attiecības </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izvērtējumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2DA725" w14:textId="321D0B2B" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00C93E27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skatīt novērošanas norādījumus </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sadaļā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>“Deva katrai dzīvnieku sugai, lietošanas veids un metode”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18722005" w14:textId="0D354193" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hemokoncentrāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, kaķiem vienmēr jānodrošina piekļuve dzeramajam ūdenim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514C9853" w14:textId="49808CF5" w:rsidR="00BE749C" w:rsidRPr="008E2D90" w:rsidRDefault="00BE749C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaķiem ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bieži rodas kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbības </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumi, kas var ietekmēt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iekšķīgās </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>terapijas rezultātus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4310AB" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E35A72" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši piesardzības pasākumi, kas jāievēro personai, kura ievada veterinārās zāles dzīvniekiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F41CD6" w14:textId="4B97D2EF" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personām ar zināmu pastiprinātu jutību (alerģiju) pret </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai vanilīnu jāizvairās no saskares ar šīm veterinārajām zālēm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27" w:rsidRPr="001D1FD0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novērojot tādus alerģijas simptomus kā izsitumi, sejas, lūpu vai acu pietūkums vai apgrūtināta elpošana, nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var izraisīt kuņģa-zarnu trakta </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbības </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traucējumus, galvassāpes, drudzi, locītavu sāpes, niezi un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pancitopēniju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (asinsķermenīšu un trombocītu daudzuma samazināšanos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E03340D" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt arī ādas kairinājumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF0CFA9" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izvairīties no saskares ar ādu un muti, tostarp no roku saskares ar muti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305B4077" w14:textId="51193CB0" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neēst, nedzert un nesmēķēt, rīkojoties ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterinārajām zālēm vai tīrot kaķa tualeti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C4E64E" w14:textId="1A83FB42" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mazgāt rokas ar ziepēm un ūdeni pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu ievadīšanas un rīkošanās ar tām, kā arī </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstēto dzīvnieku atvemto masu vai tualetes tīrīšanas. Nekavējoties nomazgāt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ādas izlijušās zāles</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE33FD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE33FD" w:rsidRPr="00AE33FD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vai to šļakatas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C40658" w14:textId="544AE40C" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu ievadīšanas visas uz dozēšanas šļirces gala palikušās veterināro zāļu atliekas jānoslauka ar salveti. Piesārņotās salvetes nekavējoties </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iznīcināt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F40CB2" w14:textId="77777777" w:rsidR="00C93E27" w:rsidRPr="001D1FD0" w:rsidRDefault="00C93E27" w:rsidP="00C93E27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietoto šļirci uzglabāt kopā ar šīm veterinārajām zālēm oriģinālajā iepakojumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D68E622" w14:textId="77777777" w:rsidR="00E368BB" w:rsidRPr="008E2D90" w:rsidRDefault="00E368BB" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neatstāt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>uzpildītas šļirces bez uzraudzības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C14F3B" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nejaušas norīšanas gadījumā nekavējoties meklēt medicīnisko palīdzību un uzrādīt lietošanas instrukciju vai iepakojuma marķējumu ārstam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78094C38" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs veterinārās zāles var izraisīt acu kairinājumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BDEC9E" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="00EC26FB" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Izvairīties no saskares ar acīm, tostarp no pieskaršanās acīm ar roku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2B2F01" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja nejauši nokļūst acīs, nekavējoties acis skalot ar tīru tekošu ūdeni. Ja rodas kairinājums, meklēt medicīnisko palīdzību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB72FC0" w14:textId="14BF975A" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tā kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var kaitēt nedzimušam bērnam, sievietēm reproduktīvajā vecumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadot zāles vai tīrot ārstēto kaķu tualeti vai atvemtās masas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>izmantot necaurlaidīgus vienreizlietojamos cimdus</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2F7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AFB24A" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūtnieces vai sievietes, kuras plāno grūtniecību vai kurām ir aizdomas par grūtniecības iestāšanos, nedrīkst ievadīt šīs veterinārās zāles vai tīrīt ārstēto kaķu tualeti vai atvemtās masas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B656FBE" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7C7F80" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Grūsnība un laktācija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399364BA" w14:textId="5FDDD32B" w:rsidR="00CB1C68" w:rsidRDefault="00CB1C68" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav pierādīts šo veterināro zāļu drošums grūsnības un laktācijas laikā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDAA654" w14:textId="29E54E28" w:rsidR="00741611" w:rsidRPr="008E2D90" w:rsidRDefault="00741611" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot kaķenēm grūsnības vai laktācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>laikā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5871F120" w14:textId="77777777" w:rsidR="00741611" w:rsidRPr="008E2D90" w:rsidRDefault="00741611" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5843EABB" w14:textId="1BACE654" w:rsidR="00651764" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratoriskajos pētījumos žurkām un pelēm tika konstatēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>teratogēna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>embriotoksiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedarbība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A44E632" w14:textId="530CE554" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00C935B7" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzu, skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27" w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sadaļu </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0F24" w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>“Kontrindikācijas”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A72A65" w14:textId="77777777" w:rsidR="000A0F24" w:rsidRPr="008E2D90" w:rsidRDefault="000A0F24" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403FFE81" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Mijiedarbība ar citām zālēm un citi mijiedarbības veidi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F7C7DB" w14:textId="3795A7A8" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienlaicīga ārstēšana ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>fenobarbitālu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var mazināt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīnisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbību</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BAF666" w14:textId="034D96C0" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir zināms, ka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mazina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>prettārpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzekļa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>benzimidazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oksidēšanos aknās un, lietojot vienlaikus, var izraisīt to koncentrācijas palielināšanos plazmā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F86483F" w14:textId="27F2AE0E" w:rsidR="00C93E27" w:rsidRPr="001D1FD0" w:rsidRDefault="00965A3B" w:rsidP="00C93E27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>imūnmodulējošs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tāpēc tas ir jāņem vērā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>plānojot vakcinācijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A350F5" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6865BB97" w14:textId="1EA2DBB4" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Pārdozēšana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FBCA93" w14:textId="7E8B9A8E" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tolerances pētījumos jauniem veseliem kaķiem radās šādas ar devu saistītas klīniskās pazīmes, lietojot līdz 30 mg</w:t>
+      </w:r>
+      <w:r w:rsidR="00682CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00682CD9" w:rsidRPr="00682CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/dzīvniekam dienā: anoreksija, vemšana, letarģija, nieze un tādas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bioķīmiskās novirzes kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>neitropēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>limfopēnija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, samazināts kālija un fosfora līmenis serumā, paaugstināts magnija un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>kreatinīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenis un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>antinukleāro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antivielu rašanās. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietojot devā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00682CD9" w:rsidRPr="00682CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00682CD9" w:rsidRPr="00682CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienā, dažiem kaķiem bija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hemolītiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anēmijas pazīmes un smaga klīniska stāvokļa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pasliktināšanās. Dažas no šīm pazīmēm var rasties arī kaķiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireoz</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ja deva ir līdz 20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A70C5" w:rsidRPr="000A70C5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A70C5" w:rsidRPr="000A70C5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4497347B" w14:textId="4CB52B8D" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārmērīgas devas kaķiem, kam ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, var izraisīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pazīmes. Tomēr tas ir mazticams, jo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipotireoze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parasti tiek koriģēta ar negatīvas atgriezeniskās saites mehānismiem. Skatīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sadaļu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>“Blakusparādības”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C52CAB" w14:textId="5D54A4B3" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ja notiek pārdozēšana, jāpārtrauc ārstēšana un jāsniedz simptomātiska un atbalsta aprūpe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624FA217" w14:textId="77777777" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240A43DE" w14:textId="31DAA154" w:rsidR="00965A3B" w:rsidRPr="008E2D90" w:rsidRDefault="00954F67" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Būtiska nesaderība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0761B532" w14:textId="50B53AB4" w:rsidR="00C935B7" w:rsidRPr="008E2D90" w:rsidRDefault="00C93E27" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D1FD0">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tā kā nav veikti saderības pētījumi, nelietot šīs veterinārās zāles maisījumā ar citām veterinārajām zālēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100040E8" w14:textId="4A70E7DA" w:rsidR="00C935B7" w:rsidRPr="008E2D90" w:rsidRDefault="00C935B7" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Īpaši lietošanas ierobežojumi un īpaši lietošanas nosacījumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687B61DF" w14:textId="231D5E02" w:rsidR="00C935B7" w:rsidRPr="008E2D90" w:rsidRDefault="00C935B7" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA55AA6" w14:textId="77777777" w:rsidR="00165D80" w:rsidRPr="008E2D90" w:rsidRDefault="00165D80" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E26BB2F" w14:textId="77777777" w:rsidR="00165D80" w:rsidRPr="008E2D90" w:rsidRDefault="00165D80" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5562309F" w14:textId="0FB1D616" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00965A3B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Blakusparādības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64060E21" w14:textId="77777777" w:rsidR="00FB39EA" w:rsidRPr="008E2D90" w:rsidRDefault="00FB39EA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5758E5DF" w14:textId="282C19C1" w:rsidR="00FB39EA" w:rsidRPr="008E2D90" w:rsidRDefault="00FB39EA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ziņots par blakusparādībām pēc ilgstošas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simptomu kontroles. Daudzos gadījumos pazīmes var būt vieglas un pārejošas, tādēļ nav iemesla pārtraukt ārstēšanu. Nopietnākas blakusparādības vairumā gadījumu ir novēršamas, pārtraucot </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu lietošanu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>un šādos gadījumos ārstēšana ir nekavējoties jāpārtrauc un pēc atbilstoša atveseļošanās perioda jāapsver alternatīva terapija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5DB66C" w14:textId="77777777" w:rsidR="00FB39EA" w:rsidRPr="008E2D90" w:rsidRDefault="00FB39EA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2C2FB1" w14:textId="77777777" w:rsidR="00FB39EA" w:rsidRPr="00FB39EA" w:rsidRDefault="00FB39EA" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kaķiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D57453A" w14:textId="77777777" w:rsidR="00A36994" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3546"/>
+        <w:gridCol w:w="5515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A36994" w14:paraId="77088123" w14:textId="77777777" w:rsidTr="0066415D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4807A919" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="006414D3" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Retāk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EEF4A1" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="006414D3" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(1 līdz 10 dzīvniekiem no 1 000 ārstējamiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="322BA872" w14:textId="5399FC4F" w:rsidR="00A36994" w:rsidRDefault="00C93E27" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>emšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, anoreksija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, ēstgribas zudums</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>letarģija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE9DCBA" w14:textId="72A27D85" w:rsidR="00A36994" w:rsidRDefault="00C93E27" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ieze</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>skrāpējumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C5B811" w14:textId="5EB64C34" w:rsidR="00A36994" w:rsidRPr="00353BED" w:rsidRDefault="00C93E27" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>lgstoša asiņošana</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,3,4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, dzelte</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, hepatopātija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11333E9E" w14:textId="12964E85" w:rsidR="00A36994" w:rsidRDefault="00C93E27" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ozinofīlija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, limfocitoze</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, neitropēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, limfopēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>, leikopēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (neliela), agranulocitoze</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F5F016" w14:textId="2B4EFFD0" w:rsidR="00A36994" w:rsidRPr="00353BED" w:rsidRDefault="00C93E27" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>rombocitopēnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1,6,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>hemolītiskā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anēmija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A36994" w14:paraId="1BB20EB1" w14:textId="77777777" w:rsidTr="0066415D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4F1361" w14:textId="77777777" w:rsidR="00A36994" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A726DD" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="006414D3" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(1 līdz 10 dzīvniekiem no 10 000 ārstējamiem dzīvniekiem):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="478AAFB8" w14:textId="10B88A95" w:rsidR="00A36994" w:rsidRPr="00353BED" w:rsidRDefault="00C93E27" w:rsidP="00CB1771">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3F10">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>ntinukleārās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E3F10">
+              <w:rPr>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> antivielas serumā</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3F10">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8411F7" w14:textId="12A93C91" w:rsidR="00A36994" w:rsidRPr="00353BED" w:rsidRDefault="00C93E27" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3F10">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>nēmija</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3F10">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A36994" w14:paraId="102A35E6" w14:textId="77777777" w:rsidTr="0066415D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EA6D9A" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="006414D3" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>Ļoti reti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747B637E" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="006414D3" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>(&lt;1 dzīvniekam/10 000 ārstētajiem dzīvniekiem, tostarp atsevišķi ziņojumi):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA4BB9B" w14:textId="01853044" w:rsidR="00A36994" w:rsidRPr="00ED3CC2" w:rsidRDefault="00C93E27" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>imfadenopātija</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t>5,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36994">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16BDF344" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="006414D3" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E6262E4" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="0066415D" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Šīs blakusparādības izzūd 7–45 dienu laikā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terapijas pārtraukšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F78905B" w14:textId="6D994CE9" w:rsidR="00A36994" w:rsidRPr="008E2D90" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smagas pakāpes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skar galvu un kaklu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F46D07F" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="008E2D90" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiņošanas diatēzes pazīme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB95F05" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="008E2D90" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saistīta ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hepatopātiju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447F1636" w14:textId="77777777" w:rsidR="00A36994" w:rsidRPr="008E2D90" w:rsidRDefault="00A36994" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Imunoloģiska blakusparādība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312573F1" w14:textId="77777777" w:rsidR="00424E5B" w:rsidRDefault="00A36994" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Retāk sastopama kā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hematoloģiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anomālija un reti kā imunoloģiska blakusparādība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534ED223" w14:textId="04DDA212" w:rsidR="003961EB" w:rsidRPr="008E2D90" w:rsidRDefault="00A36994" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...23 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ārstēšana ir nekavējoties jāpārtrauc un pēc atbilstoša atveseļošanās perioda jāapsver alternatīva terapija. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5C1666" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1294C48E" w14:textId="426F7690" w:rsidR="00B36E66" w:rsidRPr="008E2D90" w:rsidRDefault="00B36E66" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ir svarīgi ziņot par blakusparādībām. Tas ļauj pastāvīgi uzraudzīt veterināro zāļu drošumu. Ja novērojat jebkuras blakusparādības, arī tās, kas nav minētas šajā lietošanas instrukcijā, vai domājat, ka veterinārās zāles nav iedarbojušās, lūdzu, informējiet savu veterinārārstu. Jūs varat ziņot par jebkurām blakusparādībām arī tirdzniecības atļaujas turētājam, izmantojot kontaktinformāciju šīs instrukcijas beigās vai nacionālo ziņošanas sistēmu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35907888" w14:textId="550E04C4" w:rsidR="007269B5" w:rsidRDefault="008E2D90" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="008E2D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="lv"/>
+          </w:rPr>
+          <w:t>https://www.pvd.gov.lv/lv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F56C44">
-[...2472 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+    </w:p>
+    <w:p w14:paraId="3C08BCA6" w14:textId="77777777" w:rsidR="00A93466" w:rsidRDefault="00A93466" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD888C1" w14:textId="77777777" w:rsidR="00971AC7" w:rsidRPr="008E2D90" w:rsidRDefault="00971AC7" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026CD366" w14:textId="7A6799CA" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deva katrai dzīvnieku sugai, lietošanas veids un metode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F6A94D" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C9C01F" w14:textId="650F47AA" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00905690" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Iekšķīgai lietošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC4B3C" w14:textId="2D2866EE" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neiejaukt barībā, jo nav noteikta </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>iedarbība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, izmantojot šādu ievadīšanas veidu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643F452A" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327F87F5" w14:textId="0C9619B2" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai kaķiem stabilizētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirms ķirurģiskas vairogdziedzera izņemšanas un ilglaicīgi ārstētu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ieteicamā sākuma deva ir 5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0029517C" w:rsidRPr="0029517C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0029517C" w:rsidRPr="0029517C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0,5 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r w:rsidR="0029517C" w:rsidRPr="0029517C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu) dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8BE122" w14:textId="78AF81D4" w:rsidR="00C93E27" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00C93E27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kopēj</w:t>
+      </w:r>
+      <w:r w:rsidR="006C391C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">devu sadalīt divās daļās un ievadīt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no rīta un vakarā. Lai uzlabotu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pacienta stabilizāciju, katru dienu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>ievērot vienādu barošanas un dozēšanas režīmu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2915A1A9" w14:textId="66170CD6" w:rsidR="00732B31" w:rsidRPr="008E2D90" w:rsidRDefault="00732B31" w:rsidP="00C93E27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Precīzai devas ievadīšanai izmantot iepakojumā iekļauto šļirci. Šļirce ir graduēta no 0,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0317C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg vai 1,25 mg līdz 10 mg, un ir piestiprināma pie pudeles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFBCEEB" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7065CE14" w14:textId="79D10C83" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirms ārstēšanas uzsākšanas un pēc 3 nedēļām, 6 nedēļām, 10 nedēļām, 20 nedēļām un pēc tam ik pēc 3 mēnešiem jānovērtē hematoloģija, bioķīmija un kopējais T4 serumā. Katrā no ieteiktajiem kontroles intervāliem deva jātitrē līdz iedarbībai atbilstoši kopējam T4 un klīniskajai atbildes reakcijai uz ārstēšanu. Standarta devas pielāgošana jāveic, palielinot par 2,5 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C0317C" w:rsidRPr="00C0317C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C0317C" w:rsidRPr="00C0317C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0,25 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>, un mērķi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sasniegt iespējami zemāko iedarbīgo devu. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaķiem, kam ir nepieciešama īpaši mazas devas pielāgošana, devu var palielināt par 1,25 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamozola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (0,125 ml </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>veterināro zāļu).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ja kopējā T4 koncentrācija ir zemāka par atskaites intervāla apakšējo robežu un it īpaši gadījumā, ja kaķim ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jatrogēnas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>hipotireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klīniskās pazīmes (piemēram, letarģija, ēstgribas zudums, svara pieaugums un/vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dermatoloģiskas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pazīmes, piemēram, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>alopēcija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sausa āda), jāapsver iespēja samazināt dienas devu un/vai to lietošanas biežumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9FCF07" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDC5677" w14:textId="52E9E196" w:rsidR="00C0317C" w:rsidRPr="008E2D90" w:rsidRDefault="00C0317C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precīzas ir tikai 0,5 mg un 1,25 mg </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC76CE" w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>gra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dācijas iedaļas. Devas precizitāte, lietojot 0,1 mg gradāciju, nav garantēta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D249747" w14:textId="63D9F819" w:rsidR="00C0317C" w:rsidRPr="008E2D90" w:rsidRDefault="00C0317C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ievilkt nepieciešamo </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27" w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šo veterināro zāļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>devu un ievadīt kaķim tieši mutē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E394B5C" w14:textId="77777777" w:rsidR="00C0317C" w:rsidRPr="008E2D90" w:rsidRDefault="00C0317C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D5F976" w14:textId="110C7037" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja nepieciešams lietot vairāk nekā 10 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C2C1D" w:rsidRPr="00C0317C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C2C1D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā, dzīvnieki jāuzrauga īpaši rūpīgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D00D5E" w14:textId="2D2ACBBD" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lietotā deva nedrīkst pārsniegt 20 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C2C1D" w:rsidRPr="00C0317C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C2C1D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>dienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589D9F65" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F8D423" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Hipertireozes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilgstošas ārstēšanas gadījumā dzīvnieks jāārstē visu tā mūžu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EF1284" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153FBF35" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49970555" w14:textId="3CAD06D5" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ieteikumi pareizai lietošanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B466BE" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D67132" w14:textId="522BDDA3" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ievērojiet veterinārārsta ieteiktos norādījumus par devām, kontrol</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93E27">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vizīšu laikiem un ārstēšanas ilgumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC173C3" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0182EF90" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172D1433" w14:textId="4E106D45" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ierobežojumu periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C9470" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B875C99" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nav piemērojams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F83BE3" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381E594B" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F546663" w14:textId="673CC303" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši uzglabāšanas nosacījumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E8E37E" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786C389B" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt bērniem neredzamā un nepieejamā vietā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608988DC" w14:textId="77777777" w:rsidR="00BF4B27" w:rsidRPr="008E2D90" w:rsidRDefault="00BF4B27" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Uzglabāt oriģinālā iepakojumā, lai pasargātu no gaismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175439EA" w14:textId="77777777" w:rsidR="00BF4B27" w:rsidRPr="008E2D90" w:rsidRDefault="00BF4B27" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīm veterinārajām zālēm nav nepieciešami īpaši uzglabāšanas apstākļi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4A4A8D" w14:textId="05CDF50C" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nelietot šīs veterinārās zāles, ja beidzies derīguma termiņš, kurš norādīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00255278">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz kartona kastītes un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">marķējumā pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Exp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>. Derīguma termiņš attiecināms uz norādītā mēneša pēdējo dienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531AB0B4" w14:textId="281ED2B6" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Derīguma termiņš pēc pirmreizējas tiešā iepakojuma atvēršanas: 3 mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C5955D" w14:textId="77777777" w:rsidR="00A93466" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44497BB7" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521BE5BC" w14:textId="1F886DA2" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Īpaši norādījumi atkritumu iznīcināšanai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1349375D" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544D9E13" w14:textId="77777777" w:rsidR="00BB13D4" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Neizmest veterinārās zāles kanalizācijā vai kopā ar sadzīves atkritumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E596EE" w14:textId="77777777" w:rsidR="00BB13D4" w:rsidRPr="008E2D90" w:rsidRDefault="00BB13D4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADDAAFF" w14:textId="418666CF" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00A74264" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Visu neizlietoto veterināro zāļu vai to atkritumu iznīcināšanai izmantot nevajadzīgo veterināro zāļu nodošanas shēmas saskaņā ar nacionālajām prasībām un jebkurām valsts atkritumu savākšanas sistēmām, kas piemērojamas attiecīgajām veterinārajām zālēm. Šādi pasākumi palīdzēs aizsargāt apkārtējo vidi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A82C96C" w14:textId="77777777" w:rsidR="00BB13D4" w:rsidRPr="008E2D90" w:rsidRDefault="00BB13D4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACED97A" w14:textId="0C79D1B3" w:rsidR="00BB13D4" w:rsidRPr="008E2D90" w:rsidRDefault="00BB13D4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jautājiet savam veterinārārstam vai farmaceitam, kā atbrīvoties no nevajadzīgām veterinārajām zālēm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F5EC07" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FBA2CC" w14:textId="77777777" w:rsidR="00247637" w:rsidRPr="008E2D90" w:rsidRDefault="00247637" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E637AFA" w14:textId="77777777" w:rsidR="00A17208" w:rsidRPr="008E2D90" w:rsidRDefault="00A17208" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Veterināro zāļu klasifikācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E02B22" w14:textId="77777777" w:rsidR="00247637" w:rsidRPr="008E2D90" w:rsidRDefault="00247637" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096C97E5" w14:textId="6B4C36D3" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00086E2C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Recepšu veterinārās zāles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397129EF" w14:textId="77777777" w:rsidR="00086E2C" w:rsidRPr="008E2D90" w:rsidRDefault="00086E2C" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283DF0D0" w14:textId="77777777" w:rsidR="00247637" w:rsidRPr="008E2D90" w:rsidRDefault="00247637" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260BED62" w14:textId="63E39DED" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tirdzniecības atļaujas numuri un iepakojuma lielumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329E7D21" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026EF36D" w14:textId="61620A20" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00A93466" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93466">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>V/DCP/25/0078</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1032FCB3" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434D4F01" w14:textId="493E70A6" w:rsidR="00B622E4" w:rsidRPr="008E2D90" w:rsidRDefault="004904BE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 30 ml pudeli un vienu 1,0 ml perorālo šļirci, kas graduēta pa 0,</w:t>
+      </w:r>
+      <w:r w:rsidR="00255278">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mg iedaļām. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DCB155" w14:textId="5EEBEAAF" w:rsidR="00B622E4" w:rsidRPr="008E2D90" w:rsidRDefault="00B622E4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Kartona kastīte ar vienu 30 ml pudeli un vienu 1,0 ml perorālo šļirci, kas graduēta pa 1,25 mg iedaļām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388BC6CC" w14:textId="77777777" w:rsidR="00B622E4" w:rsidRPr="008E2D90" w:rsidRDefault="00B622E4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65564D6F" w14:textId="77777777" w:rsidR="00B622E4" w:rsidRPr="008E2D90" w:rsidRDefault="00B622E4" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ne visi iepakojuma lielumi var tikt izplatīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A4870D" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372A8081" w14:textId="77777777" w:rsidR="000119D3" w:rsidRPr="008E2D90" w:rsidRDefault="000119D3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD06AA1" w14:textId="77777777" w:rsidR="000119D3" w:rsidRPr="008E2D90" w:rsidRDefault="000119D3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Datums, kad lietošanas instrukcija pēdējo reizi pārskatīta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531915A3" w14:textId="77777777" w:rsidR="00FB563D" w:rsidRPr="008E2D90" w:rsidRDefault="00FB563D" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4777C557" w14:textId="3C0FB052" w:rsidR="000119D3" w:rsidRPr="008E2D90" w:rsidRDefault="00C93E27" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE445E" w14:textId="77777777" w:rsidR="000119D3" w:rsidRPr="008E2D90" w:rsidRDefault="000119D3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA2A9C5" w14:textId="77777777" w:rsidR="00416B7B" w:rsidRPr="008E2D90" w:rsidRDefault="00416B7B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sīkāka informācija par šīm veterinārajām zālēm ir pieejama </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Savienības zāļu datubāzē</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="lv"/>
+          </w:rPr>
+          <w:t>https://medicines.health.europa.eu/veterinary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05251DF1" w14:textId="77777777" w:rsidR="00416B7B" w:rsidRPr="008E2D90" w:rsidRDefault="00416B7B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F36E6E" w14:textId="77777777" w:rsidR="00AE441B" w:rsidRPr="008E2D90" w:rsidRDefault="00AE441B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598BF9F1" w14:textId="77777777" w:rsidR="00AE441B" w:rsidRPr="008E2D90" w:rsidRDefault="00AE441B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontaktinformācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D9766D" w14:textId="77777777" w:rsidR="000119D3" w:rsidRPr="008E2D90" w:rsidRDefault="000119D3" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10264F51" w14:textId="7AA635A8" w:rsidR="00CD5CF5" w:rsidRPr="008E2D90" w:rsidRDefault="00CD5CF5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk73552578"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tirdzniecības atļaujas turētājs:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="49908CB8" w14:textId="77777777" w:rsidR="00C924D9" w:rsidRPr="008E2D90" w:rsidRDefault="00C924D9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Virbac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="49733FC4" w14:textId="71DFC49E" w:rsidR="00C924D9" w:rsidRPr="008E2D90" w:rsidRDefault="00C924D9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Ere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Avenue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2065m L.I.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65622E19" w14:textId="2978B996" w:rsidR="00C924D9" w:rsidRPr="008E2D90" w:rsidRDefault="00C924D9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06516 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Carros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="520F6029" w14:textId="0C544203" w:rsidR="00C924D9" w:rsidRPr="008E2D90" w:rsidRDefault="00C924D9" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Francija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E52BF7" w14:textId="7F7A133C" w:rsidR="00492BE8" w:rsidRPr="008E2D90" w:rsidRDefault="00492BE8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7B57DB" w14:textId="1C107F0D" w:rsidR="00CD5CF5" w:rsidRPr="008E2D90" w:rsidRDefault="00CD5CF5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Par sērijas izlaidi atbildīgais ražotājs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A27665E" w14:textId="4DB35962" w:rsidR="00650DF8" w:rsidRPr="008E2D90" w:rsidRDefault="00650DF8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1305"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lelypharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22098A3A" w14:textId="77777777" w:rsidR="001B0123" w:rsidRPr="008E2D90" w:rsidRDefault="001B0123" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Zuiveringweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA81F87" w14:textId="77777777" w:rsidR="001B0123" w:rsidRPr="008E2D90" w:rsidRDefault="001B0123" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8243 PZ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lelystad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1461E9D4" w14:textId="1E88BC2F" w:rsidR="00483AD8" w:rsidRPr="008E2D90" w:rsidRDefault="00483AD8" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Nīderlande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E61C7A" w14:textId="77777777" w:rsidR="00CD5CF5" w:rsidRPr="008E2D90" w:rsidRDefault="00CD5CF5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DF4116" w14:textId="3F48AA95" w:rsidR="00CD5CF5" w:rsidRPr="008E2D90" w:rsidRDefault="00CD5CF5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk73552585"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Vietējie pārstāvji un kontaktinformācija, lai ziņotu par iespējamām blakusparādībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="35230A9E" w14:textId="2DDC4F2E" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OÜ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Zoovetvaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C5B2E7C" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Uusaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711311C7" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EE-76505 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Saue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Harjumaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="039DEB1E" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Igaunija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C51A00F" w14:textId="3495F8AB" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tel:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E2D90">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +372 56480207</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42764833" w14:textId="77777777" w:rsidR="00CB1771" w:rsidRPr="008E2D90" w:rsidRDefault="00CB1771" w:rsidP="00CB1771">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="008E2D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>pv@zoovet.eu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C7B006E" w14:textId="77777777" w:rsidR="00AE441B" w:rsidRPr="008E2D90" w:rsidRDefault="00AE441B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B75B333" w14:textId="77777777" w:rsidR="00AE441B" w:rsidRPr="008E2D90" w:rsidRDefault="00AE441B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DDAAD5" w14:textId="61E44647" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="00416B7B" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cita informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EF6E32" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A3E85E" w14:textId="3A8A8AB9" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Lietošanai dzīvniekiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42160796" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622DCA20" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00F56C44">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Informācija ārstējošajam veterinārārstam:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351AE9F4" w14:textId="77777777" w:rsidR="00FF5933" w:rsidRDefault="00FF5933" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A98F31" w14:textId="77777777" w:rsidR="00831EDE" w:rsidRPr="008E2D90" w:rsidRDefault="00831EDE" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B01627" w14:textId="1B971ABC" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakodinamiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4E988E" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013F56E2" w14:textId="6705F83C" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbojas, bloķējot vairogdziedzera hormonu biosintēzi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>vivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primārā </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbība ir kavēt jodīda saistīšanos ar enzīmu vairogdziedzera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>peroksidāzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tādējādi novēršot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiroglobulīna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>katalizēto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>jodēšanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un T3 un T4 sintēzi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F4C0AA" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49902C2D" w14:textId="0EE96C00" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...285 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Farmakokinētiskās</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašības</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFB8773" w14:textId="77777777" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E881D18" w14:textId="6B110E34" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc iekšķīgas lietošanas veseliem kaķiem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ātri un pilnībā uzsūcas ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>biopieejamību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas pārsniedz 75%.  Tomēr starp dzīvniekiem pastāv ievērojamas atšķirības. </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Šīs vielas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvadīšana no plazmas kaķiem ir strauja – ar 2,6–7,1 stundas lielu pusperiodu. Augstākā koncentrācija plazmā tiek sasniegta maksimāli 1 stundas laikā pēc devas ievadīšanas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="lv"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F56C44">
-[...1794 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir 1,6 ± 0,4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019E9D04" w14:textId="20E1CE66" w:rsidR="005C1AA5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir pierādīts, ka žurkām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vāji saistās ar plazmas olbaltumvielām (5%); 40% bija </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saistīts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar eritrocītiem. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>Tiamazola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metabolisms kaķiem nav izpētīts, taču žurkām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>tiamazols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek ātri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>metabolizēts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vairogdziedzerī. Aptuveni 64% no ievadītās devas tiek izvadīti ar urīnu un tikai 7,8% ar izkārnījumiem. Tas atšķiras no cilvēka, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aknas ir svarīgas savienojuma metabolisma degradācijā. Tiek pieņemts, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šīs vielas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saglabāšanās laiks vairogdziedzerī ir ilgāks nekā plazmā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D10527" w14:textId="54569A1A" w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidRDefault="007269B5" w:rsidP="00B95D41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir zināms, ka cilvēkiem un žurkām </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>šī viela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var šķērsot placentu un koncentrēties augļa vairogdziedzerī. </w:t>
+      </w:r>
+      <w:r w:rsidR="002175EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir arī augsts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t>pārneses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ātrums mātes pienā.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007269B5" w:rsidRPr="008E2D90" w:rsidSect="00592E87">
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="11918" w:h="16840" w:code="9"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59DB63F7" w14:textId="77777777" w:rsidR="00A36EAF" w:rsidRDefault="00A36EAF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42777C2E" w14:textId="77777777" w:rsidR="00306076" w:rsidRDefault="00306076">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44B37EBB" w14:textId="77777777" w:rsidR="00A36EAF" w:rsidRDefault="00A36EAF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4BDDFDE0" w14:textId="77777777" w:rsidR="00306076" w:rsidRDefault="00306076">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="16251C73" w14:textId="77777777" w:rsidR="00306076" w:rsidRDefault="00306076">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EUAlbertina">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...23 lines deleted...]
-  <w:p w14:paraId="17F1E0C7" w14:textId="77777777" w:rsidR="00331137" w:rsidRPr="002C2A34" w:rsidRDefault="003B65BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="66177A6C" w14:textId="77777777" w:rsidR="00BB5DA3" w:rsidRPr="00B94A1B" w:rsidRDefault="00BB5DA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009B15D8">
+    <w:r w:rsidR="008E2D90">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
+        <w:lang w:val="lv"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>19</w:t>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-  <w:p w14:paraId="53636C94" w14:textId="77777777" w:rsidR="00331137" w:rsidRDefault="003B65BD">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="1F930D39" w14:textId="77777777" w:rsidR="00BB5DA3" w:rsidRDefault="00BB5DA3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009B15D8">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
+        <w:lang w:val="lv"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="002C2A34">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="lv"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05BEA394" w14:textId="77777777" w:rsidR="00A36EAF" w:rsidRDefault="00A36EAF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51C3CEAA" w14:textId="77777777" w:rsidR="00306076" w:rsidRDefault="00306076">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="005B2926" w14:textId="77777777" w:rsidR="00A36EAF" w:rsidRDefault="00A36EAF">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D59D711" w14:textId="77777777" w:rsidR="00306076" w:rsidRDefault="00306076">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7B7C8844" w14:textId="77777777" w:rsidR="00306076" w:rsidRDefault="00306076">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2431233B"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02006F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2F406F8"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="AE14AB84"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02773A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD3CF770"/>
+    <w:lvl w:ilvl="0" w:tplc="4F305590">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04590322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F43FF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Figure: %1. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056809B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9AA0AA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085F4D74"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:styleLink w:val="BulletsAgency"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="003399"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D2A2D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1343193C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70584BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B978CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31304CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37FC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FBF0E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0A8F32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B3A5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76263460"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="AHeader1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AHeader3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AHeader2abc"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="2"/>
+      <w:pStyle w:val="AHeader3abc"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:left="1701" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1663"/>
+        </w:tabs>
+        <w:ind w:left="1663" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1807"/>
+        </w:tabs>
+        <w:ind w:left="1807" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1951"/>
+        </w:tabs>
+        <w:ind w:left="1951" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2671"/>
+        </w:tabs>
+        <w:ind w:left="2311" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B354683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EE81776"/>
+    <w:lvl w:ilvl="0" w:tplc="377C2036">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6A6707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B8F0DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368E30D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88209D68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D96073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA663CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467373A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BA04EE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A810019"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA0EE772"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBB473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA782D10"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1F1D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E749F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="776"/>
+        </w:tabs>
+        <w:ind w:left="776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2216"/>
+        </w:tabs>
+        <w:ind w:left="2216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2936"/>
+        </w:tabs>
+        <w:ind w:left="2936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3656"/>
+        </w:tabs>
+        <w:ind w:left="3656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4376"/>
+        </w:tabs>
+        <w:ind w:left="4376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5096"/>
+        </w:tabs>
+        <w:ind w:left="5096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5816"/>
+        </w:tabs>
+        <w:ind w:left="5816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6536"/>
+        </w:tabs>
+        <w:ind w:left="6536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C80393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7996087A"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="560C4365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F65D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02E932A"/>
+    <w:numStyleLink w:val="BulletsAgency"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B45364D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCF48C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E67BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1D854E2"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A7503E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A6003D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="658C02A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D22186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67CB2687"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5986D736"/>
+    <w:lvl w:ilvl="0" w:tplc="7D70AD5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68247730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6096C72A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B014835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CFACB26E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEB7447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D941758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98907B74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FB76EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC66055E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72087B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C290BC"/>
+    <w:lvl w:ilvl="0" w:tplc="633A2B20">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A5987"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D73EEE10"/>
+    <w:lvl w:ilvl="0" w:tplc="73F86010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="278"/>
+        </w:tabs>
+        <w:ind w:left="278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B5417BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B658E054"/>
+    <w:lvl w:ilvl="0" w:tplc="F7D42728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E1C55A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="483ED7C4"/>
+    <w:lvl w:ilvl="0" w:tplc="8F60D03C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E822616"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFDADCCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="437070072">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val="-"/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1045914436">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1138913724">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2052149589">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="417990490">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1966767826">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2130008167">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1665011926">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="679283929">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="127405405">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="921524984">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="375544118">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1692612067">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="849833051">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2081323326">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="612638581">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1994064720">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="290862217">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="80877153">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1107585112">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1329215675">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="784423489">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="463543896">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1530333601">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1125931815">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2104376009">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1886526667">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="933245776">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="76367158">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1976060234">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1728406783">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="495270828">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1984501890">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1030184063">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="876049157">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="609432444">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1977253154">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1412969009">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1195576666">
+    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1851481002">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1918783978">
+    <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="567"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Registered" w:val="-1"/>
+    <w:docVar w:name="Version" w:val="0"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0026204F"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FF3EE1"/>
+    <w:rsidRoot w:val="00C114FF"/>
+    <w:rsid w:val="00006166"/>
+    <w:rsid w:val="00010459"/>
+    <w:rsid w:val="000119D3"/>
+    <w:rsid w:val="00014638"/>
+    <w:rsid w:val="00021B82"/>
+    <w:rsid w:val="00024777"/>
+    <w:rsid w:val="00024800"/>
+    <w:rsid w:val="00024E21"/>
+    <w:rsid w:val="0002510E"/>
+    <w:rsid w:val="0003376C"/>
+    <w:rsid w:val="00036C50"/>
+    <w:rsid w:val="0003726F"/>
+    <w:rsid w:val="00041F7D"/>
+    <w:rsid w:val="00042829"/>
+    <w:rsid w:val="0004431D"/>
+    <w:rsid w:val="00045272"/>
+    <w:rsid w:val="00045FDC"/>
+    <w:rsid w:val="00051953"/>
+    <w:rsid w:val="00051CA8"/>
+    <w:rsid w:val="00052D2B"/>
+    <w:rsid w:val="00054F55"/>
+    <w:rsid w:val="00055B7E"/>
+    <w:rsid w:val="00061CBE"/>
+    <w:rsid w:val="00062945"/>
+    <w:rsid w:val="00065414"/>
+    <w:rsid w:val="00080453"/>
+    <w:rsid w:val="00081636"/>
+    <w:rsid w:val="0008169A"/>
+    <w:rsid w:val="00081A6F"/>
+    <w:rsid w:val="000860CE"/>
+    <w:rsid w:val="000867BF"/>
+    <w:rsid w:val="00086E2C"/>
+    <w:rsid w:val="00092A37"/>
+    <w:rsid w:val="00092AA3"/>
+    <w:rsid w:val="000938A6"/>
+    <w:rsid w:val="0009555B"/>
+    <w:rsid w:val="00095B98"/>
+    <w:rsid w:val="00097789"/>
+    <w:rsid w:val="00097C1E"/>
+    <w:rsid w:val="000A0575"/>
+    <w:rsid w:val="000A0F24"/>
+    <w:rsid w:val="000A1DF5"/>
+    <w:rsid w:val="000A70C5"/>
+    <w:rsid w:val="000A76C5"/>
+    <w:rsid w:val="000B7873"/>
+    <w:rsid w:val="000C02A1"/>
+    <w:rsid w:val="000C1856"/>
+    <w:rsid w:val="000C1D4F"/>
+    <w:rsid w:val="000C5D11"/>
+    <w:rsid w:val="000C687A"/>
+    <w:rsid w:val="000D2C1A"/>
+    <w:rsid w:val="000D363B"/>
+    <w:rsid w:val="000D4AFD"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:rsid w:val="000E07C5"/>
+    <w:rsid w:val="000E1240"/>
+    <w:rsid w:val="000E195C"/>
+    <w:rsid w:val="000E3602"/>
+    <w:rsid w:val="000E44C1"/>
+    <w:rsid w:val="000F0BEE"/>
+    <w:rsid w:val="000F1373"/>
+    <w:rsid w:val="000F38DA"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="000F6831"/>
+    <w:rsid w:val="000F796B"/>
+    <w:rsid w:val="0010031E"/>
+    <w:rsid w:val="001012EB"/>
+    <w:rsid w:val="00102F32"/>
+    <w:rsid w:val="001078D1"/>
+    <w:rsid w:val="00110F88"/>
+    <w:rsid w:val="0011434E"/>
+    <w:rsid w:val="00115782"/>
+    <w:rsid w:val="00121BC5"/>
+    <w:rsid w:val="00124BF9"/>
+    <w:rsid w:val="00124F36"/>
+    <w:rsid w:val="00125666"/>
+    <w:rsid w:val="00125C80"/>
+    <w:rsid w:val="00136BAC"/>
+    <w:rsid w:val="0013799F"/>
+    <w:rsid w:val="00140DF6"/>
+    <w:rsid w:val="00141680"/>
+    <w:rsid w:val="00145C3F"/>
+    <w:rsid w:val="00145D34"/>
+    <w:rsid w:val="00146284"/>
+    <w:rsid w:val="0014690F"/>
+    <w:rsid w:val="0015098E"/>
+    <w:rsid w:val="00152E66"/>
+    <w:rsid w:val="00155689"/>
+    <w:rsid w:val="00156B59"/>
+    <w:rsid w:val="00157EE8"/>
+    <w:rsid w:val="001600DF"/>
+    <w:rsid w:val="00163F1F"/>
+    <w:rsid w:val="00165B40"/>
+    <w:rsid w:val="00165D80"/>
+    <w:rsid w:val="001674D3"/>
+    <w:rsid w:val="001706A6"/>
+    <w:rsid w:val="00172625"/>
+    <w:rsid w:val="00175264"/>
+    <w:rsid w:val="00175304"/>
+    <w:rsid w:val="001803D2"/>
+    <w:rsid w:val="00180A3C"/>
+    <w:rsid w:val="0018228B"/>
+    <w:rsid w:val="001827CE"/>
+    <w:rsid w:val="00185B50"/>
+    <w:rsid w:val="0018625C"/>
+    <w:rsid w:val="00187DE7"/>
+    <w:rsid w:val="00187E62"/>
+    <w:rsid w:val="00192045"/>
+    <w:rsid w:val="00193B14"/>
+    <w:rsid w:val="00193E72"/>
+    <w:rsid w:val="00195267"/>
+    <w:rsid w:val="00195E95"/>
+    <w:rsid w:val="0019600B"/>
+    <w:rsid w:val="0019686E"/>
+    <w:rsid w:val="001A0458"/>
+    <w:rsid w:val="001A0705"/>
+    <w:rsid w:val="001A0E2C"/>
+    <w:rsid w:val="001A1194"/>
+    <w:rsid w:val="001A28C9"/>
+    <w:rsid w:val="001A34BC"/>
+    <w:rsid w:val="001A5D3F"/>
+    <w:rsid w:val="001B0123"/>
+    <w:rsid w:val="001B07EF"/>
+    <w:rsid w:val="001B12D0"/>
+    <w:rsid w:val="001B1C77"/>
+    <w:rsid w:val="001B491D"/>
+    <w:rsid w:val="001B6DB4"/>
+    <w:rsid w:val="001B6F4A"/>
+    <w:rsid w:val="001C1EB4"/>
+    <w:rsid w:val="001C29AA"/>
+    <w:rsid w:val="001C3BF2"/>
+    <w:rsid w:val="001C458A"/>
+    <w:rsid w:val="001C50D2"/>
+    <w:rsid w:val="001C5288"/>
+    <w:rsid w:val="001C5B03"/>
+    <w:rsid w:val="001C77C3"/>
+    <w:rsid w:val="001D6D96"/>
+    <w:rsid w:val="001E1BEE"/>
+    <w:rsid w:val="001E2084"/>
+    <w:rsid w:val="001E5621"/>
+    <w:rsid w:val="001F3E2F"/>
+    <w:rsid w:val="001F3EF9"/>
+    <w:rsid w:val="001F46C8"/>
+    <w:rsid w:val="001F627D"/>
+    <w:rsid w:val="001F6622"/>
+    <w:rsid w:val="00203517"/>
+    <w:rsid w:val="00205CEA"/>
+    <w:rsid w:val="002100DA"/>
+    <w:rsid w:val="002100FC"/>
+    <w:rsid w:val="00211A94"/>
+    <w:rsid w:val="00213890"/>
+    <w:rsid w:val="00214E52"/>
+    <w:rsid w:val="002155CF"/>
+    <w:rsid w:val="002162B2"/>
+    <w:rsid w:val="002175EE"/>
+    <w:rsid w:val="0021779B"/>
+    <w:rsid w:val="00217B86"/>
+    <w:rsid w:val="00220630"/>
+    <w:rsid w:val="002207C0"/>
+    <w:rsid w:val="002240A1"/>
+    <w:rsid w:val="00224B93"/>
+    <w:rsid w:val="00230047"/>
+    <w:rsid w:val="00234B54"/>
+    <w:rsid w:val="0023676E"/>
+    <w:rsid w:val="002372E4"/>
+    <w:rsid w:val="002402A8"/>
+    <w:rsid w:val="00240834"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="00241581"/>
+    <w:rsid w:val="002416A1"/>
+    <w:rsid w:val="002422EB"/>
+    <w:rsid w:val="00242397"/>
+    <w:rsid w:val="00246EBE"/>
+    <w:rsid w:val="00247637"/>
+    <w:rsid w:val="00250DD1"/>
+    <w:rsid w:val="00251183"/>
+    <w:rsid w:val="00251689"/>
+    <w:rsid w:val="0025267C"/>
+    <w:rsid w:val="00253453"/>
+    <w:rsid w:val="00253B6B"/>
+    <w:rsid w:val="00255278"/>
+    <w:rsid w:val="00257532"/>
+    <w:rsid w:val="0026088B"/>
+    <w:rsid w:val="00261B08"/>
+    <w:rsid w:val="00264901"/>
+    <w:rsid w:val="00265656"/>
+    <w:rsid w:val="00265E77"/>
+    <w:rsid w:val="00266155"/>
+    <w:rsid w:val="002670A2"/>
+    <w:rsid w:val="00267929"/>
+    <w:rsid w:val="00271810"/>
+    <w:rsid w:val="0027190F"/>
+    <w:rsid w:val="002719FB"/>
+    <w:rsid w:val="0027270B"/>
+    <w:rsid w:val="002838C8"/>
+    <w:rsid w:val="00283D85"/>
+    <w:rsid w:val="0028655E"/>
+    <w:rsid w:val="00287F66"/>
+    <w:rsid w:val="00290805"/>
+    <w:rsid w:val="00290C2A"/>
+    <w:rsid w:val="002931DD"/>
+    <w:rsid w:val="00294515"/>
+    <w:rsid w:val="0029517C"/>
+    <w:rsid w:val="002A0276"/>
+    <w:rsid w:val="002A0511"/>
+    <w:rsid w:val="002A0E7C"/>
+    <w:rsid w:val="002A1267"/>
+    <w:rsid w:val="002A21ED"/>
+    <w:rsid w:val="002A3F88"/>
+    <w:rsid w:val="002A3FD1"/>
+    <w:rsid w:val="002A4D72"/>
+    <w:rsid w:val="002A5140"/>
+    <w:rsid w:val="002B0F11"/>
+    <w:rsid w:val="002B3866"/>
+    <w:rsid w:val="002B3909"/>
+    <w:rsid w:val="002B6120"/>
+    <w:rsid w:val="002C1EB9"/>
+    <w:rsid w:val="002C2A76"/>
+    <w:rsid w:val="002C4AF0"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002C592B"/>
+    <w:rsid w:val="002C692C"/>
+    <w:rsid w:val="002D2058"/>
+    <w:rsid w:val="002D2715"/>
+    <w:rsid w:val="002D7F3A"/>
+    <w:rsid w:val="002E3A90"/>
+    <w:rsid w:val="002E46CC"/>
+    <w:rsid w:val="002E4F48"/>
+    <w:rsid w:val="002E62CB"/>
+    <w:rsid w:val="002E6DF1"/>
+    <w:rsid w:val="002E6ED9"/>
+    <w:rsid w:val="002F0957"/>
+    <w:rsid w:val="002F322B"/>
+    <w:rsid w:val="002F41AD"/>
+    <w:rsid w:val="002F43F6"/>
+    <w:rsid w:val="002F71D5"/>
+    <w:rsid w:val="003020BB"/>
+    <w:rsid w:val="0030415A"/>
+    <w:rsid w:val="00304393"/>
+    <w:rsid w:val="0030490A"/>
+    <w:rsid w:val="00305AB2"/>
+    <w:rsid w:val="00306076"/>
+    <w:rsid w:val="00306F13"/>
+    <w:rsid w:val="00306F27"/>
+    <w:rsid w:val="0031032B"/>
+    <w:rsid w:val="00314348"/>
+    <w:rsid w:val="00316E87"/>
+    <w:rsid w:val="00321BFA"/>
+    <w:rsid w:val="0032406D"/>
+    <w:rsid w:val="003241B1"/>
+    <w:rsid w:val="0032453E"/>
+    <w:rsid w:val="003249E4"/>
+    <w:rsid w:val="00325053"/>
+    <w:rsid w:val="003256AC"/>
+    <w:rsid w:val="00325BF0"/>
+    <w:rsid w:val="003270A2"/>
+    <w:rsid w:val="0033129D"/>
+    <w:rsid w:val="003320ED"/>
+    <w:rsid w:val="00332C4E"/>
+    <w:rsid w:val="00333131"/>
+    <w:rsid w:val="0033480E"/>
+    <w:rsid w:val="0033623D"/>
+    <w:rsid w:val="00337123"/>
+    <w:rsid w:val="00337DC2"/>
+    <w:rsid w:val="00341866"/>
+    <w:rsid w:val="00350CDD"/>
+    <w:rsid w:val="00351235"/>
+    <w:rsid w:val="003514F7"/>
+    <w:rsid w:val="00352C67"/>
+    <w:rsid w:val="003535E0"/>
+    <w:rsid w:val="00353BED"/>
+    <w:rsid w:val="0036339E"/>
+    <w:rsid w:val="00366F56"/>
+    <w:rsid w:val="0036717B"/>
+    <w:rsid w:val="0037006D"/>
+    <w:rsid w:val="00370B5E"/>
+    <w:rsid w:val="003737C8"/>
+    <w:rsid w:val="0037589D"/>
+    <w:rsid w:val="00376BB1"/>
+    <w:rsid w:val="00377E23"/>
+    <w:rsid w:val="0038277C"/>
+    <w:rsid w:val="00385028"/>
+    <w:rsid w:val="0039000F"/>
+    <w:rsid w:val="003909E0"/>
+    <w:rsid w:val="00392599"/>
+    <w:rsid w:val="00393E09"/>
+    <w:rsid w:val="00395B15"/>
+    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="003961EB"/>
+    <w:rsid w:val="00397346"/>
+    <w:rsid w:val="003A2AFA"/>
+    <w:rsid w:val="003A3E2F"/>
+    <w:rsid w:val="003A3FAB"/>
+    <w:rsid w:val="003A5AA9"/>
+    <w:rsid w:val="003A6CCB"/>
+    <w:rsid w:val="003B10C4"/>
+    <w:rsid w:val="003B379C"/>
+    <w:rsid w:val="003B48EB"/>
+    <w:rsid w:val="003C33FF"/>
+    <w:rsid w:val="003C427C"/>
+    <w:rsid w:val="003C4AB4"/>
+    <w:rsid w:val="003C64A5"/>
+    <w:rsid w:val="003D03CC"/>
+    <w:rsid w:val="003D4BB7"/>
+    <w:rsid w:val="003E0116"/>
+    <w:rsid w:val="003E09F6"/>
+    <w:rsid w:val="003E26C3"/>
+    <w:rsid w:val="003E59B1"/>
+    <w:rsid w:val="003F0D6C"/>
+    <w:rsid w:val="003F0F26"/>
+    <w:rsid w:val="003F12D9"/>
+    <w:rsid w:val="003F1B4C"/>
+    <w:rsid w:val="003F58E4"/>
+    <w:rsid w:val="004008F6"/>
+    <w:rsid w:val="00400C08"/>
+    <w:rsid w:val="0040115E"/>
+    <w:rsid w:val="0040372F"/>
+    <w:rsid w:val="00406A39"/>
+    <w:rsid w:val="004116AC"/>
+    <w:rsid w:val="004116DF"/>
+    <w:rsid w:val="004126FE"/>
+    <w:rsid w:val="00412BBE"/>
+    <w:rsid w:val="0041322E"/>
+    <w:rsid w:val="00414B20"/>
+    <w:rsid w:val="004157D4"/>
+    <w:rsid w:val="00416B7B"/>
+    <w:rsid w:val="00417DE3"/>
+    <w:rsid w:val="0042048E"/>
+    <w:rsid w:val="00420850"/>
+    <w:rsid w:val="00422A60"/>
+    <w:rsid w:val="00423968"/>
+    <w:rsid w:val="00424E5B"/>
+    <w:rsid w:val="00426FBC"/>
+    <w:rsid w:val="00427054"/>
+    <w:rsid w:val="004304B1"/>
+    <w:rsid w:val="00432DAE"/>
+    <w:rsid w:val="0043320A"/>
+    <w:rsid w:val="004332E3"/>
+    <w:rsid w:val="00435BBF"/>
+    <w:rsid w:val="00436CEC"/>
+    <w:rsid w:val="00436D5E"/>
+    <w:rsid w:val="00443413"/>
+    <w:rsid w:val="004502FF"/>
+    <w:rsid w:val="00450326"/>
+    <w:rsid w:val="004518A6"/>
+    <w:rsid w:val="00453E1D"/>
+    <w:rsid w:val="0045442E"/>
+    <w:rsid w:val="00454589"/>
+    <w:rsid w:val="00456ED0"/>
+    <w:rsid w:val="00457550"/>
+    <w:rsid w:val="0046654A"/>
+    <w:rsid w:val="00474C50"/>
+    <w:rsid w:val="004771F9"/>
+    <w:rsid w:val="00480EE9"/>
+    <w:rsid w:val="00481F8E"/>
+    <w:rsid w:val="00483AD8"/>
+    <w:rsid w:val="00486006"/>
+    <w:rsid w:val="00486BAD"/>
+    <w:rsid w:val="00486BBE"/>
+    <w:rsid w:val="00487123"/>
+    <w:rsid w:val="0048736C"/>
+    <w:rsid w:val="00487610"/>
+    <w:rsid w:val="004904BE"/>
+    <w:rsid w:val="00491E87"/>
+    <w:rsid w:val="00492BE8"/>
+    <w:rsid w:val="0049622C"/>
+    <w:rsid w:val="004A1BD5"/>
+    <w:rsid w:val="004A440C"/>
+    <w:rsid w:val="004A5BDC"/>
+    <w:rsid w:val="004A61E1"/>
+    <w:rsid w:val="004A6B0C"/>
+    <w:rsid w:val="004B0EFE"/>
+    <w:rsid w:val="004B2344"/>
+    <w:rsid w:val="004B5DDC"/>
+    <w:rsid w:val="004B798E"/>
+    <w:rsid w:val="004C2ABD"/>
+    <w:rsid w:val="004C341F"/>
+    <w:rsid w:val="004C459D"/>
+    <w:rsid w:val="004D142C"/>
+    <w:rsid w:val="004D1BC4"/>
+    <w:rsid w:val="004D3E58"/>
+    <w:rsid w:val="004D5072"/>
+    <w:rsid w:val="004D6746"/>
+    <w:rsid w:val="004D767B"/>
+    <w:rsid w:val="004E0F32"/>
+    <w:rsid w:val="004E2273"/>
+    <w:rsid w:val="004E23A1"/>
+    <w:rsid w:val="004E7092"/>
+    <w:rsid w:val="004E7ECE"/>
+    <w:rsid w:val="004F2C15"/>
+    <w:rsid w:val="004F3EFC"/>
+    <w:rsid w:val="004F5B5D"/>
+    <w:rsid w:val="004F6F64"/>
+    <w:rsid w:val="005004EC"/>
+    <w:rsid w:val="00501D96"/>
+    <w:rsid w:val="00517756"/>
+    <w:rsid w:val="005202C6"/>
+    <w:rsid w:val="00520632"/>
+    <w:rsid w:val="00521686"/>
+    <w:rsid w:val="00521A92"/>
+    <w:rsid w:val="00523C53"/>
+    <w:rsid w:val="00524059"/>
+    <w:rsid w:val="00527B8F"/>
+    <w:rsid w:val="0053625D"/>
+    <w:rsid w:val="005419FA"/>
+    <w:rsid w:val="00542012"/>
+    <w:rsid w:val="00543DF5"/>
+    <w:rsid w:val="00545FD3"/>
+    <w:rsid w:val="00547AA4"/>
+    <w:rsid w:val="00550AAD"/>
+    <w:rsid w:val="0055260D"/>
+    <w:rsid w:val="00555422"/>
+    <w:rsid w:val="005555F5"/>
+    <w:rsid w:val="00555810"/>
+    <w:rsid w:val="00560442"/>
+    <w:rsid w:val="00560C53"/>
+    <w:rsid w:val="00562DCA"/>
+    <w:rsid w:val="0056568F"/>
+    <w:rsid w:val="0057215E"/>
+    <w:rsid w:val="0057574E"/>
+    <w:rsid w:val="0058014E"/>
+    <w:rsid w:val="00582578"/>
+    <w:rsid w:val="00592E87"/>
+    <w:rsid w:val="0059369A"/>
+    <w:rsid w:val="00597DEF"/>
+    <w:rsid w:val="005A02C7"/>
+    <w:rsid w:val="005A3BB0"/>
+    <w:rsid w:val="005A4DEA"/>
+    <w:rsid w:val="005A65B1"/>
+    <w:rsid w:val="005B049F"/>
+    <w:rsid w:val="005B04A8"/>
+    <w:rsid w:val="005B28AD"/>
+    <w:rsid w:val="005B328D"/>
+    <w:rsid w:val="005B3503"/>
+    <w:rsid w:val="005B38D9"/>
+    <w:rsid w:val="005B3EE7"/>
+    <w:rsid w:val="005B4DCD"/>
+    <w:rsid w:val="005B4FAD"/>
+    <w:rsid w:val="005B5975"/>
+    <w:rsid w:val="005C0A1B"/>
+    <w:rsid w:val="005C1AA5"/>
+    <w:rsid w:val="005C30B5"/>
+    <w:rsid w:val="005C4128"/>
+    <w:rsid w:val="005C5F6A"/>
+    <w:rsid w:val="005C601B"/>
+    <w:rsid w:val="005C6567"/>
+    <w:rsid w:val="005D0F06"/>
+    <w:rsid w:val="005D170B"/>
+    <w:rsid w:val="005D35F8"/>
+    <w:rsid w:val="005D380C"/>
+    <w:rsid w:val="005D6E04"/>
+    <w:rsid w:val="005D700E"/>
+    <w:rsid w:val="005D7A12"/>
+    <w:rsid w:val="005D7B52"/>
+    <w:rsid w:val="005E0764"/>
+    <w:rsid w:val="005E3FC2"/>
+    <w:rsid w:val="005E53EE"/>
+    <w:rsid w:val="005E5974"/>
+    <w:rsid w:val="005F0542"/>
+    <w:rsid w:val="005F0F72"/>
+    <w:rsid w:val="005F1C1F"/>
+    <w:rsid w:val="005F346D"/>
+    <w:rsid w:val="005F38FB"/>
+    <w:rsid w:val="005F4B0D"/>
+    <w:rsid w:val="005F66DE"/>
+    <w:rsid w:val="005F763F"/>
+    <w:rsid w:val="0060229D"/>
+    <w:rsid w:val="00602D3B"/>
+    <w:rsid w:val="006042CC"/>
+    <w:rsid w:val="00606EA1"/>
+    <w:rsid w:val="006128F0"/>
+    <w:rsid w:val="006136BB"/>
+    <w:rsid w:val="0061726B"/>
+    <w:rsid w:val="0062204E"/>
+    <w:rsid w:val="0062387A"/>
+    <w:rsid w:val="00625B0B"/>
+    <w:rsid w:val="00627D09"/>
+    <w:rsid w:val="006301DB"/>
+    <w:rsid w:val="006304A5"/>
+    <w:rsid w:val="0063377D"/>
+    <w:rsid w:val="00633ACC"/>
+    <w:rsid w:val="00633BAD"/>
+    <w:rsid w:val="006344BE"/>
+    <w:rsid w:val="00634A66"/>
+    <w:rsid w:val="00640336"/>
+    <w:rsid w:val="00640FC9"/>
+    <w:rsid w:val="0064251B"/>
+    <w:rsid w:val="006432F2"/>
+    <w:rsid w:val="0064524B"/>
+    <w:rsid w:val="00646537"/>
+    <w:rsid w:val="00647B35"/>
+    <w:rsid w:val="00650DF8"/>
+    <w:rsid w:val="00651764"/>
+    <w:rsid w:val="0065320F"/>
+    <w:rsid w:val="00653D64"/>
+    <w:rsid w:val="00654E13"/>
+    <w:rsid w:val="00655019"/>
+    <w:rsid w:val="006555AF"/>
+    <w:rsid w:val="0066401B"/>
+    <w:rsid w:val="0066444F"/>
+    <w:rsid w:val="006655ED"/>
+    <w:rsid w:val="00666BE4"/>
+    <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00667E36"/>
+    <w:rsid w:val="00670D44"/>
+    <w:rsid w:val="006755C7"/>
+    <w:rsid w:val="00675AB9"/>
+    <w:rsid w:val="00676AFC"/>
+    <w:rsid w:val="00677C8D"/>
+    <w:rsid w:val="006807CD"/>
+    <w:rsid w:val="00680CC3"/>
+    <w:rsid w:val="00681F27"/>
+    <w:rsid w:val="00682CD9"/>
+    <w:rsid w:val="00682D43"/>
+    <w:rsid w:val="00685BAF"/>
+    <w:rsid w:val="00690611"/>
+    <w:rsid w:val="006912F2"/>
+    <w:rsid w:val="00693A6E"/>
+    <w:rsid w:val="006A0D03"/>
+    <w:rsid w:val="006A41E9"/>
+    <w:rsid w:val="006A692E"/>
+    <w:rsid w:val="006A715A"/>
+    <w:rsid w:val="006B12CB"/>
+    <w:rsid w:val="006B5916"/>
+    <w:rsid w:val="006B796F"/>
+    <w:rsid w:val="006C323F"/>
+    <w:rsid w:val="006C391C"/>
+    <w:rsid w:val="006C4775"/>
+    <w:rsid w:val="006C4F4A"/>
+    <w:rsid w:val="006C5E80"/>
+    <w:rsid w:val="006C7CEE"/>
+    <w:rsid w:val="006D075E"/>
+    <w:rsid w:val="006D5469"/>
+    <w:rsid w:val="006D79A8"/>
+    <w:rsid w:val="006D7C6E"/>
+    <w:rsid w:val="006E05CD"/>
+    <w:rsid w:val="006E2F0D"/>
+    <w:rsid w:val="006E2F95"/>
+    <w:rsid w:val="006E7C41"/>
+    <w:rsid w:val="006F1386"/>
+    <w:rsid w:val="006F3353"/>
+    <w:rsid w:val="006F7B69"/>
+    <w:rsid w:val="007028BB"/>
+    <w:rsid w:val="007029B2"/>
+    <w:rsid w:val="00704724"/>
+    <w:rsid w:val="00705EAF"/>
+    <w:rsid w:val="00707455"/>
+    <w:rsid w:val="007101CC"/>
+    <w:rsid w:val="007119AB"/>
+    <w:rsid w:val="00712DD9"/>
+    <w:rsid w:val="0071362D"/>
+    <w:rsid w:val="00716432"/>
+    <w:rsid w:val="00722325"/>
+    <w:rsid w:val="007237D0"/>
+    <w:rsid w:val="00724E3B"/>
+    <w:rsid w:val="00725EEA"/>
+    <w:rsid w:val="007269B5"/>
+    <w:rsid w:val="00730CE9"/>
+    <w:rsid w:val="0073209B"/>
+    <w:rsid w:val="00732B31"/>
+    <w:rsid w:val="0073373D"/>
+    <w:rsid w:val="0073650B"/>
+    <w:rsid w:val="007404E8"/>
+    <w:rsid w:val="00741611"/>
+    <w:rsid w:val="00741BD5"/>
+    <w:rsid w:val="00742BA5"/>
+    <w:rsid w:val="007439DB"/>
+    <w:rsid w:val="00744E5B"/>
+    <w:rsid w:val="0074762D"/>
+    <w:rsid w:val="00751A35"/>
+    <w:rsid w:val="00751B1C"/>
+    <w:rsid w:val="007568D8"/>
+    <w:rsid w:val="007647ED"/>
+    <w:rsid w:val="007650E3"/>
+    <w:rsid w:val="00765316"/>
+    <w:rsid w:val="007708C8"/>
+    <w:rsid w:val="00770996"/>
+    <w:rsid w:val="0077719D"/>
+    <w:rsid w:val="00780DF0"/>
+    <w:rsid w:val="00781B84"/>
+    <w:rsid w:val="00782F0F"/>
+    <w:rsid w:val="00783D0A"/>
+    <w:rsid w:val="00787482"/>
+    <w:rsid w:val="00787AB3"/>
+    <w:rsid w:val="00790685"/>
+    <w:rsid w:val="007907D6"/>
+    <w:rsid w:val="007A286D"/>
+    <w:rsid w:val="007A3169"/>
+    <w:rsid w:val="007A38DF"/>
+    <w:rsid w:val="007A3CBB"/>
+    <w:rsid w:val="007B177D"/>
+    <w:rsid w:val="007B20CF"/>
+    <w:rsid w:val="007B2499"/>
+    <w:rsid w:val="007B3AD6"/>
+    <w:rsid w:val="007B4EBD"/>
+    <w:rsid w:val="007B586C"/>
+    <w:rsid w:val="007B72E1"/>
+    <w:rsid w:val="007B783A"/>
+    <w:rsid w:val="007C0D77"/>
+    <w:rsid w:val="007C0FE4"/>
+    <w:rsid w:val="007C184F"/>
+    <w:rsid w:val="007C1B95"/>
+    <w:rsid w:val="007C1C3B"/>
+    <w:rsid w:val="007C2C1D"/>
+    <w:rsid w:val="007C498C"/>
+    <w:rsid w:val="007C7749"/>
+    <w:rsid w:val="007C7D3F"/>
+    <w:rsid w:val="007C7DC8"/>
+    <w:rsid w:val="007D47E5"/>
+    <w:rsid w:val="007D49EE"/>
+    <w:rsid w:val="007D73FB"/>
+    <w:rsid w:val="007E04E3"/>
+    <w:rsid w:val="007E2B51"/>
+    <w:rsid w:val="007E2F2D"/>
+    <w:rsid w:val="007E7067"/>
+    <w:rsid w:val="007E7DCC"/>
+    <w:rsid w:val="007E7E5B"/>
+    <w:rsid w:val="007F1433"/>
+    <w:rsid w:val="007F1491"/>
+    <w:rsid w:val="007F2F03"/>
+    <w:rsid w:val="008002FB"/>
+    <w:rsid w:val="00800D2A"/>
+    <w:rsid w:val="00800FE0"/>
+    <w:rsid w:val="00802254"/>
+    <w:rsid w:val="00802862"/>
+    <w:rsid w:val="00803FAE"/>
+    <w:rsid w:val="00804BF6"/>
+    <w:rsid w:val="00804F2F"/>
+    <w:rsid w:val="00806175"/>
+    <w:rsid w:val="008066AD"/>
+    <w:rsid w:val="00807144"/>
+    <w:rsid w:val="00814AF1"/>
+    <w:rsid w:val="0081517F"/>
+    <w:rsid w:val="00815370"/>
+    <w:rsid w:val="0081697B"/>
+    <w:rsid w:val="0082153D"/>
+    <w:rsid w:val="00823905"/>
+    <w:rsid w:val="00824304"/>
+    <w:rsid w:val="008255AA"/>
+    <w:rsid w:val="008266C2"/>
+    <w:rsid w:val="00830FF3"/>
+    <w:rsid w:val="00831EDE"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="008343A2"/>
+    <w:rsid w:val="008357C9"/>
+    <w:rsid w:val="00836B8C"/>
+    <w:rsid w:val="00840062"/>
+    <w:rsid w:val="008410C5"/>
+    <w:rsid w:val="00841250"/>
+    <w:rsid w:val="00841260"/>
+    <w:rsid w:val="008425CE"/>
+    <w:rsid w:val="00843213"/>
+    <w:rsid w:val="00846C08"/>
+    <w:rsid w:val="00847C38"/>
+    <w:rsid w:val="00852BDA"/>
+    <w:rsid w:val="008530E7"/>
+    <w:rsid w:val="00855E89"/>
+    <w:rsid w:val="00856BDB"/>
+    <w:rsid w:val="00856C3C"/>
+    <w:rsid w:val="00856D3E"/>
+    <w:rsid w:val="00857675"/>
+    <w:rsid w:val="008622E7"/>
+    <w:rsid w:val="00864C3F"/>
+    <w:rsid w:val="00865965"/>
+    <w:rsid w:val="00872D00"/>
+    <w:rsid w:val="008732CC"/>
+    <w:rsid w:val="00874466"/>
+    <w:rsid w:val="00874A5B"/>
+    <w:rsid w:val="00875EC3"/>
+    <w:rsid w:val="008763E7"/>
+    <w:rsid w:val="008808C5"/>
+    <w:rsid w:val="00881A7C"/>
+    <w:rsid w:val="00883C78"/>
+    <w:rsid w:val="00884FCC"/>
+    <w:rsid w:val="00885159"/>
+    <w:rsid w:val="008851EA"/>
+    <w:rsid w:val="00885214"/>
+    <w:rsid w:val="00885C2D"/>
+    <w:rsid w:val="008868C5"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="00890052"/>
+    <w:rsid w:val="00890A6A"/>
+    <w:rsid w:val="00893CCC"/>
+    <w:rsid w:val="00894E3A"/>
+    <w:rsid w:val="00895399"/>
+    <w:rsid w:val="00895A2F"/>
+    <w:rsid w:val="008968F2"/>
+    <w:rsid w:val="00896EBD"/>
+    <w:rsid w:val="008A223D"/>
+    <w:rsid w:val="008A2844"/>
+    <w:rsid w:val="008A5665"/>
+    <w:rsid w:val="008A5D9F"/>
+    <w:rsid w:val="008B0415"/>
+    <w:rsid w:val="008B24A8"/>
+    <w:rsid w:val="008B25E4"/>
+    <w:rsid w:val="008B3D78"/>
+    <w:rsid w:val="008B7428"/>
+    <w:rsid w:val="008C0E1F"/>
+    <w:rsid w:val="008C261B"/>
+    <w:rsid w:val="008C2F73"/>
+    <w:rsid w:val="008C35CE"/>
+    <w:rsid w:val="008C4FCA"/>
+    <w:rsid w:val="008C7882"/>
+    <w:rsid w:val="008D2261"/>
+    <w:rsid w:val="008D4314"/>
+    <w:rsid w:val="008D4C28"/>
+    <w:rsid w:val="008D577B"/>
+    <w:rsid w:val="008D6341"/>
+    <w:rsid w:val="008D7A98"/>
+    <w:rsid w:val="008E17C4"/>
+    <w:rsid w:val="008E1B0D"/>
+    <w:rsid w:val="008E2D90"/>
+    <w:rsid w:val="008E45C4"/>
+    <w:rsid w:val="008E58E2"/>
+    <w:rsid w:val="008E64B1"/>
+    <w:rsid w:val="008E64FA"/>
+    <w:rsid w:val="008E74ED"/>
+    <w:rsid w:val="008F48CA"/>
+    <w:rsid w:val="008F4DEF"/>
+    <w:rsid w:val="008F762F"/>
+    <w:rsid w:val="00901108"/>
+    <w:rsid w:val="00902328"/>
+    <w:rsid w:val="00902CDB"/>
+    <w:rsid w:val="00903D0D"/>
+    <w:rsid w:val="00904603"/>
+    <w:rsid w:val="0090462A"/>
+    <w:rsid w:val="009048E1"/>
+    <w:rsid w:val="00905690"/>
+    <w:rsid w:val="009058B9"/>
+    <w:rsid w:val="0090598C"/>
+    <w:rsid w:val="009071BB"/>
+    <w:rsid w:val="00907D6B"/>
+    <w:rsid w:val="00910928"/>
+    <w:rsid w:val="00912453"/>
+    <w:rsid w:val="00912934"/>
+    <w:rsid w:val="00912D93"/>
+    <w:rsid w:val="00913885"/>
+    <w:rsid w:val="00914FA0"/>
+    <w:rsid w:val="009155C1"/>
+    <w:rsid w:val="009162B6"/>
+    <w:rsid w:val="00916C88"/>
+    <w:rsid w:val="009205A7"/>
+    <w:rsid w:val="00920C64"/>
+    <w:rsid w:val="0092147E"/>
+    <w:rsid w:val="009242C5"/>
+    <w:rsid w:val="00930F7E"/>
+    <w:rsid w:val="00931D41"/>
+    <w:rsid w:val="00931EF9"/>
+    <w:rsid w:val="00933D18"/>
+    <w:rsid w:val="0093422B"/>
+    <w:rsid w:val="009367B3"/>
+    <w:rsid w:val="009407A1"/>
+    <w:rsid w:val="00942221"/>
+    <w:rsid w:val="00943821"/>
+    <w:rsid w:val="00944C83"/>
+    <w:rsid w:val="00946B66"/>
+    <w:rsid w:val="009479C1"/>
+    <w:rsid w:val="00950FBB"/>
+    <w:rsid w:val="0095122F"/>
+    <w:rsid w:val="00952531"/>
+    <w:rsid w:val="00953349"/>
+    <w:rsid w:val="00954E0C"/>
+    <w:rsid w:val="00954F67"/>
+    <w:rsid w:val="00960800"/>
+    <w:rsid w:val="00961156"/>
+    <w:rsid w:val="009620C3"/>
+    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="00965A3B"/>
+    <w:rsid w:val="00966F1F"/>
+    <w:rsid w:val="00971696"/>
+    <w:rsid w:val="00971AC7"/>
+    <w:rsid w:val="00975676"/>
+    <w:rsid w:val="00976467"/>
+    <w:rsid w:val="00976D32"/>
+    <w:rsid w:val="00977630"/>
+    <w:rsid w:val="009822F7"/>
+    <w:rsid w:val="00983368"/>
+    <w:rsid w:val="009844F7"/>
+    <w:rsid w:val="009938F7"/>
+    <w:rsid w:val="009A05AA"/>
+    <w:rsid w:val="009A2D5A"/>
+    <w:rsid w:val="009A3E61"/>
+    <w:rsid w:val="009A4406"/>
+    <w:rsid w:val="009B1D83"/>
+    <w:rsid w:val="009B2C44"/>
+    <w:rsid w:val="009B2C7E"/>
+    <w:rsid w:val="009B3635"/>
+    <w:rsid w:val="009B652F"/>
+    <w:rsid w:val="009B6DBD"/>
+    <w:rsid w:val="009C0081"/>
+    <w:rsid w:val="009C108A"/>
+    <w:rsid w:val="009C2E47"/>
+    <w:rsid w:val="009C6BFB"/>
+    <w:rsid w:val="009D0C05"/>
+    <w:rsid w:val="009D3718"/>
+    <w:rsid w:val="009D74E2"/>
+    <w:rsid w:val="009E0AF9"/>
+    <w:rsid w:val="009E2C00"/>
+    <w:rsid w:val="009E3F10"/>
+    <w:rsid w:val="009E49AD"/>
+    <w:rsid w:val="009E5695"/>
+    <w:rsid w:val="009E70F4"/>
+    <w:rsid w:val="009E7816"/>
+    <w:rsid w:val="009F0343"/>
+    <w:rsid w:val="009F1AD2"/>
+    <w:rsid w:val="009F4A5B"/>
+    <w:rsid w:val="00A01549"/>
+    <w:rsid w:val="00A023A9"/>
+    <w:rsid w:val="00A03913"/>
+    <w:rsid w:val="00A0479E"/>
+    <w:rsid w:val="00A07979"/>
+    <w:rsid w:val="00A11755"/>
+    <w:rsid w:val="00A17208"/>
+    <w:rsid w:val="00A17CFC"/>
+    <w:rsid w:val="00A207FB"/>
+    <w:rsid w:val="00A21E0B"/>
+    <w:rsid w:val="00A24016"/>
+    <w:rsid w:val="00A24E09"/>
+    <w:rsid w:val="00A25192"/>
+    <w:rsid w:val="00A265BF"/>
+    <w:rsid w:val="00A26F44"/>
+    <w:rsid w:val="00A27A88"/>
+    <w:rsid w:val="00A34304"/>
+    <w:rsid w:val="00A34FAB"/>
+    <w:rsid w:val="00A36994"/>
+    <w:rsid w:val="00A41985"/>
+    <w:rsid w:val="00A4313D"/>
+    <w:rsid w:val="00A468D0"/>
+    <w:rsid w:val="00A50120"/>
+    <w:rsid w:val="00A503BF"/>
+    <w:rsid w:val="00A574CD"/>
+    <w:rsid w:val="00A60351"/>
+    <w:rsid w:val="00A617C5"/>
+    <w:rsid w:val="00A61C6D"/>
+    <w:rsid w:val="00A61D8E"/>
+    <w:rsid w:val="00A63015"/>
+    <w:rsid w:val="00A637F5"/>
+    <w:rsid w:val="00A63C2B"/>
+    <w:rsid w:val="00A66078"/>
+    <w:rsid w:val="00A66254"/>
+    <w:rsid w:val="00A66D13"/>
+    <w:rsid w:val="00A678B4"/>
+    <w:rsid w:val="00A704A3"/>
+    <w:rsid w:val="00A72886"/>
+    <w:rsid w:val="00A74264"/>
+    <w:rsid w:val="00A75E23"/>
+    <w:rsid w:val="00A77B4C"/>
+    <w:rsid w:val="00A82138"/>
+    <w:rsid w:val="00A82AA0"/>
+    <w:rsid w:val="00A82F8A"/>
+    <w:rsid w:val="00A84BF0"/>
+    <w:rsid w:val="00A87F41"/>
+    <w:rsid w:val="00A90C2F"/>
+    <w:rsid w:val="00A9226B"/>
+    <w:rsid w:val="00A93466"/>
+    <w:rsid w:val="00A942B5"/>
+    <w:rsid w:val="00A9575C"/>
+    <w:rsid w:val="00A95B56"/>
+    <w:rsid w:val="00A969AF"/>
+    <w:rsid w:val="00A96CCD"/>
+    <w:rsid w:val="00AA371C"/>
+    <w:rsid w:val="00AA55A3"/>
+    <w:rsid w:val="00AA5865"/>
+    <w:rsid w:val="00AB0789"/>
+    <w:rsid w:val="00AB188F"/>
+    <w:rsid w:val="00AB1A2E"/>
+    <w:rsid w:val="00AB328A"/>
+    <w:rsid w:val="00AB356B"/>
+    <w:rsid w:val="00AB4918"/>
+    <w:rsid w:val="00AB4BC8"/>
+    <w:rsid w:val="00AB6BA7"/>
+    <w:rsid w:val="00AB7BE8"/>
+    <w:rsid w:val="00AC3E9E"/>
+    <w:rsid w:val="00AC7953"/>
+    <w:rsid w:val="00AC7E34"/>
+    <w:rsid w:val="00AD0710"/>
+    <w:rsid w:val="00AD3E13"/>
+    <w:rsid w:val="00AD4DB9"/>
+    <w:rsid w:val="00AD63C0"/>
+    <w:rsid w:val="00AD781C"/>
+    <w:rsid w:val="00AE0007"/>
+    <w:rsid w:val="00AE151A"/>
+    <w:rsid w:val="00AE33FD"/>
+    <w:rsid w:val="00AE35B2"/>
+    <w:rsid w:val="00AE441B"/>
+    <w:rsid w:val="00AE4B69"/>
+    <w:rsid w:val="00AE6AA0"/>
+    <w:rsid w:val="00AF27E2"/>
+    <w:rsid w:val="00B00158"/>
+    <w:rsid w:val="00B04221"/>
+    <w:rsid w:val="00B04E2F"/>
+    <w:rsid w:val="00B07BEF"/>
+    <w:rsid w:val="00B119A2"/>
+    <w:rsid w:val="00B123F5"/>
+    <w:rsid w:val="00B15025"/>
+    <w:rsid w:val="00B177F2"/>
+    <w:rsid w:val="00B201F1"/>
+    <w:rsid w:val="00B21745"/>
+    <w:rsid w:val="00B233AA"/>
+    <w:rsid w:val="00B25519"/>
+    <w:rsid w:val="00B3030F"/>
+    <w:rsid w:val="00B3038C"/>
+    <w:rsid w:val="00B304E7"/>
+    <w:rsid w:val="00B30574"/>
+    <w:rsid w:val="00B30DE1"/>
+    <w:rsid w:val="00B318B6"/>
+    <w:rsid w:val="00B36393"/>
+    <w:rsid w:val="00B36B56"/>
+    <w:rsid w:val="00B36E66"/>
+    <w:rsid w:val="00B41F47"/>
+    <w:rsid w:val="00B472EB"/>
+    <w:rsid w:val="00B47C67"/>
+    <w:rsid w:val="00B501D2"/>
+    <w:rsid w:val="00B5327E"/>
+    <w:rsid w:val="00B5514D"/>
+    <w:rsid w:val="00B606A3"/>
+    <w:rsid w:val="00B60A58"/>
+    <w:rsid w:val="00B60AC9"/>
+    <w:rsid w:val="00B622E4"/>
+    <w:rsid w:val="00B67323"/>
+    <w:rsid w:val="00B715F2"/>
+    <w:rsid w:val="00B73038"/>
+    <w:rsid w:val="00B73FE9"/>
+    <w:rsid w:val="00B74071"/>
+    <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74B67"/>
+    <w:rsid w:val="00B779AA"/>
+    <w:rsid w:val="00B81C95"/>
+    <w:rsid w:val="00B82330"/>
+    <w:rsid w:val="00B829FD"/>
+    <w:rsid w:val="00B82ED4"/>
+    <w:rsid w:val="00B8424F"/>
+    <w:rsid w:val="00B84E23"/>
+    <w:rsid w:val="00B854FD"/>
+    <w:rsid w:val="00B86896"/>
+    <w:rsid w:val="00B86EC7"/>
+    <w:rsid w:val="00B875A6"/>
+    <w:rsid w:val="00B91262"/>
+    <w:rsid w:val="00B91F42"/>
+    <w:rsid w:val="00B93331"/>
+    <w:rsid w:val="00B935F0"/>
+    <w:rsid w:val="00B93E4C"/>
+    <w:rsid w:val="00B94A1B"/>
+    <w:rsid w:val="00B95D41"/>
+    <w:rsid w:val="00B965A0"/>
+    <w:rsid w:val="00BA0566"/>
+    <w:rsid w:val="00BA5C89"/>
+    <w:rsid w:val="00BA66A8"/>
+    <w:rsid w:val="00BB13D4"/>
+    <w:rsid w:val="00BB4C3D"/>
+    <w:rsid w:val="00BB4CE2"/>
+    <w:rsid w:val="00BB5DA3"/>
+    <w:rsid w:val="00BB5EF0"/>
+    <w:rsid w:val="00BB6724"/>
+    <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC14EE"/>
+    <w:rsid w:val="00BC2E39"/>
+    <w:rsid w:val="00BC5FCB"/>
+    <w:rsid w:val="00BD2364"/>
+    <w:rsid w:val="00BD28E3"/>
+    <w:rsid w:val="00BD2AC0"/>
+    <w:rsid w:val="00BD2B0B"/>
+    <w:rsid w:val="00BD5B66"/>
+    <w:rsid w:val="00BD6803"/>
+    <w:rsid w:val="00BE3261"/>
+    <w:rsid w:val="00BE749C"/>
+    <w:rsid w:val="00BE7F7C"/>
+    <w:rsid w:val="00BF08EE"/>
+    <w:rsid w:val="00BF4B27"/>
+    <w:rsid w:val="00BF58FC"/>
+    <w:rsid w:val="00BF6DCD"/>
+    <w:rsid w:val="00BF71CB"/>
+    <w:rsid w:val="00C0138A"/>
+    <w:rsid w:val="00C01F77"/>
+    <w:rsid w:val="00C01FFC"/>
+    <w:rsid w:val="00C0317C"/>
+    <w:rsid w:val="00C05DB2"/>
+    <w:rsid w:val="00C065CA"/>
+    <w:rsid w:val="00C06AE4"/>
+    <w:rsid w:val="00C114FF"/>
+    <w:rsid w:val="00C11527"/>
+    <w:rsid w:val="00C147AE"/>
+    <w:rsid w:val="00C171A1"/>
+    <w:rsid w:val="00C171A4"/>
+    <w:rsid w:val="00C17F12"/>
+    <w:rsid w:val="00C20771"/>
+    <w:rsid w:val="00C21C1A"/>
+    <w:rsid w:val="00C237E9"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C34FA4"/>
+    <w:rsid w:val="00C36883"/>
+    <w:rsid w:val="00C40928"/>
+    <w:rsid w:val="00C41550"/>
+    <w:rsid w:val="00C42697"/>
+    <w:rsid w:val="00C43288"/>
+    <w:rsid w:val="00C43F01"/>
+    <w:rsid w:val="00C47552"/>
+    <w:rsid w:val="00C558F3"/>
+    <w:rsid w:val="00C5603C"/>
+    <w:rsid w:val="00C57A81"/>
+    <w:rsid w:val="00C60193"/>
+    <w:rsid w:val="00C634D4"/>
+    <w:rsid w:val="00C63AA5"/>
+    <w:rsid w:val="00C65071"/>
+    <w:rsid w:val="00C66220"/>
+    <w:rsid w:val="00C6727C"/>
+    <w:rsid w:val="00C6744C"/>
+    <w:rsid w:val="00C703CA"/>
+    <w:rsid w:val="00C7046E"/>
+    <w:rsid w:val="00C71917"/>
+    <w:rsid w:val="00C730C2"/>
+    <w:rsid w:val="00C73134"/>
+    <w:rsid w:val="00C73356"/>
+    <w:rsid w:val="00C73F6D"/>
+    <w:rsid w:val="00C7441A"/>
+    <w:rsid w:val="00C74F6E"/>
+    <w:rsid w:val="00C77FA4"/>
+    <w:rsid w:val="00C77FFA"/>
+    <w:rsid w:val="00C80401"/>
+    <w:rsid w:val="00C81C97"/>
+    <w:rsid w:val="00C81D74"/>
+    <w:rsid w:val="00C83095"/>
+    <w:rsid w:val="00C840C2"/>
+    <w:rsid w:val="00C84101"/>
+    <w:rsid w:val="00C8535F"/>
+    <w:rsid w:val="00C90EDA"/>
+    <w:rsid w:val="00C924D9"/>
+    <w:rsid w:val="00C935B7"/>
+    <w:rsid w:val="00C93E27"/>
+    <w:rsid w:val="00C940CB"/>
+    <w:rsid w:val="00C959E7"/>
+    <w:rsid w:val="00C9608A"/>
+    <w:rsid w:val="00C962A7"/>
+    <w:rsid w:val="00CA4F08"/>
+    <w:rsid w:val="00CA5E15"/>
+    <w:rsid w:val="00CA646D"/>
+    <w:rsid w:val="00CA6C4A"/>
+    <w:rsid w:val="00CA7915"/>
+    <w:rsid w:val="00CB1771"/>
+    <w:rsid w:val="00CB1C68"/>
+    <w:rsid w:val="00CB2617"/>
+    <w:rsid w:val="00CB2F7A"/>
+    <w:rsid w:val="00CB6A1F"/>
+    <w:rsid w:val="00CC05FD"/>
+    <w:rsid w:val="00CC0704"/>
+    <w:rsid w:val="00CC1E65"/>
+    <w:rsid w:val="00CC4908"/>
+    <w:rsid w:val="00CC567A"/>
+    <w:rsid w:val="00CC65FB"/>
+    <w:rsid w:val="00CD4059"/>
+    <w:rsid w:val="00CD4E5A"/>
+    <w:rsid w:val="00CD538A"/>
+    <w:rsid w:val="00CD593F"/>
+    <w:rsid w:val="00CD5CF5"/>
+    <w:rsid w:val="00CE03CE"/>
+    <w:rsid w:val="00CE1561"/>
+    <w:rsid w:val="00CE5AB3"/>
+    <w:rsid w:val="00CF0DFF"/>
+    <w:rsid w:val="00D028A9"/>
+    <w:rsid w:val="00D0319F"/>
+    <w:rsid w:val="00D03269"/>
+    <w:rsid w:val="00D0359D"/>
+    <w:rsid w:val="00D04DED"/>
+    <w:rsid w:val="00D0744D"/>
+    <w:rsid w:val="00D1089A"/>
+    <w:rsid w:val="00D10C58"/>
+    <w:rsid w:val="00D116BD"/>
+    <w:rsid w:val="00D118A7"/>
+    <w:rsid w:val="00D2001A"/>
+    <w:rsid w:val="00D200AA"/>
+    <w:rsid w:val="00D2054A"/>
+    <w:rsid w:val="00D20684"/>
+    <w:rsid w:val="00D23B69"/>
+    <w:rsid w:val="00D24BA5"/>
+    <w:rsid w:val="00D26B62"/>
+    <w:rsid w:val="00D31E9B"/>
+    <w:rsid w:val="00D3691A"/>
+    <w:rsid w:val="00D377E2"/>
+    <w:rsid w:val="00D42DCB"/>
+    <w:rsid w:val="00D45482"/>
+    <w:rsid w:val="00D46DF2"/>
+    <w:rsid w:val="00D47548"/>
+    <w:rsid w:val="00D47674"/>
+    <w:rsid w:val="00D513DD"/>
+    <w:rsid w:val="00D5338C"/>
+    <w:rsid w:val="00D53E16"/>
+    <w:rsid w:val="00D549E7"/>
+    <w:rsid w:val="00D606B2"/>
+    <w:rsid w:val="00D60866"/>
+    <w:rsid w:val="00D625A7"/>
+    <w:rsid w:val="00D634F5"/>
+    <w:rsid w:val="00D64074"/>
+    <w:rsid w:val="00D65777"/>
+    <w:rsid w:val="00D65B10"/>
+    <w:rsid w:val="00D65F97"/>
+    <w:rsid w:val="00D67CB2"/>
+    <w:rsid w:val="00D728A0"/>
+    <w:rsid w:val="00D72C0C"/>
+    <w:rsid w:val="00D81D9D"/>
+    <w:rsid w:val="00D83002"/>
+    <w:rsid w:val="00D83661"/>
+    <w:rsid w:val="00D90755"/>
+    <w:rsid w:val="00D936B4"/>
+    <w:rsid w:val="00D97E7D"/>
+    <w:rsid w:val="00DB03C9"/>
+    <w:rsid w:val="00DB08C4"/>
+    <w:rsid w:val="00DB1EEF"/>
+    <w:rsid w:val="00DB206A"/>
+    <w:rsid w:val="00DB3439"/>
+    <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DB364D"/>
+    <w:rsid w:val="00DB44DE"/>
+    <w:rsid w:val="00DB4F91"/>
+    <w:rsid w:val="00DB6169"/>
+    <w:rsid w:val="00DB6D21"/>
+    <w:rsid w:val="00DB792B"/>
+    <w:rsid w:val="00DC1F62"/>
+    <w:rsid w:val="00DC2946"/>
+    <w:rsid w:val="00DC456B"/>
+    <w:rsid w:val="00DC550F"/>
+    <w:rsid w:val="00DC64FD"/>
+    <w:rsid w:val="00DC76CE"/>
+    <w:rsid w:val="00DD1F55"/>
+    <w:rsid w:val="00DD64A0"/>
+    <w:rsid w:val="00DE0B5B"/>
+    <w:rsid w:val="00DE127F"/>
+    <w:rsid w:val="00DE192C"/>
+    <w:rsid w:val="00DE424A"/>
+    <w:rsid w:val="00DE4419"/>
+    <w:rsid w:val="00DE6517"/>
+    <w:rsid w:val="00DE6B71"/>
+    <w:rsid w:val="00DF0131"/>
+    <w:rsid w:val="00DF0ACA"/>
+    <w:rsid w:val="00DF2245"/>
+    <w:rsid w:val="00DF4897"/>
+    <w:rsid w:val="00DF77CF"/>
+    <w:rsid w:val="00E020B2"/>
+    <w:rsid w:val="00E026E8"/>
+    <w:rsid w:val="00E05C1C"/>
+    <w:rsid w:val="00E12479"/>
+    <w:rsid w:val="00E14123"/>
+    <w:rsid w:val="00E14C47"/>
+    <w:rsid w:val="00E22698"/>
+    <w:rsid w:val="00E25B7C"/>
+    <w:rsid w:val="00E3076B"/>
+    <w:rsid w:val="00E321F2"/>
+    <w:rsid w:val="00E368BB"/>
+    <w:rsid w:val="00E3725B"/>
+    <w:rsid w:val="00E4047B"/>
+    <w:rsid w:val="00E408F0"/>
+    <w:rsid w:val="00E40BAE"/>
+    <w:rsid w:val="00E418EA"/>
+    <w:rsid w:val="00E434D1"/>
+    <w:rsid w:val="00E436B1"/>
+    <w:rsid w:val="00E5235B"/>
+    <w:rsid w:val="00E5363A"/>
+    <w:rsid w:val="00E5495A"/>
+    <w:rsid w:val="00E56CBB"/>
+    <w:rsid w:val="00E6029B"/>
+    <w:rsid w:val="00E61950"/>
+    <w:rsid w:val="00E61D5A"/>
+    <w:rsid w:val="00E61E51"/>
+    <w:rsid w:val="00E6552A"/>
+    <w:rsid w:val="00E6679A"/>
+    <w:rsid w:val="00E6695C"/>
+    <w:rsid w:val="00E6707D"/>
+    <w:rsid w:val="00E70E7C"/>
+    <w:rsid w:val="00E71313"/>
+    <w:rsid w:val="00E72606"/>
+    <w:rsid w:val="00E73C3E"/>
+    <w:rsid w:val="00E82496"/>
+    <w:rsid w:val="00E834CD"/>
+    <w:rsid w:val="00E84E9D"/>
+    <w:rsid w:val="00E86CEE"/>
+    <w:rsid w:val="00E906C2"/>
+    <w:rsid w:val="00E91B12"/>
+    <w:rsid w:val="00E92FC6"/>
+    <w:rsid w:val="00E935AF"/>
+    <w:rsid w:val="00E95232"/>
+    <w:rsid w:val="00E96485"/>
+    <w:rsid w:val="00EA41E0"/>
+    <w:rsid w:val="00EA4F5F"/>
+    <w:rsid w:val="00EB05EE"/>
+    <w:rsid w:val="00EB0E20"/>
+    <w:rsid w:val="00EB177D"/>
+    <w:rsid w:val="00EB1A80"/>
+    <w:rsid w:val="00EB457B"/>
+    <w:rsid w:val="00EB5A5C"/>
+    <w:rsid w:val="00EB64AA"/>
+    <w:rsid w:val="00EC110C"/>
+    <w:rsid w:val="00EC26FB"/>
+    <w:rsid w:val="00EC3177"/>
+    <w:rsid w:val="00EC3B67"/>
+    <w:rsid w:val="00EC4F3A"/>
+    <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED3CC2"/>
+    <w:rsid w:val="00ED44C2"/>
+    <w:rsid w:val="00ED594D"/>
+    <w:rsid w:val="00ED6452"/>
+    <w:rsid w:val="00ED6B5F"/>
+    <w:rsid w:val="00EE2579"/>
+    <w:rsid w:val="00EE36E1"/>
+    <w:rsid w:val="00EE6DF0"/>
+    <w:rsid w:val="00EE7B3F"/>
+    <w:rsid w:val="00EF154F"/>
+    <w:rsid w:val="00EF4537"/>
+    <w:rsid w:val="00EF5F03"/>
+    <w:rsid w:val="00F0054D"/>
+    <w:rsid w:val="00F02467"/>
+    <w:rsid w:val="00F04D0E"/>
+    <w:rsid w:val="00F075D6"/>
+    <w:rsid w:val="00F12214"/>
+    <w:rsid w:val="00F12565"/>
+    <w:rsid w:val="00F13532"/>
+    <w:rsid w:val="00F14ACA"/>
+    <w:rsid w:val="00F15C00"/>
+    <w:rsid w:val="00F23927"/>
+    <w:rsid w:val="00F26A05"/>
+    <w:rsid w:val="00F26A45"/>
+    <w:rsid w:val="00F307CE"/>
+    <w:rsid w:val="00F33392"/>
+    <w:rsid w:val="00F33C6E"/>
+    <w:rsid w:val="00F37108"/>
+    <w:rsid w:val="00F41623"/>
+    <w:rsid w:val="00F43D34"/>
+    <w:rsid w:val="00F4541D"/>
+    <w:rsid w:val="00F47BAA"/>
+    <w:rsid w:val="00F52EAB"/>
+    <w:rsid w:val="00F54FD6"/>
+    <w:rsid w:val="00F56A33"/>
+    <w:rsid w:val="00F61A31"/>
+    <w:rsid w:val="00F624C1"/>
+    <w:rsid w:val="00F63648"/>
+    <w:rsid w:val="00F64D74"/>
+    <w:rsid w:val="00F65652"/>
+    <w:rsid w:val="00F67A2D"/>
+    <w:rsid w:val="00F70A1B"/>
+    <w:rsid w:val="00F70B6D"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F73D8F"/>
+    <w:rsid w:val="00F75960"/>
+    <w:rsid w:val="00F77B6F"/>
+    <w:rsid w:val="00F8015A"/>
+    <w:rsid w:val="00F802A0"/>
+    <w:rsid w:val="00F80B2D"/>
+    <w:rsid w:val="00F80BA2"/>
+    <w:rsid w:val="00F82526"/>
+    <w:rsid w:val="00F84672"/>
+    <w:rsid w:val="00F84802"/>
+    <w:rsid w:val="00F86BFC"/>
+    <w:rsid w:val="00F9029D"/>
+    <w:rsid w:val="00F9582B"/>
+    <w:rsid w:val="00F95A8C"/>
+    <w:rsid w:val="00F964D8"/>
+    <w:rsid w:val="00FA06FD"/>
+    <w:rsid w:val="00FA11B9"/>
+    <w:rsid w:val="00FA515B"/>
+    <w:rsid w:val="00FA5FBC"/>
+    <w:rsid w:val="00FA6B0B"/>
+    <w:rsid w:val="00FA6B90"/>
+    <w:rsid w:val="00FA74CB"/>
+    <w:rsid w:val="00FB207A"/>
+    <w:rsid w:val="00FB2886"/>
+    <w:rsid w:val="00FB329B"/>
+    <w:rsid w:val="00FB39EA"/>
+    <w:rsid w:val="00FB466E"/>
+    <w:rsid w:val="00FB5226"/>
+    <w:rsid w:val="00FB563D"/>
+    <w:rsid w:val="00FB7308"/>
+    <w:rsid w:val="00FC4F14"/>
+    <w:rsid w:val="00FC752C"/>
+    <w:rsid w:val="00FD0492"/>
+    <w:rsid w:val="00FD11CD"/>
+    <w:rsid w:val="00FD13EC"/>
+    <w:rsid w:val="00FD4DA8"/>
+    <w:rsid w:val="00FD4EEF"/>
+    <w:rsid w:val="00FD5461"/>
+    <w:rsid w:val="00FD54EF"/>
+    <w:rsid w:val="00FD6BDB"/>
+    <w:rsid w:val="00FD6F00"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE66DF"/>
+    <w:rsid w:val="00FE7948"/>
+    <w:rsid w:val="00FF18D2"/>
+    <w:rsid w:val="00FF22F5"/>
+    <w:rsid w:val="00FF2AA8"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rsid w:val="00FF5933"/>
+    <w:rsid w:val="00FF7577"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="nl-BE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C574EEF"/>
-  <w15:docId w15:val="{405A8C3A-066C-49EE-AE18-4B3336DA9F20}"/>
+  <w14:docId w14:val="6ED54E0B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9D98001A-BFE2-446E-8C03-B2A1189660CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6652,424 +23540,1130 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0026204F"/>
+    <w:rsid w:val="003A6CCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:right="-318"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="0026204F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:rsid w:val="0026204F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="center" w:pos="8930"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...3 lines deleted...]
-    <w:rsid w:val="0026204F"/>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:left="2268" w:right="1711" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:ind w:right="113"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="0026204F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="0026204F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="0026204F"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="000000"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
+    <w:name w:val="AHeader 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="lv-LV" w:bidi="as-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
+    <w:name w:val="AHeader 2"/>
+    <w:basedOn w:val="AHeader1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3">
+    <w:name w:val="AHeader 3"/>
+    <w:basedOn w:val="AHeader2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:ind w:left="2160" w:hanging="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2abc">
+    <w:name w:val="AHeader 2 abc"/>
+    <w:basedOn w:val="AHeader3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader3abc">
+    <w:name w:val="AHeader 3 abc"/>
+    <w:basedOn w:val="AHeader2abc"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1701"/>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="num" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="3600"/>
+      </w:tabs>
+      <w:ind w:left="3600" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...53 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00E1097C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="000D67D0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E1097C"/>
+    <w:rsid w:val="0019686E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00145D34"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="EUAlbertina" w:hAnsi="EUAlbertina" w:cs="EUAlbertina"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodytextAgency">
+    <w:name w:val="Body text (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodytextAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="BulletsAgency">
+    <w:name w:val="Bullets (Agency)"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="36"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="No-numheading3Agency">
+    <w:name w:val="No-num heading 3 (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="No-numheading3AgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="280" w:after="220" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
+    <w:name w:val="Normal (Agency)"/>
+    <w:link w:val="NormalAgencyChar"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgencyblack">
+    <w:name w:val="Table grid (Agency) black"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableheadingrowsAgency">
+    <w:name w:val="Table heading rows (Agency)"/>
+    <w:basedOn w:val="BodytextAgency"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabletextrowsAgency">
+    <w:name w:val="Table text rows (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodytextAgencyChar">
+    <w:name w:val="Body text (Agency) Char"/>
+    <w:link w:val="BodytextAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
+    <w:name w:val="Normal (Agency) Char"/>
+    <w:link w:val="NormalAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="No-numheading3AgencyChar">
+    <w:name w:val="No-num heading 3 (Agency) Char"/>
+    <w:link w:val="No-numheading3Agency"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalold">
+    <w:name w:val="Normal (old)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FF4664"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="003909E0"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C4128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Lahendamatamainimine1">
+    <w:name w:val="Lahendamata mainimine1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F73D8F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:divs>
+    <w:div w:id="143817357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="481238569">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="518928230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="615448790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="641890394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1245797233">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1248422733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1499736418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv@zoovet.eu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pvd.gov.lv/lv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicines.health.europa.eu/veterinary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-i-adverse-event-phv-mss-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7176,72 +24770,721 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="e20c04be-de3b-4820-b756-1c708a566952" ContentTypeId="0x010100A04BD06D3FA0C64AAD4A0F63D23CD6B9" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="360b800f-b2f7-459e-ab5d-817c5bc9a075">U7SVTCTF6PA5-1072821096-712068</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="360b800f-b2f7-459e-ab5d-817c5bc9a075">
+      <Url>https://ecucare.sharepoint.com/sites/CorporateQARA/_layouts/15/DocIdRedir.aspx?ID=U7SVTCTF6PA5-1072821096-712068</Url>
+      <Description>U7SVTCTF6PA5-1072821096-712068</Description>
+    </_dlc_DocIdUrl>
+    <ib17375f93d344a9a3a38c41f8465942 xmlns="83d074eb-7aee-436a-b9f9-cd30f41a47af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ib17375f93d344a9a3a38c41f8465942>
+    <TaxCatchAll xmlns="83d074eb-7aee-436a-b9f9-cd30f41a47af">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <eaa75567f2fa498983240f5465a10f19 xmlns="83d074eb-7aee-436a-b9f9-cd30f41a47af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">EN</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3b045742-cea0-40d2-9fa2-6c4333dcd530</TermId>
+        </TermInfo>
+      </Terms>
+    </eaa75567f2fa498983240f5465a10f19>
+    <Active_x0020_Document xmlns="83d074eb-7aee-436a-b9f9-cd30f41a47af">true</Active_x0020_Document>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Ecucare Document" ma:contentTypeID="0x010100A04BD06D3FA0C64AAD4A0F63D23CD6B9008CF2447852C452409C99D5BD51D418EA" ma:contentTypeVersion="8" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5faaaa778a533fc2e81787f808f91071">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83d074eb-7aee-436a-b9f9-cd30f41a47af" xmlns:ns3="360b800f-b2f7-459e-ab5d-817c5bc9a075" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e3daf269107675769531cb8f5b56ac67" ns2:_="" ns3:_="">
+    <xsd:import namespace="83d074eb-7aee-436a-b9f9-cd30f41a47af"/>
+    <xsd:import namespace="360b800f-b2f7-459e-ab5d-817c5bc9a075"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:ib17375f93d344a9a3a38c41f8465942" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:eaa75567f2fa498983240f5465a10f19" minOccurs="0"/>
+                <xsd:element ref="ns2:Active_x0020_Document" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83d074eb-7aee-436a-b9f9-cd30f41a47af" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ib17375f93d344a9a3a38c41f8465942" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="ib17375f93d344a9a3a38c41f8465942" ma:taxonomyFieldName="Document_x0020_Type" ma:displayName="Document Type" ma:default="" ma:fieldId="{2b17375f-93d3-44a9-a3a3-8c41f8465942}" ma:sspId="e20c04be-de3b-4820-b756-1c708a566952" ma:termSetId="11bb5d77-dbcd-4b68-9f11-7ab14081a1a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{688f7140-8fd1-401e-b2cb-ba400efd2217}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="360b800f-b2f7-459e-ab5d-817c5bc9a075">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{688f7140-8fd1-401e-b2cb-ba400efd2217}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="360b800f-b2f7-459e-ab5d-817c5bc9a075">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="eaa75567f2fa498983240f5465a10f19" ma:index="12" ma:taxonomy="true" ma:internalName="eaa75567f2fa498983240f5465a10f19" ma:taxonomyFieldName="Document_x0020_Language" ma:displayName="Document Language" ma:default="1;#EN|3b045742-cea0-40d2-9fa2-6c4333dcd530" ma:fieldId="{eaa75567-f2fa-4989-8324-0f5465a10f19}" ma:sspId="e20c04be-de3b-4820-b756-1c708a566952" ma:termSetId="48f49ede-4f25-4bbf-8e8d-5ef6571b74f2" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Active_x0020_Document" ma:index="14" nillable="true" ma:displayName="Active Document" ma:default="1" ma:internalName="Active_x0020_Document">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="360b800f-b2f7-459e-ab5d-817c5bc9a075" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="15" nillable="true" ma:displayName="Wert der Dokument-ID" ma:description="Der Wert der diesem Element zugewiesenen Dokument-ID." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanenter Hyperlink zu diesem Dokument." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="17" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29E2472B-DD94-4741-B49B-F427CBA416F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C56A9AB3-C250-4D85-8B08-F5A9CD210833}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82F7A719-D474-4A32-9E17-121A26D952BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="83d074eb-7aee-436a-b9f9-cd30f41a47af"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="360b800f-b2f7-459e-ab5d-817c5bc9a075"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CC1071B-3B8E-4C6B-A12F-B94AF172FA3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CC1C722-2620-4E71-9602-E11DA8B1A3C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A7EA07D-5F90-4E8A-8B72-C880C425AA38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEAA869C-493F-4DB1-AC2F-BA5726A01A45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="83d074eb-7aee-436a-b9f9-cd30f41a47af"/>
+    <ds:schemaRef ds:uri="360b800f-b2f7-459e-ab5d-817c5bc9a075"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4523</Characters>
+  <Pages>19</Pages>
+  <Words>3680</Words>
+  <Characters>25825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="8" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Pealkiri</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ZĀĻU APRAKSTS</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpstr>
+      <vt:lpstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpstr>
+      <vt:lpstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpstr>
+      <vt:lpstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12432</CharactersWithSpaces>
+  <CharactersWithSpaces>29447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EMEADocClassificationText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EMEADocClassificationCode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="EMEADocClassificationHidden">
+    <vt:lpwstr>N</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMEADocTypeCode">
+    <vt:lpwstr>tran</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="EMEADocRefFull">
+    <vt:lpwstr>EMEA/18389/02/en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="EMEADocRefPart0">
+    <vt:lpwstr>EMEA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="EMEADocRefPart1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="EMEADocRefPart2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="EMEADocRefPart3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="EMEADocRefNum">
+    <vt:lpwstr>18389</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="EMEADocRefYear">
+    <vt:lpwstr>02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="EMEADocRefRoot">
+    <vt:lpwstr>EMEA/18389/02</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="EMEADocVersion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="EMEADocLanguage">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="EMEADocRefPartFreeText">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="EMEADocStatus">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="EMEADocDateDay">
+    <vt:lpwstr>23</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="EMEADocDateMonth">
+    <vt:lpwstr>July</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="EMEADocDateYear">
+    <vt:lpwstr>2002</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EMEADocDate">
+    <vt:lpwstr>20020723</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="EMEADocTitle">
+    <vt:lpwstr> SPC veterinary template</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="EMEADocExtCatTitle">
+    <vt:lpwstr>The Title will not be included in the External Catalogue.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DM_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DM_Authors">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DM_Keywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="DM_Title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DM_Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DM_Owner">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="DM_emea_cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="DM_emea_message_subject">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="DM_emea_doc_number">
+    <vt:lpwstr>201224</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DM_emea_received_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="DM_emea_resp_body">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="DM_emea_revision_label">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DM_emea_to">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DM_emea_bcc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DM_emea_doc_category">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="DM_emea_from">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DM_emea_internal_label">
+    <vt:lpwstr>EMA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="DM_emea_legal_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="DM_emea_year">
+    <vt:lpwstr>2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="DM_emea_sent_date">
+    <vt:lpwstr>nulldate</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="DM_emea_doc_lang">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DM_emea_meeting_status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="DM_emea_meeting_action">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DM_emea_meeting_hyperlink">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="DM_emea_meeting_title">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="DM_emea_meeting_ref">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="DM_emea_meeting_flags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DM_Subject">
+    <vt:lpwstr>General-EMA/201224/2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DM_Version">
+    <vt:lpwstr>CURRENT,1.2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DM_Name">
+    <vt:lpwstr>EN QRD Veterinay PI template_v.8.1_clean_January 2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DM_Creation_Date">
+    <vt:lpwstr>16/01/2017 11:49:07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="DM_Modify_Date">
+    <vt:lpwstr>16/01/2017 11:49:07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="DM_Creator_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="DM_Modifier_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="DM_Type">
+    <vt:lpwstr>emea_document</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="DM_DocRefId">
+    <vt:lpwstr>EMA/30443/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="DM_Category">
+    <vt:lpwstr>Templates and Form</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="DM_Path">
+    <vt:lpwstr>/02b. Administration of Scientific Meeting/WPs SAGs DGs and other WGs/CxMP - QRD/3. Other activities/02. Procedures/01. QRD PI templates/02 QRD Veterinary templates/13 V-template v.8.1 - publication/02 English vet QRD PI_for publication</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="DM_emea_doc_ref_id">
+    <vt:lpwstr>EMA/30443/2017</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="DM_Modifer_Name">
+    <vt:lpwstr>Prizzi Monica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="DM_Modified_Date">
+    <vt:lpwstr>16/01/2017 11:49:07</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="Document Type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="Document Language">
+    <vt:lpwstr>1;#EN|3b045742-cea0-40d2-9fa2-6c4333dcd530</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="ContentTypeId">
+    <vt:lpwstr>0x010100A04BD06D3FA0C64AAD4A0F63D23CD6B9008CF2447852C452409C99D5BD51D418EA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="_dlc_DocId">
+    <vt:lpwstr>U7SVTCTF6PA5-1072821096-554251</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>077faf27-fdd2-4f5c-9937-034c4a63e320</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://ecucare.sharepoint.com/sites/CorporateQARA/_layouts/15/DocIdRedir.aspx?ID=U7SVTCTF6PA5-1072821096-554251, U7SVTCTF6PA5-1072821096-554251</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="GrammarlyDocumentId">
+    <vt:lpwstr>0b760bf0ece230c72edc82df897a4bfb72a515501143d7a86087bfe58a75e186</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="Document_x0020_Language">
+    <vt:lpwstr>1;#EN|3b045742-cea0-40d2-9fa2-6c4333dcd530</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="Document_x0020_Type">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>