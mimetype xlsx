--- v0 (2026-05-23)
+++ v1 (2026-06-27)
@@ -6,67 +6,67 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of approved food establishments of animal origin\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E779A1E4-50D7-4637-B44D-FF03DCBF417A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{710A7A69-8875-4E57-9318-EEC47F9BF1DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SEKC 2" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK7" localSheetId="1">'SEKC 2'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="208">
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Town/Region</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Category </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <r>
@@ -417,77 +417,68 @@
   <si>
     <t>A 037133</t>
   </si>
   <si>
     <t xml:space="preserve">Bauska/- </t>
   </si>
   <si>
     <t>cold store</t>
   </si>
   <si>
     <t>CS, RW</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>re-wrapping establishment</t>
   </si>
   <si>
     <t>A 038703</t>
   </si>
   <si>
     <t>LPKS "Ezerkrasti-1"</t>
   </si>
   <si>
-    <t>Madonas</t>
-[...1 lines deleted...]
-  <si>
     <t>LPKS "Alpiņi"</t>
   </si>
   <si>
     <t>A 009533</t>
   </si>
   <si>
     <t>SIA "Jēkabpils piena kombināts"</t>
   </si>
   <si>
     <t>-/Gulbenes</t>
   </si>
   <si>
     <t>-/Limbažu</t>
   </si>
   <si>
     <t>A 007416</t>
   </si>
   <si>
-    <t>A 003871</t>
-[...4 lines deleted...]
-  <si>
     <t>RW, CS</t>
   </si>
   <si>
     <t>-/Smiltenes</t>
   </si>
   <si>
     <t>LEP</t>
   </si>
   <si>
     <t>liquid egg plant</t>
   </si>
   <si>
     <t>A 052167</t>
   </si>
   <si>
     <t>A 054262</t>
   </si>
   <si>
     <t>SIA "Latvijas Piens"</t>
   </si>
   <si>
     <t>A 056270</t>
   </si>
   <si>
     <t xml:space="preserve"> A 038964</t>
@@ -681,51 +672,57 @@
   <si>
     <t>SIA "Skrīveru saldumi"</t>
   </si>
   <si>
     <t>A 065318</t>
   </si>
   <si>
     <t>SIA "Bairons LBC"</t>
   </si>
   <si>
     <t>SIA "VS Dairy"</t>
   </si>
   <si>
     <t>A 098889</t>
   </si>
   <si>
     <t>SIA "KAND"</t>
   </si>
   <si>
     <t>-/Ludzas</t>
   </si>
   <si>
     <t>Temporary suspended, 96-0001 (06.03.2026)</t>
   </si>
   <si>
-    <t>Last amendment of this list: 07.04.2026.</t>
+    <t>A 043932</t>
+  </si>
+  <si>
+    <t>Z/S “Sniķeri”</t>
+  </si>
+  <si>
+    <t>Last amendment of this list: 18.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -861,51 +858,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -918,53 +915,50 @@
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
@@ -1274,656 +1268,656 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K88"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F5" sqref="F5:H5"/>
+      <selection pane="bottomLeft" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="3.44140625" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="20.6640625" customWidth="1"/>
+    <col min="1" max="1" width="3.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="16.28515625" customWidth="1"/>
+    <col min="3" max="3" width="41.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" customWidth="1"/>
+    <col min="5" max="5" width="11.85546875" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="8" max="8" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="26"/>
+      <c r="B1" s="25"/>
       <c r="C1" s="7"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
-      <c r="H1" s="21" t="s">
-        <v>162</v>
+      <c r="H1" s="20" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="17.25" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="27"/>
-[...5 lines deleted...]
-      <c r="H2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
     </row>
     <row r="3" spans="1:8">
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" ht="19.5" customHeight="1">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="27"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:8" ht="13.8" thickBot="1">
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+    </row>
+    <row r="5" spans="1:8" ht="13.5" thickBot="1">
       <c r="B5" s="6"/>
       <c r="C5" s="7"/>
       <c r="D5" s="1"/>
       <c r="E5" s="6"/>
-      <c r="F5" s="29" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="29"/>
+      <c r="F5" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
     </row>
     <row r="6" spans="1:8" ht="31.5" customHeight="1" thickBot="1">
       <c r="A6" s="16"/>
       <c r="B6" s="11" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13.5" customHeight="1">
       <c r="A7"/>
       <c r="B7" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>96</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="9"/>
       <c r="G7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="12.75" customHeight="1">
       <c r="A8"/>
       <c r="B8" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>105</v>
       </c>
       <c r="D8" s="17" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8" ht="12.75" customHeight="1">
       <c r="A9"/>
       <c r="B9" s="9" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D9" s="17" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="9"/>
       <c r="G9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="12.75" customHeight="1">
       <c r="A10"/>
       <c r="B10" s="9" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D10" s="17" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1">
       <c r="A11"/>
       <c r="B11" s="9" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D11" s="17" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8" ht="14.25" customHeight="1">
       <c r="A12"/>
       <c r="B12" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="4"/>
     </row>
     <row r="13" spans="1:8" ht="12" customHeight="1">
       <c r="A13"/>
       <c r="B13" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="17" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8" ht="13.5" customHeight="1">
       <c r="A14"/>
       <c r="B14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="17" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="20" t="s">
+      <c r="F14" s="19" t="s">
         <v>82</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8" ht="12" customHeight="1">
       <c r="A15"/>
       <c r="B15" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="9"/>
       <c r="G15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8" ht="12.75" customHeight="1">
       <c r="A16"/>
       <c r="B16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F16" s="20" t="s">
-        <v>129</v>
+      <c r="F16" s="19" t="s">
+        <v>126</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8" ht="13.5" customHeight="1">
       <c r="A17"/>
       <c r="B17" s="9" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8" ht="14.25" customHeight="1">
       <c r="A18"/>
       <c r="B18" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="D18" s="17" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="9"/>
       <c r="G18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="12" customHeight="1">
       <c r="A19"/>
       <c r="B19" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="17" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="9"/>
       <c r="G19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8" ht="14.25" customHeight="1">
       <c r="A20"/>
       <c r="B20" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D20" s="17" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="9"/>
       <c r="G20" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8" ht="12" customHeight="1">
       <c r="A21"/>
       <c r="B21" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D21" s="17" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="9"/>
       <c r="G21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8" ht="12" customHeight="1">
       <c r="A22"/>
       <c r="B22" s="9" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D22" s="17" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="9"/>
       <c r="G22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="12" customHeight="1">
       <c r="A23"/>
       <c r="B23" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>110</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="9"/>
       <c r="G23" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8" ht="12" customHeight="1">
       <c r="A24"/>
       <c r="B24" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="17" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8" ht="12" customHeight="1">
       <c r="A25"/>
       <c r="B25" s="9" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D25" s="17" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="9"/>
       <c r="G25" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8" ht="13.5" customHeight="1">
       <c r="A26"/>
       <c r="B26" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="9"/>
       <c r="G26" s="9" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8" ht="12.75" customHeight="1">
       <c r="A27"/>
       <c r="B27" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="9"/>
       <c r="G27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8" ht="12.75" customHeight="1">
       <c r="A28"/>
       <c r="B28" s="9" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="9"/>
       <c r="G28" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8" ht="12.75" customHeight="1">
       <c r="A29"/>
       <c r="B29" s="9" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="2"/>
     </row>
     <row r="30" spans="1:8" ht="12.75" customHeight="1">
       <c r="A30"/>
       <c r="B30" s="9" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="9"/>
       <c r="G30" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2"/>
     </row>
     <row r="31" spans="1:8" ht="12.75" customHeight="1">
       <c r="A31"/>
       <c r="B31" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="13" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D31" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="9"/>
       <c r="G31" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8" ht="12.75" customHeight="1">
       <c r="A32"/>
       <c r="B32" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1962,1061 +1956,1059 @@
       </c>
       <c r="C34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D34" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="9"/>
       <c r="G34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H34" s="2"/>
     </row>
     <row r="35" spans="1:8" ht="12.75" customHeight="1">
       <c r="A35"/>
       <c r="B35" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="17" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="9"/>
       <c r="G35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="2"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36"/>
       <c r="B36" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="17" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="9"/>
       <c r="G36" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37"/>
       <c r="B37" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="17" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="9"/>
       <c r="G37" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8" ht="14.25" customHeight="1">
       <c r="A38"/>
       <c r="B38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="9"/>
       <c r="G38" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39"/>
       <c r="B39" s="9" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D39" s="17" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="9"/>
       <c r="G39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8" ht="14.25" customHeight="1">
       <c r="A40"/>
       <c r="B40" s="9" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D40" s="17" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8" ht="12.75" customHeight="1">
       <c r="A41"/>
       <c r="B41" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D41" s="17" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="13"/>
     </row>
     <row r="42" spans="1:8" ht="12.75" customHeight="1">
       <c r="A42"/>
       <c r="B42" s="9" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D42" s="17" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="9"/>
       <c r="G42" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="13"/>
     </row>
     <row r="43" spans="1:8" ht="12.75" customHeight="1">
       <c r="A43"/>
       <c r="B43" s="9" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D43" s="17" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="9"/>
       <c r="G43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="13"/>
     </row>
     <row r="44" spans="1:8" ht="12.75" customHeight="1">
       <c r="A44"/>
       <c r="B44" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D44" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="9"/>
       <c r="G44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:8" ht="13.5" customHeight="1">
       <c r="A45"/>
       <c r="B45" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="17" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="2"/>
     </row>
     <row r="46" spans="1:8" ht="14.25" customHeight="1">
       <c r="A46"/>
       <c r="B46" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>37</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="9"/>
       <c r="G46" s="9" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="2"/>
     </row>
-    <row r="47" spans="1:8" ht="13.5" customHeight="1">
+    <row r="47" spans="1:8" ht="14.25" customHeight="1">
       <c r="A47"/>
       <c r="B47" s="9" t="s">
-        <v>126</v>
+        <v>205</v>
       </c>
       <c r="C47" s="13" t="s">
-        <v>151</v>
+        <v>206</v>
       </c>
       <c r="D47" s="17" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="9"/>
       <c r="G47" s="9" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-    <row r="48" spans="1:8" ht="27.75" customHeight="1">
+        <v>26</v>
+      </c>
+      <c r="H47" s="2"/>
+    </row>
+    <row r="48" spans="1:8" ht="13.5" customHeight="1">
       <c r="A48"/>
       <c r="B48" s="9" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
       <c r="D48" s="17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F48" s="9"/>
       <c r="G48" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H48" s="2"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:8">
+      <c r="H48" s="3"/>
+    </row>
+    <row r="49" spans="1:8" ht="27.75" customHeight="1">
       <c r="A49"/>
       <c r="B49" s="9" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D49" s="17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F49" s="9"/>
+        <v>0</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>82</v>
+      </c>
       <c r="G49" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50"/>
       <c r="B50" s="9" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>45</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="9"/>
       <c r="G50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51"/>
       <c r="B51" s="9" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>45</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="9"/>
       <c r="G51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="2"/>
     </row>
-    <row r="52" spans="1:8" ht="26.4">
+    <row r="52" spans="1:8">
       <c r="A52"/>
       <c r="B52" s="9" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
       <c r="D52" s="17" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="F52" s="9"/>
       <c r="G52" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="2"/>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:8" ht="25.5">
       <c r="A53"/>
       <c r="B53" s="9" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>177</v>
+        <v>50</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>51</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F53" s="9" t="s">
-        <v>116</v>
+      <c r="F53" s="19" t="s">
+        <v>126</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54"/>
-      <c r="B54" s="17" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="B54" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>174</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>51</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F54" s="20" t="s">
-        <v>129</v>
+      <c r="F54" s="9" t="s">
+        <v>116</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="2"/>
     </row>
     <row r="55" spans="1:8" ht="13.5" customHeight="1">
       <c r="A55"/>
       <c r="B55" s="9" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>51</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="9"/>
       <c r="G55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="2"/>
     </row>
     <row r="56" spans="1:8" ht="13.5" customHeight="1">
       <c r="A56"/>
       <c r="B56" s="9" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D56" s="17" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="9"/>
       <c r="G56" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="2"/>
     </row>
     <row r="57" spans="1:8" ht="12.75" customHeight="1">
       <c r="A57"/>
       <c r="B57" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C57" s="13" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>52</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="2"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58"/>
       <c r="B58" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D58" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="9"/>
       <c r="G58" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59"/>
       <c r="B59" s="9" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C59" s="13" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D59" s="17" t="s">
         <v>52</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="2"/>
     </row>
     <row r="60" spans="1:8" ht="14.25" customHeight="1">
       <c r="A60"/>
       <c r="B60" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C60" s="13" t="s">
         <v>49</v>
       </c>
       <c r="D60" s="17" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="9"/>
       <c r="G60" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H60" s="2"/>
     </row>
     <row r="61" spans="1:8" ht="12" customHeight="1">
       <c r="A61"/>
       <c r="B61" s="9" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C61" s="13" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D61" s="17" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="9"/>
       <c r="G61" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="2"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62"/>
       <c r="B62" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D62" s="17" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="2"/>
     </row>
     <row r="63" spans="1:8" ht="15" customHeight="1">
       <c r="A63"/>
       <c r="B63" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D63" s="17" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="2"/>
     </row>
     <row r="64" spans="1:8" ht="15.75" customHeight="1">
       <c r="A64"/>
       <c r="B64" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="17" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="9"/>
       <c r="G64" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="2"/>
     </row>
     <row r="65" spans="1:8" ht="15" customHeight="1">
       <c r="A65"/>
       <c r="B65" s="9" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C65" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D65" s="17" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H65" s="2"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66"/>
       <c r="B66" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>56</v>
       </c>
       <c r="D66" s="17" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="9"/>
       <c r="G66" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H66" s="2"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67"/>
       <c r="B67" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D67" s="17" t="s">
         <v>59</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="9"/>
       <c r="G67" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68"/>
       <c r="B68" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>63</v>
       </c>
       <c r="D68" s="17" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="2"/>
     </row>
     <row r="69" spans="1:8" ht="13.5" customHeight="1">
       <c r="A69"/>
       <c r="B69" s="9" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>60</v>
       </c>
       <c r="D69" s="17" t="s">
         <v>61</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H69" s="2"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70"/>
       <c r="B70" s="9" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C70" s="13" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D70" s="17" t="s">
         <v>61</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="9"/>
       <c r="G70" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H70" s="2"/>
     </row>
-    <row r="71" spans="1:8" ht="26.4">
+    <row r="71" spans="1:8" ht="25.5">
       <c r="A71"/>
       <c r="B71" s="9" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>68</v>
       </c>
       <c r="D71" s="17" t="s">
         <v>69</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>115</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="2"/>
     </row>
     <row r="72" spans="1:8" ht="14.25" customHeight="1">
       <c r="A72"/>
       <c r="B72" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D72" s="17" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F72" s="9"/>
       <c r="G72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H72" s="2"/>
     </row>
-    <row r="73" spans="1:8" ht="25.8" customHeight="1">
+    <row r="73" spans="1:8" ht="25.9" customHeight="1">
       <c r="A73"/>
-      <c r="B73" s="22" t="s">
-[...16 lines deleted...]
-        <v>207</v>
+      <c r="B73" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>189</v>
+      </c>
+      <c r="E73" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F73" s="21"/>
+      <c r="G73" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="H73" s="21" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74"/>
       <c r="B74" s="9" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D74" s="17" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="9"/>
       <c r="G74" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H74" s="2"/>
     </row>
     <row r="75" spans="1:8" ht="12.75" customHeight="1">
       <c r="A75"/>
       <c r="B75" s="9" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D75" s="17" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F75" s="9"/>
       <c r="G75" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H75" s="2"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76"/>
       <c r="B76" s="9" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D76" s="17" t="s">
         <v>69</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="9"/>
       <c r="G76" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H76" s="2"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="28" t="s">
+      <c r="A78" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="B78" s="28"/>
-[...5 lines deleted...]
-      <c r="H78" s="28"/>
+      <c r="B78" s="27"/>
+      <c r="C78" s="27"/>
+      <c r="D78" s="27"/>
+      <c r="E78" s="27"/>
+      <c r="F78" s="27"/>
+      <c r="G78" s="27"/>
+      <c r="H78" s="27"/>
     </row>
     <row r="79" spans="1:8" ht="8.25" customHeight="1">
       <c r="A79" s="14"/>
       <c r="B79" s="14"/>
       <c r="C79" s="14"/>
       <c r="D79" s="14"/>
       <c r="E79" s="14"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B80" s="30" t="s">
+      <c r="B80" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="C80" s="30"/>
-[...4 lines deleted...]
-      <c r="H80" s="30"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29"/>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="14"/>
       <c r="B81" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C81" s="25" t="s">
+      <c r="C81" s="24" t="s">
         <v>75</v>
       </c>
-      <c r="D81" s="25"/>
-[...3 lines deleted...]
-      <c r="H81" s="25"/>
+      <c r="D81" s="24"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="24"/>
+      <c r="G81" s="24"/>
+      <c r="H81" s="24"/>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="14"/>
       <c r="B82" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C82" s="25" t="s">
+      <c r="C82" s="24" t="s">
         <v>114</v>
       </c>
-      <c r="D82" s="25"/>
-[...3 lines deleted...]
-      <c r="H82" s="25"/>
+      <c r="D82" s="24"/>
+      <c r="E82" s="24"/>
+      <c r="F82" s="24"/>
+      <c r="G82" s="24"/>
+      <c r="H82" s="24"/>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="14"/>
       <c r="B83" s="15" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-      <c r="H83" s="25"/>
+        <v>128</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="D83" s="24"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="24"/>
+      <c r="G83" s="24"/>
+      <c r="H83" s="24"/>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="14"/>
       <c r="B84" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C84" s="25" t="s">
+      <c r="C84" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="D84" s="25"/>
-[...3 lines deleted...]
-      <c r="H84" s="25"/>
+      <c r="D84" s="24"/>
+      <c r="E84" s="24"/>
+      <c r="F84" s="24"/>
+      <c r="G84" s="24"/>
+      <c r="H84" s="24"/>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="14"/>
       <c r="B85" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="C85" s="25" t="s">
+      <c r="C85" s="24" t="s">
         <v>117</v>
       </c>
-      <c r="D85" s="25"/>
-[...6 lines deleted...]
-      <c r="K85" s="25"/>
+      <c r="D85" s="24"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="24"/>
+      <c r="G85" s="24"/>
+      <c r="H85" s="24"/>
+      <c r="I85" s="24"/>
+      <c r="J85" s="24"/>
+      <c r="K85" s="24"/>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="B86" s="30" t="s">
+      <c r="B86" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="C86" s="30"/>
-[...4 lines deleted...]
-      <c r="H86" s="30"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="29"/>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="14"/>
       <c r="B87" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C87" s="25" t="s">
+      <c r="C87" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="D87" s="25"/>
-[...3 lines deleted...]
-      <c r="H87" s="25"/>
+      <c r="D87" s="24"/>
+      <c r="E87" s="24"/>
+      <c r="F87" s="24"/>
+      <c r="G87" s="24"/>
+      <c r="H87" s="24"/>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="14"/>
       <c r="B88" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C88" s="25" t="s">
+      <c r="C88" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="D88" s="25"/>
-[...3 lines deleted...]
-      <c r="H88" s="25"/>
+      <c r="D88" s="24"/>
+      <c r="E88" s="24"/>
+      <c r="F88" s="24"/>
+      <c r="G88" s="24"/>
+      <c r="H88" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C88:H88"/>
     <mergeCell ref="C84:H84"/>
     <mergeCell ref="C85:K85"/>
     <mergeCell ref="C83:H83"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A78:H78"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="B80:H80"/>
     <mergeCell ref="C81:H81"/>
     <mergeCell ref="B86:H86"/>
     <mergeCell ref="C87:H87"/>
     <mergeCell ref="C82:H82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>