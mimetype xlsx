--- v0 (2026-05-23)
+++ v1 (2026-06-18)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of approved food establishments of animal origin\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\storage.pvd.lan\UR-registered-establishments$\Lists of approved food establishments of animal origin\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78517E19-0E1D-49D8-BC56-B4BD676480BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5E61FAE-1ACC-4BB4-915D-130119835BCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SEKC 5" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SEKC 5'!$B$7:$H$7</definedName>
   </definedNames>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="814" uniqueCount="349">
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>SIA "Daers"</t>
   </si>
   <si>
     <t>A 000498</t>
   </si>
   <si>
     <t>SIA ''Trīs karāti''</t>
   </si>
   <si>
     <t>A 006282</t>
   </si>
   <si>
     <t>SIA ''Ariols''</t>
   </si>
   <si>
     <t>A 000764</t>
   </si>
   <si>
@@ -977,53 +977,50 @@
   <si>
     <t>SIA "Māras brieži"</t>
   </si>
   <si>
     <t>A 090210</t>
   </si>
   <si>
     <t>SIA "Apogs"</t>
   </si>
   <si>
     <t>SH,CP</t>
   </si>
   <si>
     <t>O,C</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Commission Implementing Regulation (EU) 2023/594 of 16 March 2023 laying down special disease control measures for African swine fever and repealing Implementing Regulation (EU) 2021/605</t>
   </si>
   <si>
     <t>AS Maag Latvija (until 04.09.2023. A/S "HKScan Latvia")</t>
   </si>
   <si>
-    <t>SIA "Zemzari Straupē" (until 22.09.2023.ZS "Zemzari")</t>
-[...1 lines deleted...]
-  <si>
     <t>A 091566</t>
   </si>
   <si>
     <t>SIA "Valrito"</t>
   </si>
   <si>
     <t>-/Alūksnes</t>
   </si>
   <si>
     <t>Authorized to apply the derogation in accordance with Regulation (EU) 2023/594 (ASF)** Article 41 and Article 42</t>
   </si>
   <si>
     <t>A/S Ķekava Foods"</t>
   </si>
   <si>
     <t>AS "Ķekava Foods" (until 16.02.2024.SIA ''Lielzeltiņi'')</t>
   </si>
   <si>
     <t>A 085986</t>
   </si>
   <si>
     <t>SIA "Milža slota"</t>
   </si>
   <si>
     <t>Authorized to apply the derogation in accordance with Regulation (EU) 2023/594 (ASF)*</t>
@@ -1109,51 +1106,60 @@
     <t>Preiļi/-</t>
   </si>
   <si>
     <t>A,P,B</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "Reaton Food" </t>
   </si>
   <si>
     <t>Authorized to apply the derogation in accordance with:
 - Regulation (EU) 2023/594 (ASF)** Article 41 and Article 42;                                                     - Regulation (EU) 2023/687*** Article 42 and Article 43</t>
   </si>
   <si>
     <t>mp, st</t>
   </si>
   <si>
     <t>A 102145</t>
   </si>
   <si>
     <t>SIA "Hunter"</t>
   </si>
   <si>
     <t>P,B,fG,wU,wG</t>
   </si>
   <si>
-    <t>Last amendment of this list: 20.05.2026.</t>
+    <t>Last amendment of this list: 05.06.2026.</t>
+  </si>
+  <si>
+    <t>SIA "Zemzari Straupē"</t>
+  </si>
+  <si>
+    <t>A 106097</t>
+  </si>
+  <si>
+    <t>SIA "JJ-Work"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="27">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1470,51 +1476,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="235">
+  <cellXfs count="238">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -1771,453 +1777,462 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...322 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -2496,4791 +2511,4827 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N302"/>
+  <dimension ref="A1:N304"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F5" sqref="F5:H5"/>
+      <selection pane="bottomLeft" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" style="10" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="30.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="35.6640625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="16.33203125" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" customWidth="1"/>
+    <col min="7" max="7" width="16.33203125" customWidth="1"/>
+    <col min="8" max="8" width="30.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.75">
-      <c r="A1" s="207" t="s">
+    <row r="1" spans="1:8" ht="15.6">
+      <c r="A1" s="155" t="s">
         <v>79</v>
       </c>
-      <c r="B1" s="207"/>
+      <c r="B1" s="155"/>
       <c r="C1" s="7"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="38" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="17.25" customHeight="1">
-      <c r="A2" s="208" t="s">
+      <c r="A2" s="156" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="208"/>
-[...5 lines deleted...]
-      <c r="H2" s="208"/>
+      <c r="B2" s="156"/>
+      <c r="C2" s="156"/>
+      <c r="D2" s="156"/>
+      <c r="E2" s="156"/>
+      <c r="F2" s="156"/>
+      <c r="G2" s="156"/>
+      <c r="H2" s="156"/>
     </row>
     <row r="3" spans="1:8" ht="6" customHeight="1">
       <c r="B3" s="9"/>
       <c r="C3" s="7"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A4" s="208" t="s">
+      <c r="A4" s="156" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="208"/>
-[...5 lines deleted...]
-      <c r="H4" s="208"/>
+      <c r="B4" s="156"/>
+      <c r="C4" s="156"/>
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="156"/>
+      <c r="G4" s="156"/>
+      <c r="H4" s="156"/>
     </row>
     <row r="5" spans="1:8" ht="16.5" customHeight="1" thickBot="1">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="1"/>
       <c r="E5" s="9"/>
-      <c r="F5" s="209" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="209"/>
+      <c r="F5" s="157" t="s">
+        <v>345</v>
+      </c>
+      <c r="G5" s="157"/>
+      <c r="H5" s="157"/>
     </row>
     <row r="6" spans="1:8" ht="32.25" customHeight="1" thickBot="1">
       <c r="A6" s="17"/>
       <c r="B6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>57</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.75" customHeight="1">
       <c r="A7" s="17"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="28"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B8" s="158" t="s">
+      <c r="B8" s="159" t="s">
         <v>164</v>
       </c>
-      <c r="C8" s="182" t="s">
+      <c r="C8" s="162" t="s">
         <v>165</v>
       </c>
-      <c r="D8" s="103" t="s">
+      <c r="D8" s="111" t="s">
         <v>250</v>
       </c>
-      <c r="E8" s="99" t="s">
+      <c r="E8" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="55"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
     </row>
     <row r="9" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B9" s="162"/>
-[...2 lines deleted...]
-      <c r="E9" s="100"/>
+      <c r="B9" s="160"/>
+      <c r="C9" s="163"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="128"/>
       <c r="F9" s="55" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="62"/>
       <c r="H9" s="22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B10" s="159"/>
-[...2 lines deleted...]
-      <c r="E10" s="101"/>
+      <c r="B10" s="161"/>
+      <c r="C10" s="164"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="110"/>
       <c r="F10" s="55" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="62" t="s">
         <v>128</v>
       </c>
       <c r="H10" s="22"/>
     </row>
     <row r="11" spans="1:8" s="11" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B11" s="158" t="s">
+      <c r="B11" s="159" t="s">
+        <v>303</v>
+      </c>
+      <c r="C11" s="162" t="s">
         <v>304</v>
       </c>
-      <c r="C11" s="182" t="s">
+      <c r="D11" s="111" t="s">
         <v>305</v>
       </c>
-      <c r="D11" s="103" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="99" t="s">
+      <c r="E11" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="55"/>
       <c r="G11" s="62" t="s">
         <v>269</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B12" s="159"/>
-[...2 lines deleted...]
-      <c r="E12" s="101"/>
+      <c r="B12" s="161"/>
+      <c r="C12" s="164"/>
+      <c r="D12" s="113"/>
+      <c r="E12" s="110"/>
       <c r="F12" s="55" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="62" t="s">
         <v>145</v>
       </c>
       <c r="H12" s="22"/>
     </row>
     <row r="13" spans="1:8" s="11" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B13" s="99" t="s">
+      <c r="B13" s="109" t="s">
         <v>119</v>
       </c>
-      <c r="C13" s="133" t="s">
+      <c r="C13" s="126" t="s">
         <v>120</v>
       </c>
-      <c r="D13" s="199" t="s">
+      <c r="D13" s="165" t="s">
         <v>251</v>
       </c>
-      <c r="E13" s="202" t="s">
+      <c r="E13" s="168" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="62"/>
       <c r="G13" s="62"/>
       <c r="H13" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="14" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B14" s="100"/>
-[...2 lines deleted...]
-      <c r="E14" s="203"/>
+      <c r="B14" s="128"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="166"/>
+      <c r="E14" s="169"/>
       <c r="F14" s="62" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="62" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B15" s="100"/>
-[...2 lines deleted...]
-      <c r="E15" s="203"/>
+      <c r="B15" s="128"/>
+      <c r="C15" s="142"/>
+      <c r="D15" s="166"/>
+      <c r="E15" s="169"/>
       <c r="F15" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="62"/>
       <c r="H15" s="61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B16" s="101"/>
-[...2 lines deleted...]
-      <c r="E16" s="204"/>
+      <c r="B16" s="110"/>
+      <c r="C16" s="127"/>
+      <c r="D16" s="167"/>
+      <c r="E16" s="170"/>
       <c r="F16" s="62" t="s">
         <v>158</v>
       </c>
       <c r="G16" s="62"/>
       <c r="H16" s="22"/>
     </row>
     <row r="17" spans="1:8" s="11" customFormat="1" ht="34.5" customHeight="1">
-      <c r="B17" s="136" t="s">
+      <c r="B17" s="171" t="s">
         <v>125</v>
       </c>
-      <c r="C17" s="133" t="s">
+      <c r="C17" s="126" t="s">
         <v>126</v>
       </c>
-      <c r="D17" s="121" t="s">
+      <c r="D17" s="117" t="s">
         <v>251</v>
       </c>
-      <c r="E17" s="205" t="s">
+      <c r="E17" s="173" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="61"/>
       <c r="G17" s="62"/>
       <c r="H17" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B18" s="137"/>
-[...2 lines deleted...]
-      <c r="E18" s="206"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="142"/>
+      <c r="D18" s="118"/>
+      <c r="E18" s="174"/>
       <c r="F18" s="61" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="62" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="3"/>
     </row>
     <row r="19" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B19" s="137"/>
-[...2 lines deleted...]
-      <c r="E19" s="206"/>
+      <c r="B19" s="172"/>
+      <c r="C19" s="142"/>
+      <c r="D19" s="118"/>
+      <c r="E19" s="174"/>
       <c r="F19" s="55" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="62"/>
       <c r="H19" s="62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="11" customFormat="1" ht="33" customHeight="1">
-      <c r="B20" s="99" t="s">
+      <c r="B20" s="109" t="s">
         <v>199</v>
       </c>
-      <c r="C20" s="133" t="s">
+      <c r="C20" s="126" t="s">
         <v>200</v>
       </c>
-      <c r="D20" s="121" t="s">
+      <c r="D20" s="117" t="s">
         <v>251</v>
       </c>
-      <c r="E20" s="99" t="s">
+      <c r="E20" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="62"/>
       <c r="G20" s="62"/>
       <c r="H20" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B21" s="100"/>
-[...2 lines deleted...]
-      <c r="E21" s="100"/>
+      <c r="B21" s="128"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="118"/>
+      <c r="E21" s="128"/>
       <c r="F21" s="62" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="62"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="101"/>
-[...2 lines deleted...]
-      <c r="E22" s="101"/>
+      <c r="B22" s="110"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="119"/>
+      <c r="E22" s="110"/>
       <c r="F22" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G22" s="62"/>
       <c r="H22" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="B23" s="56" t="s">
         <v>270</v>
       </c>
       <c r="C23" s="69" t="s">
         <v>237</v>
       </c>
       <c r="D23" s="56" t="s">
         <v>238</v>
       </c>
       <c r="E23" s="56" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="63"/>
       <c r="G23" s="63" t="s">
         <v>205</v>
       </c>
       <c r="H23" s="43"/>
     </row>
     <row r="24" spans="1:8" ht="36.75" customHeight="1">
       <c r="A24"/>
-      <c r="B24" s="103" t="s">
+      <c r="B24" s="111" t="s">
         <v>236</v>
       </c>
-      <c r="C24" s="105" t="s">
+      <c r="C24" s="114" t="s">
         <v>237</v>
       </c>
-      <c r="D24" s="103" t="s">
+      <c r="D24" s="111" t="s">
         <v>238</v>
       </c>
-      <c r="E24" s="103" t="s">
+      <c r="E24" s="111" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="63"/>
       <c r="G24" s="63" t="s">
         <v>239</v>
       </c>
       <c r="H24" s="30" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75" customHeight="1">
       <c r="A25"/>
-      <c r="B25" s="114"/>
-[...2 lines deleted...]
-      <c r="E25" s="114"/>
+      <c r="B25" s="112"/>
+      <c r="C25" s="115"/>
+      <c r="D25" s="112"/>
+      <c r="E25" s="112"/>
       <c r="F25" s="63" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="63" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="43"/>
     </row>
     <row r="26" spans="1:8" ht="12.75" customHeight="1">
       <c r="A26"/>
-      <c r="B26" s="114"/>
-[...2 lines deleted...]
-      <c r="E26" s="114"/>
+      <c r="B26" s="112"/>
+      <c r="C26" s="115"/>
+      <c r="D26" s="112"/>
+      <c r="E26" s="112"/>
       <c r="F26" s="63" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="63" t="s">
         <v>240</v>
       </c>
       <c r="H26" s="43"/>
     </row>
     <row r="27" spans="1:8" ht="12.75" customHeight="1">
       <c r="A27"/>
-      <c r="B27" s="104"/>
-[...2 lines deleted...]
-      <c r="E27" s="104"/>
+      <c r="B27" s="113"/>
+      <c r="C27" s="116"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="113"/>
       <c r="F27" s="63" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="63"/>
       <c r="H27" s="67" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B28" s="99" t="s">
+      <c r="B28" s="109" t="s">
         <v>184</v>
       </c>
-      <c r="C28" s="133" t="s">
+      <c r="C28" s="126" t="s">
         <v>185</v>
       </c>
-      <c r="D28" s="111" t="s">
+      <c r="D28" s="181" t="s">
         <v>54</v>
       </c>
-      <c r="E28" s="99" t="s">
+      <c r="E28" s="109" t="s">
         <v>127</v>
       </c>
       <c r="F28" s="54"/>
       <c r="G28" s="62"/>
       <c r="H28" s="35"/>
     </row>
     <row r="29" spans="1:8" s="11" customFormat="1" ht="29.25" customHeight="1">
-      <c r="B29" s="100"/>
-[...2 lines deleted...]
-      <c r="E29" s="100"/>
+      <c r="B29" s="128"/>
+      <c r="C29" s="142"/>
+      <c r="D29" s="182"/>
+      <c r="E29" s="128"/>
       <c r="F29" s="65" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="62" t="s">
         <v>149</v>
       </c>
       <c r="H29" s="22" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="30" spans="1:8" s="11" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B30" s="100"/>
-[...2 lines deleted...]
-      <c r="E30" s="100"/>
+      <c r="B30" s="128"/>
+      <c r="C30" s="142"/>
+      <c r="D30" s="182"/>
+      <c r="E30" s="128"/>
       <c r="F30" s="65" t="s">
         <v>30</v>
       </c>
       <c r="G30" s="62" t="s">
         <v>189</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B31" s="100"/>
-[...2 lines deleted...]
-      <c r="E31" s="100"/>
+      <c r="B31" s="128"/>
+      <c r="C31" s="142"/>
+      <c r="D31" s="182"/>
+      <c r="E31" s="128"/>
       <c r="F31" s="65" t="s">
         <v>136</v>
       </c>
       <c r="G31" s="62" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B32" s="100"/>
-[...2 lines deleted...]
-      <c r="E32" s="100"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="142"/>
+      <c r="D32" s="182"/>
+      <c r="E32" s="128"/>
       <c r="F32" s="65" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="62" t="s">
         <v>43</v>
       </c>
       <c r="H32" s="36" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B33" s="101"/>
-[...2 lines deleted...]
-      <c r="E33" s="101"/>
+      <c r="B33" s="110"/>
+      <c r="C33" s="127"/>
+      <c r="D33" s="183"/>
+      <c r="E33" s="110"/>
       <c r="F33" s="62" t="s">
         <v>45</v>
       </c>
       <c r="G33" s="62"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B34" s="115" t="s">
+      <c r="B34" s="184" t="s">
         <v>75</v>
       </c>
-      <c r="C34" s="133" t="s">
+      <c r="C34" s="126" t="s">
         <v>76</v>
       </c>
-      <c r="D34" s="111" t="s">
+      <c r="D34" s="181" t="s">
         <v>54</v>
       </c>
-      <c r="E34" s="99" t="s">
+      <c r="E34" s="109" t="s">
         <v>34</v>
       </c>
       <c r="F34" s="62"/>
       <c r="G34" s="62"/>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B35" s="116"/>
-[...2 lines deleted...]
-      <c r="E35" s="100"/>
+      <c r="B35" s="185"/>
+      <c r="C35" s="142"/>
+      <c r="D35" s="182"/>
+      <c r="E35" s="128"/>
       <c r="F35" s="62" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="62"/>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B36" s="116"/>
-[...2 lines deleted...]
-      <c r="E36" s="100"/>
+      <c r="B36" s="185"/>
+      <c r="C36" s="142"/>
+      <c r="D36" s="182"/>
+      <c r="E36" s="128"/>
       <c r="F36" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="62"/>
       <c r="H36" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B37" s="99" t="s">
+      <c r="B37" s="109" t="s">
         <v>146</v>
       </c>
-      <c r="C37" s="105" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="103" t="s">
+      <c r="C37" s="114" t="s">
+        <v>346</v>
+      </c>
+      <c r="D37" s="111" t="s">
         <v>252</v>
       </c>
-      <c r="E37" s="99" t="s">
+      <c r="E37" s="109" t="s">
         <v>127</v>
       </c>
       <c r="F37" s="62"/>
       <c r="G37" s="62"/>
       <c r="H37" s="62"/>
     </row>
     <row r="38" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B38" s="100"/>
-[...2 lines deleted...]
-      <c r="E38" s="100"/>
+      <c r="B38" s="128"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="112"/>
+      <c r="E38" s="128"/>
       <c r="F38" s="62" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="62" t="s">
         <v>1</v>
       </c>
       <c r="H38" s="62"/>
     </row>
     <row r="39" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B39" s="101"/>
-[...2 lines deleted...]
-      <c r="E39" s="101"/>
+      <c r="B39" s="110"/>
+      <c r="C39" s="116"/>
+      <c r="D39" s="113"/>
+      <c r="E39" s="110"/>
       <c r="F39" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="62"/>
       <c r="H39" s="62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="13.5" customHeight="1">
       <c r="A40"/>
-      <c r="B40" s="189" t="s">
+      <c r="B40" s="175" t="s">
         <v>150</v>
       </c>
-      <c r="C40" s="192" t="s">
+      <c r="C40" s="178" t="s">
         <v>151</v>
       </c>
-      <c r="D40" s="111" t="s">
+      <c r="D40" s="181" t="s">
         <v>252</v>
       </c>
-      <c r="E40" s="99" t="s">
+      <c r="E40" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F40" s="55"/>
       <c r="G40" s="23"/>
       <c r="H40" s="67"/>
     </row>
     <row r="41" spans="1:11" ht="13.5" customHeight="1">
       <c r="A41"/>
-      <c r="B41" s="190"/>
-[...2 lines deleted...]
-      <c r="E41" s="100"/>
+      <c r="B41" s="176"/>
+      <c r="C41" s="179"/>
+      <c r="D41" s="182"/>
+      <c r="E41" s="128"/>
       <c r="F41" s="55" t="s">
         <v>30</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>100</v>
       </c>
       <c r="H41" s="55"/>
     </row>
     <row r="42" spans="1:11" ht="13.5" customHeight="1">
       <c r="A42"/>
-      <c r="B42" s="190"/>
-[...2 lines deleted...]
-      <c r="E42" s="100"/>
+      <c r="B42" s="176"/>
+      <c r="C42" s="179"/>
+      <c r="D42" s="182"/>
+      <c r="E42" s="128"/>
       <c r="F42" s="62" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="54" t="s">
         <v>44</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="13.5" customHeight="1">
       <c r="A43"/>
-      <c r="B43" s="190"/>
-[...2 lines deleted...]
-      <c r="E43" s="100"/>
+      <c r="B43" s="176"/>
+      <c r="C43" s="179"/>
+      <c r="D43" s="182"/>
+      <c r="E43" s="128"/>
       <c r="F43" s="62" t="s">
         <v>136</v>
       </c>
       <c r="G43" s="65" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15.75" customHeight="1">
       <c r="A44"/>
-      <c r="B44" s="191"/>
-[...2 lines deleted...]
-      <c r="E44" s="101"/>
+      <c r="B44" s="177"/>
+      <c r="C44" s="180"/>
+      <c r="D44" s="183"/>
+      <c r="E44" s="110"/>
       <c r="F44" s="55" t="s">
         <v>30</v>
       </c>
       <c r="G44" s="62" t="s">
         <v>149</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="45" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B45" s="189" t="s">
+      <c r="B45" s="175" t="s">
         <v>233</v>
       </c>
-      <c r="C45" s="192" t="s">
+      <c r="C45" s="178" t="s">
         <v>234</v>
       </c>
-      <c r="D45" s="103" t="s">
+      <c r="D45" s="111" t="s">
         <v>252</v>
       </c>
-      <c r="E45" s="99" t="s">
+      <c r="E45" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="49"/>
       <c r="G45" s="55" t="s">
         <v>235</v>
       </c>
       <c r="H45" s="50"/>
     </row>
     <row r="46" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B46" s="190"/>
-[...2 lines deleted...]
-      <c r="E46" s="100"/>
+      <c r="B46" s="176"/>
+      <c r="C46" s="179"/>
+      <c r="D46" s="112"/>
+      <c r="E46" s="128"/>
       <c r="F46" s="50" t="s">
         <v>30</v>
       </c>
       <c r="G46" s="51" t="s">
         <v>44</v>
       </c>
       <c r="H46" s="50"/>
     </row>
     <row r="47" spans="1:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B47" s="191"/>
-[...2 lines deleted...]
-      <c r="E47" s="101"/>
+      <c r="B47" s="177"/>
+      <c r="C47" s="180"/>
+      <c r="D47" s="113"/>
+      <c r="E47" s="110"/>
       <c r="F47" s="50" t="s">
         <v>136</v>
       </c>
       <c r="G47" s="51" t="s">
         <v>42</v>
       </c>
       <c r="H47" s="50"/>
     </row>
     <row r="48" spans="1:11" s="11" customFormat="1" ht="33" customHeight="1">
-      <c r="B48" s="195" t="s">
+      <c r="B48" s="186" t="s">
+        <v>309</v>
+      </c>
+      <c r="C48" s="126" t="s">
         <v>310</v>
       </c>
-      <c r="C48" s="133" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="111" t="s">
+      <c r="D48" s="181" t="s">
         <v>252</v>
       </c>
-      <c r="E48" s="99" t="s">
+      <c r="E48" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="62"/>
       <c r="G48" s="82" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="83" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="K48" s="68"/>
     </row>
     <row r="49" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B49" s="196"/>
-[...2 lines deleted...]
-      <c r="E49" s="101"/>
+      <c r="B49" s="187"/>
+      <c r="C49" s="127"/>
+      <c r="D49" s="183"/>
+      <c r="E49" s="110"/>
       <c r="F49" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G49" s="82" t="s">
         <v>205</v>
       </c>
       <c r="H49" s="82"/>
       <c r="K49" s="68"/>
     </row>
     <row r="50" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B50" s="195" t="s">
+      <c r="B50" s="186" t="s">
+        <v>342</v>
+      </c>
+      <c r="C50" s="126" t="s">
         <v>343</v>
       </c>
-      <c r="C50" s="133" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="111" t="s">
+      <c r="D50" s="181" t="s">
         <v>252</v>
       </c>
-      <c r="E50" s="99" t="s">
+      <c r="E50" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="98"/>
       <c r="G50" s="82" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="K50" s="68"/>
     </row>
     <row r="51" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B51" s="197"/>
-[...2 lines deleted...]
-      <c r="E51" s="100"/>
+      <c r="B51" s="188"/>
+      <c r="C51" s="142"/>
+      <c r="D51" s="182"/>
+      <c r="E51" s="128"/>
       <c r="F51" s="98" t="s">
         <v>32</v>
       </c>
       <c r="G51" s="82" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="H51" s="98"/>
       <c r="K51" s="68"/>
     </row>
     <row r="52" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B52" s="196"/>
-[...2 lines deleted...]
-      <c r="E52" s="101"/>
+      <c r="B52" s="187"/>
+      <c r="C52" s="127"/>
+      <c r="D52" s="183"/>
+      <c r="E52" s="110"/>
       <c r="F52" s="98" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="82" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="H52" s="98" t="s">
         <v>35</v>
       </c>
       <c r="K52" s="68"/>
     </row>
     <row r="53" spans="2:11" s="11" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B53" s="99" t="s">
+      <c r="B53" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="C53" s="133" t="s">
+      <c r="C53" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="D53" s="121" t="s">
+      <c r="D53" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="E53" s="99" t="s">
+      <c r="E53" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="62"/>
       <c r="G53" s="62"/>
       <c r="H53" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="54" spans="2:11" s="11" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B54" s="100"/>
-[...2 lines deleted...]
-      <c r="E54" s="100"/>
+      <c r="B54" s="128"/>
+      <c r="C54" s="142"/>
+      <c r="D54" s="118"/>
+      <c r="E54" s="128"/>
       <c r="F54" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G54" s="62"/>
       <c r="H54" s="62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="55" spans="2:11" s="11" customFormat="1" ht="12" customHeight="1">
-      <c r="B55" s="101"/>
-[...2 lines deleted...]
-      <c r="E55" s="101"/>
+      <c r="B55" s="110"/>
+      <c r="C55" s="127"/>
+      <c r="D55" s="119"/>
+      <c r="E55" s="110"/>
       <c r="F55" s="62" t="s">
         <v>45</v>
       </c>
       <c r="G55" s="62"/>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="2:11" s="11" customFormat="1" ht="36.75" customHeight="1">
-      <c r="B56" s="99" t="s">
+      <c r="B56" s="109" t="s">
         <v>73</v>
       </c>
-      <c r="C56" s="133" t="s">
+      <c r="C56" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="D56" s="121" t="s">
+      <c r="D56" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="E56" s="99" t="s">
+      <c r="E56" s="109" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="62"/>
       <c r="H56" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="57" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B57" s="100"/>
-[...2 lines deleted...]
-      <c r="E57" s="100"/>
+      <c r="B57" s="128"/>
+      <c r="C57" s="142"/>
+      <c r="D57" s="118"/>
+      <c r="E57" s="128"/>
       <c r="F57" s="62" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="62"/>
       <c r="H57" s="62"/>
     </row>
     <row r="58" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B58" s="100"/>
-[...2 lines deleted...]
-      <c r="E58" s="100"/>
+      <c r="B58" s="128"/>
+      <c r="C58" s="142"/>
+      <c r="D58" s="118"/>
+      <c r="E58" s="128"/>
       <c r="F58" s="62" t="s">
         <v>158</v>
       </c>
       <c r="G58" s="62"/>
       <c r="H58" s="62"/>
     </row>
     <row r="59" spans="2:11" s="11" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B59" s="100"/>
-[...2 lines deleted...]
-      <c r="E59" s="100"/>
+      <c r="B59" s="128"/>
+      <c r="C59" s="142"/>
+      <c r="D59" s="118"/>
+      <c r="E59" s="128"/>
       <c r="F59" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G59" s="62"/>
       <c r="H59" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="60" spans="2:11" s="11" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B60" s="99" t="s">
+      <c r="B60" s="109" t="s">
         <v>225</v>
       </c>
-      <c r="C60" s="133" t="s">
+      <c r="C60" s="126" t="s">
         <v>226</v>
       </c>
-      <c r="D60" s="121" t="s">
+      <c r="D60" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="E60" s="99" t="s">
+      <c r="E60" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="44"/>
       <c r="G60" s="62" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="62"/>
     </row>
     <row r="61" spans="2:11" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B61" s="100"/>
-[...2 lines deleted...]
-      <c r="E61" s="100"/>
+      <c r="B61" s="128"/>
+      <c r="C61" s="142"/>
+      <c r="D61" s="118"/>
+      <c r="E61" s="128"/>
       <c r="F61" s="26" t="s">
         <v>32</v>
       </c>
       <c r="G61" s="62" t="s">
         <v>37</v>
       </c>
       <c r="H61" s="62"/>
     </row>
     <row r="62" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B62" s="100"/>
-[...2 lines deleted...]
-      <c r="E62" s="100"/>
+      <c r="B62" s="128"/>
+      <c r="C62" s="142"/>
+      <c r="D62" s="118"/>
+      <c r="E62" s="128"/>
       <c r="F62" s="26" t="s">
         <v>31</v>
       </c>
       <c r="G62" s="62"/>
       <c r="H62" s="62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="2:11" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B63" s="101"/>
-[...2 lines deleted...]
-      <c r="E63" s="101"/>
+      <c r="B63" s="110"/>
+      <c r="C63" s="127"/>
+      <c r="D63" s="119"/>
+      <c r="E63" s="110"/>
       <c r="F63" s="62" t="s">
         <v>158</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>37</v>
       </c>
       <c r="H63" s="62"/>
     </row>
     <row r="64" spans="2:11" s="11" customFormat="1" ht="34.5" customHeight="1">
-      <c r="B64" s="99" t="s">
+      <c r="B64" s="109" t="s">
         <v>147</v>
       </c>
-      <c r="C64" s="133" t="s">
+      <c r="C64" s="126" t="s">
         <v>148</v>
       </c>
-      <c r="D64" s="121" t="s">
+      <c r="D64" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="E64" s="99" t="s">
+      <c r="E64" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="62"/>
       <c r="G64" s="62"/>
       <c r="H64" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="65" spans="2:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B65" s="100"/>
-[...2 lines deleted...]
-      <c r="E65" s="100"/>
+      <c r="B65" s="128"/>
+      <c r="C65" s="142"/>
+      <c r="D65" s="118"/>
+      <c r="E65" s="128"/>
       <c r="F65" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G65" s="62"/>
       <c r="H65" s="22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="66" spans="2:8" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="B66" s="101"/>
-[...2 lines deleted...]
-      <c r="E66" s="101"/>
+      <c r="B66" s="110"/>
+      <c r="C66" s="127"/>
+      <c r="D66" s="119"/>
+      <c r="E66" s="110"/>
       <c r="F66" s="62" t="s">
         <v>30</v>
       </c>
       <c r="G66" s="62" t="s">
         <v>1</v>
       </c>
       <c r="H66" s="22"/>
     </row>
     <row r="67" spans="2:8" s="11" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B67" s="99" t="s">
+      <c r="B67" s="109" t="s">
         <v>18</v>
       </c>
-      <c r="C67" s="133" t="s">
+      <c r="C67" s="126" t="s">
         <v>175</v>
       </c>
-      <c r="D67" s="103" t="s">
+      <c r="D67" s="111" t="s">
         <v>253</v>
       </c>
-      <c r="E67" s="99" t="s">
+      <c r="E67" s="109" t="s">
         <v>127</v>
       </c>
       <c r="F67" s="66"/>
       <c r="G67" s="61"/>
       <c r="H67" s="30" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="68" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B68" s="100"/>
-[...2 lines deleted...]
-      <c r="E68" s="100"/>
+      <c r="B68" s="128"/>
+      <c r="C68" s="142"/>
+      <c r="D68" s="112"/>
+      <c r="E68" s="128"/>
       <c r="F68" s="19" t="s">
         <v>32</v>
       </c>
       <c r="G68" s="61" t="s">
         <v>154</v>
       </c>
       <c r="H68" s="22"/>
     </row>
     <row r="69" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B69" s="100"/>
-[...2 lines deleted...]
-      <c r="E69" s="100"/>
+      <c r="B69" s="128"/>
+      <c r="C69" s="142"/>
+      <c r="D69" s="112"/>
+      <c r="E69" s="128"/>
       <c r="F69" s="61" t="s">
         <v>29</v>
       </c>
       <c r="G69" s="61" t="s">
         <v>129</v>
       </c>
       <c r="H69" s="22"/>
     </row>
     <row r="70" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B70" s="100"/>
-[...2 lines deleted...]
-      <c r="E70" s="100"/>
+      <c r="B70" s="128"/>
+      <c r="C70" s="142"/>
+      <c r="D70" s="112"/>
+      <c r="E70" s="128"/>
       <c r="F70" s="61" t="s">
         <v>45</v>
       </c>
       <c r="G70" s="61"/>
       <c r="H70" s="22"/>
     </row>
     <row r="71" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B71" s="100"/>
-[...2 lines deleted...]
-      <c r="E71" s="100"/>
+      <c r="B71" s="128"/>
+      <c r="C71" s="142"/>
+      <c r="D71" s="112"/>
+      <c r="E71" s="128"/>
       <c r="F71" s="61" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="61" t="s">
         <v>37</v>
       </c>
       <c r="H71" s="22"/>
     </row>
     <row r="72" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B72" s="101"/>
-[...2 lines deleted...]
-      <c r="E72" s="101"/>
+      <c r="B72" s="110"/>
+      <c r="C72" s="127"/>
+      <c r="D72" s="113"/>
+      <c r="E72" s="110"/>
       <c r="F72" s="61" t="s">
         <v>31</v>
       </c>
       <c r="G72" s="61"/>
       <c r="H72" s="12" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="73" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
-      <c r="B73" s="187" t="s">
+      <c r="B73" s="189" t="s">
         <v>214</v>
       </c>
-      <c r="C73" s="105" t="s">
+      <c r="C73" s="114" t="s">
         <v>215</v>
       </c>
-      <c r="D73" s="103" t="s">
+      <c r="D73" s="111" t="s">
         <v>253</v>
       </c>
-      <c r="E73" s="103" t="s">
+      <c r="E73" s="111" t="s">
         <v>0</v>
       </c>
       <c r="F73" s="57"/>
       <c r="G73" s="63"/>
       <c r="H73" s="30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="74" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B74" s="188"/>
-[...2 lines deleted...]
-      <c r="E74" s="104"/>
+      <c r="B74" s="190"/>
+      <c r="C74" s="116"/>
+      <c r="D74" s="113"/>
+      <c r="E74" s="113"/>
       <c r="F74" s="57" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="63" t="s">
         <v>40</v>
       </c>
       <c r="H74" s="42"/>
     </row>
     <row r="75" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B75" s="103" t="s">
+      <c r="B75" s="111" t="s">
         <v>222</v>
       </c>
-      <c r="C75" s="105" t="s">
+      <c r="C75" s="114" t="s">
         <v>223</v>
       </c>
-      <c r="D75" s="103" t="s">
+      <c r="D75" s="111" t="s">
         <v>253</v>
       </c>
-      <c r="E75" s="103" t="s">
+      <c r="E75" s="111" t="s">
         <v>0</v>
       </c>
       <c r="F75" s="63"/>
       <c r="G75" s="44"/>
       <c r="H75" s="63"/>
     </row>
     <row r="76" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B76" s="114"/>
-[...2 lines deleted...]
-      <c r="E76" s="114"/>
+      <c r="B76" s="112"/>
+      <c r="C76" s="115"/>
+      <c r="D76" s="112"/>
+      <c r="E76" s="112"/>
       <c r="F76" s="63" t="s">
         <v>31</v>
       </c>
       <c r="G76" s="44"/>
       <c r="H76" s="63" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="77" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B77" s="104"/>
-[...2 lines deleted...]
-      <c r="E77" s="104"/>
+      <c r="B77" s="113"/>
+      <c r="C77" s="116"/>
+      <c r="D77" s="113"/>
+      <c r="E77" s="113"/>
       <c r="F77" s="63" t="s">
         <v>32</v>
       </c>
       <c r="G77" s="63" t="s">
         <v>1</v>
       </c>
       <c r="H77" s="44"/>
     </row>
     <row r="78" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B78" s="145" t="s">
+      <c r="B78" s="120" t="s">
         <v>275</v>
       </c>
-      <c r="C78" s="105" t="s">
+      <c r="C78" s="114" t="s">
         <v>276</v>
       </c>
-      <c r="D78" s="103" t="s">
+      <c r="D78" s="111" t="s">
         <v>253</v>
       </c>
-      <c r="E78" s="103" t="s">
+      <c r="E78" s="111" t="s">
         <v>0</v>
       </c>
       <c r="F78" s="57"/>
       <c r="G78" s="54" t="s">
         <v>43</v>
       </c>
       <c r="H78" s="23"/>
     </row>
     <row r="79" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B79" s="146"/>
-[...2 lines deleted...]
-      <c r="E79" s="114"/>
+      <c r="B79" s="121"/>
+      <c r="C79" s="115"/>
+      <c r="D79" s="112"/>
+      <c r="E79" s="112"/>
       <c r="F79" s="63" t="s">
         <v>30</v>
       </c>
       <c r="G79" s="63" t="s">
         <v>274</v>
       </c>
       <c r="H79" s="23"/>
     </row>
     <row r="80" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B80" s="147"/>
-[...2 lines deleted...]
-      <c r="E80" s="104"/>
+      <c r="B80" s="122"/>
+      <c r="C80" s="116"/>
+      <c r="D80" s="113"/>
+      <c r="E80" s="113"/>
       <c r="F80" s="70" t="s">
         <v>29</v>
       </c>
       <c r="G80" s="63" t="s">
         <v>41</v>
       </c>
       <c r="H80" s="63"/>
     </row>
-    <row r="81" spans="2:14" s="11" customFormat="1" ht="74.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="E81" s="185" t="s">
+    <row r="81" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B81" s="120" t="s">
+        <v>347</v>
+      </c>
+      <c r="C81" s="114" t="s">
+        <v>348</v>
+      </c>
+      <c r="D81" s="111" t="s">
+        <v>253</v>
+      </c>
+      <c r="E81" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="F81" s="185"/>
+      <c r="F81" s="101"/>
       <c r="G81" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="H81" s="93" t="s">
-[...10 lines deleted...]
-      <c r="H82" s="34" t="s">
+      <c r="H81" s="101"/>
+    </row>
+    <row r="82" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B82" s="122"/>
+      <c r="C82" s="116"/>
+      <c r="D82" s="113"/>
+      <c r="E82" s="113"/>
+      <c r="F82" s="100" t="s">
+        <v>32</v>
+      </c>
+      <c r="G82" s="99" t="s">
+        <v>38</v>
+      </c>
+      <c r="H82" s="101"/>
+    </row>
+    <row r="83" spans="2:14" s="11" customFormat="1" ht="74.25" customHeight="1">
+      <c r="B83" s="141" t="s">
+        <v>22</v>
+      </c>
+      <c r="C83" s="126" t="s">
+        <v>69</v>
+      </c>
+      <c r="D83" s="143" t="s">
+        <v>59</v>
+      </c>
+      <c r="E83" s="144" t="s">
+        <v>0</v>
+      </c>
+      <c r="F83" s="144"/>
+      <c r="G83" s="109" t="s">
+        <v>38</v>
+      </c>
+      <c r="H83" s="93" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="2:14" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B84" s="141"/>
+      <c r="C84" s="142"/>
+      <c r="D84" s="143"/>
+      <c r="E84" s="145"/>
+      <c r="F84" s="146"/>
+      <c r="G84" s="110"/>
+      <c r="H84" s="34" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="83" spans="2:14" s="11" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F83" s="90" t="s">
+    <row r="85" spans="2:14" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B85" s="141"/>
+      <c r="C85" s="142"/>
+      <c r="D85" s="143"/>
+      <c r="E85" s="145"/>
+      <c r="F85" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="G83" s="55"/>
-[...9 lines deleted...]
-      <c r="F84" s="18" t="s">
+      <c r="G85" s="55"/>
+      <c r="H85" s="88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="86" spans="2:14" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B86" s="141"/>
+      <c r="C86" s="142"/>
+      <c r="D86" s="143"/>
+      <c r="E86" s="145"/>
+      <c r="F86" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="G84" s="62" t="s">
+      <c r="G86" s="62" t="s">
         <v>224</v>
       </c>
-      <c r="H84" s="34"/>
-[...6 lines deleted...]
-      <c r="F85" s="61" t="s">
+      <c r="H86" s="34"/>
+    </row>
+    <row r="87" spans="2:14" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="B87" s="141"/>
+      <c r="C87" s="142"/>
+      <c r="D87" s="143"/>
+      <c r="E87" s="145"/>
+      <c r="F87" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="G85" s="62" t="s">
+      <c r="G87" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="H85" s="85"/>
-[...6 lines deleted...]
-      <c r="F86" s="86" t="s">
+      <c r="H87" s="85"/>
+    </row>
+    <row r="88" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B88" s="141"/>
+      <c r="C88" s="142"/>
+      <c r="D88" s="143"/>
+      <c r="E88" s="145"/>
+      <c r="F88" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="G86" s="87" t="s">
+      <c r="G88" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="H86" s="88" t="s">
-[...9 lines deleted...]
-      <c r="F87" s="89" t="s">
+      <c r="H88" s="88" t="s">
+        <v>318</v>
+      </c>
+      <c r="N88" s="92"/>
+    </row>
+    <row r="89" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B89" s="141"/>
+      <c r="C89" s="142"/>
+      <c r="D89" s="143"/>
+      <c r="E89" s="145"/>
+      <c r="F89" s="89" t="s">
         <v>136</v>
       </c>
-      <c r="G87" s="87" t="s">
+      <c r="G89" s="87" t="s">
         <v>181</v>
       </c>
-      <c r="H87" s="88" t="s">
-[...8 lines deleted...]
-      <c r="F88" s="61" t="s">
+      <c r="H89" s="88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="90" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B90" s="141"/>
+      <c r="C90" s="142"/>
+      <c r="D90" s="143"/>
+      <c r="E90" s="145"/>
+      <c r="F90" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="G88" s="62"/>
-      <c r="H88" s="61" t="s">
+      <c r="G90" s="62"/>
+      <c r="H90" s="61" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="89" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F89" s="18" t="s">
+    <row r="91" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B91" s="141"/>
+      <c r="C91" s="142"/>
+      <c r="D91" s="143"/>
+      <c r="E91" s="145"/>
+      <c r="F91" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="G89" s="62" t="s">
+      <c r="G91" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="H89" s="12" t="s">
+      <c r="H91" s="12" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="90" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F90" s="18" t="s">
+    <row r="92" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B92" s="141"/>
+      <c r="C92" s="127"/>
+      <c r="D92" s="143"/>
+      <c r="E92" s="146"/>
+      <c r="F92" s="18" t="s">
         <v>158</v>
       </c>
-      <c r="G90" s="62"/>
-[...3 lines deleted...]
-      <c r="B91" s="115" t="s">
+      <c r="G92" s="62"/>
+      <c r="H92" s="39"/>
+    </row>
+    <row r="93" spans="2:14" s="11" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B93" s="184" t="s">
         <v>21</v>
       </c>
-      <c r="C91" s="133" t="s">
+      <c r="C93" s="126" t="s">
         <v>302</v>
       </c>
-      <c r="D91" s="103" t="s">
+      <c r="D93" s="111" t="s">
         <v>49</v>
       </c>
-      <c r="E91" s="185" t="s">
+      <c r="E93" s="144" t="s">
         <v>0</v>
       </c>
-      <c r="F91" s="61"/>
-[...1 lines deleted...]
-      <c r="H91" s="30" t="s">
+      <c r="F93" s="61"/>
+      <c r="G93" s="66"/>
+      <c r="H93" s="30" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="94" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B94" s="191"/>
+      <c r="C94" s="127"/>
+      <c r="D94" s="113"/>
+      <c r="E94" s="146"/>
+      <c r="F94" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="G94" s="13"/>
+      <c r="H94" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="95" spans="2:14" s="11" customFormat="1" ht="35.25" customHeight="1">
+      <c r="B95" s="109" t="s">
+        <v>178</v>
+      </c>
+      <c r="C95" s="126" t="s">
+        <v>179</v>
+      </c>
+      <c r="D95" s="111" t="s">
+        <v>59</v>
+      </c>
+      <c r="E95" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F95" s="62"/>
+      <c r="G95" s="62"/>
+      <c r="H95" s="30" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="96" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B96" s="128"/>
+      <c r="C96" s="142"/>
+      <c r="D96" s="112"/>
+      <c r="E96" s="128"/>
+      <c r="F96" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G96" s="62" t="s">
+        <v>180</v>
+      </c>
+      <c r="H96" s="22"/>
+    </row>
+    <row r="97" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B97" s="110"/>
+      <c r="C97" s="127"/>
+      <c r="D97" s="113"/>
+      <c r="E97" s="110"/>
+      <c r="F97" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G97" s="62"/>
+      <c r="H97" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="98" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B98" s="111" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" s="114" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98" s="111" t="s">
+        <v>59</v>
+      </c>
+      <c r="E98" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F98" s="57"/>
+      <c r="G98" s="57"/>
+      <c r="H98" s="22"/>
+    </row>
+    <row r="99" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B99" s="113"/>
+      <c r="C99" s="116"/>
+      <c r="D99" s="113"/>
+      <c r="E99" s="113"/>
+      <c r="F99" s="57" t="s">
+        <v>298</v>
+      </c>
+      <c r="G99" s="57" t="s">
+        <v>299</v>
+      </c>
+      <c r="H99" s="22"/>
+    </row>
+    <row r="100" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B100" s="159" t="s">
+        <v>142</v>
+      </c>
+      <c r="C100" s="162" t="s">
+        <v>143</v>
+      </c>
+      <c r="D100" s="111" t="s">
+        <v>60</v>
+      </c>
+      <c r="E100" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F100" s="55"/>
+      <c r="G100" s="62"/>
+      <c r="H100" s="22"/>
+    </row>
+    <row r="101" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B101" s="160"/>
+      <c r="C101" s="163"/>
+      <c r="D101" s="112"/>
+      <c r="E101" s="128"/>
+      <c r="F101" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="G101" s="62"/>
+      <c r="H101" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B102" s="161"/>
+      <c r="C102" s="164"/>
+      <c r="D102" s="113"/>
+      <c r="E102" s="110"/>
+      <c r="F102" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="G102" s="62" t="s">
+        <v>144</v>
+      </c>
+      <c r="H102" s="22"/>
+    </row>
+    <row r="103" spans="2:8" s="11" customFormat="1" ht="35.25" customHeight="1">
+      <c r="B103" s="111" t="s">
+        <v>230</v>
+      </c>
+      <c r="C103" s="114" t="s">
+        <v>231</v>
+      </c>
+      <c r="D103" s="111" t="s">
+        <v>232</v>
+      </c>
+      <c r="E103" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F103" s="63"/>
+      <c r="G103" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="H103" s="30" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B104" s="113"/>
+      <c r="C104" s="116"/>
+      <c r="D104" s="113"/>
+      <c r="E104" s="113"/>
+      <c r="F104" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="G104" s="63"/>
+      <c r="H104" s="63"/>
+    </row>
+    <row r="105" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B105" s="192" t="s">
+        <v>25</v>
+      </c>
+      <c r="C105" s="126" t="s">
         <v>307</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F92" s="61" t="s">
+      <c r="D105" s="117" t="s">
+        <v>160</v>
+      </c>
+      <c r="E105" s="109" t="s">
+        <v>163</v>
+      </c>
+      <c r="F105" s="62"/>
+      <c r="G105" s="62"/>
+      <c r="H105" s="5"/>
+    </row>
+    <row r="106" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B106" s="192"/>
+      <c r="C106" s="142"/>
+      <c r="D106" s="118"/>
+      <c r="E106" s="128"/>
+      <c r="F106" s="62" t="s">
+        <v>30</v>
+      </c>
+      <c r="G106" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="H106" s="5"/>
+    </row>
+    <row r="107" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B107" s="192"/>
+      <c r="C107" s="142"/>
+      <c r="D107" s="118"/>
+      <c r="E107" s="128"/>
+      <c r="F107" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G92" s="13"/>
-      <c r="H92" s="5" t="s">
+      <c r="G107" s="4"/>
+      <c r="H107" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="93" spans="2:14" s="11" customFormat="1" ht="35.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="E93" s="99" t="s">
+    <row r="108" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B108" s="192"/>
+      <c r="C108" s="142"/>
+      <c r="D108" s="118"/>
+      <c r="E108" s="128"/>
+      <c r="F108" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="G108" s="62"/>
+      <c r="H108" s="39"/>
+    </row>
+    <row r="109" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B109" s="109" t="s">
+        <v>207</v>
+      </c>
+      <c r="C109" s="126" t="s">
+        <v>208</v>
+      </c>
+      <c r="D109" s="181" t="s">
+        <v>160</v>
+      </c>
+      <c r="E109" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F93" s="62"/>
-[...10 lines deleted...]
-      <c r="F94" s="62" t="s">
+      <c r="F109" s="54"/>
+      <c r="G109" s="66" t="s">
+        <v>174</v>
+      </c>
+      <c r="H109" s="30" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="110" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B110" s="128"/>
+      <c r="C110" s="142"/>
+      <c r="D110" s="182"/>
+      <c r="E110" s="128"/>
+      <c r="F110" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="G94" s="62" t="s">
-[...9 lines deleted...]
-      <c r="F95" s="62" t="s">
+      <c r="G110" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="H110" s="39"/>
+    </row>
+    <row r="111" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B111" s="110"/>
+      <c r="C111" s="127"/>
+      <c r="D111" s="183"/>
+      <c r="E111" s="110"/>
+      <c r="F111" s="62" t="s">
+        <v>158</v>
+      </c>
+      <c r="G111" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="H111" s="39"/>
+    </row>
+    <row r="112" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B112" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="D112" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="E112" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F112" s="62"/>
+      <c r="G112" s="62"/>
+      <c r="H112" s="5"/>
+    </row>
+    <row r="113" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B113" s="110"/>
+      <c r="C113" s="127"/>
+      <c r="D113" s="113"/>
+      <c r="E113" s="110"/>
+      <c r="F113" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G95" s="62"/>
-      <c r="H95" s="22" t="s">
+      <c r="G113" s="62"/>
+      <c r="H113" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="96" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...9 lines deleted...]
-      <c r="E96" s="103" t="s">
+    <row r="114" spans="2:8" s="11" customFormat="1" ht="36" customHeight="1">
+      <c r="B114" s="192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" s="193" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="117" t="s">
+        <v>63</v>
+      </c>
+      <c r="E114" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F96" s="57"/>
-[...76 lines deleted...]
-      <c r="H101" s="30" t="s">
+      <c r="F114" s="21"/>
+      <c r="H114" s="30" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="102" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F102" s="63" t="s">
+    <row r="115" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B115" s="192"/>
+      <c r="C115" s="193"/>
+      <c r="D115" s="118"/>
+      <c r="E115" s="128"/>
+      <c r="F115" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="G102" s="63"/>
-[...159 lines deleted...]
-      <c r="G113" s="62" t="s">
+      <c r="G115" s="62" t="s">
         <v>141</v>
       </c>
-      <c r="H113" s="62"/>
-[...6 lines deleted...]
-      <c r="F114" s="62" t="s">
+      <c r="H115" s="62"/>
+    </row>
+    <row r="116" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B116" s="192"/>
+      <c r="C116" s="193"/>
+      <c r="D116" s="118"/>
+      <c r="E116" s="128"/>
+      <c r="F116" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="G114" s="62" t="s">
+      <c r="G116" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="H114" s="62"/>
-[...6 lines deleted...]
-      <c r="F115" s="19" t="s">
+      <c r="H116" s="62"/>
+    </row>
+    <row r="117" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B117" s="192"/>
+      <c r="C117" s="193"/>
+      <c r="D117" s="118"/>
+      <c r="E117" s="128"/>
+      <c r="F117" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="G115" s="62" t="s">
+      <c r="G117" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="H115" s="62"/>
-[...29 lines deleted...]
-      <c r="H117" s="67"/>
+      <c r="H117" s="62"/>
     </row>
     <row r="118" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B118" s="100"/>
-[...2 lines deleted...]
-      <c r="E118" s="100"/>
+      <c r="B118" s="192"/>
+      <c r="C118" s="193"/>
+      <c r="D118" s="119"/>
+      <c r="E118" s="110"/>
       <c r="F118" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G118" s="62"/>
-      <c r="H118" s="67" t="s">
+      <c r="H118" s="62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="119" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B119" s="100"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B119" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="126" t="s">
+        <v>24</v>
+      </c>
+      <c r="D119" s="181" t="s">
+        <v>64</v>
+      </c>
+      <c r="E119" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F119" s="62"/>
       <c r="G119" s="62"/>
       <c r="H119" s="67"/>
     </row>
     <row r="120" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B120" s="101"/>
-[...2 lines deleted...]
-      <c r="E120" s="101"/>
+      <c r="B120" s="128"/>
+      <c r="C120" s="142"/>
+      <c r="D120" s="182"/>
+      <c r="E120" s="128"/>
       <c r="F120" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G120" s="62"/>
+      <c r="H120" s="67" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="121" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B121" s="128"/>
+      <c r="C121" s="142"/>
+      <c r="D121" s="182"/>
+      <c r="E121" s="128"/>
+      <c r="F121" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G121" s="62"/>
+      <c r="H121" s="67"/>
+    </row>
+    <row r="122" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B122" s="110"/>
+      <c r="C122" s="127"/>
+      <c r="D122" s="183"/>
+      <c r="E122" s="110"/>
+      <c r="F122" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="G120" s="62"/>
-[...3 lines deleted...]
-      <c r="B121" s="155" t="s">
+      <c r="G122" s="62"/>
+      <c r="H122" s="67"/>
+    </row>
+    <row r="123" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B123" s="192" t="s">
         <v>27</v>
       </c>
-      <c r="C121" s="133" t="s">
+      <c r="C123" s="126" t="s">
         <v>26</v>
       </c>
-      <c r="D121" s="121" t="s">
+      <c r="D123" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="E121" s="99" t="s">
+      <c r="E123" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F121" s="62"/>
-      <c r="G121" s="62" t="s">
+      <c r="F123" s="62"/>
+      <c r="G123" s="62" t="s">
         <v>269</v>
       </c>
-      <c r="H121" s="5"/>
-[...6 lines deleted...]
-      <c r="F122" s="62" t="s">
+      <c r="H123" s="5"/>
+    </row>
+    <row r="124" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B124" s="192"/>
+      <c r="C124" s="142"/>
+      <c r="D124" s="118"/>
+      <c r="E124" s="128"/>
+      <c r="F124" s="62" t="s">
         <v>32</v>
-      </c>
-[...22 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G124" s="62"/>
       <c r="H124" s="5"/>
     </row>
-    <row r="125" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="F125" s="62"/>
+    <row r="125" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B125" s="192"/>
+      <c r="C125" s="142"/>
+      <c r="D125" s="118"/>
+      <c r="E125" s="128"/>
+      <c r="F125" s="62" t="s">
+        <v>31</v>
+      </c>
       <c r="G125" s="62"/>
-      <c r="H125" s="30" t="s">
-[...7 lines deleted...]
-      <c r="E126" s="101"/>
+      <c r="H125" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="126" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B126" s="192"/>
+      <c r="C126" s="127"/>
+      <c r="D126" s="119"/>
+      <c r="E126" s="110"/>
       <c r="F126" s="62" t="s">
         <v>45</v>
       </c>
       <c r="G126" s="62"/>
-      <c r="H126" s="3"/>
-[...12 lines deleted...]
-        <v>127</v>
+      <c r="H126" s="5"/>
+    </row>
+    <row r="127" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B127" s="109" t="s">
+        <v>7</v>
+      </c>
+      <c r="C127" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="181" t="s">
+        <v>62</v>
+      </c>
+      <c r="E127" s="109" t="s">
+        <v>287</v>
       </c>
       <c r="F127" s="62"/>
       <c r="G127" s="62"/>
       <c r="H127" s="30" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="128" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B128" s="110"/>
+      <c r="C128" s="127"/>
+      <c r="D128" s="183"/>
+      <c r="E128" s="110"/>
+      <c r="F128" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="G128" s="62"/>
+      <c r="H128" s="3"/>
+    </row>
+    <row r="129" spans="1:8" s="11" customFormat="1" ht="35.25" customHeight="1">
+      <c r="B129" s="109" t="s">
+        <v>196</v>
+      </c>
+      <c r="C129" s="126" t="s">
+        <v>197</v>
+      </c>
+      <c r="D129" s="111" t="s">
+        <v>254</v>
+      </c>
+      <c r="E129" s="109" t="s">
+        <v>127</v>
+      </c>
+      <c r="F129" s="62"/>
+      <c r="G129" s="62"/>
+      <c r="H129" s="30" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="128" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F128" s="62" t="s">
+    <row r="130" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B130" s="128"/>
+      <c r="C130" s="142"/>
+      <c r="D130" s="112"/>
+      <c r="E130" s="128"/>
+      <c r="F130" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G128" s="62" t="s">
+      <c r="G130" s="62" t="s">
         <v>198</v>
       </c>
-      <c r="H128" s="62"/>
-[...6 lines deleted...]
-      <c r="F129" s="62" t="s">
+      <c r="H130" s="62"/>
+    </row>
+    <row r="131" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B131" s="110"/>
+      <c r="C131" s="127"/>
+      <c r="D131" s="113"/>
+      <c r="E131" s="110"/>
+      <c r="F131" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G129" s="62"/>
-      <c r="H129" s="62" t="s">
+      <c r="G131" s="62"/>
+      <c r="H131" s="62" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="130" spans="1:8" s="11" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B130" s="99" t="s">
+    <row r="132" spans="1:8" s="11" customFormat="1" ht="35.25" customHeight="1">
+      <c r="B132" s="109" t="s">
         <v>217</v>
       </c>
-      <c r="C130" s="133" t="s">
+      <c r="C132" s="126" t="s">
         <v>218</v>
       </c>
-      <c r="D130" s="121" t="s">
+      <c r="D132" s="117" t="s">
         <v>254</v>
       </c>
-      <c r="E130" s="99" t="s">
+      <c r="E132" s="109" t="s">
         <v>127</v>
       </c>
-      <c r="F130" s="62"/>
-[...1 lines deleted...]
-      <c r="H130" s="30" t="s">
+      <c r="F132" s="62"/>
+      <c r="G132" s="62"/>
+      <c r="H132" s="30" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="131" spans="1:8" s="11" customFormat="1" ht="15.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F131" s="62" t="s">
+    <row r="133" spans="1:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B133" s="128"/>
+      <c r="C133" s="142"/>
+      <c r="D133" s="118"/>
+      <c r="E133" s="128"/>
+      <c r="F133" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G131" s="62" t="s">
+      <c r="G133" s="62" t="s">
         <v>242</v>
       </c>
-      <c r="H131" s="22"/>
-[...6 lines deleted...]
-      <c r="F132" s="62" t="s">
+      <c r="H133" s="22"/>
+    </row>
+    <row r="134" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B134" s="110"/>
+      <c r="C134" s="127"/>
+      <c r="D134" s="119"/>
+      <c r="E134" s="110"/>
+      <c r="F134" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G132" s="62" t="s">
+      <c r="G134" s="62" t="s">
         <v>284</v>
       </c>
-      <c r="H132" s="22" t="s">
+      <c r="H134" s="22" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="133" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B133" s="103" t="s">
+    <row r="135" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B135" s="111" t="s">
         <v>279</v>
       </c>
-      <c r="C133" s="105" t="s">
+      <c r="C135" s="114" t="s">
         <v>280</v>
       </c>
-      <c r="D133" s="103" t="s">
+      <c r="D135" s="111" t="s">
         <v>254</v>
       </c>
-      <c r="E133" s="103" t="s">
+      <c r="E135" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="F133" s="63"/>
-      <c r="G133" s="63" t="s">
+      <c r="F135" s="63"/>
+      <c r="G135" s="63" t="s">
         <v>239</v>
-      </c>
-[...28 lines deleted...]
-        <v>282</v>
       </c>
       <c r="H135" s="36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B136" s="114"/>
-[...4 lines deleted...]
-        <v>136</v>
+      <c r="B136" s="112"/>
+      <c r="C136" s="115"/>
+      <c r="D136" s="112"/>
+      <c r="E136" s="112"/>
+      <c r="F136" s="73" t="s">
+        <v>29</v>
       </c>
       <c r="G136" s="63" t="s">
-        <v>42</v>
+        <v>281</v>
       </c>
       <c r="H136" s="36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B137" s="104"/>
-[...3 lines deleted...]
-      <c r="F137" s="63" t="s">
+      <c r="B137" s="112"/>
+      <c r="C137" s="115"/>
+      <c r="D137" s="112"/>
+      <c r="E137" s="112"/>
+      <c r="F137" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="G137" s="63" t="s">
+        <v>282</v>
+      </c>
+      <c r="H137" s="36" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B138" s="112"/>
+      <c r="C138" s="115"/>
+      <c r="D138" s="112"/>
+      <c r="E138" s="112"/>
+      <c r="F138" s="72" t="s">
+        <v>136</v>
+      </c>
+      <c r="G138" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="H138" s="36" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B139" s="113"/>
+      <c r="C139" s="116"/>
+      <c r="D139" s="113"/>
+      <c r="E139" s="113"/>
+      <c r="F139" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="G137" s="63" t="s">
+      <c r="G139" s="63" t="s">
         <v>239</v>
       </c>
-      <c r="H137" s="72" t="s">
+      <c r="H139" s="72" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="138" spans="1:8" ht="70.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B138" s="99" t="s">
+    <row r="140" spans="1:8" ht="70.5" customHeight="1">
+      <c r="A140"/>
+      <c r="B140" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="C138" s="133" t="s">
+      <c r="C140" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="D138" s="121" t="s">
+      <c r="D140" s="117" t="s">
         <v>255</v>
       </c>
-      <c r="E138" s="99" t="s">
+      <c r="E140" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F138" s="55"/>
-[...10 lines deleted...]
-      <c r="F139" s="62" t="s">
+      <c r="F140" s="55"/>
+      <c r="G140" s="55"/>
+      <c r="H140" s="96" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B141" s="110"/>
+      <c r="C141" s="127"/>
+      <c r="D141" s="119"/>
+      <c r="E141" s="110"/>
+      <c r="F141" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="G139" s="4"/>
-[...3 lines deleted...]
-      <c r="B140" s="157" t="s">
+      <c r="G141" s="4"/>
+      <c r="H141" s="5"/>
+    </row>
+    <row r="142" spans="1:8" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B142" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="C140" s="118" t="s">
+      <c r="C142" s="214" t="s">
         <v>68</v>
       </c>
-      <c r="D140" s="121" t="s">
+      <c r="D142" s="117" t="s">
         <v>140</v>
       </c>
-      <c r="E140" s="99" t="s">
+      <c r="E142" s="109" t="s">
         <v>127</v>
       </c>
-      <c r="F140" s="62"/>
-[...10 lines deleted...]
-      <c r="F141" s="74" t="s">
+      <c r="F142" s="62"/>
+      <c r="G142" s="61"/>
+      <c r="H142" s="30" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B143" s="213"/>
+      <c r="C143" s="215"/>
+      <c r="D143" s="118"/>
+      <c r="E143" s="128"/>
+      <c r="F143" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="G141" s="91" t="s">
+      <c r="G143" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="H141" s="36" t="s">
+      <c r="H143" s="36" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="142" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F142" s="63" t="s">
+    <row r="144" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B144" s="213"/>
+      <c r="C144" s="215"/>
+      <c r="D144" s="118"/>
+      <c r="E144" s="128"/>
+      <c r="F144" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="G142" s="63" t="s">
+      <c r="G144" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="H142" s="36" t="s">
+      <c r="H144" s="36" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="143" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F143" s="62" t="s">
+    <row r="145" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B145" s="213"/>
+      <c r="C145" s="215"/>
+      <c r="D145" s="118"/>
+      <c r="E145" s="128"/>
+      <c r="F145" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G143" s="91" t="s">
+      <c r="G145" s="91" t="s">
         <v>39</v>
       </c>
-      <c r="H143" s="5"/>
-[...6 lines deleted...]
-      <c r="F144" s="62" t="s">
+      <c r="H145" s="5"/>
+    </row>
+    <row r="146" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B146" s="213"/>
+      <c r="C146" s="215"/>
+      <c r="D146" s="118"/>
+      <c r="E146" s="128"/>
+      <c r="F146" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G144" s="61"/>
-      <c r="H144" s="5" t="s">
+      <c r="G146" s="61"/>
+      <c r="H146" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="145" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F145" s="66" t="s">
+    <row r="147" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B147" s="213"/>
+      <c r="C147" s="216"/>
+      <c r="D147" s="119"/>
+      <c r="E147" s="110"/>
+      <c r="F147" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="G145" s="21"/>
-[...3 lines deleted...]
-      <c r="B146" s="173" t="s">
+      <c r="G147" s="21"/>
+      <c r="H147" s="32"/>
+    </row>
+    <row r="148" spans="2:8" s="75" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B148" s="197" t="s">
         <v>291</v>
       </c>
-      <c r="C146" s="176" t="s">
+      <c r="C148" s="200" t="s">
         <v>292</v>
       </c>
-      <c r="D146" s="179" t="s">
+      <c r="D148" s="203" t="s">
         <v>140</v>
       </c>
-      <c r="E146" s="153" t="s">
+      <c r="E148" s="206" t="s">
         <v>0</v>
       </c>
-      <c r="F146" s="76"/>
-      <c r="G146" s="77" t="s">
+      <c r="F148" s="76"/>
+      <c r="G148" s="77" t="s">
         <v>293</v>
       </c>
-      <c r="H146" s="78" t="s">
+      <c r="H148" s="78" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="147" spans="2:8" s="75" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F147" s="79" t="s">
+    <row r="149" spans="2:8" s="75" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B149" s="198"/>
+      <c r="C149" s="201"/>
+      <c r="D149" s="204"/>
+      <c r="E149" s="207"/>
+      <c r="F149" s="79" t="s">
         <v>32</v>
       </c>
-      <c r="G147" s="77" t="s">
+      <c r="G149" s="77" t="s">
         <v>145</v>
       </c>
-      <c r="H147" s="78"/>
-[...6 lines deleted...]
-      <c r="F148" s="79" t="s">
+      <c r="H149" s="78"/>
+    </row>
+    <row r="150" spans="2:8" s="75" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B150" s="199"/>
+      <c r="C150" s="202"/>
+      <c r="D150" s="205"/>
+      <c r="E150" s="208"/>
+      <c r="F150" s="79" t="s">
         <v>158</v>
       </c>
-      <c r="G148" s="77"/>
-[...3 lines deleted...]
-      <c r="B149" s="99" t="s">
+      <c r="G150" s="77"/>
+      <c r="H150" s="80"/>
+    </row>
+    <row r="151" spans="2:8" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B151" s="109" t="s">
         <v>203</v>
       </c>
-      <c r="C149" s="133" t="s">
+      <c r="C151" s="126" t="s">
         <v>204</v>
       </c>
-      <c r="D149" s="103" t="s">
+      <c r="D151" s="111" t="s">
         <v>256</v>
       </c>
-      <c r="E149" s="99" t="s">
+      <c r="E151" s="109" t="s">
         <v>127</v>
       </c>
-      <c r="F149" s="62"/>
-[...12 lines deleted...]
-      <c r="F150" s="25" t="s">
+      <c r="F151" s="62"/>
+      <c r="G151" s="62" t="s">
+        <v>320</v>
+      </c>
+      <c r="H151" s="30" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="152" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B152" s="128"/>
+      <c r="C152" s="142"/>
+      <c r="D152" s="112"/>
+      <c r="E152" s="128"/>
+      <c r="F152" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="G150" s="62" t="s">
+      <c r="G152" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="H150" s="33"/>
-[...6 lines deleted...]
-      <c r="F151" s="62" t="s">
+      <c r="H152" s="33"/>
+    </row>
+    <row r="153" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B153" s="128"/>
+      <c r="C153" s="142"/>
+      <c r="D153" s="112"/>
+      <c r="E153" s="128"/>
+      <c r="F153" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G151" s="62" t="s">
+      <c r="G153" s="62" t="s">
         <v>205</v>
       </c>
-      <c r="H151" s="67" t="s">
+      <c r="H153" s="67" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="152" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F152" s="62" t="s">
+    <row r="154" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B154" s="110"/>
+      <c r="C154" s="127"/>
+      <c r="D154" s="113"/>
+      <c r="E154" s="110"/>
+      <c r="F154" s="62" t="s">
         <v>206</v>
       </c>
-      <c r="G152" s="62"/>
-[...3 lines deleted...]
-      <c r="B153" s="170" t="s">
+      <c r="G154" s="62"/>
+      <c r="H154" s="5"/>
+    </row>
+    <row r="155" spans="2:8" s="11" customFormat="1" ht="38.25" customHeight="1">
+      <c r="B155" s="194" t="s">
         <v>17</v>
       </c>
-      <c r="C153" s="133" t="s">
+      <c r="C155" s="126" t="s">
         <v>11</v>
       </c>
-      <c r="D153" s="103" t="s">
+      <c r="D155" s="111" t="s">
         <v>256</v>
       </c>
-      <c r="E153" s="99" t="s">
+      <c r="E155" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F153" s="62"/>
-[...10 lines deleted...]
-      <c r="F154" s="62" t="s">
+      <c r="F155" s="62"/>
+      <c r="G155" s="62"/>
+      <c r="H155" s="30" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="156" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B156" s="195"/>
+      <c r="C156" s="142"/>
+      <c r="D156" s="112"/>
+      <c r="E156" s="128"/>
+      <c r="F156" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G154" s="62" t="s">
+      <c r="G156" s="62" t="s">
         <v>174</v>
       </c>
-      <c r="H154" s="33"/>
-[...6 lines deleted...]
-      <c r="F155" s="62" t="s">
+      <c r="H156" s="33"/>
+    </row>
+    <row r="157" spans="2:8" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="B157" s="196"/>
+      <c r="C157" s="127"/>
+      <c r="D157" s="113"/>
+      <c r="E157" s="110"/>
+      <c r="F157" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G155" s="62"/>
-      <c r="H155" s="67" t="s">
+      <c r="G157" s="62"/>
+      <c r="H157" s="67" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="156" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B156" s="103" t="s">
+    <row r="158" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B158" s="111" t="s">
         <v>277</v>
       </c>
-      <c r="C156" s="105" t="s">
+      <c r="C158" s="114" t="s">
         <v>278</v>
       </c>
-      <c r="D156" s="103" t="s">
+      <c r="D158" s="111" t="s">
         <v>256</v>
       </c>
-      <c r="E156" s="99" t="s">
+      <c r="E158" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F156" s="62"/>
-      <c r="G156" s="62" t="s">
+      <c r="F158" s="62"/>
+      <c r="G158" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="H156" s="5"/>
-[...6 lines deleted...]
-      <c r="F157" s="62" t="s">
+      <c r="H158" s="5"/>
+    </row>
+    <row r="159" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B159" s="112"/>
+      <c r="C159" s="115"/>
+      <c r="D159" s="112"/>
+      <c r="E159" s="128"/>
+      <c r="F159" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G157" s="97" t="s">
+      <c r="G159" s="97" t="s">
         <v>37</v>
       </c>
-      <c r="H157" s="5"/>
-[...6 lines deleted...]
-      <c r="F158" s="57" t="s">
+      <c r="H159" s="5"/>
+    </row>
+    <row r="160" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B160" s="113"/>
+      <c r="C160" s="116"/>
+      <c r="D160" s="113"/>
+      <c r="E160" s="110"/>
+      <c r="F160" s="57" t="s">
         <v>130</v>
       </c>
-      <c r="G158" s="97" t="s">
+      <c r="G160" s="97" t="s">
         <v>37</v>
       </c>
-      <c r="H158" s="5"/>
-[...2 lines deleted...]
-      <c r="B159" s="153" t="s">
+      <c r="H160" s="5"/>
+    </row>
+    <row r="161" spans="2:8" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="B161" s="206" t="s">
         <v>266</v>
       </c>
-      <c r="C159" s="167" t="s">
+      <c r="C161" s="209" t="s">
         <v>267</v>
       </c>
-      <c r="D159" s="103" t="s">
+      <c r="D161" s="111" t="s">
         <v>256</v>
       </c>
-      <c r="E159" s="127" t="s">
+      <c r="E161" s="103" t="s">
         <v>0</v>
       </c>
-      <c r="F159" s="65"/>
-[...25 lines deleted...]
-      </c>
+      <c r="F161" s="65"/>
       <c r="G161" s="65" t="s">
         <v>268</v>
       </c>
-      <c r="H161" s="67" t="s">
+      <c r="H161" s="67"/>
+    </row>
+    <row r="162" spans="2:8" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="B162" s="207"/>
+      <c r="C162" s="210"/>
+      <c r="D162" s="112"/>
+      <c r="E162" s="212"/>
+      <c r="F162" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G162" s="65" t="s">
+        <v>268</v>
+      </c>
+      <c r="H162" s="67"/>
+    </row>
+    <row r="163" spans="2:8" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="B163" s="208"/>
+      <c r="C163" s="211"/>
+      <c r="D163" s="113"/>
+      <c r="E163" s="104"/>
+      <c r="F163" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="G163" s="65" t="s">
+        <v>268</v>
+      </c>
+      <c r="H163" s="67" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="162" spans="2:8" s="11" customFormat="1" ht="36" customHeight="1">
-      <c r="B162" s="158" t="s">
+    <row r="164" spans="2:8" s="11" customFormat="1" ht="36" customHeight="1">
+      <c r="B164" s="159" t="s">
         <v>245</v>
       </c>
-      <c r="C162" s="133" t="s">
+      <c r="C164" s="126" t="s">
         <v>246</v>
       </c>
-      <c r="D162" s="103" t="s">
+      <c r="D164" s="111" t="s">
         <v>247</v>
       </c>
-      <c r="E162" s="99" t="s">
+      <c r="E164" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F162" s="62"/>
-      <c r="G162" s="62" t="s">
+      <c r="F164" s="62"/>
+      <c r="G164" s="62" t="s">
         <v>145</v>
       </c>
-      <c r="H162" s="30" t="s">
+      <c r="H164" s="30" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="163" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F163" s="62" t="s">
+    <row r="165" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B165" s="160"/>
+      <c r="C165" s="142"/>
+      <c r="D165" s="112"/>
+      <c r="E165" s="128"/>
+      <c r="F165" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="G163" s="62" t="s">
+      <c r="G165" s="62" t="s">
         <v>248</v>
       </c>
-      <c r="H163" s="44"/>
-[...6 lines deleted...]
-      <c r="F164" s="62" t="s">
+      <c r="H165" s="44"/>
+    </row>
+    <row r="166" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B166" s="160"/>
+      <c r="C166" s="142"/>
+      <c r="D166" s="112"/>
+      <c r="E166" s="128"/>
+      <c r="F166" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G164" s="62" t="s">
+      <c r="G166" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="H164" s="44"/>
-[...6 lines deleted...]
-      <c r="F165" s="56" t="s">
+      <c r="H166" s="44"/>
+    </row>
+    <row r="167" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B167" s="161"/>
+      <c r="C167" s="127"/>
+      <c r="D167" s="113"/>
+      <c r="E167" s="110"/>
+      <c r="F167" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="H165" s="44"/>
-[...2 lines deleted...]
-      <c r="B166" s="99" t="s">
+      <c r="H167" s="44"/>
+    </row>
+    <row r="168" spans="2:8" s="11" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B168" s="109" t="s">
+        <v>335</v>
+      </c>
+      <c r="C168" s="105" t="s">
         <v>336</v>
       </c>
-      <c r="C166" s="129" t="s">
+      <c r="D168" s="206" t="s">
         <v>337</v>
       </c>
-      <c r="D166" s="153" t="s">
-[...2 lines deleted...]
-      <c r="E166" s="127" t="s">
+      <c r="E168" s="103" t="s">
         <v>0</v>
       </c>
-      <c r="F166" s="65"/>
-[...29 lines deleted...]
-      </c>
+      <c r="F168" s="65"/>
       <c r="G168" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="H168" s="95"/>
-[...2 lines deleted...]
-      <c r="B169" s="155" t="s">
+      <c r="H168" s="30" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="169" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B169" s="128"/>
+      <c r="C169" s="217"/>
+      <c r="D169" s="207"/>
+      <c r="E169" s="212"/>
+      <c r="F169" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="G169" s="65" t="s">
+        <v>338</v>
+      </c>
+      <c r="H169" s="94" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="170" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B170" s="128"/>
+      <c r="C170" s="217"/>
+      <c r="D170" s="207"/>
+      <c r="E170" s="212"/>
+      <c r="F170" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G170" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="H170" s="95"/>
+    </row>
+    <row r="171" spans="2:8" s="11" customFormat="1" ht="19.5" customHeight="1">
+      <c r="B171" s="192" t="s">
         <v>13</v>
       </c>
-      <c r="C169" s="133" t="s">
+      <c r="C171" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="D169" s="163" t="s">
+      <c r="D171" s="143" t="s">
         <v>65</v>
       </c>
-      <c r="E169" s="54" t="s">
+      <c r="E171" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="F169" s="54"/>
-      <c r="G169" s="62" t="s">
+      <c r="F171" s="54"/>
+      <c r="G171" s="62" t="s">
         <v>128</v>
       </c>
-      <c r="H169" s="222" t="s">
-[...7 lines deleted...]
-      <c r="E170" s="62" t="s">
+      <c r="H171" s="153" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="172" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B172" s="192"/>
+      <c r="C172" s="142"/>
+      <c r="D172" s="143"/>
+      <c r="E172" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="F170" s="54"/>
-[...10 lines deleted...]
-      <c r="F171" s="54" t="s">
+      <c r="F172" s="54"/>
+      <c r="G172" s="62" t="s">
+        <v>331</v>
+      </c>
+      <c r="H172" s="154"/>
+    </row>
+    <row r="173" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B173" s="192"/>
+      <c r="C173" s="142"/>
+      <c r="D173" s="143"/>
+      <c r="E173" s="109"/>
+      <c r="F173" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="G171" s="62"/>
-[...7 lines deleted...]
-      <c r="F172" s="54" t="s">
+      <c r="G173" s="62"/>
+      <c r="H173" s="31"/>
+    </row>
+    <row r="174" spans="2:8" s="11" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B174" s="192"/>
+      <c r="C174" s="142"/>
+      <c r="D174" s="143"/>
+      <c r="E174" s="128"/>
+      <c r="F174" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="G172" s="62"/>
-[...7 lines deleted...]
-      <c r="F173" s="62" t="s">
+      <c r="G174" s="62"/>
+      <c r="H174" s="2"/>
+    </row>
+    <row r="175" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B175" s="192"/>
+      <c r="C175" s="127"/>
+      <c r="D175" s="143"/>
+      <c r="E175" s="110"/>
+      <c r="F175" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G173" s="62"/>
-      <c r="H173" s="2" t="s">
+      <c r="G175" s="62"/>
+      <c r="H175" s="2" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="174" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
-      <c r="B174" s="99" t="s">
+    <row r="176" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B176" s="109" t="s">
         <v>176</v>
       </c>
-      <c r="C174" s="133" t="s">
+      <c r="C176" s="126" t="s">
         <v>177</v>
       </c>
-      <c r="D174" s="103" t="s">
+      <c r="D176" s="111" t="s">
         <v>65</v>
       </c>
-      <c r="E174" s="99" t="s">
+      <c r="E176" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F174" s="62"/>
-      <c r="G174" s="62" t="s">
+      <c r="F176" s="62"/>
+      <c r="G176" s="62" t="s">
         <v>174</v>
       </c>
-      <c r="H174" s="30" t="s">
+      <c r="H176" s="30" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="175" spans="2:8" s="11" customFormat="1" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="F175" s="62" t="s">
+    <row r="177" spans="2:8" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="B177" s="110"/>
+      <c r="C177" s="127"/>
+      <c r="D177" s="113"/>
+      <c r="E177" s="110"/>
+      <c r="F177" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G175" s="62" t="s">
+      <c r="G177" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="H175" s="34"/>
-[...2 lines deleted...]
-      <c r="B176" s="158" t="s">
+      <c r="H177" s="34"/>
+    </row>
+    <row r="178" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B178" s="159" t="s">
         <v>159</v>
       </c>
-      <c r="C176" s="160" t="s">
+      <c r="C178" s="218" t="s">
         <v>219</v>
       </c>
-      <c r="D176" s="111" t="s">
+      <c r="D178" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E176" s="99" t="s">
+      <c r="E178" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F176" s="54"/>
-[...8 lines deleted...]
-      <c r="F177" s="54" t="s">
+      <c r="F178" s="54"/>
+      <c r="G178" s="64"/>
+      <c r="H178" s="5"/>
+    </row>
+    <row r="179" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B179" s="161"/>
+      <c r="C179" s="219"/>
+      <c r="D179" s="183"/>
+      <c r="E179" s="110"/>
+      <c r="F179" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="G177" s="64"/>
-[...3 lines deleted...]
-      <c r="B178" s="99" t="s">
+      <c r="G179" s="64"/>
+      <c r="H179" s="5"/>
+    </row>
+    <row r="180" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B180" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="C178" s="133" t="s">
+      <c r="C180" s="126" t="s">
         <v>121</v>
       </c>
-      <c r="D178" s="111" t="s">
+      <c r="D180" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E178" s="99" t="s">
+      <c r="E180" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F178" s="62"/>
-[...21 lines deleted...]
-      </c>
+      <c r="F180" s="62"/>
       <c r="G180" s="62"/>
       <c r="H180" s="67"/>
     </row>
     <row r="181" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B181" s="100"/>
-[...3 lines deleted...]
-      <c r="F181" s="19" t="s">
+      <c r="B181" s="128"/>
+      <c r="C181" s="142"/>
+      <c r="D181" s="182"/>
+      <c r="E181" s="128"/>
+      <c r="F181" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G181" s="62"/>
+      <c r="H181" s="67"/>
+    </row>
+    <row r="182" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B182" s="128"/>
+      <c r="C182" s="142"/>
+      <c r="D182" s="182"/>
+      <c r="E182" s="128"/>
+      <c r="F182" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="G182" s="62"/>
+      <c r="H182" s="67"/>
+    </row>
+    <row r="183" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B183" s="128"/>
+      <c r="C183" s="142"/>
+      <c r="D183" s="182"/>
+      <c r="E183" s="128"/>
+      <c r="F183" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="G181" s="62"/>
-      <c r="H181" s="67" t="s">
+      <c r="G183" s="62"/>
+      <c r="H183" s="67" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="182" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
-      <c r="B182" s="124" t="s">
+    <row r="184" spans="2:8" s="11" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B184" s="235" t="s">
         <v>28</v>
       </c>
-      <c r="C182" s="118" t="s">
+      <c r="C184" s="214" t="s">
         <v>78</v>
       </c>
-      <c r="D182" s="111" t="s">
+      <c r="D184" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E182" s="99" t="s">
+      <c r="E184" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="F182" s="62"/>
-[...10 lines deleted...]
-      <c r="F183" s="62" t="s">
+      <c r="F184" s="62"/>
+      <c r="G184" s="62"/>
+      <c r="H184" s="30" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="185" spans="2:8" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="B185" s="236"/>
+      <c r="C185" s="215"/>
+      <c r="D185" s="182"/>
+      <c r="E185" s="128"/>
+      <c r="F185" s="62" t="s">
         <v>158</v>
       </c>
-      <c r="G183" s="64"/>
-[...7 lines deleted...]
-      <c r="F184" s="54" t="s">
+      <c r="G185" s="64"/>
+      <c r="H185" s="5"/>
+    </row>
+    <row r="186" spans="2:8" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="B186" s="236"/>
+      <c r="C186" s="215"/>
+      <c r="D186" s="182"/>
+      <c r="E186" s="128"/>
+      <c r="F186" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="G184" s="64" t="s">
+      <c r="G186" s="64" t="s">
         <v>145</v>
       </c>
-      <c r="H184" s="5"/>
-[...6 lines deleted...]
-      <c r="F185" s="62" t="s">
+      <c r="H186" s="5"/>
+    </row>
+    <row r="187" spans="2:8" s="11" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B187" s="237"/>
+      <c r="C187" s="216"/>
+      <c r="D187" s="183"/>
+      <c r="E187" s="110"/>
+      <c r="F187" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G185" s="62"/>
-[...5 lines deleted...]
-      <c r="B186" s="99" t="s">
+      <c r="G187" s="62"/>
+      <c r="H187" s="5" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="188" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B188" s="109" t="s">
         <v>166</v>
       </c>
-      <c r="C186" s="133" t="s">
+      <c r="C188" s="126" t="s">
         <v>167</v>
       </c>
-      <c r="D186" s="111" t="s">
+      <c r="D188" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E186" s="99" t="s">
+      <c r="E188" s="109" t="s">
         <v>0</v>
-      </c>
-[...26 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F188" s="62"/>
       <c r="G188" s="62"/>
       <c r="H188" s="5"/>
     </row>
     <row r="189" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B189" s="100"/>
-[...2 lines deleted...]
-      <c r="E189" s="100"/>
+      <c r="B189" s="110"/>
+      <c r="C189" s="127"/>
+      <c r="D189" s="183"/>
+      <c r="E189" s="110"/>
       <c r="F189" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="G189" s="62"/>
+      <c r="H189" s="5"/>
+    </row>
+    <row r="190" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B190" s="109" t="s">
+        <v>134</v>
+      </c>
+      <c r="C190" s="126" t="s">
+        <v>135</v>
+      </c>
+      <c r="D190" s="181" t="s">
+        <v>50</v>
+      </c>
+      <c r="E190" s="109" t="s">
+        <v>34</v>
+      </c>
+      <c r="F190" s="62"/>
+      <c r="G190" s="62"/>
+      <c r="H190" s="5"/>
+    </row>
+    <row r="191" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B191" s="128"/>
+      <c r="C191" s="142"/>
+      <c r="D191" s="182"/>
+      <c r="E191" s="128"/>
+      <c r="F191" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G189" s="62"/>
-      <c r="H189" s="5" t="s">
+      <c r="G191" s="62"/>
+      <c r="H191" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="190" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="F190" s="62" t="s">
+    <row r="192" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B192" s="110"/>
+      <c r="C192" s="127"/>
+      <c r="D192" s="183"/>
+      <c r="E192" s="110"/>
+      <c r="F192" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G190" s="62" t="s">
+      <c r="G192" s="62" t="s">
         <v>290</v>
       </c>
-      <c r="H190" s="5"/>
-[...2 lines deleted...]
-      <c r="B191" s="157" t="s">
+      <c r="H192" s="5"/>
+    </row>
+    <row r="193" spans="2:8" s="11" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B193" s="213" t="s">
         <v>20</v>
       </c>
-      <c r="C191" s="118" t="s">
-[...2 lines deleted...]
-      <c r="D191" s="111" t="s">
+      <c r="C193" s="214" t="s">
+        <v>308</v>
+      </c>
+      <c r="D193" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E191" s="99" t="s">
+      <c r="E193" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F191" s="62"/>
-      <c r="G191" s="62" t="s">
+      <c r="F193" s="62"/>
+      <c r="G193" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="H191" s="5"/>
-[...6 lines deleted...]
-      <c r="F192" s="62" t="s">
+      <c r="H193" s="5"/>
+    </row>
+    <row r="194" spans="2:8" s="11" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B194" s="213"/>
+      <c r="C194" s="215"/>
+      <c r="D194" s="182"/>
+      <c r="E194" s="128"/>
+      <c r="F194" s="62" t="s">
         <v>158</v>
       </c>
-      <c r="G192" s="62"/>
-[...28 lines deleted...]
-      <c r="F194" s="62"/>
       <c r="G194" s="62"/>
       <c r="H194" s="5"/>
     </row>
     <row r="195" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B195" s="100"/>
-[...2 lines deleted...]
-      <c r="E195" s="100"/>
+      <c r="B195" s="213"/>
+      <c r="C195" s="216"/>
+      <c r="D195" s="183"/>
+      <c r="E195" s="110"/>
       <c r="F195" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G195" s="62"/>
+      <c r="H195" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="196" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B196" s="109" t="s">
+        <v>71</v>
+      </c>
+      <c r="C196" s="126" t="s">
+        <v>339</v>
+      </c>
+      <c r="D196" s="181" t="s">
+        <v>50</v>
+      </c>
+      <c r="E196" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F196" s="62"/>
+      <c r="G196" s="62"/>
+      <c r="H196" s="5"/>
+    </row>
+    <row r="197" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B197" s="128"/>
+      <c r="C197" s="142"/>
+      <c r="D197" s="182"/>
+      <c r="E197" s="128"/>
+      <c r="F197" s="62" t="s">
         <v>158</v>
       </c>
-      <c r="G195" s="62"/>
-[...7 lines deleted...]
-      <c r="F196" s="54" t="s">
+      <c r="G197" s="62"/>
+      <c r="H197" s="5"/>
+    </row>
+    <row r="198" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B198" s="110"/>
+      <c r="C198" s="127"/>
+      <c r="D198" s="183"/>
+      <c r="E198" s="110"/>
+      <c r="F198" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="G196" s="64"/>
-      <c r="H196" s="3" t="s">
+      <c r="G198" s="64"/>
+      <c r="H198" s="3" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="197" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B197" s="99" t="s">
+    <row r="199" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B199" s="109" t="s">
         <v>212</v>
       </c>
-      <c r="C197" s="133" t="s">
+      <c r="C199" s="126" t="s">
         <v>213</v>
       </c>
-      <c r="D197" s="111" t="s">
+      <c r="D199" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E197" s="99" t="s">
+      <c r="E199" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F197" s="62"/>
-      <c r="G197" s="62" t="s">
+      <c r="F199" s="62"/>
+      <c r="G199" s="62" t="s">
         <v>285</v>
       </c>
-      <c r="H197" s="62"/>
-[...6 lines deleted...]
-      <c r="F198" s="56" t="s">
+      <c r="H199" s="62"/>
+    </row>
+    <row r="200" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B200" s="128"/>
+      <c r="C200" s="142"/>
+      <c r="D200" s="182"/>
+      <c r="E200" s="128"/>
+      <c r="F200" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="G198" s="48" t="s">
+      <c r="G200" s="48" t="s">
         <v>286</v>
       </c>
-      <c r="H198" s="62"/>
-[...6 lines deleted...]
-      <c r="F199" s="56" t="s">
+      <c r="H200" s="62"/>
+    </row>
+    <row r="201" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B201" s="128"/>
+      <c r="C201" s="142"/>
+      <c r="D201" s="182"/>
+      <c r="E201" s="128"/>
+      <c r="F201" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="G199" s="48" t="s">
+      <c r="G201" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="H199" s="62"/>
-[...6 lines deleted...]
-      <c r="F200" s="56" t="s">
+      <c r="H201" s="62"/>
+    </row>
+    <row r="202" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B202" s="128"/>
+      <c r="C202" s="142"/>
+      <c r="D202" s="182"/>
+      <c r="E202" s="128"/>
+      <c r="F202" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="G200" s="48" t="s">
+      <c r="G202" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="H200" s="62"/>
-[...6 lines deleted...]
-      <c r="F201" s="56" t="s">
+      <c r="H202" s="62"/>
+    </row>
+    <row r="203" spans="2:8" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B203" s="110"/>
+      <c r="C203" s="127"/>
+      <c r="D203" s="183"/>
+      <c r="E203" s="110"/>
+      <c r="F203" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="G201" s="62"/>
-[...3 lines deleted...]
-      <c r="B202" s="60" t="s">
+      <c r="G203" s="62"/>
+      <c r="H203" s="62"/>
+    </row>
+    <row r="204" spans="2:8" s="11" customFormat="1" ht="18" customHeight="1">
+      <c r="B204" s="60" t="s">
         <v>161</v>
       </c>
-      <c r="C202" s="58" t="s">
+      <c r="C204" s="58" t="s">
         <v>209</v>
       </c>
-      <c r="D202" s="53" t="s">
+      <c r="D204" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="E202" s="62" t="s">
+      <c r="E204" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="F202" s="54"/>
-[...4 lines deleted...]
-      <c r="B203" s="60" t="s">
+      <c r="F204" s="54"/>
+      <c r="G204" s="62"/>
+      <c r="H204" s="5"/>
+    </row>
+    <row r="205" spans="2:8" s="11" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B205" s="60" t="s">
         <v>264</v>
       </c>
-      <c r="C203" s="58" t="s">
+      <c r="C205" s="58" t="s">
         <v>265</v>
       </c>
-      <c r="D203" s="53" t="s">
+      <c r="D205" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="E203" s="62" t="s">
+      <c r="E205" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="F203" s="54"/>
-[...29 lines deleted...]
-      </c>
+      <c r="F205" s="54"/>
       <c r="G205" s="62"/>
       <c r="H205" s="5"/>
     </row>
     <row r="206" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B206" s="101"/>
-[...3 lines deleted...]
-      <c r="F206" s="54" t="s">
+      <c r="B206" s="109" t="s">
+        <v>201</v>
+      </c>
+      <c r="C206" s="126" t="s">
+        <v>202</v>
+      </c>
+      <c r="D206" s="181" t="s">
+        <v>50</v>
+      </c>
+      <c r="E206" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F206" s="62"/>
+      <c r="G206" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H206" s="5"/>
+    </row>
+    <row r="207" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B207" s="128"/>
+      <c r="C207" s="142"/>
+      <c r="D207" s="182"/>
+      <c r="E207" s="128"/>
+      <c r="F207" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G207" s="62"/>
+      <c r="H207" s="5"/>
+    </row>
+    <row r="208" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B208" s="110"/>
+      <c r="C208" s="127"/>
+      <c r="D208" s="183"/>
+      <c r="E208" s="110"/>
+      <c r="F208" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="G206" s="64"/>
-[...3 lines deleted...]
-      <c r="B207" s="155" t="s">
+      <c r="G208" s="64"/>
+      <c r="H208" s="5"/>
+    </row>
+    <row r="209" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B209" s="192" t="s">
         <v>186</v>
       </c>
-      <c r="C207" s="156" t="s">
+      <c r="C209" s="193" t="s">
         <v>187</v>
       </c>
-      <c r="D207" s="111" t="s">
+      <c r="D209" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E207" s="155" t="s">
+      <c r="E209" s="192" t="s">
         <v>0</v>
       </c>
-      <c r="F207" s="62"/>
-      <c r="G207" s="64" t="s">
+      <c r="F209" s="62"/>
+      <c r="G209" s="64" t="s">
         <v>269</v>
       </c>
-      <c r="H207" s="5"/>
-[...6 lines deleted...]
-      <c r="F208" s="62" t="s">
+      <c r="H209" s="5"/>
+    </row>
+    <row r="210" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B210" s="192"/>
+      <c r="C210" s="193"/>
+      <c r="D210" s="183"/>
+      <c r="E210" s="192"/>
+      <c r="F210" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="G208" s="64" t="s">
+      <c r="G210" s="64" t="s">
         <v>145</v>
       </c>
-      <c r="H208" s="5" t="s">
+      <c r="H210" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="209" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B209" s="103" t="s">
+    <row r="211" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B211" s="111" t="s">
         <v>241</v>
       </c>
-      <c r="C209" s="105" t="s">
-[...2 lines deleted...]
-      <c r="D209" s="111" t="s">
+      <c r="C211" s="114" t="s">
+        <v>319</v>
+      </c>
+      <c r="D211" s="181" t="s">
         <v>50</v>
       </c>
-      <c r="E209" s="103" t="s">
+      <c r="E211" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="F209" s="56"/>
-      <c r="G209" s="48" t="s">
+      <c r="F211" s="56"/>
+      <c r="G211" s="48" t="s">
         <v>128</v>
       </c>
-      <c r="H209" s="42"/>
-[...6 lines deleted...]
-      <c r="F210" s="56" t="s">
+      <c r="H211" s="42"/>
+    </row>
+    <row r="212" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B212" s="112"/>
+      <c r="C212" s="115"/>
+      <c r="D212" s="182"/>
+      <c r="E212" s="112"/>
+      <c r="F212" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="G210" s="48" t="s">
+      <c r="G212" s="48" t="s">
         <v>183</v>
       </c>
-      <c r="H210" s="42"/>
-[...6 lines deleted...]
-      <c r="F211" s="56" t="s">
+      <c r="H212" s="42"/>
+    </row>
+    <row r="213" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B213" s="112"/>
+      <c r="C213" s="115"/>
+      <c r="D213" s="182"/>
+      <c r="E213" s="112"/>
+      <c r="F213" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="G211" s="48"/>
-      <c r="H211" s="43" t="s">
+      <c r="G213" s="48"/>
+      <c r="H213" s="43" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="212" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="F212" s="56" t="s">
+    <row r="214" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B214" s="113"/>
+      <c r="C214" s="116"/>
+      <c r="D214" s="183"/>
+      <c r="E214" s="113"/>
+      <c r="F214" s="56" t="s">
         <v>130</v>
       </c>
-      <c r="G212" s="48"/>
-[...3 lines deleted...]
-      <c r="B213" s="127" t="s">
+      <c r="G214" s="48"/>
+      <c r="H214" s="42"/>
+    </row>
+    <row r="215" spans="2:8" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B215" s="103" t="s">
         <v>259</v>
       </c>
-      <c r="C213" s="129" t="s">
+      <c r="C215" s="105" t="s">
         <v>260</v>
       </c>
-      <c r="D213" s="131" t="s">
+      <c r="D215" s="107" t="s">
         <v>50</v>
       </c>
-      <c r="E213" s="99" t="s">
-[...31 lines deleted...]
-      <c r="E215" s="99" t="s">
+      <c r="E215" s="109" t="s">
         <v>0</v>
       </c>
       <c r="F215" s="62"/>
       <c r="G215" s="62" t="s">
         <v>145</v>
       </c>
       <c r="H215" s="42"/>
     </row>
     <row r="216" spans="2:8" s="40" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B216" s="128"/>
-[...2 lines deleted...]
-      <c r="E216" s="101"/>
+      <c r="B216" s="104"/>
+      <c r="C216" s="106"/>
+      <c r="D216" s="108"/>
+      <c r="E216" s="110"/>
       <c r="F216" s="62" t="s">
         <v>31</v>
       </c>
       <c r="G216" s="62"/>
       <c r="H216" s="65" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="217" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B217" s="115" t="s">
+    <row r="217" spans="2:8" s="40" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B217" s="103" t="s">
+        <v>288</v>
+      </c>
+      <c r="C217" s="105" t="s">
+        <v>289</v>
+      </c>
+      <c r="D217" s="107" t="s">
+        <v>50</v>
+      </c>
+      <c r="E217" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F217" s="62"/>
+      <c r="G217" s="62" t="s">
+        <v>145</v>
+      </c>
+      <c r="H217" s="42"/>
+    </row>
+    <row r="218" spans="2:8" s="40" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B218" s="104"/>
+      <c r="C218" s="106"/>
+      <c r="D218" s="108"/>
+      <c r="E218" s="110"/>
+      <c r="F218" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G218" s="62"/>
+      <c r="H218" s="65" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="219" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B219" s="184" t="s">
         <v>19</v>
       </c>
-      <c r="C217" s="118" t="s">
+      <c r="C219" s="214" t="s">
         <v>162</v>
       </c>
-      <c r="D217" s="121" t="s">
+      <c r="D219" s="117" t="s">
         <v>133</v>
       </c>
-      <c r="E217" s="124" t="s">
+      <c r="E219" s="235" t="s">
         <v>163</v>
       </c>
-      <c r="F217" s="61"/>
-      <c r="G217" s="61" t="s">
+      <c r="F219" s="61"/>
+      <c r="G219" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="H217" s="5"/>
-[...6 lines deleted...]
-      <c r="F218" s="61" t="s">
+      <c r="H219" s="5"/>
+    </row>
+    <row r="220" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B220" s="185"/>
+      <c r="C220" s="215"/>
+      <c r="D220" s="118"/>
+      <c r="E220" s="236"/>
+      <c r="F220" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="G218" s="61" t="s">
+      <c r="G220" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="H218" s="5"/>
-[...6 lines deleted...]
-      <c r="F219" s="61" t="s">
+      <c r="H220" s="5"/>
+    </row>
+    <row r="221" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B221" s="191"/>
+      <c r="C221" s="216"/>
+      <c r="D221" s="119"/>
+      <c r="E221" s="237"/>
+      <c r="F221" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="G219" s="61"/>
-[...3 lines deleted...]
-      <c r="B220" s="216" t="s">
+      <c r="G221" s="61"/>
+      <c r="H221" s="5"/>
+    </row>
+    <row r="222" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B222" s="147" t="s">
+        <v>312</v>
+      </c>
+      <c r="C222" s="150" t="s">
         <v>313</v>
       </c>
-      <c r="C220" s="219" t="s">
+      <c r="D222" s="134" t="s">
+        <v>50</v>
+      </c>
+      <c r="E222" s="220" t="s">
+        <v>0</v>
+      </c>
+      <c r="F222" s="56"/>
+      <c r="G222" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="H222" s="5"/>
+    </row>
+    <row r="223" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B223" s="148"/>
+      <c r="C223" s="151"/>
+      <c r="D223" s="135"/>
+      <c r="E223" s="221"/>
+      <c r="F223" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G223" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="H223" s="5"/>
+    </row>
+    <row r="224" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B224" s="149"/>
+      <c r="C224" s="152"/>
+      <c r="D224" s="136"/>
+      <c r="E224" s="222"/>
+      <c r="F224" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="G224" s="48" t="s">
         <v>314</v>
       </c>
-      <c r="D220" s="232" t="s">
-[...2 lines deleted...]
-      <c r="E220" s="142" t="s">
+      <c r="H224" s="5"/>
+    </row>
+    <row r="225" spans="2:8" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B225" s="111" t="s">
+        <v>243</v>
+      </c>
+      <c r="C225" s="114" t="s">
+        <v>244</v>
+      </c>
+      <c r="D225" s="117" t="s">
+        <v>133</v>
+      </c>
+      <c r="E225" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="F220" s="56"/>
-[...41 lines deleted...]
-      <c r="E223" s="103" t="s">
+      <c r="F225" s="56"/>
+      <c r="G225" s="48" t="s">
+        <v>145</v>
+      </c>
+      <c r="H225" s="30" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="226" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B226" s="112"/>
+      <c r="C226" s="115"/>
+      <c r="D226" s="118"/>
+      <c r="E226" s="112"/>
+      <c r="F226" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="G226" s="48"/>
+      <c r="H226" s="43" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="227" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B227" s="113"/>
+      <c r="C227" s="116"/>
+      <c r="D227" s="119"/>
+      <c r="E227" s="113"/>
+      <c r="F227" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="G227" s="48"/>
+      <c r="H227" s="43"/>
+    </row>
+    <row r="228" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B228" s="232" t="s">
+        <v>271</v>
+      </c>
+      <c r="C228" s="114" t="s">
+        <v>272</v>
+      </c>
+      <c r="D228" s="181" t="s">
+        <v>273</v>
+      </c>
+      <c r="E228" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="F223" s="56"/>
-[...45 lines deleted...]
-      <c r="G226" s="48" t="s">
+      <c r="F228" s="63"/>
+      <c r="G228" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="H226" s="43"/>
-[...6 lines deleted...]
-      <c r="F227" s="63" t="s">
+      <c r="H228" s="43"/>
+    </row>
+    <row r="229" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B229" s="233"/>
+      <c r="C229" s="115"/>
+      <c r="D229" s="182"/>
+      <c r="E229" s="112"/>
+      <c r="F229" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="G227" s="48" t="s">
+      <c r="G229" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="H227" s="43"/>
-[...6 lines deleted...]
-      <c r="F228" s="70" t="s">
+      <c r="H229" s="43"/>
+    </row>
+    <row r="230" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B230" s="234"/>
+      <c r="C230" s="116"/>
+      <c r="D230" s="183"/>
+      <c r="E230" s="113"/>
+      <c r="F230" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="G228" s="48"/>
-[...3 lines deleted...]
-      <c r="B229" s="230" t="s">
+      <c r="G230" s="48"/>
+      <c r="H230" s="43"/>
+    </row>
+    <row r="231" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B231" s="132" t="s">
+        <v>316</v>
+      </c>
+      <c r="C231" s="126" t="s">
         <v>317</v>
-      </c>
-[...33 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D231" s="111" t="s">
         <v>257</v>
       </c>
-      <c r="E231" s="99" t="s">
+      <c r="E231" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F231" s="62"/>
+      <c r="G231" s="26" t="s">
+        <v>269</v>
+      </c>
+      <c r="H231" s="84"/>
+    </row>
+    <row r="232" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B232" s="133"/>
+      <c r="C232" s="127"/>
+      <c r="D232" s="113"/>
+      <c r="E232" s="110"/>
+      <c r="F232" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="G232" s="26" t="s">
+        <v>269</v>
+      </c>
+      <c r="H232" s="84"/>
+    </row>
+    <row r="233" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B233" s="109" t="s">
+        <v>156</v>
+      </c>
+      <c r="C233" s="126" t="s">
+        <v>157</v>
+      </c>
+      <c r="D233" s="181" t="s">
+        <v>257</v>
+      </c>
+      <c r="E233" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="F231" s="62"/>
-      <c r="G231" s="62" t="s">
+      <c r="F233" s="62"/>
+      <c r="G233" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="H231" s="24"/>
-[...6 lines deleted...]
-      <c r="F232" s="62" t="s">
+      <c r="H233" s="24"/>
+    </row>
+    <row r="234" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B234" s="110"/>
+      <c r="C234" s="127"/>
+      <c r="D234" s="183"/>
+      <c r="E234" s="110"/>
+      <c r="F234" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G232" s="62" t="s">
+      <c r="G234" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="H232" s="24"/>
-[...2 lines deleted...]
-      <c r="B233" s="59" t="s">
+      <c r="H234" s="24"/>
+    </row>
+    <row r="235" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B235" s="59" t="s">
         <v>210</v>
       </c>
-      <c r="C233" s="52" t="s">
+      <c r="C235" s="52" t="s">
         <v>211</v>
       </c>
-      <c r="D233" s="56" t="s">
+      <c r="D235" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="E233" s="54" t="s">
+      <c r="E235" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="F233" s="62"/>
-[...4 lines deleted...]
-      <c r="B234" s="151" t="s">
+      <c r="F235" s="62"/>
+      <c r="G235" s="62"/>
+      <c r="H235" s="29"/>
+    </row>
+    <row r="236" spans="2:8" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B236" s="226" t="s">
         <v>294</v>
       </c>
-      <c r="C234" s="129" t="s">
+      <c r="C236" s="105" t="s">
         <v>295</v>
       </c>
-      <c r="D234" s="153" t="s">
+      <c r="D236" s="206" t="s">
         <v>257</v>
       </c>
-      <c r="E234" s="127" t="s">
+      <c r="E236" s="103" t="s">
         <v>0</v>
       </c>
-      <c r="F234" s="65"/>
-      <c r="G234" s="41" t="s">
+      <c r="F236" s="65"/>
+      <c r="G236" s="41" t="s">
         <v>235</v>
       </c>
-      <c r="H234" s="71"/>
-[...9 lines deleted...]
-      <c r="G235" s="41" t="s">
+      <c r="H236" s="71"/>
+    </row>
+    <row r="237" spans="2:8" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B237" s="227"/>
+      <c r="C237" s="106"/>
+      <c r="D237" s="208"/>
+      <c r="E237" s="104"/>
+      <c r="F237" s="55" t="s">
+        <v>321</v>
+      </c>
+      <c r="G237" s="41" t="s">
         <v>235</v>
       </c>
-      <c r="H235" s="36" t="s">
+      <c r="H237" s="36" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="236" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B236" s="145" t="s">
+    <row r="238" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B238" s="120" t="s">
         <v>227</v>
       </c>
-      <c r="C236" s="148" t="s">
+      <c r="C238" s="223" t="s">
         <v>228</v>
       </c>
-      <c r="D236" s="145" t="s">
+      <c r="D238" s="120" t="s">
         <v>229</v>
       </c>
-      <c r="E236" s="224" t="s">
+      <c r="E238" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="F236" s="60"/>
-      <c r="G236" s="45" t="s">
+      <c r="F238" s="60"/>
+      <c r="G238" s="45" t="s">
         <v>174</v>
       </c>
-      <c r="H236" s="46"/>
-[...6 lines deleted...]
-      <c r="F237" s="60" t="s">
+      <c r="H238" s="46"/>
+    </row>
+    <row r="239" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B239" s="121"/>
+      <c r="C239" s="224"/>
+      <c r="D239" s="121"/>
+      <c r="E239" s="124"/>
+      <c r="F239" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="G237" s="45" t="s">
+      <c r="G239" s="45" t="s">
         <v>174</v>
       </c>
-      <c r="H237" s="46"/>
-[...6 lines deleted...]
-      <c r="F238" s="47" t="s">
+      <c r="H239" s="46"/>
+    </row>
+    <row r="240" spans="2:8" s="11" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B240" s="122"/>
+      <c r="C240" s="225"/>
+      <c r="D240" s="122"/>
+      <c r="E240" s="125"/>
+      <c r="F240" s="47" t="s">
         <v>130</v>
       </c>
-      <c r="G238" s="45"/>
-[...3 lines deleted...]
-      <c r="B239" s="99" t="s">
+      <c r="G240" s="45"/>
+      <c r="H240" s="46"/>
+    </row>
+    <row r="241" spans="2:8" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B241" s="109" t="s">
         <v>131</v>
       </c>
-      <c r="C239" s="133" t="s">
+      <c r="C241" s="126" t="s">
         <v>132</v>
       </c>
-      <c r="D239" s="103" t="s">
+      <c r="D241" s="111" t="s">
         <v>77</v>
       </c>
-      <c r="E239" s="99" t="s">
+      <c r="E241" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="F239" s="55"/>
-[...1 lines deleted...]
-      <c r="H239" s="30" t="s">
+      <c r="F241" s="55"/>
+      <c r="G241" s="62"/>
+      <c r="H241" s="30" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="242" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B242" s="110"/>
+      <c r="C242" s="127"/>
+      <c r="D242" s="113"/>
+      <c r="E242" s="110"/>
+      <c r="F242" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="G242" s="62"/>
+      <c r="H242" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="243" spans="2:8" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B243" s="129" t="s">
+        <v>169</v>
+      </c>
+      <c r="C243" s="126" t="s">
+        <v>170</v>
+      </c>
+      <c r="D243" s="111" t="s">
+        <v>171</v>
+      </c>
+      <c r="E243" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F243" s="62"/>
+      <c r="G243" s="26"/>
+      <c r="H243" s="30" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="244" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B244" s="130"/>
+      <c r="C244" s="142"/>
+      <c r="D244" s="112"/>
+      <c r="E244" s="128"/>
+      <c r="F244" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G244" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="H244" s="29"/>
+    </row>
+    <row r="245" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B245" s="131"/>
+      <c r="C245" s="127"/>
+      <c r="D245" s="113"/>
+      <c r="E245" s="110"/>
+      <c r="F245" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G245" s="26"/>
+      <c r="H245" s="29" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="246" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B246" s="171" t="s">
+        <v>122</v>
+      </c>
+      <c r="C246" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="D246" s="111" t="s">
+        <v>216</v>
+      </c>
+      <c r="E246" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F246" s="62"/>
+      <c r="G246" s="62"/>
+      <c r="H246" s="5"/>
+    </row>
+    <row r="247" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B247" s="172"/>
+      <c r="C247" s="142"/>
+      <c r="D247" s="112"/>
+      <c r="E247" s="128"/>
+      <c r="F247" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G247" s="62"/>
+      <c r="H247" s="5"/>
+    </row>
+    <row r="248" spans="2:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B248" s="228"/>
+      <c r="C248" s="127"/>
+      <c r="D248" s="113"/>
+      <c r="E248" s="110"/>
+      <c r="F248" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G248" s="62"/>
+      <c r="H248" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="249" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B249" s="109" t="s">
+        <v>188</v>
+      </c>
+      <c r="C249" s="126" t="s">
+        <v>172</v>
+      </c>
+      <c r="D249" s="111" t="s">
+        <v>173</v>
+      </c>
+      <c r="E249" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="F249" s="55"/>
+      <c r="G249" s="62"/>
+      <c r="H249" s="22"/>
+    </row>
+    <row r="250" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B250" s="110"/>
+      <c r="C250" s="127"/>
+      <c r="D250" s="113"/>
+      <c r="E250" s="110"/>
+      <c r="F250" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="G250" s="62"/>
+      <c r="H250" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="251" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B251" s="229" t="s">
+        <v>327</v>
+      </c>
+      <c r="C251" s="126" t="s">
+        <v>328</v>
+      </c>
+      <c r="D251" s="117" t="s">
+        <v>216</v>
+      </c>
+      <c r="E251" s="109" t="s">
         <v>330</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F240" s="55" t="s">
+      <c r="F251" s="62"/>
+      <c r="G251" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="H251" s="22"/>
+    </row>
+    <row r="252" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B252" s="230"/>
+      <c r="C252" s="142"/>
+      <c r="D252" s="118"/>
+      <c r="E252" s="128"/>
+      <c r="F252" s="62" t="s">
+        <v>30</v>
+      </c>
+      <c r="G252" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="H252" s="22"/>
+    </row>
+    <row r="253" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B253" s="230"/>
+      <c r="C253" s="142"/>
+      <c r="D253" s="118"/>
+      <c r="E253" s="128"/>
+      <c r="F253" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G253" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="H253" s="22"/>
+    </row>
+    <row r="254" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B254" s="231"/>
+      <c r="C254" s="127"/>
+      <c r="D254" s="119"/>
+      <c r="E254" s="110"/>
+      <c r="F254" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="G254" s="62"/>
+      <c r="H254" s="22"/>
+    </row>
+    <row r="255" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B255" s="111" t="s">
+        <v>324</v>
+      </c>
+      <c r="C255" s="114" t="s">
+        <v>325</v>
+      </c>
+      <c r="D255" s="111" t="s">
+        <v>216</v>
+      </c>
+      <c r="E255" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F255" s="63"/>
+      <c r="G255" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="H255" s="22"/>
+    </row>
+    <row r="256" spans="2:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B256" s="112"/>
+      <c r="C256" s="115"/>
+      <c r="D256" s="112"/>
+      <c r="E256" s="112"/>
+      <c r="F256" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="G256" s="63"/>
+      <c r="H256" s="22"/>
+    </row>
+    <row r="257" spans="1:8" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B257" s="113"/>
+      <c r="C257" s="116"/>
+      <c r="D257" s="113"/>
+      <c r="E257" s="113"/>
+      <c r="F257" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="G257" s="63"/>
+      <c r="H257" s="22"/>
+    </row>
+    <row r="258" spans="1:8" s="11" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B258" s="111" t="s">
+        <v>220</v>
+      </c>
+      <c r="C258" s="114" t="s">
+        <v>221</v>
+      </c>
+      <c r="D258" s="111" t="s">
+        <v>258</v>
+      </c>
+      <c r="E258" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="F258" s="63"/>
+      <c r="G258" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="H258" s="30" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B259" s="112"/>
+      <c r="C259" s="115"/>
+      <c r="D259" s="112"/>
+      <c r="E259" s="112"/>
+      <c r="F259" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="G259" s="63" t="s">
+        <v>261</v>
+      </c>
+      <c r="H259" s="43"/>
+    </row>
+    <row r="260" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B260" s="112"/>
+      <c r="C260" s="115"/>
+      <c r="D260" s="112"/>
+      <c r="E260" s="112"/>
+      <c r="F260" s="63" t="s">
+        <v>136</v>
+      </c>
+      <c r="G260" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="H260" s="36" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B261" s="112"/>
+      <c r="C261" s="115"/>
+      <c r="D261" s="112"/>
+      <c r="E261" s="112"/>
+      <c r="F261" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="G240" s="62"/>
-      <c r="H240" s="22" t="s">
+      <c r="G261" s="63"/>
+      <c r="H261" s="43"/>
+    </row>
+    <row r="262" spans="1:8" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B262" s="113"/>
+      <c r="C262" s="116"/>
+      <c r="D262" s="113"/>
+      <c r="E262" s="113"/>
+      <c r="F262" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="G262" s="63"/>
+      <c r="H262" s="43"/>
+    </row>
+    <row r="263" spans="1:8" ht="38.25" customHeight="1">
+      <c r="A263"/>
+      <c r="B263" s="109" t="s">
+        <v>137</v>
+      </c>
+      <c r="C263" s="126" t="s">
+        <v>138</v>
+      </c>
+      <c r="D263" s="111" t="s">
+        <v>139</v>
+      </c>
+      <c r="E263" s="109" t="s">
+        <v>34</v>
+      </c>
+      <c r="F263" s="62"/>
+      <c r="G263" s="62"/>
+      <c r="H263" s="30" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264"/>
+      <c r="B264" s="128"/>
+      <c r="C264" s="142"/>
+      <c r="D264" s="112"/>
+      <c r="E264" s="128"/>
+      <c r="F264" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="G264" s="62"/>
+      <c r="H264" s="62" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="241" spans="2:8" s="11" customFormat="1" ht="34.5" customHeight="1">
-[...23 lines deleted...]
-      <c r="F242" s="62" t="s">
+    <row r="265" spans="1:8">
+      <c r="A265"/>
+      <c r="B265" s="110"/>
+      <c r="C265" s="127"/>
+      <c r="D265" s="113"/>
+      <c r="E265" s="110"/>
+      <c r="F265" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="G242" s="26" t="s">
-[...299 lines deleted...]
-      <c r="G263" s="62" t="s">
+      <c r="G265" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="H263" s="5"/>
-[...2 lines deleted...]
-      <c r="A265" s="211" t="s">
+      <c r="H265" s="5"/>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" s="158" t="s">
         <v>80</v>
       </c>
-      <c r="B265" s="211"/>
-[...18 lines deleted...]
-      <c r="A267" s="15" t="s">
+      <c r="B267" s="158"/>
+      <c r="C267" s="158"/>
+      <c r="D267" s="158"/>
+      <c r="E267" s="158"/>
+      <c r="F267" s="158"/>
+      <c r="G267" s="158"/>
+      <c r="H267" s="158"/>
+    </row>
+    <row r="268" spans="1:8" ht="5.25" customHeight="1">
+      <c r="A268" s="15"/>
+      <c r="B268" s="15"/>
+      <c r="C268" s="15"/>
+      <c r="D268" s="15"/>
+      <c r="E268" s="15"/>
+      <c r="F268" s="15"/>
+      <c r="G268" s="15"/>
+      <c r="H268" s="15"/>
+    </row>
+    <row r="269" spans="1:8" ht="16.5" customHeight="1">
+      <c r="A269" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B267" s="210" t="s">
+      <c r="B269" s="138" t="s">
         <v>82</v>
       </c>
-      <c r="C267" s="210"/>
-[...32 lines deleted...]
-      <c r="H269" s="198"/>
+      <c r="C269" s="138"/>
+      <c r="D269" s="138"/>
+      <c r="E269" s="138"/>
+      <c r="F269" s="138"/>
+      <c r="G269" s="138"/>
+      <c r="H269" s="138"/>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="15"/>
       <c r="B270" s="16" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-      <c r="H270" s="198"/>
+        <v>32</v>
+      </c>
+      <c r="C270" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="D270" s="102"/>
+      <c r="E270" s="102"/>
+      <c r="F270" s="102"/>
+      <c r="G270" s="102"/>
+      <c r="H270" s="102"/>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="15"/>
       <c r="B271" s="16" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-      <c r="H271" s="198"/>
+        <v>45</v>
+      </c>
+      <c r="C271" s="102" t="s">
+        <v>84</v>
+      </c>
+      <c r="D271" s="102"/>
+      <c r="E271" s="102"/>
+      <c r="F271" s="102"/>
+      <c r="G271" s="102"/>
+      <c r="H271" s="102"/>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="15"/>
       <c r="B272" s="16" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-      <c r="H272" s="198"/>
+        <v>47</v>
+      </c>
+      <c r="C272" s="102" t="s">
+        <v>85</v>
+      </c>
+      <c r="D272" s="102"/>
+      <c r="E272" s="102"/>
+      <c r="F272" s="102"/>
+      <c r="G272" s="102"/>
+      <c r="H272" s="102"/>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="15"/>
       <c r="B273" s="16" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-      <c r="H273" s="198"/>
+        <v>33</v>
+      </c>
+      <c r="C273" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="D273" s="102"/>
+      <c r="E273" s="102"/>
+      <c r="F273" s="102"/>
+      <c r="G273" s="102"/>
+      <c r="H273" s="102"/>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="15"/>
       <c r="B274" s="16" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-      <c r="H274" s="198"/>
+        <v>0</v>
+      </c>
+      <c r="C274" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="D274" s="102"/>
+      <c r="E274" s="102"/>
+      <c r="F274" s="102"/>
+      <c r="G274" s="102"/>
+      <c r="H274" s="102"/>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="15"/>
       <c r="B275" s="16" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-      <c r="H275" s="198"/>
+        <v>36</v>
+      </c>
+      <c r="C275" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="D275" s="102"/>
+      <c r="E275" s="102"/>
+      <c r="F275" s="102"/>
+      <c r="G275" s="102"/>
+      <c r="H275" s="102"/>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="15"/>
       <c r="B276" s="16" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-      <c r="H276" s="198"/>
+        <v>31</v>
+      </c>
+      <c r="C276" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="D276" s="102"/>
+      <c r="E276" s="102"/>
+      <c r="F276" s="102"/>
+      <c r="G276" s="102"/>
+      <c r="H276" s="102"/>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="15"/>
       <c r="B277" s="16" t="s">
-        <v>92</v>
-[...8 lines deleted...]
-      <c r="H277" s="198"/>
+        <v>46</v>
+      </c>
+      <c r="C277" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="D277" s="102"/>
+      <c r="E277" s="102"/>
+      <c r="F277" s="102"/>
+      <c r="G277" s="102"/>
+      <c r="H277" s="102"/>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="15"/>
       <c r="B278" s="16" t="s">
-        <v>152</v>
-[...22 lines deleted...]
-      <c r="H279" s="210"/>
+        <v>29</v>
+      </c>
+      <c r="C278" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="D278" s="102"/>
+      <c r="E278" s="102"/>
+      <c r="F278" s="102"/>
+      <c r="G278" s="102"/>
+      <c r="H278" s="102"/>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" s="15"/>
+      <c r="B279" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C279" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="D279" s="102"/>
+      <c r="E279" s="102"/>
+      <c r="F279" s="102"/>
+      <c r="G279" s="102"/>
+      <c r="H279" s="102"/>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="15"/>
       <c r="B280" s="16" t="s">
-        <v>37</v>
-[...22 lines deleted...]
-      <c r="H281" s="198"/>
+        <v>152</v>
+      </c>
+      <c r="C280" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="D280" s="16"/>
+      <c r="E280" s="16"/>
+      <c r="F280" s="16"/>
+      <c r="G280" s="16"/>
+      <c r="H280" s="16"/>
+    </row>
+    <row r="281" spans="1:8" ht="16.5" customHeight="1">
+      <c r="A281" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B281" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="C281" s="138"/>
+      <c r="D281" s="138"/>
+      <c r="E281" s="138"/>
+      <c r="F281" s="138"/>
+      <c r="G281" s="138"/>
+      <c r="H281" s="138"/>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="15"/>
       <c r="B282" s="16" t="s">
-        <v>98</v>
-[...8 lines deleted...]
-      <c r="H282" s="198"/>
+        <v>37</v>
+      </c>
+      <c r="C282" s="102" t="s">
+        <v>96</v>
+      </c>
+      <c r="D282" s="102"/>
+      <c r="E282" s="102"/>
+      <c r="F282" s="102"/>
+      <c r="G282" s="102"/>
+      <c r="H282" s="102"/>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="15"/>
       <c r="B283" s="16" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-      <c r="H283" s="198"/>
+        <v>43</v>
+      </c>
+      <c r="C283" s="102" t="s">
+        <v>97</v>
+      </c>
+      <c r="D283" s="102"/>
+      <c r="E283" s="102"/>
+      <c r="F283" s="102"/>
+      <c r="G283" s="102"/>
+      <c r="H283" s="102"/>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="15"/>
       <c r="B284" s="16" t="s">
-        <v>102</v>
-[...8 lines deleted...]
-      <c r="H284" s="198"/>
+        <v>98</v>
+      </c>
+      <c r="C284" s="102" t="s">
+        <v>99</v>
+      </c>
+      <c r="D284" s="102"/>
+      <c r="E284" s="102"/>
+      <c r="F284" s="102"/>
+      <c r="G284" s="102"/>
+      <c r="H284" s="102"/>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="15"/>
       <c r="B285" s="16" t="s">
-        <v>1</v>
-[...8 lines deleted...]
-      <c r="H285" s="198"/>
+        <v>100</v>
+      </c>
+      <c r="C285" s="102" t="s">
+        <v>101</v>
+      </c>
+      <c r="D285" s="102"/>
+      <c r="E285" s="102"/>
+      <c r="F285" s="102"/>
+      <c r="G285" s="102"/>
+      <c r="H285" s="102"/>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="15"/>
       <c r="B286" s="16" t="s">
-        <v>105</v>
-[...8 lines deleted...]
-      <c r="H286" s="198"/>
+        <v>102</v>
+      </c>
+      <c r="C286" s="102" t="s">
+        <v>103</v>
+      </c>
+      <c r="D286" s="102"/>
+      <c r="E286" s="102"/>
+      <c r="F286" s="102"/>
+      <c r="G286" s="102"/>
+      <c r="H286" s="102"/>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="15"/>
       <c r="B287" s="16" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-      <c r="H287" s="198"/>
+        <v>1</v>
+      </c>
+      <c r="C287" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="D287" s="102"/>
+      <c r="E287" s="102"/>
+      <c r="F287" s="102"/>
+      <c r="G287" s="102"/>
+      <c r="H287" s="102"/>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="15"/>
       <c r="B288" s="16" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-      <c r="H288" s="198"/>
+        <v>105</v>
+      </c>
+      <c r="C288" s="102" t="s">
+        <v>106</v>
+      </c>
+      <c r="D288" s="102"/>
+      <c r="E288" s="102"/>
+      <c r="F288" s="102"/>
+      <c r="G288" s="102"/>
+      <c r="H288" s="102"/>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="15"/>
       <c r="B289" s="16" t="s">
-        <v>109</v>
-[...8 lines deleted...]
-      <c r="H289" s="198"/>
+        <v>44</v>
+      </c>
+      <c r="C289" s="102" t="s">
+        <v>107</v>
+      </c>
+      <c r="D289" s="102"/>
+      <c r="E289" s="102"/>
+      <c r="F289" s="102"/>
+      <c r="G289" s="102"/>
+      <c r="H289" s="102"/>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="15"/>
       <c r="B290" s="16" t="s">
-        <v>111</v>
-[...8 lines deleted...]
-      <c r="H290" s="198"/>
+        <v>41</v>
+      </c>
+      <c r="C290" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="D290" s="102"/>
+      <c r="E290" s="102"/>
+      <c r="F290" s="102"/>
+      <c r="G290" s="102"/>
+      <c r="H290" s="102"/>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="15"/>
       <c r="B291" s="16" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-      <c r="H291" s="198"/>
+        <v>109</v>
+      </c>
+      <c r="C291" s="102" t="s">
+        <v>110</v>
+      </c>
+      <c r="D291" s="102"/>
+      <c r="E291" s="102"/>
+      <c r="F291" s="102"/>
+      <c r="G291" s="102"/>
+      <c r="H291" s="102"/>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="15"/>
       <c r="B292" s="16" t="s">
-        <v>114</v>
-[...22 lines deleted...]
-      <c r="H293" s="15"/>
+        <v>111</v>
+      </c>
+      <c r="C292" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="D292" s="102"/>
+      <c r="E292" s="102"/>
+      <c r="F292" s="102"/>
+      <c r="G292" s="102"/>
+      <c r="H292" s="102"/>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" s="15"/>
+      <c r="B293" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C293" s="102" t="s">
+        <v>113</v>
+      </c>
+      <c r="D293" s="102"/>
+      <c r="E293" s="102"/>
+      <c r="F293" s="102"/>
+      <c r="G293" s="102"/>
+      <c r="H293" s="102"/>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="15"/>
       <c r="B294" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C294" s="102" t="s">
+        <v>115</v>
+      </c>
+      <c r="D294" s="102"/>
+      <c r="E294" s="102"/>
+      <c r="F294" s="102"/>
+      <c r="G294" s="102"/>
+      <c r="H294" s="102"/>
+    </row>
+    <row r="295" spans="1:8" ht="18" customHeight="1">
+      <c r="A295" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="B295" s="138" t="s">
+        <v>117</v>
+      </c>
+      <c r="C295" s="138"/>
+      <c r="D295" s="15"/>
+      <c r="E295" s="15"/>
+      <c r="F295" s="15"/>
+      <c r="G295" s="15"/>
+      <c r="H295" s="15"/>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" s="15"/>
+      <c r="B296" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C294" s="198" t="s">
+      <c r="C296" s="102" t="s">
         <v>118</v>
-      </c>
-[...25 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D296" s="102"/>
       <c r="E296" s="102"/>
       <c r="F296" s="102"/>
       <c r="G296" s="102"/>
       <c r="H296" s="102"/>
     </row>
-    <row r="297" spans="1:8" ht="11.25" customHeight="1">
-[...3 lines deleted...]
-    <row r="298" spans="1:8" ht="28.5" customHeight="1">
+    <row r="297" spans="1:8">
+      <c r="A297" s="15"/>
+      <c r="B297" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="C297" s="139" t="s">
+        <v>194</v>
+      </c>
+      <c r="D297" s="139"/>
+      <c r="E297" s="139"/>
+      <c r="F297" s="139"/>
+      <c r="G297" s="139"/>
+      <c r="H297" s="139"/>
+    </row>
+    <row r="298" spans="1:8" ht="15.75" customHeight="1">
       <c r="B298" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="C298" s="140" t="s">
+        <v>263</v>
+      </c>
+      <c r="D298" s="140"/>
+      <c r="E298" s="140"/>
+      <c r="F298" s="140"/>
+      <c r="G298" s="140"/>
+      <c r="H298" s="140"/>
+    </row>
+    <row r="299" spans="1:8" ht="11.25" customHeight="1">
+      <c r="B299"/>
+      <c r="D299" s="81"/>
+    </row>
+    <row r="300" spans="1:8" ht="28.5" customHeight="1">
+      <c r="B300" s="37" t="s">
         <v>300</v>
       </c>
-      <c r="C298" s="102" t="s">
+      <c r="C300" s="140" t="s">
         <v>301</v>
       </c>
-      <c r="D298" s="102"/>
-[...15 lines deleted...]
-      <c r="B300" s="20" t="s">
+      <c r="D300" s="140"/>
+      <c r="E300" s="140"/>
+      <c r="F300" s="140"/>
+      <c r="G300" s="140"/>
+      <c r="H300" s="140"/>
+    </row>
+    <row r="301" spans="1:8" ht="9.75" customHeight="1">
+      <c r="B301" s="16"/>
+      <c r="C301" s="16"/>
+      <c r="D301" s="16"/>
+      <c r="E301" s="16"/>
+      <c r="F301" s="16"/>
+      <c r="G301" s="16"/>
+      <c r="H301" s="16"/>
+    </row>
+    <row r="302" spans="1:8" ht="27.75" customHeight="1">
+      <c r="B302" s="20" t="s">
         <v>168</v>
       </c>
-      <c r="C300" s="212" t="s">
+      <c r="C302" s="137" t="s">
         <v>124</v>
       </c>
-      <c r="D300" s="212"/>
-[...10 lines deleted...]
-      <c r="C302" s="102" t="s">
+      <c r="D302" s="137"/>
+      <c r="E302" s="137"/>
+      <c r="F302" s="137"/>
+      <c r="G302" s="137"/>
+      <c r="H302" s="137"/>
+    </row>
+    <row r="304" spans="1:8" ht="30" customHeight="1">
+      <c r="A304" s="81"/>
+      <c r="B304" s="37" t="s">
         <v>333</v>
       </c>
-      <c r="D302" s="102"/>
-[...3 lines deleted...]
-      <c r="H302" s="102"/>
+      <c r="C304" s="140" t="s">
+        <v>332</v>
+      </c>
+      <c r="D304" s="140"/>
+      <c r="E304" s="140"/>
+      <c r="F304" s="140"/>
+      <c r="G304" s="140"/>
+      <c r="H304" s="140"/>
     </row>
   </sheetData>
   <autoFilter ref="B7:H7" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
-  <mergeCells count="348">
-[...58 lines deleted...]
-    <mergeCell ref="C284:H284"/>
+  <mergeCells count="352">
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="D81:D82"/>
+    <mergeCell ref="E81:E82"/>
+    <mergeCell ref="E243:E245"/>
+    <mergeCell ref="B233:B234"/>
+    <mergeCell ref="C304:H304"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="B228:B230"/>
+    <mergeCell ref="C228:C230"/>
+    <mergeCell ref="D228:D230"/>
+    <mergeCell ref="E228:E230"/>
+    <mergeCell ref="B211:B214"/>
+    <mergeCell ref="C211:C214"/>
+    <mergeCell ref="D211:D214"/>
+    <mergeCell ref="E211:E214"/>
+    <mergeCell ref="B219:B221"/>
+    <mergeCell ref="C219:C221"/>
+    <mergeCell ref="D219:D221"/>
+    <mergeCell ref="E219:E221"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="D217:D218"/>
+    <mergeCell ref="B184:B187"/>
+    <mergeCell ref="B263:B265"/>
+    <mergeCell ref="C263:C265"/>
+    <mergeCell ref="D263:D265"/>
+    <mergeCell ref="B246:B248"/>
+    <mergeCell ref="C246:C248"/>
+    <mergeCell ref="D246:D248"/>
+    <mergeCell ref="E246:E248"/>
+    <mergeCell ref="B258:B262"/>
+    <mergeCell ref="C258:C262"/>
+    <mergeCell ref="D258:D262"/>
+    <mergeCell ref="E258:E262"/>
+    <mergeCell ref="E249:E250"/>
+    <mergeCell ref="B255:B257"/>
+    <mergeCell ref="C255:C257"/>
+    <mergeCell ref="D255:D257"/>
+    <mergeCell ref="E255:E257"/>
+    <mergeCell ref="B251:B254"/>
+    <mergeCell ref="C251:C254"/>
+    <mergeCell ref="D251:D254"/>
+    <mergeCell ref="E251:E254"/>
+    <mergeCell ref="E222:E224"/>
+    <mergeCell ref="C233:C234"/>
+    <mergeCell ref="D233:D234"/>
+    <mergeCell ref="E233:E234"/>
+    <mergeCell ref="B238:B240"/>
+    <mergeCell ref="C238:C240"/>
+    <mergeCell ref="D241:D242"/>
+    <mergeCell ref="B236:B237"/>
+    <mergeCell ref="C236:C237"/>
+    <mergeCell ref="D236:D237"/>
+    <mergeCell ref="E236:E237"/>
+    <mergeCell ref="E241:E242"/>
+    <mergeCell ref="B199:B203"/>
+    <mergeCell ref="C199:C203"/>
+    <mergeCell ref="D199:D203"/>
+    <mergeCell ref="E199:E203"/>
+    <mergeCell ref="B206:B208"/>
+    <mergeCell ref="C206:C208"/>
+    <mergeCell ref="D206:D208"/>
+    <mergeCell ref="E206:E208"/>
+    <mergeCell ref="B209:B210"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="D209:D210"/>
+    <mergeCell ref="E209:E210"/>
+    <mergeCell ref="B193:B195"/>
+    <mergeCell ref="C193:C195"/>
+    <mergeCell ref="D193:D195"/>
+    <mergeCell ref="E193:E195"/>
+    <mergeCell ref="B190:B192"/>
+    <mergeCell ref="C190:C192"/>
+    <mergeCell ref="D190:D192"/>
+    <mergeCell ref="E190:E192"/>
+    <mergeCell ref="B196:B198"/>
+    <mergeCell ref="C196:C198"/>
+    <mergeCell ref="D196:D198"/>
+    <mergeCell ref="E196:E198"/>
+    <mergeCell ref="B178:B179"/>
+    <mergeCell ref="C178:C179"/>
+    <mergeCell ref="D178:D179"/>
+    <mergeCell ref="E178:E179"/>
+    <mergeCell ref="B180:B183"/>
+    <mergeCell ref="C180:C183"/>
+    <mergeCell ref="D180:D183"/>
+    <mergeCell ref="E180:E183"/>
+    <mergeCell ref="B188:B189"/>
+    <mergeCell ref="C188:C189"/>
+    <mergeCell ref="D188:D189"/>
+    <mergeCell ref="E188:E189"/>
+    <mergeCell ref="C184:C187"/>
+    <mergeCell ref="D184:D187"/>
+    <mergeCell ref="E184:E187"/>
+    <mergeCell ref="B164:B167"/>
+    <mergeCell ref="C164:C167"/>
+    <mergeCell ref="D164:D167"/>
+    <mergeCell ref="E164:E167"/>
+    <mergeCell ref="B171:B175"/>
+    <mergeCell ref="C171:C175"/>
+    <mergeCell ref="D171:D175"/>
+    <mergeCell ref="B176:B177"/>
+    <mergeCell ref="C176:C177"/>
+    <mergeCell ref="D176:D177"/>
+    <mergeCell ref="E176:E177"/>
+    <mergeCell ref="B168:B170"/>
+    <mergeCell ref="C168:C170"/>
+    <mergeCell ref="D168:D170"/>
+    <mergeCell ref="E168:E170"/>
+    <mergeCell ref="B161:B163"/>
+    <mergeCell ref="C161:C163"/>
+    <mergeCell ref="D161:D163"/>
+    <mergeCell ref="E161:E163"/>
+    <mergeCell ref="B140:B141"/>
+    <mergeCell ref="C140:C141"/>
+    <mergeCell ref="D140:D141"/>
+    <mergeCell ref="E140:E141"/>
+    <mergeCell ref="B142:B147"/>
+    <mergeCell ref="C142:C147"/>
+    <mergeCell ref="D142:D147"/>
+    <mergeCell ref="E142:E147"/>
+    <mergeCell ref="B151:B154"/>
+    <mergeCell ref="C151:C154"/>
+    <mergeCell ref="D151:D154"/>
+    <mergeCell ref="E151:E154"/>
+    <mergeCell ref="B158:B160"/>
+    <mergeCell ref="C158:C160"/>
+    <mergeCell ref="D158:D160"/>
+    <mergeCell ref="E158:E160"/>
+    <mergeCell ref="B129:B131"/>
+    <mergeCell ref="C129:C131"/>
+    <mergeCell ref="D129:D131"/>
+    <mergeCell ref="E129:E131"/>
+    <mergeCell ref="B132:B134"/>
+    <mergeCell ref="C132:C134"/>
+    <mergeCell ref="D132:D134"/>
+    <mergeCell ref="E132:E134"/>
+    <mergeCell ref="B155:B157"/>
+    <mergeCell ref="C155:C157"/>
+    <mergeCell ref="D155:D157"/>
+    <mergeCell ref="E155:E157"/>
+    <mergeCell ref="B135:B139"/>
+    <mergeCell ref="C135:C139"/>
+    <mergeCell ref="D135:D139"/>
+    <mergeCell ref="E135:E139"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="C148:C150"/>
+    <mergeCell ref="D148:D150"/>
+    <mergeCell ref="E148:E150"/>
+    <mergeCell ref="B119:B122"/>
+    <mergeCell ref="C119:C122"/>
+    <mergeCell ref="D119:D122"/>
+    <mergeCell ref="E119:E122"/>
+    <mergeCell ref="B123:B126"/>
+    <mergeCell ref="C123:C126"/>
+    <mergeCell ref="D123:D126"/>
+    <mergeCell ref="E123:E126"/>
+    <mergeCell ref="B127:B128"/>
+    <mergeCell ref="C127:C128"/>
+    <mergeCell ref="D127:D128"/>
+    <mergeCell ref="E127:E128"/>
+    <mergeCell ref="B109:B111"/>
+    <mergeCell ref="C109:C111"/>
+    <mergeCell ref="D109:D111"/>
+    <mergeCell ref="E109:E111"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="C112:C113"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="B114:B118"/>
+    <mergeCell ref="C114:C118"/>
+    <mergeCell ref="D114:D118"/>
+    <mergeCell ref="E114:E118"/>
+    <mergeCell ref="B100:B102"/>
+    <mergeCell ref="C100:C102"/>
+    <mergeCell ref="D100:D102"/>
+    <mergeCell ref="E100:E102"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="B105:B108"/>
+    <mergeCell ref="C105:C108"/>
+    <mergeCell ref="D105:D108"/>
+    <mergeCell ref="E105:E108"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="G83:G84"/>
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="D93:D94"/>
+    <mergeCell ref="E93:E94"/>
+    <mergeCell ref="B95:B97"/>
+    <mergeCell ref="C95:C97"/>
+    <mergeCell ref="D95:D97"/>
+    <mergeCell ref="E95:E97"/>
+    <mergeCell ref="B67:B72"/>
+    <mergeCell ref="C67:C72"/>
+    <mergeCell ref="D67:D72"/>
+    <mergeCell ref="E67:E72"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="D73:D74"/>
+    <mergeCell ref="E73:E74"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="C75:C77"/>
+    <mergeCell ref="D75:D77"/>
+    <mergeCell ref="E75:E77"/>
+    <mergeCell ref="B56:B59"/>
+    <mergeCell ref="C56:C59"/>
+    <mergeCell ref="D56:D59"/>
+    <mergeCell ref="E56:E59"/>
+    <mergeCell ref="B60:B63"/>
+    <mergeCell ref="C60:C63"/>
+    <mergeCell ref="D60:D63"/>
+    <mergeCell ref="E60:E63"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="C64:C66"/>
+    <mergeCell ref="D64:D66"/>
+    <mergeCell ref="E64:E66"/>
+    <mergeCell ref="B45:B47"/>
+    <mergeCell ref="C45:C47"/>
+    <mergeCell ref="D45:D47"/>
+    <mergeCell ref="E45:E47"/>
+    <mergeCell ref="B53:B55"/>
+    <mergeCell ref="C53:C55"/>
+    <mergeCell ref="D53:D55"/>
+    <mergeCell ref="E53:E55"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="D48:D49"/>
+    <mergeCell ref="E48:E49"/>
+    <mergeCell ref="B50:B52"/>
+    <mergeCell ref="C50:C52"/>
+    <mergeCell ref="D50:D52"/>
+    <mergeCell ref="E50:E52"/>
+    <mergeCell ref="E37:E39"/>
+    <mergeCell ref="B40:B44"/>
+    <mergeCell ref="C40:C44"/>
+    <mergeCell ref="D40:D44"/>
+    <mergeCell ref="E40:E44"/>
+    <mergeCell ref="B24:B27"/>
+    <mergeCell ref="C24:C27"/>
+    <mergeCell ref="D24:D27"/>
+    <mergeCell ref="E24:E27"/>
+    <mergeCell ref="B28:B33"/>
+    <mergeCell ref="C28:C33"/>
+    <mergeCell ref="D28:D33"/>
+    <mergeCell ref="E28:E33"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="E34:E36"/>
     <mergeCell ref="C276:H276"/>
-    <mergeCell ref="B279:H279"/>
-[...11 lines deleted...]
-    <mergeCell ref="C274:H274"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="E8:E10"/>
     <mergeCell ref="B13:B16"/>
     <mergeCell ref="C13:C16"/>
     <mergeCell ref="D13:D16"/>
     <mergeCell ref="E13:E16"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="E17:E19"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="E20:E22"/>
     <mergeCell ref="B37:B39"/>
     <mergeCell ref="C37:C39"/>
     <mergeCell ref="D37:D39"/>
-    <mergeCell ref="E37:E39"/>
-[...196 lines deleted...]
-    <mergeCell ref="E220:E222"/>
+    <mergeCell ref="C287:H287"/>
+    <mergeCell ref="C284:H284"/>
+    <mergeCell ref="C275:H275"/>
+    <mergeCell ref="C300:H300"/>
+    <mergeCell ref="C274:H274"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="C285:H285"/>
+    <mergeCell ref="C286:H286"/>
+    <mergeCell ref="C278:H278"/>
+    <mergeCell ref="B281:H281"/>
+    <mergeCell ref="C277:H277"/>
+    <mergeCell ref="C283:H283"/>
+    <mergeCell ref="C282:H282"/>
+    <mergeCell ref="C270:H270"/>
+    <mergeCell ref="C271:H271"/>
+    <mergeCell ref="C273:H273"/>
+    <mergeCell ref="A267:H267"/>
+    <mergeCell ref="B269:H269"/>
+    <mergeCell ref="C279:H279"/>
+    <mergeCell ref="C243:C245"/>
+    <mergeCell ref="D243:D245"/>
+    <mergeCell ref="B78:B80"/>
+    <mergeCell ref="C78:C80"/>
+    <mergeCell ref="D78:D80"/>
+    <mergeCell ref="E78:E80"/>
+    <mergeCell ref="C302:H302"/>
+    <mergeCell ref="C290:H290"/>
+    <mergeCell ref="C291:H291"/>
+    <mergeCell ref="C296:H296"/>
+    <mergeCell ref="C292:H292"/>
+    <mergeCell ref="B295:C295"/>
+    <mergeCell ref="C294:H294"/>
+    <mergeCell ref="C293:H293"/>
+    <mergeCell ref="C288:H288"/>
+    <mergeCell ref="C297:H297"/>
+    <mergeCell ref="C298:H298"/>
+    <mergeCell ref="C289:H289"/>
+    <mergeCell ref="B83:B92"/>
+    <mergeCell ref="C83:C92"/>
+    <mergeCell ref="D83:D92"/>
+    <mergeCell ref="E83:E92"/>
+    <mergeCell ref="B222:B224"/>
+    <mergeCell ref="C222:C224"/>
+    <mergeCell ref="H171:H172"/>
+    <mergeCell ref="E173:E175"/>
+    <mergeCell ref="C272:H272"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="B225:B227"/>
+    <mergeCell ref="C225:C227"/>
+    <mergeCell ref="D225:D227"/>
+    <mergeCell ref="E225:E227"/>
+    <mergeCell ref="D238:D240"/>
+    <mergeCell ref="E238:E240"/>
+    <mergeCell ref="B241:B242"/>
+    <mergeCell ref="C241:C242"/>
+    <mergeCell ref="E263:E265"/>
+    <mergeCell ref="B249:B250"/>
+    <mergeCell ref="C249:C250"/>
+    <mergeCell ref="D249:D250"/>
+    <mergeCell ref="E217:E218"/>
+    <mergeCell ref="B243:B245"/>
+    <mergeCell ref="B231:B232"/>
     <mergeCell ref="C231:C232"/>
     <mergeCell ref="D231:D232"/>
     <mergeCell ref="E231:E232"/>
-    <mergeCell ref="B236:B238"/>
-[...49 lines deleted...]
-    <mergeCell ref="B261:B263"/>
+    <mergeCell ref="D222:D224"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>