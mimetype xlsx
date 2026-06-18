--- v0 (2026-05-23)
+++ v1 (2026-06-18)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of other approved and registered establishments\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BB3D759-0CCE-4A9E-91FB-9A3C638F35BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A34C944E-ABB7-49A2-92DC-BC26A6E8E822}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="136">
   <si>
     <t>3-LV-022476  (022476)</t>
   </si>
   <si>
     <t>3-LV-021530  (021530)</t>
   </si>
   <si>
     <t>3-LV-021738  (021738)</t>
   </si>
   <si>
     <t>2-LV-021961    (021961)</t>
   </si>
   <si>
     <t>3-LV-022564  (022564)</t>
   </si>
   <si>
     <t>Tableau</t>
   </si>
   <si>
     <t>1-LV-022969 (022969)</t>
   </si>
   <si>
     <t>Registration (identification)  number</t>
   </si>
   <si>
@@ -403,63 +403,72 @@
   <si>
     <t>2-LV-103747  (103747)</t>
   </si>
   <si>
     <t>2-LV-105377  (105377)</t>
   </si>
   <si>
     <t>A/S „Balticovo” dējējvistu novietnes mītne Nr.209</t>
   </si>
   <si>
     <t>2-LV-102378  (102378)</t>
   </si>
   <si>
     <t>2-LV-106404 (106404)</t>
   </si>
   <si>
     <t>A/S „Balticovo” dējējvistu novietnes mītne Nr.210</t>
   </si>
   <si>
     <t>A/S „Balticovo” dējējvistu novietnes mītne Nr.211</t>
   </si>
   <si>
     <t>2-LV-107171  (107171)</t>
   </si>
   <si>
-    <t>Last amendment of this list: 30.04.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>0-LV-107339 (107339)</t>
   </si>
   <si>
     <t>Z/S "Krustiņi" - mobilā kūts Nr.1</t>
   </si>
   <si>
     <t>"Krustiņi", Dzērbenes pagasts, Cēsu novads, LV-4118</t>
   </si>
   <si>
     <t>Z/S "Krustiņi" - mobilā kūts Nr.2</t>
+  </si>
+  <si>
+    <t>Last amendment of this list: 03.06.2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAFA SIA </t>
+  </si>
+  <si>
+    <t>"Kalna Žubes", Smiltenes pagasts, Smiltenes novads, LV-4729</t>
+  </si>
+  <si>
+    <t>1-LV-107907 (107907)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
@@ -682,51 +691,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -794,93 +803,96 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1160,554 +1172,556 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G185"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:G2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="24.95" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="24.9" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="17" style="5" customWidth="1"/>
     <col min="2" max="2" width="32" style="1" customWidth="1"/>
-    <col min="3" max="3" width="33.28515625" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="33.33203125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.5546875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="23.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="25.109375" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="19.5" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="7"/>
       <c r="D1" s="8"/>
       <c r="E1" s="6"/>
       <c r="G1" s="22" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="24.95" customHeight="1">
+    <row r="2" spans="1:7" ht="24.9" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
     </row>
-    <row r="3" spans="1:7" ht="24.95" customHeight="1" thickBot="1">
+    <row r="3" spans="1:7" ht="24.9" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="F3" s="48" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G3" s="48"/>
     </row>
     <row r="4" spans="1:7" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="49" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="49" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="52"/>
       <c r="F4" s="49" t="s">
         <v>37</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30.75" customHeight="1" thickBot="1">
       <c r="A5" s="50"/>
       <c r="B5" s="50"/>
       <c r="C5" s="50"/>
       <c r="D5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="50"/>
       <c r="G5" s="50"/>
     </row>
-    <row r="6" spans="1:7" ht="47.25">
+    <row r="6" spans="1:7" ht="46.8">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="C6" s="56" t="s">
+      <c r="C6" s="57" t="s">
         <v>82</v>
       </c>
-      <c r="D6" s="57" t="s">
+      <c r="D6" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="58" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="19">
         <v>140590</v>
       </c>
       <c r="G6" s="18"/>
     </row>
-    <row r="7" spans="1:7" ht="31.5">
+    <row r="7" spans="1:7" ht="31.2">
       <c r="A7" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="55"/>
-      <c r="D7" s="44"/>
-      <c r="E7" s="44"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
       <c r="F7" s="19">
         <v>19618</v>
       </c>
       <c r="G7" s="18"/>
     </row>
     <row r="8" spans="1:7" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="42" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="53" t="s">
         <v>83</v>
       </c>
-      <c r="D8" s="43" t="s">
+      <c r="D8" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="43" t="s">
+      <c r="E8" s="44" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="19">
         <v>164160</v>
       </c>
       <c r="G8" s="23"/>
     </row>
     <row r="9" spans="1:7" ht="18" customHeight="1">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="45"/>
+      <c r="B9" s="46"/>
       <c r="C9" s="54"/>
-      <c r="D9" s="46"/>
-      <c r="E9" s="46"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="56"/>
       <c r="F9" s="19">
         <v>125800</v>
       </c>
       <c r="G9" s="23"/>
     </row>
     <row r="10" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A10" s="45"/>
-      <c r="B10" s="45"/>
+      <c r="A10" s="46"/>
+      <c r="B10" s="46"/>
       <c r="C10" s="54"/>
-      <c r="D10" s="46"/>
-      <c r="E10" s="46"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
       <c r="F10" s="19">
         <v>125800</v>
       </c>
       <c r="G10" s="23"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A11" s="45"/>
-      <c r="B11" s="45"/>
+      <c r="A11" s="46"/>
+      <c r="B11" s="46"/>
       <c r="C11" s="54"/>
-      <c r="D11" s="46"/>
-      <c r="E11" s="46"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="56"/>
       <c r="F11" s="19">
         <v>124326</v>
       </c>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="1:7" ht="17.25" customHeight="1">
-      <c r="A12" s="42"/>
-      <c r="B12" s="42"/>
+      <c r="A12" s="43"/>
+      <c r="B12" s="43"/>
       <c r="C12" s="55"/>
-      <c r="D12" s="44"/>
-      <c r="E12" s="44"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
       <c r="F12" s="19">
         <v>124326</v>
       </c>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="1:7" ht="51.75" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>84</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="19">
         <v>32640</v>
       </c>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7" ht="38.25" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="42" t="s">
         <v>110</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="D14" s="43" t="s">
+      <c r="D14" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="43" t="s">
+      <c r="E14" s="44" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="27">
         <v>1154</v>
       </c>
       <c r="G14" s="21"/>
     </row>
     <row r="15" spans="1:7" ht="38.25" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="45"/>
+      <c r="B15" s="46"/>
       <c r="C15" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="D15" s="46"/>
-      <c r="E15" s="46"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
       <c r="F15" s="27">
         <v>1200</v>
       </c>
       <c r="G15" s="21"/>
     </row>
     <row r="16" spans="1:7" ht="39" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="42"/>
+      <c r="B16" s="43"/>
       <c r="C16" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="D16" s="44"/>
-      <c r="E16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
       <c r="F16" s="27">
         <v>1200</v>
       </c>
       <c r="G16" s="21"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="19">
         <v>82824</v>
       </c>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7" ht="37.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="35" t="s">
         <v>101</v>
       </c>
       <c r="D18" s="37" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="19">
         <v>37072</v>
       </c>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="41" t="s">
+      <c r="C19" s="42" t="s">
         <v>88</v>
       </c>
-      <c r="D19" s="43" t="s">
+      <c r="D19" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E19" s="43" t="s">
+      <c r="E19" s="44" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="19">
         <v>1424000</v>
       </c>
       <c r="G19" s="17"/>
     </row>
     <row r="20" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A20" s="42"/>
+      <c r="A20" s="43"/>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="42"/>
-[...1 lines deleted...]
-      <c r="E20" s="44"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
       <c r="F20" s="19">
         <v>80000</v>
       </c>
       <c r="G20" s="17"/>
     </row>
     <row r="21" spans="1:7" s="2" customFormat="1" ht="52.5" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="19">
         <v>500000</v>
       </c>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7" s="2" customFormat="1" ht="39.75" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="41" t="s">
+      <c r="C22" s="42" t="s">
         <v>76</v>
       </c>
-      <c r="D22" s="43" t="s">
+      <c r="D22" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E22" s="43" t="s">
+      <c r="E22" s="44" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="19">
         <v>163380</v>
       </c>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7" s="2" customFormat="1" ht="36" customHeight="1">
       <c r="A23" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="C23" s="45"/>
-[...1 lines deleted...]
-      <c r="E23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
       <c r="F23" s="19">
         <v>130740</v>
       </c>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7" s="2" customFormat="1" ht="36" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>105</v>
       </c>
-      <c r="C24" s="45"/>
-[...1 lines deleted...]
-      <c r="E24" s="46"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
       <c r="F24" s="19">
         <v>158892</v>
       </c>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7" s="2" customFormat="1" ht="36" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="C25" s="45"/>
-[...1 lines deleted...]
-      <c r="E25" s="46"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="56"/>
       <c r="F25" s="19">
         <v>158892</v>
       </c>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7" s="2" customFormat="1" ht="36" customHeight="1">
       <c r="A26" s="33" t="s">
         <v>123</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>112</v>
       </c>
-      <c r="C26" s="45"/>
-[...1 lines deleted...]
-      <c r="E26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="56"/>
+      <c r="E26" s="56"/>
       <c r="F26" s="19">
         <v>158892</v>
       </c>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7" s="2" customFormat="1" ht="36" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="C27" s="45"/>
-[...1 lines deleted...]
-      <c r="E27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="56"/>
       <c r="F27" s="19">
         <v>158892</v>
       </c>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7" s="2" customFormat="1" ht="36" customHeight="1">
       <c r="A28" s="33" t="s">
         <v>120</v>
       </c>
       <c r="B28" s="33" t="s">
         <v>116</v>
       </c>
-      <c r="C28" s="45"/>
-[...1 lines deleted...]
-      <c r="E28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="56"/>
       <c r="F28" s="19">
         <v>158892</v>
       </c>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>121</v>
       </c>
       <c r="B29" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="C29" s="45"/>
-[...1 lines deleted...]
-      <c r="E29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
       <c r="F29" s="19">
         <v>158892</v>
       </c>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1">
       <c r="A30" s="34" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="34" t="s">
         <v>125</v>
       </c>
-      <c r="C30" s="45"/>
-[...1 lines deleted...]
-      <c r="E30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
       <c r="F30" s="19">
         <v>158892</v>
       </c>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7" s="2" customFormat="1" ht="35.25" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>127</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>126</v>
       </c>
-      <c r="C31" s="42"/>
-[...1 lines deleted...]
-      <c r="E31" s="44"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
       <c r="F31" s="19">
         <v>158892</v>
       </c>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7" s="2" customFormat="1" ht="47.25" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>89</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>18</v>
       </c>
       <c r="F32" s="19">
         <v>20900</v>
       </c>
       <c r="G32" s="16"/>
@@ -1967,589 +1981,607 @@
     <row r="45" spans="1:7" ht="42.75" customHeight="1">
       <c r="A45" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C45" s="14" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F45" s="20">
         <v>7000</v>
       </c>
       <c r="G45" s="16"/>
     </row>
     <row r="46" spans="1:7" ht="34.5" customHeight="1">
       <c r="A46" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="41" t="s">
+      <c r="B46" s="42" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="D46" s="43" t="s">
+      <c r="D46" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="E46" s="43" t="s">
+      <c r="E46" s="44" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="12">
         <v>600</v>
       </c>
       <c r="G46" s="16"/>
     </row>
     <row r="47" spans="1:7" ht="36.75" customHeight="1">
       <c r="A47" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="45"/>
+      <c r="B47" s="46"/>
       <c r="C47" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="D47" s="46"/>
-      <c r="E47" s="46"/>
+      <c r="D47" s="56"/>
+      <c r="E47" s="56"/>
       <c r="F47" s="12">
         <v>1860</v>
       </c>
       <c r="G47" s="21"/>
     </row>
     <row r="48" spans="1:7" ht="33.75" customHeight="1">
       <c r="A48" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B48" s="42"/>
+      <c r="B48" s="43"/>
       <c r="C48" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="D48" s="44"/>
-      <c r="E48" s="44"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
       <c r="F48" s="12">
         <v>2160</v>
       </c>
       <c r="G48" s="21"/>
     </row>
     <row r="49" spans="1:7" ht="40.5" customHeight="1">
       <c r="A49" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>59</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>99</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="12">
         <v>8000</v>
       </c>
       <c r="G49" s="21"/>
     </row>
-    <row r="50" spans="1:7" ht="24.95" customHeight="1">
-      <c r="A50" s="41" t="s">
+    <row r="50" spans="1:7" ht="24.9" customHeight="1">
+      <c r="A50" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="39" t="s">
         <v>129</v>
       </c>
-      <c r="B50" s="39" t="s">
+      <c r="C50" s="42" t="s">
         <v>130</v>
       </c>
-      <c r="C50" s="41" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="43" t="s">
+      <c r="D50" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="E50" s="43" t="s">
+      <c r="E50" s="44" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="40">
         <v>336</v>
       </c>
       <c r="G50" s="21"/>
     </row>
-    <row r="51" spans="1:7" ht="24.95" customHeight="1">
-      <c r="A51" s="42"/>
+    <row r="51" spans="1:7" ht="24.9" customHeight="1">
+      <c r="A51" s="43"/>
       <c r="B51" s="14" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="E51" s="44"/>
+        <v>131</v>
+      </c>
+      <c r="C51" s="43"/>
+      <c r="D51" s="45"/>
+      <c r="E51" s="45"/>
       <c r="F51" s="40">
         <v>270</v>
       </c>
       <c r="G51" s="21"/>
     </row>
-    <row r="52" spans="1:7" ht="24.95" customHeight="1">
-[...2 lines deleted...]
-    <row r="53" spans="1:7" ht="24.95" customHeight="1">
+    <row r="52" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A52" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" s="41">
+        <v>960</v>
+      </c>
+      <c r="G52" s="21"/>
+    </row>
+    <row r="53" spans="1:7" ht="24.9" customHeight="1">
       <c r="D53" s="3"/>
     </row>
-    <row r="54" spans="1:7" ht="24.95" customHeight="1">
+    <row r="54" spans="1:7" ht="24.9" customHeight="1">
       <c r="D54" s="3"/>
     </row>
-    <row r="55" spans="1:7" ht="24.95" customHeight="1">
+    <row r="55" spans="1:7" ht="24.9" customHeight="1">
       <c r="D55" s="3"/>
     </row>
-    <row r="56" spans="1:7" ht="24.95" customHeight="1">
+    <row r="56" spans="1:7" ht="24.9" customHeight="1">
       <c r="D56" s="3"/>
     </row>
-    <row r="57" spans="1:7" ht="24.95" customHeight="1">
+    <row r="57" spans="1:7" ht="24.9" customHeight="1">
       <c r="D57" s="3"/>
     </row>
-    <row r="58" spans="1:7" ht="24.95" customHeight="1">
+    <row r="58" spans="1:7" ht="24.9" customHeight="1">
       <c r="D58" s="3"/>
     </row>
-    <row r="59" spans="1:7" ht="24.95" customHeight="1">
+    <row r="59" spans="1:7" ht="24.9" customHeight="1">
       <c r="D59" s="3"/>
     </row>
-    <row r="60" spans="1:7" ht="24.95" customHeight="1">
+    <row r="60" spans="1:7" ht="24.9" customHeight="1">
       <c r="D60" s="3"/>
     </row>
-    <row r="61" spans="1:7" ht="24.95" customHeight="1">
+    <row r="61" spans="1:7" ht="24.9" customHeight="1">
       <c r="D61" s="3"/>
     </row>
-    <row r="62" spans="1:7" ht="24.95" customHeight="1">
+    <row r="62" spans="1:7" ht="24.9" customHeight="1">
       <c r="D62" s="3"/>
     </row>
-    <row r="63" spans="1:7" ht="24.95" customHeight="1">
+    <row r="63" spans="1:7" ht="24.9" customHeight="1">
       <c r="D63" s="3"/>
     </row>
-    <row r="64" spans="1:7" ht="24.95" customHeight="1">
+    <row r="64" spans="1:7" ht="24.9" customHeight="1">
       <c r="D64" s="3"/>
     </row>
-    <row r="65" spans="4:4" ht="24.95" customHeight="1">
+    <row r="65" spans="4:4" ht="24.9" customHeight="1">
       <c r="D65" s="3"/>
     </row>
-    <row r="66" spans="4:4" ht="24.95" customHeight="1">
+    <row r="66" spans="4:4" ht="24.9" customHeight="1">
       <c r="D66" s="3"/>
     </row>
-    <row r="67" spans="4:4" ht="24.95" customHeight="1">
+    <row r="67" spans="4:4" ht="24.9" customHeight="1">
       <c r="D67" s="3"/>
     </row>
-    <row r="68" spans="4:4" ht="24.95" customHeight="1">
+    <row r="68" spans="4:4" ht="24.9" customHeight="1">
       <c r="D68" s="3"/>
     </row>
-    <row r="69" spans="4:4" ht="24.95" customHeight="1">
+    <row r="69" spans="4:4" ht="24.9" customHeight="1">
       <c r="D69" s="3"/>
     </row>
-    <row r="70" spans="4:4" ht="24.95" customHeight="1">
+    <row r="70" spans="4:4" ht="24.9" customHeight="1">
       <c r="D70" s="3"/>
     </row>
-    <row r="71" spans="4:4" ht="24.95" customHeight="1">
+    <row r="71" spans="4:4" ht="24.9" customHeight="1">
       <c r="D71" s="3"/>
     </row>
-    <row r="72" spans="4:4" ht="24.95" customHeight="1">
+    <row r="72" spans="4:4" ht="24.9" customHeight="1">
       <c r="D72" s="3"/>
     </row>
-    <row r="73" spans="4:4" ht="24.95" customHeight="1">
+    <row r="73" spans="4:4" ht="24.9" customHeight="1">
       <c r="D73" s="3"/>
     </row>
-    <row r="74" spans="4:4" ht="24.95" customHeight="1">
+    <row r="74" spans="4:4" ht="24.9" customHeight="1">
       <c r="D74" s="3"/>
     </row>
-    <row r="75" spans="4:4" ht="24.95" customHeight="1">
+    <row r="75" spans="4:4" ht="24.9" customHeight="1">
       <c r="D75" s="3"/>
     </row>
-    <row r="76" spans="4:4" ht="24.95" customHeight="1">
+    <row r="76" spans="4:4" ht="24.9" customHeight="1">
       <c r="D76" s="3"/>
     </row>
-    <row r="77" spans="4:4" ht="24.95" customHeight="1">
+    <row r="77" spans="4:4" ht="24.9" customHeight="1">
       <c r="D77" s="3"/>
     </row>
-    <row r="78" spans="4:4" ht="24.95" customHeight="1">
+    <row r="78" spans="4:4" ht="24.9" customHeight="1">
       <c r="D78" s="3"/>
     </row>
-    <row r="79" spans="4:4" ht="24.95" customHeight="1">
+    <row r="79" spans="4:4" ht="24.9" customHeight="1">
       <c r="D79" s="3"/>
     </row>
-    <row r="80" spans="4:4" ht="24.95" customHeight="1">
+    <row r="80" spans="4:4" ht="24.9" customHeight="1">
       <c r="D80" s="3"/>
     </row>
-    <row r="81" spans="4:4" ht="24.95" customHeight="1">
+    <row r="81" spans="4:4" ht="24.9" customHeight="1">
       <c r="D81" s="3"/>
     </row>
-    <row r="82" spans="4:4" ht="24.95" customHeight="1">
+    <row r="82" spans="4:4" ht="24.9" customHeight="1">
       <c r="D82" s="3"/>
     </row>
-    <row r="83" spans="4:4" ht="24.95" customHeight="1">
+    <row r="83" spans="4:4" ht="24.9" customHeight="1">
       <c r="D83" s="3"/>
     </row>
-    <row r="84" spans="4:4" ht="24.95" customHeight="1">
+    <row r="84" spans="4:4" ht="24.9" customHeight="1">
       <c r="D84" s="3"/>
     </row>
-    <row r="85" spans="4:4" ht="24.95" customHeight="1">
+    <row r="85" spans="4:4" ht="24.9" customHeight="1">
       <c r="D85" s="3"/>
     </row>
-    <row r="86" spans="4:4" ht="24.95" customHeight="1">
+    <row r="86" spans="4:4" ht="24.9" customHeight="1">
       <c r="D86" s="3"/>
     </row>
-    <row r="87" spans="4:4" ht="24.95" customHeight="1">
+    <row r="87" spans="4:4" ht="24.9" customHeight="1">
       <c r="D87" s="3"/>
     </row>
-    <row r="88" spans="4:4" ht="24.95" customHeight="1">
+    <row r="88" spans="4:4" ht="24.9" customHeight="1">
       <c r="D88" s="3"/>
     </row>
-    <row r="89" spans="4:4" ht="24.95" customHeight="1">
+    <row r="89" spans="4:4" ht="24.9" customHeight="1">
       <c r="D89" s="3"/>
     </row>
-    <row r="90" spans="4:4" ht="24.95" customHeight="1">
+    <row r="90" spans="4:4" ht="24.9" customHeight="1">
       <c r="D90" s="3"/>
     </row>
-    <row r="91" spans="4:4" ht="24.95" customHeight="1">
+    <row r="91" spans="4:4" ht="24.9" customHeight="1">
       <c r="D91" s="3"/>
     </row>
-    <row r="92" spans="4:4" ht="24.95" customHeight="1">
+    <row r="92" spans="4:4" ht="24.9" customHeight="1">
       <c r="D92" s="3"/>
     </row>
-    <row r="93" spans="4:4" ht="24.95" customHeight="1">
+    <row r="93" spans="4:4" ht="24.9" customHeight="1">
       <c r="D93" s="3"/>
     </row>
-    <row r="94" spans="4:4" ht="24.95" customHeight="1">
+    <row r="94" spans="4:4" ht="24.9" customHeight="1">
       <c r="D94" s="3"/>
     </row>
-    <row r="95" spans="4:4" ht="24.95" customHeight="1">
+    <row r="95" spans="4:4" ht="24.9" customHeight="1">
       <c r="D95" s="3"/>
     </row>
-    <row r="96" spans="4:4" ht="24.95" customHeight="1">
+    <row r="96" spans="4:4" ht="24.9" customHeight="1">
       <c r="D96" s="3"/>
     </row>
-    <row r="97" spans="4:4" ht="24.95" customHeight="1">
+    <row r="97" spans="4:4" ht="24.9" customHeight="1">
       <c r="D97" s="3"/>
     </row>
-    <row r="98" spans="4:4" ht="24.95" customHeight="1">
+    <row r="98" spans="4:4" ht="24.9" customHeight="1">
       <c r="D98" s="3"/>
     </row>
-    <row r="99" spans="4:4" ht="24.95" customHeight="1">
+    <row r="99" spans="4:4" ht="24.9" customHeight="1">
       <c r="D99" s="3"/>
     </row>
-    <row r="100" spans="4:4" ht="24.95" customHeight="1">
+    <row r="100" spans="4:4" ht="24.9" customHeight="1">
       <c r="D100" s="3"/>
     </row>
-    <row r="101" spans="4:4" ht="24.95" customHeight="1">
+    <row r="101" spans="4:4" ht="24.9" customHeight="1">
       <c r="D101" s="3"/>
     </row>
-    <row r="102" spans="4:4" ht="24.95" customHeight="1">
+    <row r="102" spans="4:4" ht="24.9" customHeight="1">
       <c r="D102" s="3"/>
     </row>
-    <row r="103" spans="4:4" ht="24.95" customHeight="1">
+    <row r="103" spans="4:4" ht="24.9" customHeight="1">
       <c r="D103" s="3"/>
     </row>
-    <row r="104" spans="4:4" ht="24.95" customHeight="1">
+    <row r="104" spans="4:4" ht="24.9" customHeight="1">
       <c r="D104" s="3"/>
     </row>
-    <row r="105" spans="4:4" ht="24.95" customHeight="1">
+    <row r="105" spans="4:4" ht="24.9" customHeight="1">
       <c r="D105" s="3"/>
     </row>
-    <row r="106" spans="4:4" ht="24.95" customHeight="1">
+    <row r="106" spans="4:4" ht="24.9" customHeight="1">
       <c r="D106" s="3"/>
     </row>
-    <row r="107" spans="4:4" ht="24.95" customHeight="1">
+    <row r="107" spans="4:4" ht="24.9" customHeight="1">
       <c r="D107" s="3"/>
     </row>
-    <row r="108" spans="4:4" ht="24.95" customHeight="1">
+    <row r="108" spans="4:4" ht="24.9" customHeight="1">
       <c r="D108" s="3"/>
     </row>
-    <row r="109" spans="4:4" ht="24.95" customHeight="1">
+    <row r="109" spans="4:4" ht="24.9" customHeight="1">
       <c r="D109" s="3"/>
     </row>
-    <row r="110" spans="4:4" ht="24.95" customHeight="1">
+    <row r="110" spans="4:4" ht="24.9" customHeight="1">
       <c r="D110" s="3"/>
     </row>
-    <row r="111" spans="4:4" ht="24.95" customHeight="1">
+    <row r="111" spans="4:4" ht="24.9" customHeight="1">
       <c r="D111" s="3"/>
     </row>
-    <row r="112" spans="4:4" ht="24.95" customHeight="1">
+    <row r="112" spans="4:4" ht="24.9" customHeight="1">
       <c r="D112" s="3"/>
     </row>
-    <row r="113" spans="4:4" ht="24.95" customHeight="1">
+    <row r="113" spans="4:4" ht="24.9" customHeight="1">
       <c r="D113" s="3"/>
     </row>
-    <row r="114" spans="4:4" ht="24.95" customHeight="1">
+    <row r="114" spans="4:4" ht="24.9" customHeight="1">
       <c r="D114" s="3"/>
     </row>
-    <row r="115" spans="4:4" ht="24.95" customHeight="1">
+    <row r="115" spans="4:4" ht="24.9" customHeight="1">
       <c r="D115" s="3"/>
     </row>
-    <row r="116" spans="4:4" ht="24.95" customHeight="1">
+    <row r="116" spans="4:4" ht="24.9" customHeight="1">
       <c r="D116" s="3"/>
     </row>
-    <row r="117" spans="4:4" ht="24.95" customHeight="1">
+    <row r="117" spans="4:4" ht="24.9" customHeight="1">
       <c r="D117" s="3"/>
     </row>
-    <row r="118" spans="4:4" ht="24.95" customHeight="1">
+    <row r="118" spans="4:4" ht="24.9" customHeight="1">
       <c r="D118" s="3"/>
     </row>
-    <row r="119" spans="4:4" ht="24.95" customHeight="1">
+    <row r="119" spans="4:4" ht="24.9" customHeight="1">
       <c r="D119" s="3"/>
     </row>
-    <row r="120" spans="4:4" ht="24.95" customHeight="1">
+    <row r="120" spans="4:4" ht="24.9" customHeight="1">
       <c r="D120" s="3"/>
     </row>
-    <row r="121" spans="4:4" ht="24.95" customHeight="1">
+    <row r="121" spans="4:4" ht="24.9" customHeight="1">
       <c r="D121" s="3"/>
     </row>
-    <row r="122" spans="4:4" ht="24.95" customHeight="1">
+    <row r="122" spans="4:4" ht="24.9" customHeight="1">
       <c r="D122" s="3"/>
     </row>
-    <row r="123" spans="4:4" ht="24.95" customHeight="1">
+    <row r="123" spans="4:4" ht="24.9" customHeight="1">
       <c r="D123" s="3"/>
     </row>
-    <row r="124" spans="4:4" ht="24.95" customHeight="1">
+    <row r="124" spans="4:4" ht="24.9" customHeight="1">
       <c r="D124" s="3"/>
     </row>
-    <row r="125" spans="4:4" ht="24.95" customHeight="1">
+    <row r="125" spans="4:4" ht="24.9" customHeight="1">
       <c r="D125" s="3"/>
     </row>
-    <row r="126" spans="4:4" ht="24.95" customHeight="1">
+    <row r="126" spans="4:4" ht="24.9" customHeight="1">
       <c r="D126" s="3"/>
     </row>
-    <row r="127" spans="4:4" ht="24.95" customHeight="1">
+    <row r="127" spans="4:4" ht="24.9" customHeight="1">
       <c r="D127" s="3"/>
     </row>
-    <row r="128" spans="4:4" ht="24.95" customHeight="1">
+    <row r="128" spans="4:4" ht="24.9" customHeight="1">
       <c r="D128" s="3"/>
     </row>
-    <row r="129" spans="4:4" ht="24.95" customHeight="1">
+    <row r="129" spans="4:4" ht="24.9" customHeight="1">
       <c r="D129" s="3"/>
     </row>
-    <row r="130" spans="4:4" ht="24.95" customHeight="1">
+    <row r="130" spans="4:4" ht="24.9" customHeight="1">
       <c r="D130" s="3"/>
     </row>
-    <row r="131" spans="4:4" ht="24.95" customHeight="1">
+    <row r="131" spans="4:4" ht="24.9" customHeight="1">
       <c r="D131" s="3"/>
     </row>
-    <row r="132" spans="4:4" ht="24.95" customHeight="1">
+    <row r="132" spans="4:4" ht="24.9" customHeight="1">
       <c r="D132" s="3"/>
     </row>
-    <row r="133" spans="4:4" ht="24.95" customHeight="1">
+    <row r="133" spans="4:4" ht="24.9" customHeight="1">
       <c r="D133" s="3"/>
     </row>
-    <row r="134" spans="4:4" ht="24.95" customHeight="1">
+    <row r="134" spans="4:4" ht="24.9" customHeight="1">
       <c r="D134" s="3"/>
     </row>
-    <row r="135" spans="4:4" ht="24.95" customHeight="1">
+    <row r="135" spans="4:4" ht="24.9" customHeight="1">
       <c r="D135" s="3"/>
     </row>
-    <row r="136" spans="4:4" ht="24.95" customHeight="1">
+    <row r="136" spans="4:4" ht="24.9" customHeight="1">
       <c r="D136" s="3"/>
     </row>
-    <row r="137" spans="4:4" ht="24.95" customHeight="1">
+    <row r="137" spans="4:4" ht="24.9" customHeight="1">
       <c r="D137" s="3"/>
     </row>
-    <row r="138" spans="4:4" ht="24.95" customHeight="1">
+    <row r="138" spans="4:4" ht="24.9" customHeight="1">
       <c r="D138" s="3"/>
     </row>
-    <row r="139" spans="4:4" ht="24.95" customHeight="1">
+    <row r="139" spans="4:4" ht="24.9" customHeight="1">
       <c r="D139" s="3"/>
     </row>
-    <row r="140" spans="4:4" ht="24.95" customHeight="1">
+    <row r="140" spans="4:4" ht="24.9" customHeight="1">
       <c r="D140" s="3"/>
     </row>
-    <row r="141" spans="4:4" ht="24.95" customHeight="1">
+    <row r="141" spans="4:4" ht="24.9" customHeight="1">
       <c r="D141" s="3"/>
     </row>
-    <row r="142" spans="4:4" ht="24.95" customHeight="1">
+    <row r="142" spans="4:4" ht="24.9" customHeight="1">
       <c r="D142" s="3"/>
     </row>
-    <row r="143" spans="4:4" ht="24.95" customHeight="1">
+    <row r="143" spans="4:4" ht="24.9" customHeight="1">
       <c r="D143" s="3"/>
     </row>
-    <row r="144" spans="4:4" ht="24.95" customHeight="1">
+    <row r="144" spans="4:4" ht="24.9" customHeight="1">
       <c r="D144" s="3"/>
     </row>
-    <row r="145" spans="4:4" ht="24.95" customHeight="1">
+    <row r="145" spans="4:4" ht="24.9" customHeight="1">
       <c r="D145" s="3"/>
     </row>
-    <row r="146" spans="4:4" ht="24.95" customHeight="1">
+    <row r="146" spans="4:4" ht="24.9" customHeight="1">
       <c r="D146" s="3"/>
     </row>
-    <row r="147" spans="4:4" ht="24.95" customHeight="1">
+    <row r="147" spans="4:4" ht="24.9" customHeight="1">
       <c r="D147" s="3"/>
     </row>
-    <row r="148" spans="4:4" ht="24.95" customHeight="1">
+    <row r="148" spans="4:4" ht="24.9" customHeight="1">
       <c r="D148" s="3"/>
     </row>
-    <row r="149" spans="4:4" ht="24.95" customHeight="1">
+    <row r="149" spans="4:4" ht="24.9" customHeight="1">
       <c r="D149" s="3"/>
     </row>
-    <row r="150" spans="4:4" ht="24.95" customHeight="1">
+    <row r="150" spans="4:4" ht="24.9" customHeight="1">
       <c r="D150" s="3"/>
     </row>
-    <row r="151" spans="4:4" ht="24.95" customHeight="1">
+    <row r="151" spans="4:4" ht="24.9" customHeight="1">
       <c r="D151" s="3"/>
     </row>
-    <row r="152" spans="4:4" ht="24.95" customHeight="1">
+    <row r="152" spans="4:4" ht="24.9" customHeight="1">
       <c r="D152" s="3"/>
     </row>
-    <row r="153" spans="4:4" ht="24.95" customHeight="1">
+    <row r="153" spans="4:4" ht="24.9" customHeight="1">
       <c r="D153" s="3"/>
     </row>
-    <row r="154" spans="4:4" ht="24.95" customHeight="1">
+    <row r="154" spans="4:4" ht="24.9" customHeight="1">
       <c r="D154" s="3"/>
     </row>
-    <row r="155" spans="4:4" ht="24.95" customHeight="1">
+    <row r="155" spans="4:4" ht="24.9" customHeight="1">
       <c r="D155" s="3"/>
     </row>
-    <row r="156" spans="4:4" ht="24.95" customHeight="1">
+    <row r="156" spans="4:4" ht="24.9" customHeight="1">
       <c r="D156" s="3"/>
     </row>
-    <row r="157" spans="4:4" ht="24.95" customHeight="1">
+    <row r="157" spans="4:4" ht="24.9" customHeight="1">
       <c r="D157" s="3"/>
     </row>
-    <row r="158" spans="4:4" ht="24.95" customHeight="1">
+    <row r="158" spans="4:4" ht="24.9" customHeight="1">
       <c r="D158" s="3"/>
     </row>
-    <row r="159" spans="4:4" ht="24.95" customHeight="1">
+    <row r="159" spans="4:4" ht="24.9" customHeight="1">
       <c r="D159" s="3"/>
     </row>
-    <row r="160" spans="4:4" ht="24.95" customHeight="1">
+    <row r="160" spans="4:4" ht="24.9" customHeight="1">
       <c r="D160" s="3"/>
     </row>
-    <row r="161" spans="4:4" ht="24.95" customHeight="1">
+    <row r="161" spans="4:4" ht="24.9" customHeight="1">
       <c r="D161" s="3"/>
     </row>
-    <row r="162" spans="4:4" ht="24.95" customHeight="1">
+    <row r="162" spans="4:4" ht="24.9" customHeight="1">
       <c r="D162" s="3"/>
     </row>
-    <row r="163" spans="4:4" ht="24.95" customHeight="1">
+    <row r="163" spans="4:4" ht="24.9" customHeight="1">
       <c r="D163" s="3"/>
     </row>
-    <row r="164" spans="4:4" ht="24.95" customHeight="1">
+    <row r="164" spans="4:4" ht="24.9" customHeight="1">
       <c r="D164" s="3"/>
     </row>
-    <row r="165" spans="4:4" ht="24.95" customHeight="1">
+    <row r="165" spans="4:4" ht="24.9" customHeight="1">
       <c r="D165" s="3"/>
     </row>
-    <row r="166" spans="4:4" ht="24.95" customHeight="1">
+    <row r="166" spans="4:4" ht="24.9" customHeight="1">
       <c r="D166" s="3"/>
     </row>
-    <row r="167" spans="4:4" ht="24.95" customHeight="1">
+    <row r="167" spans="4:4" ht="24.9" customHeight="1">
       <c r="D167" s="3"/>
     </row>
-    <row r="168" spans="4:4" ht="24.95" customHeight="1">
+    <row r="168" spans="4:4" ht="24.9" customHeight="1">
       <c r="D168" s="3"/>
     </row>
-    <row r="169" spans="4:4" ht="24.95" customHeight="1">
+    <row r="169" spans="4:4" ht="24.9" customHeight="1">
       <c r="D169" s="3"/>
     </row>
-    <row r="170" spans="4:4" ht="24.95" customHeight="1">
+    <row r="170" spans="4:4" ht="24.9" customHeight="1">
       <c r="D170" s="3"/>
     </row>
-    <row r="171" spans="4:4" ht="24.95" customHeight="1">
+    <row r="171" spans="4:4" ht="24.9" customHeight="1">
       <c r="D171" s="3"/>
     </row>
-    <row r="172" spans="4:4" ht="24.95" customHeight="1">
+    <row r="172" spans="4:4" ht="24.9" customHeight="1">
       <c r="D172" s="3"/>
     </row>
-    <row r="173" spans="4:4" ht="24.95" customHeight="1">
+    <row r="173" spans="4:4" ht="24.9" customHeight="1">
       <c r="D173" s="3"/>
     </row>
-    <row r="174" spans="4:4" ht="24.95" customHeight="1">
+    <row r="174" spans="4:4" ht="24.9" customHeight="1">
       <c r="D174" s="3"/>
     </row>
-    <row r="175" spans="4:4" ht="24.95" customHeight="1">
+    <row r="175" spans="4:4" ht="24.9" customHeight="1">
       <c r="D175" s="3"/>
     </row>
-    <row r="176" spans="4:4" ht="24.95" customHeight="1">
+    <row r="176" spans="4:4" ht="24.9" customHeight="1">
       <c r="D176" s="3"/>
     </row>
-    <row r="177" spans="4:4" ht="24.95" customHeight="1">
+    <row r="177" spans="4:4" ht="24.9" customHeight="1">
       <c r="D177" s="3"/>
     </row>
-    <row r="178" spans="4:4" ht="24.95" customHeight="1">
+    <row r="178" spans="4:4" ht="24.9" customHeight="1">
       <c r="D178" s="3"/>
     </row>
-    <row r="179" spans="4:4" ht="24.95" customHeight="1">
+    <row r="179" spans="4:4" ht="24.9" customHeight="1">
       <c r="D179" s="3"/>
     </row>
-    <row r="180" spans="4:4" ht="24.95" customHeight="1">
+    <row r="180" spans="4:4" ht="24.9" customHeight="1">
       <c r="D180" s="3"/>
     </row>
-    <row r="181" spans="4:4" ht="24.95" customHeight="1">
+    <row r="181" spans="4:4" ht="24.9" customHeight="1">
       <c r="D181" s="3"/>
     </row>
-    <row r="182" spans="4:4" ht="24.95" customHeight="1">
+    <row r="182" spans="4:4" ht="24.9" customHeight="1">
       <c r="D182" s="3"/>
     </row>
-    <row r="183" spans="4:4" ht="24.95" customHeight="1">
+    <row r="183" spans="4:4" ht="24.9" customHeight="1">
       <c r="D183" s="3"/>
     </row>
-    <row r="184" spans="4:4" ht="24.95" customHeight="1">
+    <row r="184" spans="4:4" ht="24.9" customHeight="1">
       <c r="D184" s="3"/>
     </row>
-    <row r="185" spans="4:4" ht="24.95" customHeight="1">
+    <row r="185" spans="4:4" ht="24.9" customHeight="1">
       <c r="D185" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A50:A51"/>
-[...15 lines deleted...]
-    <mergeCell ref="E8:E12"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="B46:B48"/>
     <mergeCell ref="D46:D48"/>
     <mergeCell ref="E46:E48"/>
     <mergeCell ref="C22:C31"/>
     <mergeCell ref="D22:D31"/>
     <mergeCell ref="E22:E31"/>
-    <mergeCell ref="A19:A20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="D14:D16"/>
     <mergeCell ref="E14:E16"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="A9:A12"/>
+    <mergeCell ref="B8:B12"/>
+    <mergeCell ref="C8:C12"/>
+    <mergeCell ref="D8:D12"/>
+    <mergeCell ref="E8:E12"/>
+    <mergeCell ref="A19:A20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.66" right="0.17" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">