--- v0 (2026-05-23)
+++ v1 (2026-06-18)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of approved and registered plans handling animal by-products---\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\storage.pvd.lan\UR-registered-establishments$\Lists of approved and registered plans handling animal by-products---\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{890869A8-037B-4FCD-A696-D6A4F38AC8BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{985159F4-3F35-46E3-BB3B-1B72D11F0CA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SECTION I " sheetId="25" r:id="rId2"/>
   </sheets>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="206">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Tableau</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Category </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Associated activities </t>
@@ -254,72 +254,66 @@
   <si>
     <t>Processing Plant</t>
   </si>
   <si>
     <t>A062354</t>
   </si>
   <si>
     <t>SIA "Sanarius"</t>
   </si>
   <si>
     <t>SIA "Cremo"</t>
   </si>
   <si>
     <t>CoIP</t>
   </si>
   <si>
     <t>Co-incineration plant</t>
   </si>
   <si>
     <t>SIA "Flammax"</t>
   </si>
   <si>
     <t>A 064784</t>
   </si>
   <si>
-    <t>SIA "Alex Hides"</t>
-[...1 lines deleted...]
-  <si>
     <t>(8)</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Bovine</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <t>Ovine</t>
-  </si>
-[...1 lines deleted...]
-    <t>A 068249</t>
   </si>
   <si>
     <t>A 047046</t>
   </si>
   <si>
     <t>SIA "Calrock Riga"</t>
   </si>
   <si>
     <t>B, O, S</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Solipeds</t>
   </si>
   <si>
     <t>A 062400</t>
   </si>
   <si>
     <t>SIA "Stilnovo"</t>
   </si>
   <si>
     <t>A 070073</t>
   </si>
@@ -585,53 +579,50 @@
   <si>
     <t>This column should be fulfilled only if the Member State has chosen "Option 2" of the Technical specifications for harmonised format for the listing of establishments in accordance with Annex IV to Regulation (EC) No 999/2001, using codes laid down inhttps://ec.europa.eu/food/food/biological-safety/food-borne-diseases-zoonoses/control-tses/list-establishments_en</t>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>Activities/ Associated activities</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> for each type of activity carried out and for each type of products generated by the approved plant use codes defined in Chapter IV and V as appropriate:</t>
     </r>
   </si>
   <si>
-    <t>Padures iela 3A, Aizpute, Dienvidkurzemes novads, LV-3456</t>
-[...1 lines deleted...]
-  <si>
     <t>Uzvaras iela 59, Jelgava, LV-3007</t>
   </si>
   <si>
     <t xml:space="preserve"> Dobeles šoseja 2, Jelgava, LV-3007</t>
   </si>
   <si>
     <t>Kristapa Helmaņa iela 8, Jelgava, LV-3004</t>
   </si>
   <si>
     <t>Celtnieku iela 1E, Ķegums, Ogres novads, LV-5020</t>
   </si>
   <si>
     <t>"Ražotne Gravas", Limbažu pagasts, Limbažu novads, LV-4020</t>
   </si>
   <si>
     <t>Rīgas iela 22, Rēzekne, LV-4601</t>
   </si>
   <si>
     <t>Zaļenieku iela 14, Rīga, LV-1058</t>
   </si>
   <si>
     <t xml:space="preserve"> Kooperatīva iela 17, Rīga, LV-1067</t>
   </si>
   <si>
     <t>Rāmuļu iela 29, Rīga, LV-1005</t>
@@ -780,51 +771,51 @@
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t>Products of animal origin/ no longer for feeding</t>
   </si>
   <si>
     <t>FORMF, CATW, OTHER, MIMC, RAW, EGG, GEL</t>
   </si>
   <si>
     <t>OTHER - used cooking oil and fats, products of animal origin/ no longer for feeding</t>
   </si>
   <si>
     <t>TRANS, COLL /TRADER</t>
   </si>
   <si>
     <t>A 105218</t>
   </si>
   <si>
     <t>Lidl Latvija SIA</t>
   </si>
   <si>
     <t>Dzelzavas iela 131, Rīga LV-1021</t>
   </si>
   <si>
-    <t>Last amendment of this list: 20.03.2026.</t>
+    <t>Last amendment of this list: 16.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
@@ -1222,265 +1213,231 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1620,1886 +1577,1855 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:IU78"/>
+  <dimension ref="A1:IU77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.33203125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="25.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="29" style="1" customWidth="1"/>
-    <col min="5" max="5" width="11.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
-    <col min="7" max="7" width="28.109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="14.109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="28.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="18.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="18" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.88671875" style="1"/>
+    <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="16.5" customHeight="1">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="69"/>
+      <c r="B1" s="74"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="26" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="8" customFormat="1" ht="18" customHeight="1">
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="73"/>
-[...7 lines deleted...]
-      <c r="K2" s="73"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
     </row>
     <row r="3" spans="1:11" s="8" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B3" s="72" t="s">
-[...10 lines deleted...]
-      <c r="K3" s="72"/>
+      <c r="B3" s="77" t="s">
+        <v>120</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="77"/>
     </row>
     <row r="4" spans="1:11" s="8" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B4" s="74" t="s">
+      <c r="B4" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="74"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:11" ht="13.8" thickBot="1">
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+    </row>
+    <row r="5" spans="1:11" ht="13.5" thickBot="1">
       <c r="A5" s="2"/>
-      <c r="B5" s="71" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="71"/>
+      <c r="B5" s="76" t="s">
+        <v>205</v>
+      </c>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:11" ht="42.75" customHeight="1" thickBot="1">
       <c r="A6" s="10"/>
       <c r="B6" s="37" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="J6" s="38" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="39" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      <c r="A7" s="10"/>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="15" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A7" s="11"/>
       <c r="B7" s="12" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>143</v>
+        <v>189</v>
       </c>
       <c r="E7" s="14">
         <v>3</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="14" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
       <c r="J7" s="14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="K7" s="14"/>
     </row>
-    <row r="8" spans="1:11" s="15" customFormat="1" ht="43.5" customHeight="1">
+    <row r="8" spans="1:11" s="15" customFormat="1" ht="39" customHeight="1">
       <c r="A8" s="11"/>
       <c r="B8" s="12" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>189</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>110</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H8" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="H8" s="16" t="s">
+        <v>49</v>
+      </c>
       <c r="I8" s="14"/>
       <c r="J8" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="14"/>
     </row>
-    <row r="9" spans="1:11" s="15" customFormat="1" ht="39" customHeight="1">
+    <row r="9" spans="1:11" s="15" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="11"/>
       <c r="B9" s="12" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>71</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>55</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>192</v>
-[...14 lines deleted...]
-      <c r="J9" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="E9" s="47" t="s">
+        <v>110</v>
+      </c>
+      <c r="F9" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="49"/>
+      <c r="J9" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="14"/>
     </row>
-    <row r="10" spans="1:11" s="15" customFormat="1" ht="21" customHeight="1">
+    <row r="10" spans="1:11" s="15" customFormat="1" ht="27.75" customHeight="1">
       <c r="A10" s="11"/>
       <c r="B10" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="C10" s="17" t="s">
-        <v>55</v>
+      <c r="C10" s="22" t="s">
+        <v>72</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="F10" s="45" t="s">
+        <v>142</v>
+      </c>
+      <c r="E10" s="14">
+        <v>3</v>
+      </c>
+      <c r="F10" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="G10" s="45" t="s">
-[...6 lines deleted...]
-      <c r="J10" s="45" t="s">
+      <c r="G10" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="16"/>
+      <c r="I10" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="14"/>
     </row>
-    <row r="11" spans="1:11" s="15" customFormat="1" ht="27.75" customHeight="1">
+    <row r="11" spans="1:11" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="11"/>
       <c r="B11" s="12" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>83</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>179</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>143</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>104</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="G11" s="14" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-        <v>63</v>
+        <v>180</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="I11" s="31" t="s">
+        <v>105</v>
       </c>
       <c r="J11" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="14"/>
     </row>
-    <row r="12" spans="1:11" s="15" customFormat="1" ht="34.5" customHeight="1">
+    <row r="12" spans="1:11" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A12" s="11"/>
       <c r="B12" s="12" t="s">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="C12" s="17" t="s">
-        <v>182</v>
-[...7 lines deleted...]
-      <c r="F12" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>171</v>
+      </c>
+      <c r="E12" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G12" s="14" t="s">
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="G12" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="I12" s="46" t="s">
+        <v>173</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="14"/>
     </row>
-    <row r="13" spans="1:11" s="15" customFormat="1" ht="45" customHeight="1">
+    <row r="13" spans="1:11" s="15" customFormat="1" ht="39.75" customHeight="1">
       <c r="A13" s="11"/>
-      <c r="B13" s="12" t="s">
-        <v>172</v>
+      <c r="B13" s="27" t="s">
+        <v>108</v>
       </c>
       <c r="C13" s="17" t="s">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="F13" s="35" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="F13" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="34" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>111</v>
+      </c>
+      <c r="H13" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>113</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="14"/>
     </row>
-    <row r="14" spans="1:11" s="15" customFormat="1" ht="39.75" customHeight="1">
+    <row r="14" spans="1:11" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A14" s="11"/>
-      <c r="B14" s="27" t="s">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="B14" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>67</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>144</v>
+      </c>
+      <c r="E14" s="14">
+        <v>3</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>115</v>
+        <v>26</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="16"/>
+      <c r="I14" s="14" t="s">
+        <v>68</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="14"/>
     </row>
-    <row r="15" spans="1:11" s="15" customFormat="1" ht="34.5" customHeight="1">
+    <row r="15" spans="1:11" s="15" customFormat="1" ht="30.75" customHeight="1">
       <c r="A15" s="11"/>
-      <c r="B15" s="12" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="14">
+      <c r="B15" s="60" t="s">
+        <v>193</v>
+      </c>
+      <c r="C15" s="61" t="s">
+        <v>194</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="E15" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="62" t="s">
+        <v>196</v>
+      </c>
+      <c r="H15" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="45"/>
+    </row>
+    <row r="16" spans="1:11" s="15" customFormat="1" ht="81" customHeight="1">
+      <c r="A16" s="11"/>
+      <c r="B16" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="E16" s="14">
         <v>3</v>
       </c>
-      <c r="F15" s="14" t="s">
+      <c r="F16" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>190</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="14"/>
+    </row>
+    <row r="17" spans="1:15" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A17" s="11"/>
+      <c r="B17" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="C17" s="63" t="s">
+        <v>166</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="G15" s="14" t="s">
-[...6 lines deleted...]
-      <c r="J15" s="14" t="s">
+      <c r="G17" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="J17" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="K15" s="14"/>
-[...58 lines deleted...]
-      <c r="K17" s="14"/>
+      <c r="K17" s="55"/>
     </row>
     <row r="18" spans="1:15" s="15" customFormat="1" ht="20.25" customHeight="1">
       <c r="A18" s="11"/>
-      <c r="B18" s="27" t="s">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="B18" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>54</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>147</v>
+      </c>
+      <c r="E18" s="14">
+        <v>1</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="G18" s="12" t="s">
-[...8 lines deleted...]
-      <c r="J18" s="64" t="s">
+      <c r="G18" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="H18" s="14"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="K18" s="55"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:15" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="K18" s="14"/>
+    </row>
+    <row r="19" spans="1:15" s="15" customFormat="1" ht="33" customHeight="1">
       <c r="A19" s="11"/>
       <c r="B19" s="12" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C19" s="17" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E19" s="14">
         <v>1</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-      <c r="I19" s="18"/>
+        <v>182</v>
+      </c>
+      <c r="H19" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>85</v>
+      </c>
       <c r="J19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="14"/>
     </row>
-    <row r="20" spans="1:15" s="15" customFormat="1" ht="33" customHeight="1">
+    <row r="20" spans="1:15" s="15" customFormat="1" ht="42" customHeight="1">
       <c r="A20" s="11"/>
       <c r="B20" s="12" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="C20" s="17" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="D20" s="12" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>149</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>197</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>199</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="I20" s="46" t="s">
+        <v>200</v>
       </c>
       <c r="J20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="14"/>
     </row>
-    <row r="21" spans="1:15" s="15" customFormat="1" ht="42" customHeight="1">
+    <row r="21" spans="1:15" s="15" customFormat="1" ht="28.5" customHeight="1">
       <c r="A21" s="11"/>
       <c r="B21" s="12" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>200</v>
+        <v>165</v>
+      </c>
+      <c r="C21" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="E21" s="30">
+        <v>3</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>202</v>
-[...6 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="H21" s="14"/>
+      <c r="I21" s="18"/>
       <c r="J21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="14"/>
     </row>
     <row r="22" spans="1:15" s="15" customFormat="1" ht="28.5" customHeight="1">
       <c r="A22" s="11"/>
-      <c r="B22" s="12" t="s">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="B22" s="60" t="s">
+        <v>174</v>
+      </c>
+      <c r="C22" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="D22" s="62" t="s">
+        <v>176</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>37</v>
       </c>
       <c r="F22" s="14" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      <c r="J22" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>177</v>
+      </c>
+      <c r="H22" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="J22" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="K22" s="14"/>
+      <c r="K22" s="45"/>
     </row>
     <row r="23" spans="1:15" s="15" customFormat="1" ht="28.5" customHeight="1">
       <c r="A23" s="11"/>
       <c r="B23" s="60" t="s">
-        <v>177</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>202</v>
+      </c>
+      <c r="C23" s="66" t="s">
+        <v>203</v>
+      </c>
+      <c r="D23" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="E23" s="67" t="s">
+        <v>197</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>26</v>
       </c>
       <c r="G23" s="41" t="s">
-        <v>180</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="H23" s="45"/>
+      <c r="I23" s="46"/>
       <c r="J23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="K23" s="45"/>
     </row>
     <row r="24" spans="1:15" s="15" customFormat="1" ht="28.5" customHeight="1">
       <c r="A24" s="11"/>
-      <c r="B24" s="60" t="s">
-[...19 lines deleted...]
-      <c r="J24" s="45" t="s">
+      <c r="B24" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D24" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="G24" s="45" t="s">
+        <v>184</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="I24" s="16"/>
+      <c r="J24" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="K24" s="45"/>
+      <c r="K24" s="14"/>
     </row>
     <row r="25" spans="1:15" s="15" customFormat="1" ht="28.5" customHeight="1">
       <c r="A25" s="11"/>
       <c r="B25" s="12" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="E25" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="E25" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="H25" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="I25" s="46" t="s">
+        <v>160</v>
+      </c>
+      <c r="J25" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="K25" s="45"/>
+    </row>
+    <row r="26" spans="1:15" s="52" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A26" s="51"/>
+      <c r="B26" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>159</v>
+      </c>
+      <c r="D26" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="F26" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="57"/>
+      <c r="I26" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="J26" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="K26" s="57"/>
+    </row>
+    <row r="27" spans="1:15" s="15" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A27" s="11"/>
+      <c r="B27" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" s="17" t="s">
         <v>100</v>
       </c>
-      <c r="F25" s="14" t="s">
-[...25 lines deleted...]
-      <c r="E26" s="44" t="s">
+      <c r="D27" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E27" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="F26" s="45" t="s">
-[...45 lines deleted...]
-    <row r="28" spans="1:15" s="15" customFormat="1" ht="30.75" customHeight="1">
+      <c r="F27" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="H27" s="14"/>
+      <c r="I27" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="K27" s="14"/>
+    </row>
+    <row r="28" spans="1:15" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A28" s="11"/>
       <c r="B28" s="12" t="s">
-        <v>101</v>
-[...7 lines deleted...]
-      <c r="E28" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="50" t="s">
+        <v>157</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="E28" s="19" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="14" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>103</v>
+      </c>
+      <c r="G28" s="30" t="s">
+        <v>115</v>
       </c>
       <c r="H28" s="14"/>
-      <c r="I28" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="25"/>
       <c r="J28" s="14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="K28" s="14"/>
     </row>
-    <row r="29" spans="1:15" s="15" customFormat="1" ht="34.5" customHeight="1">
+    <row r="29" spans="1:15" s="15" customFormat="1" ht="42" customHeight="1">
       <c r="A29" s="11"/>
       <c r="B29" s="12" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>106</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>153</v>
       </c>
       <c r="E29" s="19" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="F29" s="14" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>26</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>182</v>
       </c>
       <c r="H29" s="14"/>
-      <c r="I29" s="25"/>
+      <c r="I29" s="25" t="s">
+        <v>85</v>
+      </c>
       <c r="J29" s="14" t="s">
         <v>34</v>
       </c>
       <c r="K29" s="14"/>
-    </row>
-[...44 lines deleted...]
-      <c r="A32" s="70" t="s">
+      <c r="L29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="32"/>
+    </row>
+    <row r="30" spans="1:15" ht="11.25" customHeight="1">
+      <c r="A30" s="2"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="B32" s="70"/>
-[...11 lines deleted...]
-      <c r="C33" s="9"/>
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="75"/>
+      <c r="I31" s="75"/>
+    </row>
+    <row r="32" spans="1:15" ht="5.25" customHeight="1">
+      <c r="A32" s="9"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+    </row>
+    <row r="33" spans="1:11" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A33" s="40" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" s="70" t="s">
+        <v>127</v>
+      </c>
+      <c r="C33" s="70"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
     </row>
-    <row r="34" spans="1:11" s="2" customFormat="1" ht="15.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="I34" s="9"/>
+    <row r="34" spans="1:11" s="2" customFormat="1">
+      <c r="A34" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
     </row>
     <row r="35" spans="1:11" s="2" customFormat="1">
       <c r="A35" s="9" t="s">
-        <v>6</v>
-[...13 lines deleted...]
-      <c r="A36" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="78" t="s">
-[...9 lines deleted...]
-      <c r="J36" s="78"/>
+      <c r="B35" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+    </row>
+    <row r="36" spans="1:11" s="2" customFormat="1">
+      <c r="A36" s="9"/>
+      <c r="B36" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="20"/>
     </row>
     <row r="37" spans="1:11" s="2" customFormat="1">
       <c r="A37" s="9"/>
       <c r="B37" s="20" t="s">
-        <v>76</v>
-[...11 lines deleted...]
-    <row r="38" spans="1:11" s="2" customFormat="1">
+        <v>56</v>
+      </c>
+      <c r="C37" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" s="72"/>
+      <c r="E37" s="72"/>
+      <c r="F37" s="72"/>
+      <c r="G37" s="72"/>
+      <c r="H37" s="72"/>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="20" t="s">
-        <v>56</v>
-[...11 lines deleted...]
-    <row r="39" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
+        <v>43</v>
+      </c>
+      <c r="C38" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="72"/>
+      <c r="E38" s="72"/>
+      <c r="F38" s="72"/>
+      <c r="G38" s="72"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+    </row>
+    <row r="39" spans="1:11" s="2" customFormat="1">
       <c r="A39" s="9"/>
       <c r="B39" s="20" t="s">
-        <v>43</v>
-[...13 lines deleted...]
-    <row r="40" spans="1:11" s="2" customFormat="1">
+        <v>24</v>
+      </c>
+      <c r="C39" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="9"/>
       <c r="B40" s="20" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-    <row r="41" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
+        <v>7</v>
+      </c>
+      <c r="C40" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="72"/>
+      <c r="E40" s="72"/>
+      <c r="F40" s="72"/>
+      <c r="G40" s="72"/>
+      <c r="H40" s="72"/>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:11" s="2" customFormat="1">
       <c r="A41" s="9"/>
       <c r="B41" s="20" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      <c r="I41" s="66"/>
+        <v>26</v>
+      </c>
+      <c r="C41" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
     </row>
     <row r="42" spans="1:11" s="2" customFormat="1">
       <c r="A42" s="9"/>
       <c r="B42" s="20" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-      <c r="I42" s="20"/>
+        <v>51</v>
+      </c>
+      <c r="C42" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="72"/>
+      <c r="E42" s="72"/>
+      <c r="F42" s="72"/>
+      <c r="G42" s="72"/>
+      <c r="H42" s="72"/>
+      <c r="I42" s="72"/>
     </row>
     <row r="43" spans="1:11" s="2" customFormat="1">
       <c r="A43" s="9"/>
       <c r="B43" s="20" t="s">
-        <v>51</v>
-[...9 lines deleted...]
-      <c r="I43" s="66"/>
+        <v>185</v>
+      </c>
+      <c r="C43" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="72"/>
+      <c r="E43" s="72"/>
+      <c r="F43" s="72"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="72"/>
+      <c r="I43" s="72"/>
     </row>
     <row r="44" spans="1:11" s="2" customFormat="1">
       <c r="A44" s="9"/>
       <c r="B44" s="20" t="s">
-        <v>188</v>
-[...11 lines deleted...]
-    <row r="45" spans="1:11" s="2" customFormat="1" ht="13.8">
+        <v>78</v>
+      </c>
+      <c r="C44" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+    </row>
+    <row r="45" spans="1:11" s="2" customFormat="1">
       <c r="A45" s="9"/>
       <c r="B45" s="20" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="C45" s="29" t="s">
-        <v>88</v>
+        <v>186</v>
       </c>
       <c r="D45" s="20"/>
       <c r="E45" s="20"/>
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
     </row>
-    <row r="46" spans="1:11" s="2" customFormat="1" ht="13.8">
+    <row r="46" spans="1:11" s="2" customFormat="1">
       <c r="A46" s="9"/>
-      <c r="B46" s="20" t="s">
-[...10 lines deleted...]
-      <c r="I46" s="20"/>
+      <c r="B46" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="21"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
     </row>
     <row r="47" spans="1:11" s="2" customFormat="1">
-      <c r="A47" s="9"/>
-[...13 lines deleted...]
-      <c r="K47" s="21"/>
+      <c r="A47" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="80"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
     </row>
     <row r="48" spans="1:11" s="2" customFormat="1">
-      <c r="A48" s="9" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="67"/>
+      <c r="A48" s="9"/>
+      <c r="B48" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="C48" s="20" t="s">
+        <v>90</v>
+      </c>
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
     </row>
-    <row r="49" spans="1:255" s="2" customFormat="1">
-      <c r="A49" s="9"/>
+    <row r="49" spans="1:255" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A49" s="20"/>
       <c r="B49" s="20" t="s">
-        <v>91</v>
-[...12 lines deleted...]
-      <c r="A50" s="20"/>
+        <v>115</v>
+      </c>
+      <c r="C49" s="73" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" s="73"/>
+      <c r="E49" s="73"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="73"/>
+      <c r="J49" s="72"/>
+      <c r="K49" s="72"/>
+      <c r="L49" s="72"/>
+      <c r="M49" s="72"/>
+      <c r="N49" s="72"/>
+      <c r="O49" s="72"/>
+      <c r="P49" s="20"/>
+      <c r="Q49" s="72"/>
+      <c r="R49" s="72"/>
+      <c r="S49" s="72"/>
+      <c r="T49" s="72"/>
+      <c r="U49" s="72"/>
+      <c r="V49" s="72"/>
+      <c r="W49" s="72"/>
+      <c r="X49" s="20"/>
+      <c r="Y49" s="72"/>
+      <c r="Z49" s="72"/>
+      <c r="AA49" s="72"/>
+      <c r="AB49" s="72"/>
+      <c r="AC49" s="72"/>
+      <c r="AD49" s="72"/>
+      <c r="AE49" s="72"/>
+      <c r="AF49" s="20"/>
+      <c r="AG49" s="72"/>
+      <c r="AH49" s="72"/>
+      <c r="AI49" s="72"/>
+      <c r="AJ49" s="72"/>
+      <c r="AK49" s="72"/>
+      <c r="AL49" s="72"/>
+      <c r="AM49" s="72"/>
+      <c r="AN49" s="20"/>
+      <c r="AO49" s="72"/>
+      <c r="AP49" s="72"/>
+      <c r="AQ49" s="72"/>
+      <c r="AR49" s="72"/>
+      <c r="AS49" s="72"/>
+      <c r="AT49" s="72"/>
+      <c r="AU49" s="72"/>
+      <c r="AV49" s="20"/>
+      <c r="AW49" s="72"/>
+      <c r="AX49" s="72"/>
+      <c r="AY49" s="72"/>
+      <c r="AZ49" s="72"/>
+      <c r="BA49" s="72"/>
+      <c r="BB49" s="72"/>
+      <c r="BC49" s="72"/>
+      <c r="BD49" s="20"/>
+      <c r="BE49" s="72"/>
+      <c r="BF49" s="72"/>
+      <c r="BG49" s="72"/>
+      <c r="BH49" s="72"/>
+      <c r="BI49" s="72"/>
+      <c r="BJ49" s="72"/>
+      <c r="BK49" s="72"/>
+      <c r="BL49" s="20"/>
+      <c r="BM49" s="72"/>
+      <c r="BN49" s="72"/>
+      <c r="BO49" s="72"/>
+      <c r="BP49" s="72"/>
+      <c r="BQ49" s="72"/>
+      <c r="BR49" s="72"/>
+      <c r="BS49" s="72"/>
+      <c r="BT49" s="20"/>
+      <c r="BU49" s="72"/>
+      <c r="BV49" s="72"/>
+      <c r="BW49" s="72"/>
+      <c r="BX49" s="72"/>
+      <c r="BY49" s="72"/>
+      <c r="BZ49" s="72"/>
+      <c r="CA49" s="72"/>
+      <c r="CB49" s="20"/>
+      <c r="CC49" s="72"/>
+      <c r="CD49" s="72"/>
+      <c r="CE49" s="72"/>
+      <c r="CF49" s="72"/>
+      <c r="CG49" s="72"/>
+      <c r="CH49" s="72"/>
+      <c r="CI49" s="72"/>
+      <c r="CJ49" s="20"/>
+      <c r="CK49" s="72"/>
+      <c r="CL49" s="72"/>
+      <c r="CM49" s="72"/>
+      <c r="CN49" s="72"/>
+      <c r="CO49" s="72"/>
+      <c r="CP49" s="72"/>
+      <c r="CQ49" s="72"/>
+      <c r="CR49" s="20"/>
+      <c r="CS49" s="72"/>
+      <c r="CT49" s="72"/>
+      <c r="CU49" s="72"/>
+      <c r="CV49" s="72"/>
+      <c r="CW49" s="72"/>
+      <c r="CX49" s="72"/>
+      <c r="CY49" s="72"/>
+      <c r="CZ49" s="20"/>
+      <c r="DA49" s="72"/>
+      <c r="DB49" s="72"/>
+      <c r="DC49" s="72"/>
+      <c r="DD49" s="72"/>
+      <c r="DE49" s="72"/>
+      <c r="DF49" s="72"/>
+      <c r="DG49" s="72"/>
+      <c r="DH49" s="20"/>
+      <c r="DI49" s="72"/>
+      <c r="DJ49" s="72"/>
+      <c r="DK49" s="72"/>
+      <c r="DL49" s="72"/>
+      <c r="DM49" s="72"/>
+      <c r="DN49" s="72"/>
+      <c r="DO49" s="72"/>
+      <c r="DP49" s="20"/>
+      <c r="DQ49" s="72"/>
+      <c r="DR49" s="72"/>
+      <c r="DS49" s="72"/>
+      <c r="DT49" s="72"/>
+      <c r="DU49" s="72"/>
+      <c r="DV49" s="72"/>
+      <c r="DW49" s="72"/>
+      <c r="DX49" s="20"/>
+      <c r="DY49" s="72"/>
+      <c r="DZ49" s="72"/>
+      <c r="EA49" s="72"/>
+      <c r="EB49" s="72"/>
+      <c r="EC49" s="72"/>
+      <c r="ED49" s="72"/>
+      <c r="EE49" s="72"/>
+      <c r="EF49" s="20"/>
+      <c r="EG49" s="72"/>
+      <c r="EH49" s="72"/>
+      <c r="EI49" s="72"/>
+      <c r="EJ49" s="72"/>
+      <c r="EK49" s="72"/>
+      <c r="EL49" s="72"/>
+      <c r="EM49" s="72"/>
+      <c r="EN49" s="20"/>
+      <c r="EO49" s="72"/>
+      <c r="EP49" s="72"/>
+      <c r="EQ49" s="72"/>
+      <c r="ER49" s="72"/>
+      <c r="ES49" s="72"/>
+      <c r="ET49" s="72"/>
+      <c r="EU49" s="72"/>
+      <c r="EV49" s="20"/>
+      <c r="EW49" s="72"/>
+      <c r="EX49" s="72"/>
+      <c r="EY49" s="72"/>
+      <c r="EZ49" s="72"/>
+      <c r="FA49" s="72"/>
+      <c r="FB49" s="72"/>
+      <c r="FC49" s="72"/>
+      <c r="FD49" s="20"/>
+      <c r="FE49" s="72"/>
+      <c r="FF49" s="72"/>
+      <c r="FG49" s="72"/>
+      <c r="FH49" s="72"/>
+      <c r="FI49" s="72"/>
+      <c r="FJ49" s="72"/>
+      <c r="FK49" s="72"/>
+      <c r="FL49" s="20"/>
+      <c r="FM49" s="72"/>
+      <c r="FN49" s="72"/>
+      <c r="FO49" s="72"/>
+      <c r="FP49" s="72"/>
+      <c r="FQ49" s="72"/>
+      <c r="FR49" s="72"/>
+      <c r="FS49" s="72"/>
+      <c r="FT49" s="20"/>
+      <c r="FU49" s="72"/>
+      <c r="FV49" s="72"/>
+      <c r="FW49" s="72"/>
+      <c r="FX49" s="72"/>
+      <c r="FY49" s="72"/>
+      <c r="FZ49" s="72"/>
+      <c r="GA49" s="72"/>
+      <c r="GB49" s="20"/>
+      <c r="GC49" s="72"/>
+      <c r="GD49" s="72"/>
+      <c r="GE49" s="72"/>
+      <c r="GF49" s="72"/>
+      <c r="GG49" s="72"/>
+      <c r="GH49" s="72"/>
+      <c r="GI49" s="72"/>
+      <c r="GJ49" s="20"/>
+      <c r="GK49" s="72"/>
+      <c r="GL49" s="72"/>
+      <c r="GM49" s="72"/>
+      <c r="GN49" s="72"/>
+      <c r="GO49" s="72"/>
+      <c r="GP49" s="72"/>
+      <c r="GQ49" s="72"/>
+      <c r="GR49" s="20"/>
+      <c r="GS49" s="72"/>
+      <c r="GT49" s="72"/>
+      <c r="GU49" s="72"/>
+      <c r="GV49" s="72"/>
+      <c r="GW49" s="72"/>
+      <c r="GX49" s="72"/>
+      <c r="GY49" s="72"/>
+      <c r="GZ49" s="20"/>
+      <c r="HA49" s="72"/>
+      <c r="HB49" s="72"/>
+      <c r="HC49" s="72"/>
+      <c r="HD49" s="72"/>
+      <c r="HE49" s="72"/>
+      <c r="HF49" s="72"/>
+      <c r="HG49" s="72"/>
+      <c r="HH49" s="20"/>
+      <c r="HI49" s="72"/>
+      <c r="HJ49" s="72"/>
+      <c r="HK49" s="72"/>
+      <c r="HL49" s="72"/>
+      <c r="HM49" s="72"/>
+      <c r="HN49" s="72"/>
+      <c r="HO49" s="72"/>
+      <c r="HP49" s="20"/>
+      <c r="HQ49" s="72"/>
+      <c r="HR49" s="72"/>
+      <c r="HS49" s="72"/>
+      <c r="HT49" s="72"/>
+      <c r="HU49" s="72"/>
+      <c r="HV49" s="72"/>
+      <c r="HW49" s="72"/>
+      <c r="HX49" s="20"/>
+      <c r="HY49" s="72"/>
+      <c r="HZ49" s="72"/>
+      <c r="IA49" s="72"/>
+      <c r="IB49" s="72"/>
+      <c r="IC49" s="72"/>
+      <c r="ID49" s="72"/>
+      <c r="IE49" s="72"/>
+      <c r="IF49" s="20"/>
+      <c r="IG49" s="72"/>
+      <c r="IH49" s="72"/>
+      <c r="II49" s="72"/>
+      <c r="IJ49" s="72"/>
+      <c r="IK49" s="72"/>
+      <c r="IL49" s="72"/>
+      <c r="IM49" s="72"/>
+      <c r="IN49" s="20"/>
+      <c r="IO49" s="72"/>
+      <c r="IP49" s="72"/>
+      <c r="IQ49" s="72"/>
+      <c r="IR49" s="72"/>
+      <c r="IS49" s="72"/>
+      <c r="IT49" s="72"/>
+      <c r="IU49" s="72"/>
+    </row>
+    <row r="50" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="B50" s="20" t="s">
-        <v>117</v>
-[...253 lines deleted...]
-      <c r="IU50" s="66"/>
+        <v>30</v>
+      </c>
+      <c r="C50" s="72" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="72"/>
+      <c r="E50" s="72"/>
+      <c r="F50" s="72"/>
+      <c r="G50" s="72"/>
+      <c r="H50" s="72"/>
+      <c r="I50" s="72"/>
     </row>
     <row r="51" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="B51" s="20" t="s">
-        <v>30</v>
-[...26 lines deleted...]
-      <c r="A53" s="9"/>
+        <v>182</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>183</v>
+      </c>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="20"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="20"/>
+      <c r="I51" s="20"/>
+    </row>
+    <row r="52" spans="1:255" s="2" customFormat="1">
+      <c r="A52" s="9"/>
+      <c r="B52" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="C52" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="36"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="36"/>
+    </row>
+    <row r="53" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="B53" s="36" t="s">
-        <v>32</v>
-[...7 lines deleted...]
-      <c r="G53" s="36"/>
+        <v>16</v>
+      </c>
+      <c r="C53" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="73"/>
+      <c r="E53" s="73"/>
+      <c r="F53" s="73"/>
+      <c r="G53" s="73"/>
     </row>
     <row r="54" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B54" s="36" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="68"/>
+      <c r="B54" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="72"/>
+      <c r="E54" s="72"/>
+      <c r="F54" s="72"/>
+      <c r="G54" s="72"/>
+      <c r="H54" s="72"/>
+      <c r="I54" s="72"/>
     </row>
     <row r="55" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B55" s="20" t="s">
-[...10 lines deleted...]
-      <c r="I55" s="66"/>
+      <c r="B55" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" s="72" t="s">
+        <v>97</v>
+      </c>
+      <c r="D55" s="72"/>
+      <c r="E55" s="72"/>
+      <c r="F55" s="72"/>
+      <c r="G55" s="72"/>
+      <c r="H55" s="72"/>
+      <c r="I55" s="72"/>
     </row>
     <row r="56" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="B56" s="36" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      <c r="I56" s="66"/>
+        <v>163</v>
+      </c>
+      <c r="C56" s="72" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" s="72"/>
+      <c r="E56" s="72"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="20"/>
+      <c r="H56" s="20"/>
+      <c r="I56" s="20"/>
     </row>
     <row r="57" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B57" s="36" t="s">
-[...6 lines deleted...]
-      <c r="E57" s="66"/>
+      <c r="B57" s="29" t="s">
+        <v>177</v>
+      </c>
+      <c r="C57" s="65" t="s">
+        <v>187</v>
+      </c>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
       <c r="F57" s="20"/>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
     </row>
     <row r="58" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B58" s="29" t="s">
-[...10 lines deleted...]
-      <c r="I58" s="20"/>
+      <c r="B58" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D58" s="36"/>
+      <c r="E58" s="36"/>
+      <c r="F58" s="36"/>
+      <c r="G58" s="36"/>
     </row>
     <row r="59" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="B59" s="20" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-      <c r="G59" s="36"/>
+        <v>101</v>
+      </c>
+      <c r="C59" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" s="73"/>
+      <c r="E59" s="73"/>
+      <c r="F59" s="73"/>
+      <c r="G59" s="73"/>
     </row>
     <row r="60" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B60" s="20" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="68"/>
+      <c r="B60" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="D60" s="36"/>
+      <c r="E60" s="36"/>
+      <c r="F60" s="36"/>
+      <c r="G60" s="36"/>
     </row>
     <row r="61" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B61" s="36" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="36"/>
+      <c r="B61" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C61" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
+      <c r="H61" s="72"/>
+      <c r="I61" s="72"/>
+      <c r="J61" s="72"/>
+      <c r="K61" s="72"/>
     </row>
     <row r="62" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B62" s="20" t="s">
-[...12 lines deleted...]
-      <c r="K62" s="66"/>
+      <c r="B62" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="C62" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" s="73"/>
+      <c r="E62" s="73"/>
+      <c r="F62" s="36"/>
+      <c r="G62" s="36"/>
     </row>
     <row r="63" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B63" s="36" t="s">
-[...6 lines deleted...]
-      <c r="E63" s="68"/>
+      <c r="A63" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B63" s="72" t="s">
+        <v>129</v>
+      </c>
+      <c r="C63" s="72"/>
+      <c r="D63" s="36"/>
+      <c r="E63" s="36"/>
       <c r="F63" s="36"/>
       <c r="G63" s="36"/>
     </row>
     <row r="64" spans="1:255" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A64" s="41" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="66"/>
+      <c r="A64" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>61</v>
+      </c>
       <c r="D64" s="36"/>
       <c r="E64" s="36"/>
       <c r="F64" s="36"/>
       <c r="G64" s="36"/>
     </row>
     <row r="65" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A65" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="36"/>
+      <c r="A65" s="9"/>
+      <c r="B65" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="73"/>
+      <c r="E65" s="73"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
     </row>
     <row r="66" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A66" s="9"/>
-      <c r="B66" s="42" t="s">
-[...9 lines deleted...]
-      <c r="H66" s="68"/>
+      <c r="B66" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="C66" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="D66" s="36"/>
+      <c r="E66" s="36"/>
+      <c r="F66" s="36"/>
+      <c r="G66" s="36"/>
     </row>
     <row r="67" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A67" s="9"/>
       <c r="B67" s="36" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="C67" s="36" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="D67" s="36"/>
       <c r="E67" s="36"/>
       <c r="F67" s="36"/>
       <c r="G67" s="36"/>
     </row>
     <row r="68" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="9"/>
       <c r="B68" s="36" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>80</v>
+      </c>
+      <c r="C68" s="28" t="s">
+        <v>82</v>
       </c>
       <c r="D68" s="36"/>
       <c r="E68" s="36"/>
       <c r="F68" s="36"/>
       <c r="G68" s="36"/>
     </row>
     <row r="69" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A69" s="9"/>
       <c r="B69" s="36" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>64</v>
+      </c>
+      <c r="C69" s="36" t="s">
+        <v>65</v>
       </c>
       <c r="D69" s="36"/>
       <c r="E69" s="36"/>
       <c r="F69" s="36"/>
       <c r="G69" s="36"/>
     </row>
     <row r="70" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A70" s="9"/>
       <c r="B70" s="36" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C70" s="36" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D70" s="36"/>
       <c r="E70" s="36"/>
       <c r="F70" s="36"/>
       <c r="G70" s="36"/>
     </row>
     <row r="71" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A71" s="9"/>
       <c r="B71" s="36" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="G71" s="36"/>
+        <v>91</v>
+      </c>
+      <c r="C71" s="72" t="s">
+        <v>93</v>
+      </c>
+      <c r="D71" s="72"/>
+      <c r="E71" s="72"/>
+      <c r="F71" s="72"/>
+      <c r="G71" s="72"/>
+      <c r="H71" s="72"/>
     </row>
     <row r="72" spans="1:10" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A72" s="9"/>
       <c r="B72" s="36" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-      <c r="A73" s="9"/>
+        <v>92</v>
+      </c>
+      <c r="C72" s="72" t="s">
+        <v>94</v>
+      </c>
+      <c r="D72" s="72"/>
+      <c r="E72" s="72"/>
+      <c r="F72" s="72"/>
+      <c r="G72" s="72"/>
+      <c r="H72" s="72"/>
+    </row>
+    <row r="73" spans="1:10" s="2" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A73" s="9" t="s">
+        <v>22</v>
+      </c>
       <c r="B73" s="36" t="s">
-        <v>94</v>
-[...14 lines deleted...]
-      <c r="B74" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C74" s="76" t="s">
+      <c r="C73" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="D74" s="76"/>
-[...6 lines deleted...]
-    <row r="75" spans="1:10" s="2" customFormat="1" ht="13.8">
+      <c r="D73" s="69"/>
+      <c r="E73" s="69"/>
+      <c r="F73" s="69"/>
+      <c r="G73" s="69"/>
+      <c r="H73" s="69"/>
+      <c r="I73" s="69"/>
+    </row>
+    <row r="74" spans="1:10" s="2" customFormat="1">
+      <c r="A74" s="40" t="s">
+        <v>132</v>
+      </c>
+      <c r="B74" s="68" t="s">
+        <v>133</v>
+      </c>
+      <c r="C74" s="68"/>
+      <c r="D74" s="68"/>
+      <c r="E74" s="68"/>
+      <c r="F74" s="68"/>
+      <c r="G74" s="68"/>
+      <c r="H74" s="68"/>
+      <c r="I74" s="68"/>
+      <c r="J74" s="68"/>
+    </row>
+    <row r="75" spans="1:10" s="2" customFormat="1">
       <c r="A75" s="40" t="s">
         <v>134</v>
       </c>
-      <c r="B75" s="75" t="s">
+      <c r="B75" s="68" t="s">
         <v>135</v>
       </c>
-      <c r="C75" s="75"/>
-[...8 lines deleted...]
-    <row r="76" spans="1:10" s="2" customFormat="1" ht="13.8">
+      <c r="C75" s="68"/>
+      <c r="D75" s="68"/>
+      <c r="E75" s="68"/>
+      <c r="F75" s="68"/>
+      <c r="G75" s="43"/>
+      <c r="H75" s="43"/>
+      <c r="I75" s="43"/>
+      <c r="J75" s="43"/>
+    </row>
+    <row r="76" spans="1:10" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A76" s="40" t="s">
         <v>136</v>
       </c>
-      <c r="B76" s="75" t="s">
+      <c r="B76" s="69" t="s">
         <v>137</v>
       </c>
-      <c r="C76" s="75"/>
-[...8 lines deleted...]
-    <row r="77" spans="1:10" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="C76" s="69"/>
+      <c r="D76" s="69"/>
+      <c r="E76" s="69"/>
+      <c r="F76" s="69"/>
+      <c r="G76" s="69"/>
+      <c r="H76" s="69"/>
+      <c r="I76" s="69"/>
+      <c r="J76" s="69"/>
+    </row>
+    <row r="77" spans="1:10" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A77" s="40" t="s">
         <v>138</v>
       </c>
-      <c r="B77" s="76" t="s">
+      <c r="B77" s="69" t="s">
         <v>139</v>
       </c>
-      <c r="C77" s="76"/>
-[...22 lines deleted...]
-      <c r="J78" s="76"/>
+      <c r="C77" s="69"/>
+      <c r="D77" s="69"/>
+      <c r="E77" s="69"/>
+      <c r="F77" s="69"/>
+      <c r="G77" s="69"/>
+      <c r="H77" s="69"/>
+      <c r="I77" s="69"/>
+      <c r="J77" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="65">
-    <mergeCell ref="B76:F76"/>
-[...46 lines deleted...]
-    <mergeCell ref="GS50:GY50"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="B34:I34"/>
+    <mergeCell ref="C39:I39"/>
+    <mergeCell ref="C54:I54"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="C43:I43"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C37:I37"/>
+    <mergeCell ref="C38:G38"/>
+    <mergeCell ref="C49:G49"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="A31:I31"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B4:K4"/>
-    <mergeCell ref="C57:E57"/>
-[...2 lines deleted...]
-    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="IO49:IU49"/>
+    <mergeCell ref="HY49:IE49"/>
+    <mergeCell ref="FE49:FK49"/>
+    <mergeCell ref="FM49:FS49"/>
+    <mergeCell ref="FU49:GA49"/>
+    <mergeCell ref="GC49:GI49"/>
+    <mergeCell ref="IG49:IM49"/>
+    <mergeCell ref="HI49:HO49"/>
+    <mergeCell ref="HQ49:HW49"/>
+    <mergeCell ref="HA49:HG49"/>
+    <mergeCell ref="GS49:GY49"/>
+    <mergeCell ref="BU49:CA49"/>
+    <mergeCell ref="CC49:CI49"/>
+    <mergeCell ref="CK49:CQ49"/>
+    <mergeCell ref="CS49:CY49"/>
+    <mergeCell ref="DA49:DG49"/>
+    <mergeCell ref="EW49:FC49"/>
+    <mergeCell ref="GK49:GQ49"/>
+    <mergeCell ref="C50:I50"/>
+    <mergeCell ref="Y49:AE49"/>
+    <mergeCell ref="AG49:AM49"/>
+    <mergeCell ref="AO49:AU49"/>
+    <mergeCell ref="J49:O49"/>
+    <mergeCell ref="EO49:EU49"/>
+    <mergeCell ref="BE49:BK49"/>
+    <mergeCell ref="BM49:BS49"/>
+    <mergeCell ref="DI49:DO49"/>
+    <mergeCell ref="DQ49:DW49"/>
+    <mergeCell ref="DY49:EE49"/>
+    <mergeCell ref="EG49:EM49"/>
+    <mergeCell ref="AW49:BC49"/>
+    <mergeCell ref="Q49:W49"/>
+    <mergeCell ref="B75:F75"/>
+    <mergeCell ref="B76:J76"/>
+    <mergeCell ref="B77:J77"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B35:J35"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="C65:H65"/>
+    <mergeCell ref="B74:J74"/>
+    <mergeCell ref="C53:G53"/>
+    <mergeCell ref="C73:I73"/>
+    <mergeCell ref="C61:K61"/>
+    <mergeCell ref="C71:H71"/>
+    <mergeCell ref="C72:H72"/>
+    <mergeCell ref="C62:E62"/>
     <mergeCell ref="C55:I55"/>
-    <mergeCell ref="B48:C48"/>
-[...4 lines deleted...]
-    <mergeCell ref="C50:G50"/>
+    <mergeCell ref="C59:G59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.21" right="0.18" top="0.39" bottom="0.37" header="0.28000000000000003" footer="0.23"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">