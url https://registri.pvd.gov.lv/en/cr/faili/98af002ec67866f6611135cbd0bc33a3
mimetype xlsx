--- v0 (2026-05-23)
+++ v1 (2026-06-20)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of approved and registered plans handling animal by-products---\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DB8EBB6-45D4-4AAB-AF02-486B5AA0C5F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE7AC579-E95C-4AD5-945F-498A53649A3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SECTION IX" sheetId="18" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="178">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>INTP</t>
   </si>
   <si>
     <t>Tableau</t>
   </si>
   <si>
     <t>Section IX</t>
   </si>
   <si>
     <t>Remarks, codes and legends</t>
   </si>
   <si>
     <t>(4)</t>
   </si>
   <si>
     <t>TAN</t>
   </si>
   <si>
     <t>Tannery</t>
   </si>
   <si>
@@ -686,69 +686,60 @@
   <si>
     <t>"Graši", Gailīšu pagasts, Bauskas novads, LV-3931</t>
   </si>
   <si>
     <t>ZS "Mežarājumi"</t>
   </si>
   <si>
     <t>071566</t>
   </si>
   <si>
     <t>"Mehāniskās Darbnīcas", Laidu pagasts, Kuldīgas novads, LV-3330</t>
   </si>
   <si>
     <t>088972</t>
   </si>
   <si>
     <t>Evita Vidzemniece-Rijniece</t>
   </si>
   <si>
     <t>"Dēķēni", Seces pagasts, Aizkraukles novads, LV-5124</t>
   </si>
   <si>
     <t>COMP,OFSIPP, TRANS</t>
   </si>
   <si>
-    <t>099272</t>
-[...10 lines deleted...]
-  <si>
     <t>101413</t>
   </si>
   <si>
     <t>SIA "Latvijas Safari klubs"</t>
   </si>
   <si>
     <t>Gaujas iela 24/13, Vangaži, Ropažu novads, LV-2136</t>
+  </si>
+  <si>
+    <t>Last amendment of this list: 19.06.2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
@@ -1152,253 +1143,219 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 4" xfId="2" xr:uid="{2A975F13-5E38-4FC7-AED3-F146352078BF}"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1538,147 +1495,147 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:L72"/>
+  <dimension ref="A1:L71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B5" sqref="B5:D5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.5546875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="19.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="28.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="19.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="1" customWidth="1"/>
-    <col min="11" max="11" width="14.44140625" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.88671875" style="1"/>
+    <col min="11" max="11" width="14.42578125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="20.399999999999999">
-      <c r="A1" s="64" t="s">
+    <row r="1" spans="1:11" ht="25.5">
+      <c r="A1" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="64"/>
+      <c r="B1" s="67"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="12" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="24" customHeight="1">
       <c r="A2" s="13"/>
-      <c r="B2" s="68" t="s">
+      <c r="B2" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="68"/>
-[...6 lines deleted...]
-      <c r="J2" s="68"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
     </row>
     <row r="3" spans="1:11" ht="19.5" customHeight="1">
       <c r="A3" s="13"/>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="69"/>
-[...6 lines deleted...]
-      <c r="J3" s="69"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
     </row>
     <row r="4" spans="1:11" ht="18.75" customHeight="1">
       <c r="A4" s="13"/>
-      <c r="B4" s="70" t="s">
+      <c r="B4" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="70"/>
-[...6 lines deleted...]
-      <c r="J4" s="70"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" thickBot="1">
       <c r="A5" s="13"/>
-      <c r="B5" s="63" t="s">
+      <c r="B5" s="65" t="s">
         <v>177</v>
       </c>
-      <c r="C5" s="63"/>
-      <c r="D5" s="63"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="43.5" customHeight="1" thickBot="1">
       <c r="A6" s="15"/>
       <c r="B6" s="40" t="s">
         <v>112</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>92</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>93</v>
       </c>
       <c r="H6" s="17" t="s">
@@ -2070,1104 +2027,1077 @@
       </c>
       <c r="C20" s="18" t="s">
         <v>88</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>125</v>
       </c>
       <c r="E20" s="6">
         <v>3</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>162</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>108</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="8" t="s">
         <v>44</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K20" s="9"/>
     </row>
-    <row r="21" spans="1:12" ht="30.75" customHeight="1">
-[...2 lines deleted...]
-        <v>174</v>
+    <row r="21" spans="1:12" ht="27.75" customHeight="1">
+      <c r="A21" s="25"/>
+      <c r="B21" s="19" t="s">
+        <v>102</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>176</v>
+        <v>126</v>
       </c>
       <c r="E21" s="6">
         <v>3</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="H21" s="8"/>
-      <c r="I21" s="8"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="I21" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="J21" s="29" t="s">
+        <v>67</v>
       </c>
       <c r="K21" s="9"/>
     </row>
-    <row r="22" spans="1:12" ht="27.75" customHeight="1">
-[...8 lines deleted...]
-        <v>126</v>
+    <row r="22" spans="1:12" ht="30.75" customHeight="1">
+      <c r="A22" s="27"/>
+      <c r="B22" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>127</v>
       </c>
       <c r="E22" s="6">
         <v>3</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="G22" s="38" t="s">
-        <v>109</v>
+      <c r="G22" s="6" t="s">
+        <v>66</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="8" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="J22" s="29" t="s">
         <v>67</v>
       </c>
       <c r="K22" s="9"/>
     </row>
-    <row r="23" spans="1:12" ht="30.75" customHeight="1">
+    <row r="23" spans="1:12" ht="25.5" customHeight="1">
       <c r="A23" s="27"/>
       <c r="B23" s="3" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>96</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>97</v>
       </c>
       <c r="D23" s="28" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>128</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>98</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>162</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>66</v>
+        <v>160</v>
       </c>
       <c r="H23" s="8"/>
-      <c r="I23" s="8" t="s">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="I23" s="21"/>
+      <c r="J23" s="9" t="s">
+        <v>33</v>
       </c>
       <c r="K23" s="9"/>
     </row>
-    <row r="24" spans="1:12" ht="25.5" customHeight="1">
-[...11 lines deleted...]
-        <v>98</v>
+    <row r="24" spans="1:12" ht="33" customHeight="1">
+      <c r="A24" s="26"/>
+      <c r="B24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" s="6">
+        <v>3</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>162</v>
       </c>
       <c r="G24" s="6" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="H24" s="8"/>
+        <v>108</v>
+      </c>
+      <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="1:12" ht="33" customHeight="1">
       <c r="A25" s="26"/>
-      <c r="B25" s="19" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="B25" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>175</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>176</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>56</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="H25" s="21"/>
+        <v>36</v>
+      </c>
+      <c r="H25" s="8"/>
       <c r="I25" s="21"/>
       <c r="J25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K25" s="9"/>
     </row>
-    <row r="26" spans="1:12" ht="33" customHeight="1">
-[...5 lines deleted...]
-        <v>179</v>
+    <row r="26" spans="1:12" ht="33.75" customHeight="1">
+      <c r="A26" s="27"/>
+      <c r="B26" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>100</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>130</v>
+      </c>
+      <c r="E26" s="6">
+        <v>3</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>34</v>
+        <v>162</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="H26" s="8"/>
-      <c r="I26" s="21"/>
+      <c r="I26" s="8" t="s">
+        <v>44</v>
+      </c>
       <c r="J26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="9"/>
     </row>
-    <row r="27" spans="1:12" ht="33.75" customHeight="1">
+    <row r="27" spans="1:12" ht="31.5" customHeight="1">
       <c r="A27" s="27"/>
       <c r="B27" s="24" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>78</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>131</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="H27" s="8"/>
+        <v>16</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>173</v>
+      </c>
       <c r="I27" s="8" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="J27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K27" s="9"/>
     </row>
-    <row r="28" spans="1:12" ht="31.5" customHeight="1">
-[...5 lines deleted...]
-        <v>77</v>
+    <row r="28" spans="1:12" ht="30" customHeight="1">
+      <c r="A28" s="26"/>
+      <c r="B28" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>15</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="E28" s="5" t="s">
-        <v>57</v>
+      <c r="E28" s="6">
+        <v>3</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>162</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>10</v>
       </c>
       <c r="H28" s="8" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="I28" s="8"/>
       <c r="J28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K28" s="9"/>
     </row>
-    <row r="29" spans="1:12" ht="30" customHeight="1">
-      <c r="A29" s="26"/>
+    <row r="29" spans="1:12" ht="32.25" customHeight="1">
+      <c r="A29" s="20"/>
       <c r="B29" s="19" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="C29" s="18" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E29" s="6">
         <v>3</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>162</v>
       </c>
       <c r="G29" s="23" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="I29" s="8"/>
+        <v>39</v>
+      </c>
+      <c r="H29" s="21"/>
+      <c r="I29" s="8" t="s">
+        <v>41</v>
+      </c>
       <c r="J29" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K29" s="9"/>
     </row>
-    <row r="30" spans="1:12" ht="32.25" customHeight="1">
-[...37 lines deleted...]
-      <c r="I31" s="11"/>
+    <row r="30" spans="1:12">
+      <c r="A30" s="13"/>
+      <c r="B30" s="32"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="68"/>
+      <c r="C31" s="68"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
     </row>
-    <row r="32" spans="1:12" ht="13.8">
-[...10 lines deleted...]
-      <c r="I32" s="65"/>
+    <row r="32" spans="1:12" ht="7.5" customHeight="1">
+      <c r="A32" s="33"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="33"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="33"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
     </row>
-    <row r="33" spans="1:12" ht="7.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="I33" s="33"/>
+    <row r="33" spans="1:12" ht="11.25" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" s="65" t="s">
+        <v>134</v>
+      </c>
+      <c r="C33" s="65"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
     </row>
-    <row r="34" spans="1:12" ht="11.25" customHeight="1">
+    <row r="34" spans="1:12" ht="12.75" customHeight="1">
       <c r="A34" s="33" t="s">
-        <v>133</v>
-[...10 lines deleted...]
-      <c r="I34" s="39"/>
+        <v>5</v>
+      </c>
+      <c r="B34" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="64"/>
+      <c r="D34" s="64"/>
+      <c r="E34" s="64"/>
+      <c r="F34" s="64"/>
+      <c r="G34" s="64"/>
+      <c r="H34" s="64"/>
+      <c r="I34" s="64"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
     </row>
-    <row r="35" spans="1:12" ht="12.75" customHeight="1">
+    <row r="35" spans="1:12" ht="14.25" customHeight="1">
       <c r="A35" s="33" t="s">
-        <v>5</v>
-[...11 lines deleted...]
-      <c r="J35" s="13"/>
+        <v>20</v>
+      </c>
+      <c r="B35" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="73"/>
+      <c r="D35" s="73"/>
+      <c r="E35" s="73"/>
+      <c r="F35" s="73"/>
+      <c r="G35" s="73"/>
+      <c r="H35" s="73"/>
+      <c r="I35" s="73"/>
+      <c r="J35" s="73"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
     </row>
     <row r="36" spans="1:12" ht="14.25" customHeight="1">
-      <c r="A36" s="33" t="s">
-[...12 lines deleted...]
-      <c r="J36" s="71"/>
+      <c r="A36" s="33"/>
+      <c r="B36" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
     </row>
     <row r="37" spans="1:12" ht="14.25" customHeight="1">
       <c r="A37" s="33"/>
       <c r="B37" s="34" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-      <c r="K37" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="C37" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="D37" s="64"/>
+      <c r="E37" s="64"/>
+      <c r="F37" s="64"/>
+      <c r="G37" s="64"/>
+      <c r="H37" s="64"/>
+      <c r="I37" s="64"/>
+      <c r="J37" s="64"/>
+      <c r="K37" s="64"/>
       <c r="L37" s="13"/>
     </row>
-    <row r="38" spans="1:12" ht="14.25" customHeight="1">
+    <row r="38" spans="1:12">
       <c r="A38" s="33"/>
       <c r="B38" s="34" t="s">
-        <v>59</v>
-[...11 lines deleted...]
-      <c r="K38" s="66"/>
+        <v>34</v>
+      </c>
+      <c r="C38" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="64"/>
+      <c r="E38" s="64"/>
+      <c r="F38" s="64"/>
+      <c r="G38" s="64"/>
+      <c r="H38" s="64"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
       <c r="L38" s="13"/>
     </row>
-    <row r="39" spans="1:12" ht="13.8">
+    <row r="39" spans="1:12">
       <c r="A39" s="33"/>
       <c r="B39" s="34" t="s">
-        <v>34</v>
-[...9 lines deleted...]
-      <c r="I39" s="66"/>
+        <v>1</v>
+      </c>
+      <c r="C39" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" s="64"/>
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="64"/>
+      <c r="H39" s="64"/>
+      <c r="I39" s="64"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
     </row>
-    <row r="40" spans="1:12" ht="13.8">
+    <row r="40" spans="1:12">
       <c r="A40" s="33"/>
-      <c r="B40" s="34" t="s">
-[...10 lines deleted...]
-      <c r="I40" s="66"/>
+      <c r="B40" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="58" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" s="34"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
     </row>
-    <row r="41" spans="1:12" ht="13.8">
+    <row r="41" spans="1:12">
       <c r="A41" s="33"/>
-      <c r="B41" s="57" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="34"/>
+      <c r="B41" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="D41" s="64"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="34"/>
       <c r="I41" s="34"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
     </row>
-    <row r="42" spans="1:12" ht="13.8">
+    <row r="42" spans="1:12">
       <c r="A42" s="33"/>
       <c r="B42" s="34" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="D42" s="66"/>
+        <v>25</v>
+      </c>
+      <c r="C42" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" s="34"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
       <c r="H42" s="34"/>
       <c r="I42" s="34"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
     </row>
-    <row r="43" spans="1:12" ht="13.8">
+    <row r="43" spans="1:12">
       <c r="A43" s="33"/>
       <c r="B43" s="34" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="C43" s="34" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D43" s="34"/>
       <c r="E43" s="34"/>
       <c r="F43" s="34"/>
       <c r="G43" s="34"/>
       <c r="H43" s="34"/>
       <c r="I43" s="34"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
     </row>
-    <row r="44" spans="1:12" ht="13.8">
+    <row r="44" spans="1:12">
       <c r="A44" s="33"/>
       <c r="B44" s="34" t="s">
-        <v>72</v>
-[...9 lines deleted...]
-      <c r="I44" s="34"/>
+        <v>6</v>
+      </c>
+      <c r="C44" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="64"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="64"/>
+      <c r="H44" s="64"/>
+      <c r="I44" s="64"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
     </row>
-    <row r="45" spans="1:12" ht="13.8">
-      <c r="A45" s="33"/>
+    <row r="45" spans="1:12">
+      <c r="A45" s="13"/>
       <c r="B45" s="34" t="s">
-        <v>6</v>
-[...9 lines deleted...]
-      <c r="I45" s="66"/>
+        <v>162</v>
+      </c>
+      <c r="C45" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="64"/>
+      <c r="E45" s="64"/>
+      <c r="F45" s="64"/>
+      <c r="G45" s="64"/>
+      <c r="H45" s="64"/>
+      <c r="I45" s="64"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="13.8">
-      <c r="A46" s="13"/>
+    <row r="46" spans="1:12">
+      <c r="A46" s="33"/>
       <c r="B46" s="34" t="s">
-        <v>162</v>
-[...9 lines deleted...]
-      <c r="I46" s="66"/>
+        <v>24</v>
+      </c>
+      <c r="C46" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
     </row>
-    <row r="47" spans="1:12" ht="13.8">
-[...12 lines deleted...]
-      <c r="I47" s="35"/>
+    <row r="47" spans="1:12">
+      <c r="A47" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="69"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="33"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="33"/>
       <c r="J47" s="13"/>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="48" spans="1:12" ht="13.8">
-[...12 lines deleted...]
-      <c r="I48" s="33"/>
+    <row r="48" spans="1:12">
+      <c r="A48" s="13"/>
+      <c r="B48" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="13"/>
+      <c r="E48" s="13"/>
+      <c r="F48" s="13"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="13"/>
+      <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
     </row>
-    <row r="49" spans="1:12" ht="13.8">
+    <row r="49" spans="1:12">
       <c r="A49" s="13"/>
       <c r="B49" s="37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C49" s="37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
     </row>
-    <row r="50" spans="1:12" ht="13.8">
+    <row r="50" spans="1:12" ht="12.75" customHeight="1">
       <c r="A50" s="13"/>
-      <c r="B50" s="37" t="s">
-[...12 lines deleted...]
-      <c r="K50" s="13"/>
+      <c r="B50" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="64"/>
+      <c r="H50" s="64"/>
+      <c r="I50" s="64"/>
+      <c r="J50" s="64"/>
+      <c r="K50" s="64"/>
       <c r="L50" s="13"/>
     </row>
-    <row r="51" spans="1:12" ht="12.75" customHeight="1">
+    <row r="51" spans="1:12">
       <c r="A51" s="13"/>
       <c r="B51" s="34" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-      <c r="K51" s="66"/>
+        <v>51</v>
+      </c>
+      <c r="C51" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="64"/>
+      <c r="H51" s="13"/>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="13"/>
       <c r="L51" s="13"/>
     </row>
-    <row r="52" spans="1:12" ht="13.8">
+    <row r="52" spans="1:12" ht="12.75" customHeight="1">
       <c r="A52" s="13"/>
       <c r="B52" s="34" t="s">
-        <v>51</v>
-[...10 lines deleted...]
-      <c r="J52" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="C52" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
     </row>
     <row r="53" spans="1:12" ht="12.75" customHeight="1">
       <c r="A53" s="13"/>
       <c r="B53" s="34" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-      <c r="J53" s="66"/>
+        <v>71</v>
+      </c>
+      <c r="C53" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="64"/>
+      <c r="H53" s="64"/>
+      <c r="I53" s="64"/>
+      <c r="J53" s="34"/>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
     </row>
-    <row r="54" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A54" s="13"/>
+    <row r="54" spans="1:12">
+      <c r="A54" s="33"/>
       <c r="B54" s="34" t="s">
-        <v>71</v>
-[...10 lines deleted...]
-      <c r="J54" s="34"/>
+        <v>36</v>
+      </c>
+      <c r="C54" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="64"/>
+      <c r="E54" s="64"/>
+      <c r="F54" s="64"/>
+      <c r="G54" s="64"/>
+      <c r="H54" s="64"/>
+      <c r="I54" s="64"/>
+      <c r="J54" s="13"/>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
     </row>
-    <row r="55" spans="1:12" ht="13.8">
+    <row r="55" spans="1:12">
       <c r="A55" s="33"/>
       <c r="B55" s="34" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-      <c r="I55" s="66"/>
+        <v>160</v>
+      </c>
+      <c r="C55" s="64" t="s">
+        <v>161</v>
+      </c>
+      <c r="D55" s="64"/>
+      <c r="E55" s="64"/>
+      <c r="F55" s="64"/>
+      <c r="G55" s="64"/>
+      <c r="H55" s="64"/>
+      <c r="I55" s="64"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
     </row>
-    <row r="56" spans="1:12" ht="13.8">
+    <row r="56" spans="1:12">
       <c r="A56" s="33"/>
       <c r="B56" s="34" t="s">
-        <v>160</v>
-[...9 lines deleted...]
-      <c r="I56" s="66"/>
+        <v>10</v>
+      </c>
+      <c r="C56" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="D56" s="64"/>
+      <c r="E56" s="64"/>
+      <c r="F56" s="64"/>
+      <c r="G56" s="64"/>
+      <c r="H56" s="64"/>
+      <c r="I56" s="64"/>
       <c r="J56" s="13"/>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
     </row>
-    <row r="57" spans="1:12" ht="13.8">
+    <row r="57" spans="1:12">
       <c r="A57" s="33"/>
       <c r="B57" s="34" t="s">
-        <v>10</v>
-[...9 lines deleted...]
-      <c r="I57" s="66"/>
+        <v>81</v>
+      </c>
+      <c r="C57" s="65" t="s">
+        <v>82</v>
+      </c>
+      <c r="D57" s="65"/>
+      <c r="E57" s="34"/>
+      <c r="F57" s="34"/>
+      <c r="G57" s="34"/>
+      <c r="H57" s="34"/>
+      <c r="I57" s="34"/>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
     </row>
-    <row r="58" spans="1:12" ht="13.8">
-      <c r="A58" s="33"/>
+    <row r="58" spans="1:12">
+      <c r="A58" s="13"/>
       <c r="B58" s="34" t="s">
-        <v>81</v>
-[...14 lines deleted...]
-    <row r="59" spans="1:12" ht="13.8">
+        <v>16</v>
+      </c>
+      <c r="C58" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" s="64"/>
+      <c r="E58" s="64"/>
+      <c r="F58" s="64"/>
+      <c r="G58" s="64"/>
+      <c r="H58" s="64"/>
+      <c r="I58" s="64"/>
+      <c r="J58" s="64"/>
+      <c r="K58" s="64"/>
+      <c r="L58" s="64"/>
+    </row>
+    <row r="59" spans="1:12" ht="12.75" customHeight="1">
       <c r="A59" s="13"/>
       <c r="B59" s="34" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-      <c r="L59" s="66"/>
+        <v>39</v>
+      </c>
+      <c r="C59" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" s="64"/>
+      <c r="E59" s="64"/>
+      <c r="F59" s="64"/>
+      <c r="G59" s="64"/>
+      <c r="H59" s="64"/>
+      <c r="I59" s="64"/>
+      <c r="J59" s="64"/>
+      <c r="K59" s="64"/>
+      <c r="L59" s="34"/>
     </row>
     <row r="60" spans="1:12" ht="12.75" customHeight="1">
       <c r="A60" s="13"/>
       <c r="B60" s="34" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-      <c r="K60" s="66"/>
+        <v>42</v>
+      </c>
+      <c r="C60" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="65"/>
+      <c r="E60" s="65"/>
+      <c r="F60" s="65"/>
+      <c r="G60" s="65"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="34"/>
       <c r="L60" s="34"/>
     </row>
     <row r="61" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A61" s="13"/>
-[...9 lines deleted...]
-      <c r="G61" s="63"/>
+      <c r="A61" s="43" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="64" t="s">
+        <v>137</v>
+      </c>
+      <c r="C61" s="64"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
       <c r="H61" s="34"/>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
     </row>
     <row r="62" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A62" s="43" t="s">
-[...10 lines deleted...]
-      <c r="H62" s="34"/>
+      <c r="A62" s="33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="C62" s="13"/>
+      <c r="D62" s="13"/>
+      <c r="E62" s="33"/>
+      <c r="F62" s="13"/>
+      <c r="G62" s="13"/>
+      <c r="H62" s="13"/>
       <c r="I62" s="34"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
     </row>
     <row r="63" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A63" s="33" t="s">
-[...10 lines deleted...]
-      <c r="H63" s="13"/>
+      <c r="A63" s="33"/>
+      <c r="B63" s="45" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="D63" s="65"/>
+      <c r="E63" s="65"/>
+      <c r="F63" s="65"/>
+      <c r="G63" s="65"/>
+      <c r="H63" s="65"/>
       <c r="I63" s="34"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
     </row>
     <row r="64" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A64" s="33"/>
-[...10 lines deleted...]
-      <c r="H64" s="63"/>
+      <c r="A64" s="13"/>
+      <c r="B64" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C64" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="D64" s="36"/>
+      <c r="E64" s="36"/>
+      <c r="F64" s="36"/>
+      <c r="G64" s="36"/>
+      <c r="H64" s="34"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" customHeight="1">
       <c r="A65" s="13"/>
       <c r="B65" s="34" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>75</v>
+      </c>
+      <c r="C65" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="D65" s="36"/>
       <c r="E65" s="36"/>
       <c r="F65" s="36"/>
       <c r="G65" s="36"/>
       <c r="H65" s="34"/>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
     </row>
     <row r="66" spans="1:12" ht="12.75" customHeight="1">
       <c r="A66" s="13"/>
       <c r="B66" s="34" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>49</v>
+      </c>
+      <c r="C66" s="36" t="s">
+        <v>50</v>
       </c>
       <c r="D66" s="36"/>
       <c r="E66" s="36"/>
       <c r="F66" s="36"/>
       <c r="G66" s="36"/>
       <c r="H66" s="34"/>
       <c r="I66" s="34"/>
       <c r="J66" s="34"/>
       <c r="K66" s="34"/>
       <c r="L66" s="34"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" customHeight="1">
-[...18 lines deleted...]
-      <c r="A68" s="33" t="s">
+    <row r="67" spans="1:12" s="13" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A67" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B68" s="36" t="s">
+      <c r="B67" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C68" s="72" t="s">
+      <c r="C67" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="D68" s="72"/>
-[...6 lines deleted...]
-    <row r="69" spans="1:12" s="47" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+    </row>
+    <row r="68" spans="1:12" s="47" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A68" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B68" s="66" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="66"/>
+      <c r="D68" s="66"/>
+      <c r="E68" s="66"/>
+      <c r="F68" s="66"/>
+      <c r="G68" s="66"/>
+      <c r="H68" s="66"/>
+      <c r="I68" s="66"/>
+      <c r="J68" s="66"/>
+    </row>
+    <row r="69" spans="1:12" s="47" customFormat="1" ht="15" customHeight="1">
       <c r="A69" s="46" t="s">
-        <v>142</v>
-[...13 lines deleted...]
-    <row r="70" spans="1:12" s="47" customFormat="1" ht="15" customHeight="1">
+        <v>144</v>
+      </c>
+      <c r="B69" s="66" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" s="66"/>
+      <c r="D69" s="66"/>
+      <c r="E69" s="66"/>
+      <c r="F69" s="66"/>
+    </row>
+    <row r="70" spans="1:12" s="47" customFormat="1" ht="15.75" customHeight="1">
       <c r="A70" s="46" t="s">
-        <v>144</v>
-[...9 lines deleted...]
-    <row r="71" spans="1:12" s="47" customFormat="1" ht="15.75" customHeight="1">
+        <v>146</v>
+      </c>
+      <c r="B70" s="63" t="s">
+        <v>147</v>
+      </c>
+      <c r="C70" s="63"/>
+      <c r="D70" s="63"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
+    </row>
+    <row r="71" spans="1:12" s="48" customFormat="1" ht="29.25" customHeight="1">
       <c r="A71" s="46" t="s">
-        <v>146</v>
-[...14 lines deleted...]
-      <c r="A72" s="46" t="s">
         <v>148</v>
       </c>
-      <c r="B72" s="72" t="s">
+      <c r="B71" s="63" t="s">
         <v>149</v>
       </c>
-      <c r="C72" s="72"/>
-[...7 lines deleted...]
-      <c r="K72" s="72"/>
+      <c r="C71" s="63"/>
+      <c r="D71" s="63"/>
+      <c r="E71" s="63"/>
+      <c r="F71" s="63"/>
+      <c r="G71" s="63"/>
+      <c r="H71" s="63"/>
+      <c r="I71" s="63"/>
+      <c r="J71" s="63"/>
+      <c r="K71" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="B72:K72"/>
-[...15 lines deleted...]
-    <mergeCell ref="C45:I45"/>
+    <mergeCell ref="C60:G60"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A31:I31"/>
     <mergeCell ref="C56:I56"/>
-    <mergeCell ref="C61:G61"/>
-[...5 lines deleted...]
-    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="C38:I38"/>
     <mergeCell ref="C39:I39"/>
-    <mergeCell ref="C40:I40"/>
     <mergeCell ref="B2:J2"/>
-    <mergeCell ref="C51:K51"/>
-    <mergeCell ref="C54:I54"/>
+    <mergeCell ref="C50:K50"/>
+    <mergeCell ref="C53:I53"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
-    <mergeCell ref="B36:J36"/>
+    <mergeCell ref="B35:J35"/>
     <mergeCell ref="B5:D5"/>
+    <mergeCell ref="C58:L58"/>
+    <mergeCell ref="C54:I54"/>
+    <mergeCell ref="C45:I45"/>
+    <mergeCell ref="C59:K59"/>
+    <mergeCell ref="C44:I44"/>
+    <mergeCell ref="C55:I55"/>
+    <mergeCell ref="C37:K37"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="C51:G51"/>
+    <mergeCell ref="C52:J52"/>
+    <mergeCell ref="B34:I34"/>
+    <mergeCell ref="B71:K71"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="C63:H63"/>
+    <mergeCell ref="B68:J68"/>
+    <mergeCell ref="B69:F69"/>
+    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="C67:I67"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.21" right="0.18" top="0.39" bottom="0.37" header="0.28000000000000003" footer="0.23"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">