--- v0 (2026-05-23)
+++ v1 (2026-06-20)
@@ -5,76 +5,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of other approved and registered establishments\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A129558F-8667-48B6-A2FB-565F7B9EA617}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC37076B-3F84-4C1B-A5FF-951CEB46B42E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1174" uniqueCount="871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="857">
   <si>
     <t>Jelgavas/-</t>
   </si>
   <si>
     <t>-/Rīga</t>
   </si>
   <si>
     <t>Aleksandrs Šakurovs</t>
   </si>
   <si>
     <t>041534</t>
   </si>
   <si>
     <t>Tableau</t>
   </si>
   <si>
     <t>Authorisation No</t>
   </si>
   <si>
     <t>Transporter name</t>
   </si>
   <si>
     <t>Vehicle</t>
   </si>
   <si>
@@ -485,119 +485,53 @@
   <si>
     <t>SIA "Fenix Group"</t>
   </si>
   <si>
     <t>17.05.2026.</t>
   </si>
   <si>
     <t>D-80-21-0016</t>
   </si>
   <si>
     <t>085784</t>
   </si>
   <si>
     <t>23.05.2026.</t>
   </si>
   <si>
     <t>SIA "F.O.R.S."</t>
   </si>
   <si>
     <t>06 KG 104 AGF</t>
   </si>
   <si>
     <t>24.05.2026.</t>
   </si>
   <si>
-    <t>085794</t>
-[...22 lines deleted...]
-  <si>
     <t>D-80-21-0020</t>
   </si>
   <si>
-    <t>28.05.2026.</t>
-[...40 lines deleted...]
-  <si>
     <t>02 KG 1124 ACP</t>
   </si>
   <si>
     <t>14652859/02KG112ACP</t>
   </si>
   <si>
     <t>11.11.2024.</t>
   </si>
   <si>
     <t>06 KG 559 AEA</t>
   </si>
   <si>
     <t>D-80-21-0019</t>
   </si>
   <si>
     <t>18.06.2026.</t>
   </si>
   <si>
     <t>086172</t>
   </si>
   <si>
     <t>20.06.2026.</t>
   </si>
   <si>
     <t>Animals.eu, SIA</t>
@@ -764,53 +698,50 @@
   <si>
     <t>D-01-21-00022</t>
   </si>
   <si>
     <t>T 385 EK 797</t>
   </si>
   <si>
     <t>D-01-21-00024</t>
   </si>
   <si>
     <t>06.09.2026.</t>
   </si>
   <si>
     <t>Cēsu/-</t>
   </si>
   <si>
     <t>Valmieras/-</t>
   </si>
   <si>
     <t>Ogres/-</t>
   </si>
   <si>
     <t>Preiļu/-</t>
   </si>
   <si>
-    <t>Rēzeknes/-</t>
-[...1 lines deleted...]
-  <si>
     <t>06 KG 224 AEN</t>
   </si>
   <si>
     <t>D-80-21-0034</t>
   </si>
   <si>
     <t>23.09.2026.</t>
   </si>
   <si>
     <t>D-80-21-0035</t>
   </si>
   <si>
     <t>087037</t>
   </si>
   <si>
     <t>30.09.2026.</t>
   </si>
   <si>
     <t>SIA Select Ltd</t>
   </si>
   <si>
     <t>MM 892</t>
   </si>
   <si>
     <t>D-80-21-0037</t>
@@ -2543,53 +2474,50 @@
   <si>
     <t>D-80-26-0005</t>
   </si>
   <si>
     <t>Dogs, cats, rabbits</t>
   </si>
   <si>
     <t>084992</t>
   </si>
   <si>
     <t>23.03.2031.</t>
   </si>
   <si>
     <t>Vladislavs Prigoževs</t>
   </si>
   <si>
     <t>DA 69 RBO</t>
   </si>
   <si>
     <t>D44-26-00002</t>
   </si>
   <si>
     <t>107349</t>
   </si>
   <si>
-    <t>31.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Augšdaugavas/-</t>
   </si>
   <si>
     <t>Aleksandrs Kalačovs</t>
   </si>
   <si>
     <t>NO 2133</t>
   </si>
   <si>
     <t>D44-26-00003</t>
   </si>
   <si>
     <t>Poultry, reptiles, carnivorous animals</t>
   </si>
   <si>
     <t>22.04.2031.</t>
   </si>
   <si>
     <t>33 AKH 05</t>
   </si>
   <si>
     <t>D-80-26-0009</t>
   </si>
   <si>
     <t>20.04.2031.</t>
@@ -2642,51 +2570,81 @@
   <si>
     <t>D-01-26-00004</t>
   </si>
   <si>
     <t>12.05.2031.</t>
   </si>
   <si>
     <t>JV 543</t>
   </si>
   <si>
     <t>D-01-26-00006</t>
   </si>
   <si>
     <t>D-01-26-00005</t>
   </si>
   <si>
     <t>Cats, dogs, rabbits</t>
   </si>
   <si>
     <t>Registered horses.</t>
   </si>
   <si>
     <t>20.05.2031.</t>
   </si>
   <si>
-    <t>Last amendment of this list: 22.05.2026.</t>
+    <t>078 FYA 04</t>
+  </si>
+  <si>
+    <t>D-80-26-0012</t>
+  </si>
+  <si>
+    <t>22.05.2031.</t>
+  </si>
+  <si>
+    <t>31.05.2031.</t>
+  </si>
+  <si>
+    <t>Last amendment of this list: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>108131</t>
+  </si>
+  <si>
+    <t>16.06.2031.</t>
+  </si>
+  <si>
+    <t>Birzgaļi, ZS</t>
+  </si>
+  <si>
+    <t>OM 2654</t>
+  </si>
+  <si>
+    <t>D 96-26-00001</t>
+  </si>
+  <si>
+    <t>15.06.2031.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
@@ -3257,51 +3215,51 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="286">
+  <cellXfs count="303">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -3373,53 +3331,50 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -3442,53 +3397,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3512,61 +3464,52 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -3886,172 +3829,238 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -4397,5010 +4406,4948 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L237"/>
+  <dimension ref="A1:L235"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="30.85546875" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.140625" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" customWidth="1"/>
     <col min="8" max="8" width="28.140625" customWidth="1"/>
     <col min="9" max="9" width="24.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="7"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A2" s="249" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="249"/>
+      <c r="A2" s="267" t="s">
+        <v>675</v>
+      </c>
+      <c r="B2" s="267"/>
+      <c r="C2" s="267"/>
+      <c r="D2" s="267"/>
+      <c r="E2" s="267"/>
+      <c r="F2" s="267"/>
+      <c r="G2" s="267"/>
+      <c r="H2" s="267"/>
+      <c r="I2" s="267"/>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
-      <c r="F3" s="252" t="s">
-[...4 lines deleted...]
-      <c r="I3" s="252"/>
+      <c r="F3" s="270" t="s">
+        <v>850</v>
+      </c>
+      <c r="G3" s="270"/>
+      <c r="H3" s="270"/>
+      <c r="I3" s="270"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A4" s="250" t="s">
+      <c r="A4" s="268" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="258" t="s">
+      <c r="B4" s="276" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="250" t="s">
+      <c r="C4" s="268" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="256" t="s">
+      <c r="D4" s="274" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="253" t="s">
+      <c r="E4" s="271" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="254"/>
-[...1 lines deleted...]
-      <c r="H4" s="250" t="s">
+      <c r="F4" s="272"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="268" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="250" t="s">
+      <c r="I4" s="268" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="27" customHeight="1" thickBot="1">
-      <c r="A5" s="251"/>
-[...2 lines deleted...]
-      <c r="D5" s="257"/>
+      <c r="A5" s="269"/>
+      <c r="B5" s="277"/>
+      <c r="C5" s="269"/>
+      <c r="D5" s="275"/>
       <c r="E5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="251"/>
-      <c r="I5" s="251"/>
+      <c r="H5" s="269"/>
+      <c r="I5" s="269"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
-      <c r="A6" s="207" t="s">
+      <c r="A6" s="202" t="s">
         <v>135</v>
       </c>
-      <c r="B6" s="207" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="204" t="s">
+      <c r="B6" s="202" t="s">
+        <v>819</v>
+      </c>
+      <c r="C6" s="199" t="s">
         <v>136</v>
       </c>
-      <c r="D6" s="205" t="s">
+      <c r="D6" s="200" t="s">
         <v>137</v>
       </c>
-      <c r="E6" s="65" t="s">
-[...6 lines deleted...]
-        <v>466</v>
+      <c r="E6" s="64" t="s">
+        <v>441</v>
+      </c>
+      <c r="F6" s="61" t="s">
+        <v>442</v>
+      </c>
+      <c r="G6" s="61" t="s">
+        <v>443</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="12"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1">
-      <c r="A7" s="67" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="64" t="s">
+      <c r="A7" s="66" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7" s="66" t="s">
+        <v>168</v>
+      </c>
+      <c r="C7" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="D7" s="71" t="s">
-[...9 lines deleted...]
-        <v>198</v>
+      <c r="D7" s="69" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="F7" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="G7" s="61" t="s">
+        <v>176</v>
       </c>
       <c r="H7" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="12"/>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1">
-      <c r="A8" s="79" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="64" t="s">
+      <c r="A8" s="77" t="s">
+        <v>596</v>
+      </c>
+      <c r="B8" s="66" t="s">
+        <v>597</v>
+      </c>
+      <c r="C8" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="D8" s="111" t="s">
-[...11 lines deleted...]
-      <c r="H8" s="62" t="s">
+      <c r="D8" s="106" t="s">
+        <v>598</v>
+      </c>
+      <c r="E8" s="64" t="s">
+        <v>599</v>
+      </c>
+      <c r="F8" s="61" t="s">
+        <v>600</v>
+      </c>
+      <c r="G8" s="61" t="s">
+        <v>597</v>
+      </c>
+      <c r="H8" s="61" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1">
-      <c r="A9" s="202" t="s">
-[...21 lines deleted...]
-        <v>842</v>
+      <c r="A9" s="197" t="s">
+        <v>813</v>
+      </c>
+      <c r="B9" s="197" t="s">
+        <v>849</v>
+      </c>
+      <c r="C9" s="63" t="s">
+        <v>814</v>
+      </c>
+      <c r="D9" s="106" t="s">
+        <v>815</v>
+      </c>
+      <c r="E9" s="64" t="s">
+        <v>816</v>
+      </c>
+      <c r="F9" s="114" t="s">
+        <v>817</v>
+      </c>
+      <c r="G9" s="197" t="s">
+        <v>849</v>
+      </c>
+      <c r="H9" s="198" t="s">
+        <v>818</v>
       </c>
       <c r="I9" s="12"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1">
-      <c r="A10" s="79" t="s">
-[...21 lines deleted...]
-        <v>365</v>
+      <c r="A10" s="77" t="s">
+        <v>335</v>
+      </c>
+      <c r="B10" s="77" t="s">
+        <v>336</v>
+      </c>
+      <c r="C10" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="D10" s="106" t="s">
+        <v>338</v>
+      </c>
+      <c r="E10" s="64" t="s">
+        <v>339</v>
+      </c>
+      <c r="F10" s="61" t="s">
+        <v>340</v>
+      </c>
+      <c r="G10" s="61" t="s">
+        <v>341</v>
+      </c>
+      <c r="H10" s="61" t="s">
+        <v>342</v>
       </c>
       <c r="I10" s="12"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1">
-      <c r="A11" s="145" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="145" t="s">
+      <c r="A11" s="140" t="s">
+        <v>706</v>
+      </c>
+      <c r="B11" s="140" t="s">
+        <v>707</v>
+      </c>
+      <c r="C11" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="D11" s="106" t="s">
+        <v>708</v>
+      </c>
+      <c r="E11" s="64" t="s">
+        <v>721</v>
+      </c>
+      <c r="F11" s="142" t="s">
+        <v>709</v>
+      </c>
+      <c r="G11" s="142" t="s">
+        <v>710</v>
+      </c>
+      <c r="H11" s="141" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="12"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
+      <c r="A12" s="143" t="s">
+        <v>717</v>
+      </c>
+      <c r="B12" s="143" t="s">
+        <v>707</v>
+      </c>
+      <c r="C12" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="D12" s="106" t="s">
+        <v>718</v>
+      </c>
+      <c r="E12" s="64" t="s">
+        <v>719</v>
+      </c>
+      <c r="F12" s="145" t="s">
+        <v>720</v>
+      </c>
+      <c r="G12" s="145" t="s">
+        <v>693</v>
+      </c>
+      <c r="H12" s="146" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="12"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1">
+      <c r="A13" s="166" t="s">
+        <v>771</v>
+      </c>
+      <c r="B13" s="166" t="s">
+        <v>772</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>337</v>
+      </c>
+      <c r="D13" s="106" t="s">
+        <v>773</v>
+      </c>
+      <c r="E13" s="64" t="s">
+        <v>774</v>
+      </c>
+      <c r="F13" s="167" t="s">
+        <v>775</v>
+      </c>
+      <c r="G13" s="167" t="s">
+        <v>776</v>
+      </c>
+      <c r="H13" s="167" t="s">
+        <v>716</v>
+      </c>
+      <c r="I13" s="12"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1">
+      <c r="A14" s="225" t="s">
+        <v>306</v>
+      </c>
+      <c r="B14" s="243" t="s">
+        <v>298</v>
+      </c>
+      <c r="C14" s="241" t="s">
+        <v>218</v>
+      </c>
+      <c r="D14" s="241" t="s">
+        <v>299</v>
+      </c>
+      <c r="E14" s="59" t="s">
+        <v>300</v>
+      </c>
+      <c r="F14" s="60" t="s">
+        <v>301</v>
+      </c>
+      <c r="G14" s="60" t="s">
+        <v>302</v>
+      </c>
+      <c r="H14" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="I14" s="12"/>
+    </row>
+    <row r="15" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A15" s="252"/>
+      <c r="B15" s="244"/>
+      <c r="C15" s="251"/>
+      <c r="D15" s="251"/>
+      <c r="E15" s="59" t="s">
+        <v>303</v>
+      </c>
+      <c r="F15" s="60" t="s">
+        <v>304</v>
+      </c>
+      <c r="G15" s="60" t="s">
+        <v>302</v>
+      </c>
+      <c r="H15" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="I15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="151" t="s">
         <v>730</v>
       </c>
-      <c r="C11" s="64" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="111" t="s">
+      <c r="B16" s="60" t="s">
         <v>731</v>
       </c>
-      <c r="E11" s="65" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="147" t="s">
+      <c r="C16" s="152" t="s">
+        <v>218</v>
+      </c>
+      <c r="D16" s="152" t="s">
         <v>732</v>
       </c>
-      <c r="G11" s="147" t="s">
+      <c r="E16" s="23" t="s">
         <v>733</v>
       </c>
-      <c r="H11" s="146" t="s">
-[...126 lines deleted...]
-      <c r="H16" s="155" t="s">
+      <c r="F16" s="80" t="s">
+        <v>734</v>
+      </c>
+      <c r="G16" s="153" t="s">
+        <v>727</v>
+      </c>
+      <c r="H16" s="150" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="12"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A17" s="222" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="226" t="s">
+      <c r="A17" s="245" t="s">
+        <v>456</v>
+      </c>
+      <c r="B17" s="264" t="s">
+        <v>457</v>
+      </c>
+      <c r="C17" s="241" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="229" t="s">
-[...12 lines deleted...]
-        <v>569</v>
+      <c r="D17" s="239" t="s">
+        <v>458</v>
+      </c>
+      <c r="E17" s="115" t="s">
+        <v>459</v>
+      </c>
+      <c r="F17" s="84" t="s">
+        <v>460</v>
+      </c>
+      <c r="G17" s="84" t="s">
+        <v>461</v>
+      </c>
+      <c r="H17" s="116" t="s">
+        <v>546</v>
       </c>
       <c r="I17" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A18" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A18" s="263"/>
+      <c r="B18" s="265"/>
+      <c r="C18" s="242"/>
+      <c r="D18" s="240"/>
+      <c r="E18" s="117" t="s">
+        <v>462</v>
+      </c>
+      <c r="F18" s="118" t="s">
+        <v>463</v>
+      </c>
+      <c r="G18" s="118" t="s">
+        <v>464</v>
+      </c>
+      <c r="H18" s="116" t="s">
+        <v>546</v>
       </c>
       <c r="I18" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A19" s="223"/>
-[...9 lines deleted...]
-      <c r="G19" s="86" t="s">
+      <c r="A19" s="263"/>
+      <c r="B19" s="265"/>
+      <c r="C19" s="242"/>
+      <c r="D19" s="240"/>
+      <c r="E19" s="119" t="s">
+        <v>465</v>
+      </c>
+      <c r="F19" s="84" t="s">
+        <v>466</v>
+      </c>
+      <c r="G19" s="84" t="s">
         <v>71</v>
       </c>
-      <c r="H19" s="121" t="s">
+      <c r="H19" s="116" t="s">
         <v>64</v>
       </c>
       <c r="I19" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A20" s="223"/>
-[...12 lines deleted...]
-      <c r="H20" s="121" t="s">
+      <c r="A20" s="263"/>
+      <c r="B20" s="265"/>
+      <c r="C20" s="242"/>
+      <c r="D20" s="240"/>
+      <c r="E20" s="115" t="s">
+        <v>467</v>
+      </c>
+      <c r="F20" s="84" t="s">
+        <v>468</v>
+      </c>
+      <c r="G20" s="84" t="s">
+        <v>469</v>
+      </c>
+      <c r="H20" s="116" t="s">
         <v>64</v>
       </c>
       <c r="I20" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A21" s="223"/>
-[...12 lines deleted...]
-      <c r="H21" s="121" t="s">
+      <c r="A21" s="263"/>
+      <c r="B21" s="265"/>
+      <c r="C21" s="242"/>
+      <c r="D21" s="240"/>
+      <c r="E21" s="117" t="s">
+        <v>470</v>
+      </c>
+      <c r="F21" s="118" t="s">
+        <v>471</v>
+      </c>
+      <c r="G21" s="118" t="s">
+        <v>472</v>
+      </c>
+      <c r="H21" s="116" t="s">
         <v>81</v>
       </c>
       <c r="I21" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A22" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A22" s="263"/>
+      <c r="B22" s="265"/>
+      <c r="C22" s="242"/>
+      <c r="D22" s="240"/>
+      <c r="E22" s="115" t="s">
+        <v>473</v>
+      </c>
+      <c r="F22" s="127" t="s">
+        <v>474</v>
+      </c>
+      <c r="G22" s="127" t="s">
+        <v>475</v>
+      </c>
+      <c r="H22" s="116" t="s">
+        <v>546</v>
       </c>
       <c r="I22" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A23" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A23" s="263"/>
+      <c r="B23" s="265"/>
+      <c r="C23" s="242"/>
+      <c r="D23" s="240"/>
+      <c r="E23" s="117" t="s">
+        <v>476</v>
+      </c>
+      <c r="F23" s="118" t="s">
+        <v>477</v>
+      </c>
+      <c r="G23" s="118" t="s">
+        <v>478</v>
+      </c>
+      <c r="H23" s="116" t="s">
+        <v>546</v>
       </c>
       <c r="I23" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A24" s="223"/>
-[...13 lines deleted...]
-        <v>571</v>
+      <c r="A24" s="263"/>
+      <c r="B24" s="265"/>
+      <c r="C24" s="242"/>
+      <c r="D24" s="240"/>
+      <c r="E24" s="117" t="s">
+        <v>479</v>
+      </c>
+      <c r="F24" s="118" t="s">
+        <v>480</v>
+      </c>
+      <c r="G24" s="118" t="s">
+        <v>481</v>
+      </c>
+      <c r="H24" s="118" t="s">
+        <v>548</v>
       </c>
       <c r="I24" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A25" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A25" s="263"/>
+      <c r="B25" s="265"/>
+      <c r="C25" s="242"/>
+      <c r="D25" s="240"/>
+      <c r="E25" s="117" t="s">
+        <v>482</v>
+      </c>
+      <c r="F25" s="118" t="s">
+        <v>483</v>
+      </c>
+      <c r="G25" s="118" t="s">
+        <v>481</v>
+      </c>
+      <c r="H25" s="116" t="s">
+        <v>546</v>
       </c>
       <c r="I25" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A26" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A26" s="263"/>
+      <c r="B26" s="265"/>
+      <c r="C26" s="242"/>
+      <c r="D26" s="240"/>
+      <c r="E26" s="117" t="s">
+        <v>484</v>
+      </c>
+      <c r="F26" s="118" t="s">
+        <v>485</v>
+      </c>
+      <c r="G26" s="118" t="s">
+        <v>486</v>
+      </c>
+      <c r="H26" s="116" t="s">
+        <v>546</v>
       </c>
       <c r="I26" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A27" s="223"/>
-[...9 lines deleted...]
-      <c r="G27" s="136" t="s">
+      <c r="A27" s="263"/>
+      <c r="B27" s="265"/>
+      <c r="C27" s="242"/>
+      <c r="D27" s="240"/>
+      <c r="E27" s="130" t="s">
+        <v>487</v>
+      </c>
+      <c r="F27" s="131" t="s">
+        <v>488</v>
+      </c>
+      <c r="G27" s="131" t="s">
         <v>105</v>
       </c>
-      <c r="H27" s="137" t="s">
-        <v>569</v>
+      <c r="H27" s="132" t="s">
+        <v>546</v>
       </c>
       <c r="I27" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A28" s="223"/>
-[...9 lines deleted...]
-      <c r="G28" s="159" t="s">
+      <c r="A28" s="263"/>
+      <c r="B28" s="265"/>
+      <c r="C28" s="242"/>
+      <c r="D28" s="240"/>
+      <c r="E28" s="115" t="s">
+        <v>489</v>
+      </c>
+      <c r="F28" s="154" t="s">
+        <v>490</v>
+      </c>
+      <c r="G28" s="154" t="s">
         <v>127</v>
       </c>
-      <c r="H28" s="159" t="s">
-        <v>569</v>
+      <c r="H28" s="154" t="s">
+        <v>546</v>
       </c>
       <c r="I28" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A29" s="223"/>
-[...9 lines deleted...]
-      <c r="G29" s="86" t="s">
+      <c r="A29" s="263"/>
+      <c r="B29" s="265"/>
+      <c r="C29" s="242"/>
+      <c r="D29" s="240"/>
+      <c r="E29" s="115" t="s">
+        <v>491</v>
+      </c>
+      <c r="F29" s="84" t="s">
+        <v>492</v>
+      </c>
+      <c r="G29" s="84" t="s">
         <v>127</v>
       </c>
-      <c r="H29" s="159" t="s">
-        <v>569</v>
+      <c r="H29" s="154" t="s">
+        <v>546</v>
       </c>
       <c r="I29" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A30" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A30" s="263"/>
+      <c r="B30" s="265"/>
+      <c r="C30" s="242"/>
+      <c r="D30" s="240"/>
+      <c r="E30" s="115" t="s">
+        <v>493</v>
+      </c>
+      <c r="F30" s="84" t="s">
+        <v>494</v>
+      </c>
+      <c r="G30" s="84" t="s">
+        <v>495</v>
+      </c>
+      <c r="H30" s="160" t="s">
+        <v>546</v>
       </c>
       <c r="I30" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A31" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A31" s="263"/>
+      <c r="B31" s="265"/>
+      <c r="C31" s="242"/>
+      <c r="D31" s="240"/>
+      <c r="E31" s="115" t="s">
+        <v>496</v>
+      </c>
+      <c r="F31" s="84" t="s">
+        <v>497</v>
+      </c>
+      <c r="G31" s="84" t="s">
+        <v>498</v>
+      </c>
+      <c r="H31" s="165" t="s">
+        <v>546</v>
       </c>
       <c r="I31" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A32" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A32" s="263"/>
+      <c r="B32" s="265"/>
+      <c r="C32" s="242"/>
+      <c r="D32" s="240"/>
+      <c r="E32" s="115" t="s">
+        <v>499</v>
+      </c>
+      <c r="F32" s="84" t="s">
+        <v>500</v>
+      </c>
+      <c r="G32" s="84" t="s">
+        <v>498</v>
+      </c>
+      <c r="H32" s="165" t="s">
+        <v>546</v>
       </c>
       <c r="I32" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A33" s="223"/>
-[...13 lines deleted...]
-        <v>569</v>
+      <c r="A33" s="263"/>
+      <c r="B33" s="265"/>
+      <c r="C33" s="242"/>
+      <c r="D33" s="240"/>
+      <c r="E33" s="115" t="s">
+        <v>501</v>
+      </c>
+      <c r="F33" s="118" t="s">
+        <v>502</v>
+      </c>
+      <c r="G33" s="118" t="s">
+        <v>503</v>
+      </c>
+      <c r="H33" s="189" t="s">
+        <v>546</v>
       </c>
       <c r="I33" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A34" s="223"/>
-[...13 lines deleted...]
-        <v>570</v>
+      <c r="A34" s="263"/>
+      <c r="B34" s="265"/>
+      <c r="C34" s="242"/>
+      <c r="D34" s="240"/>
+      <c r="E34" s="130" t="s">
+        <v>504</v>
+      </c>
+      <c r="F34" s="131" t="s">
+        <v>505</v>
+      </c>
+      <c r="G34" s="131" t="s">
+        <v>506</v>
+      </c>
+      <c r="H34" s="132" t="s">
+        <v>547</v>
       </c>
       <c r="I34" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A35" s="223"/>
-[...12 lines deleted...]
-      <c r="H35" s="197" t="s">
+      <c r="A35" s="263"/>
+      <c r="B35" s="265"/>
+      <c r="C35" s="242"/>
+      <c r="D35" s="240"/>
+      <c r="E35" s="115" t="s">
+        <v>507</v>
+      </c>
+      <c r="F35" s="118" t="s">
+        <v>508</v>
+      </c>
+      <c r="G35" s="118" t="s">
+        <v>509</v>
+      </c>
+      <c r="H35" s="192" t="s">
         <v>81</v>
       </c>
       <c r="I35" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A36" s="223"/>
-[...3 lines deleted...]
-      <c r="E36" s="60" t="s">
+      <c r="A36" s="263"/>
+      <c r="B36" s="265"/>
+      <c r="C36" s="242"/>
+      <c r="D36" s="240"/>
+      <c r="E36" s="59" t="s">
+        <v>510</v>
+      </c>
+      <c r="F36" s="113" t="s">
+        <v>511</v>
+      </c>
+      <c r="G36" s="113" t="s">
+        <v>231</v>
+      </c>
+      <c r="H36" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="I36" s="68"/>
+    </row>
+    <row r="37" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A37" s="263"/>
+      <c r="B37" s="265"/>
+      <c r="C37" s="242"/>
+      <c r="D37" s="240"/>
+      <c r="E37" s="68" t="s">
+        <v>512</v>
+      </c>
+      <c r="F37" s="112" t="s">
+        <v>513</v>
+      </c>
+      <c r="G37" s="112" t="s">
+        <v>514</v>
+      </c>
+      <c r="H37" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I37" s="68"/>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A38" s="263"/>
+      <c r="B38" s="265"/>
+      <c r="C38" s="242"/>
+      <c r="D38" s="240"/>
+      <c r="E38" s="68" t="s">
+        <v>515</v>
+      </c>
+      <c r="F38" s="112" t="s">
+        <v>516</v>
+      </c>
+      <c r="G38" s="112" t="s">
+        <v>186</v>
+      </c>
+      <c r="H38" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I38" s="68"/>
+    </row>
+    <row r="39" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A39" s="263"/>
+      <c r="B39" s="265"/>
+      <c r="C39" s="242"/>
+      <c r="D39" s="240"/>
+      <c r="E39" s="68" t="s">
+        <v>517</v>
+      </c>
+      <c r="F39" s="112" t="s">
+        <v>518</v>
+      </c>
+      <c r="G39" s="112" t="s">
+        <v>519</v>
+      </c>
+      <c r="H39" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="I39" s="68"/>
+    </row>
+    <row r="40" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A40" s="263"/>
+      <c r="B40" s="265"/>
+      <c r="C40" s="242"/>
+      <c r="D40" s="240"/>
+      <c r="E40" s="59" t="s">
+        <v>520</v>
+      </c>
+      <c r="F40" s="113" t="s">
+        <v>521</v>
+      </c>
+      <c r="G40" s="113" t="s">
+        <v>262</v>
+      </c>
+      <c r="H40" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I40" s="68"/>
+    </row>
+    <row r="41" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A41" s="263"/>
+      <c r="B41" s="265"/>
+      <c r="C41" s="242"/>
+      <c r="D41" s="240"/>
+      <c r="E41" s="104" t="s">
+        <v>522</v>
+      </c>
+      <c r="F41" s="112" t="s">
+        <v>523</v>
+      </c>
+      <c r="G41" s="112" t="s">
+        <v>357</v>
+      </c>
+      <c r="H41" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I41" s="68"/>
+    </row>
+    <row r="42" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A42" s="263"/>
+      <c r="B42" s="265"/>
+      <c r="C42" s="242"/>
+      <c r="D42" s="240"/>
+      <c r="E42" s="104" t="s">
+        <v>524</v>
+      </c>
+      <c r="F42" s="112" t="s">
+        <v>525</v>
+      </c>
+      <c r="G42" s="112" t="s">
+        <v>357</v>
+      </c>
+      <c r="H42" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I42" s="68"/>
+    </row>
+    <row r="43" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A43" s="263"/>
+      <c r="B43" s="265"/>
+      <c r="C43" s="242"/>
+      <c r="D43" s="240"/>
+      <c r="E43" s="104" t="s">
+        <v>526</v>
+      </c>
+      <c r="F43" s="114" t="s">
+        <v>527</v>
+      </c>
+      <c r="G43" s="114" t="s">
+        <v>528</v>
+      </c>
+      <c r="H43" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I43" s="68"/>
+    </row>
+    <row r="44" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A44" s="263"/>
+      <c r="B44" s="265"/>
+      <c r="C44" s="242"/>
+      <c r="D44" s="240"/>
+      <c r="E44" s="104" t="s">
+        <v>529</v>
+      </c>
+      <c r="F44" s="114" t="s">
+        <v>530</v>
+      </c>
+      <c r="G44" s="114" t="s">
+        <v>528</v>
+      </c>
+      <c r="H44" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I44" s="68"/>
+    </row>
+    <row r="45" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A45" s="263"/>
+      <c r="B45" s="265"/>
+      <c r="C45" s="242"/>
+      <c r="D45" s="240"/>
+      <c r="E45" s="104" t="s">
+        <v>531</v>
+      </c>
+      <c r="F45" s="114" t="s">
+        <v>532</v>
+      </c>
+      <c r="G45" s="114" t="s">
         <v>533</v>
       </c>
-      <c r="F36" s="118" t="s">
+      <c r="H45" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I45" s="68"/>
+    </row>
+    <row r="46" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A46" s="263"/>
+      <c r="B46" s="265"/>
+      <c r="C46" s="242"/>
+      <c r="D46" s="240"/>
+      <c r="E46" s="104" t="s">
         <v>534</v>
       </c>
-      <c r="G36" s="118" t="s">
-[...12 lines deleted...]
-      <c r="E37" s="69" t="s">
+      <c r="F46" s="114" t="s">
         <v>535</v>
       </c>
-      <c r="F37" s="117" t="s">
+      <c r="G46" s="114" t="s">
         <v>536</v>
       </c>
-      <c r="G37" s="117" t="s">
+      <c r="H46" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I46" s="68"/>
+    </row>
+    <row r="47" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A47" s="263"/>
+      <c r="B47" s="265"/>
+      <c r="C47" s="242"/>
+      <c r="D47" s="240"/>
+      <c r="E47" s="59" t="s">
         <v>537</v>
       </c>
-      <c r="H37" s="80" t="s">
-[...9 lines deleted...]
-      <c r="E38" s="69" t="s">
+      <c r="F47" s="114" t="s">
         <v>538</v>
       </c>
-      <c r="F38" s="117" t="s">
+      <c r="G47" s="60" t="s">
         <v>539</v>
       </c>
-      <c r="G38" s="117" t="s">
-[...12 lines deleted...]
-      <c r="E39" s="69" t="s">
+      <c r="H47" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I47" s="68"/>
+    </row>
+    <row r="48" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A48" s="263"/>
+      <c r="B48" s="265"/>
+      <c r="C48" s="242"/>
+      <c r="D48" s="240"/>
+      <c r="E48" s="59" t="s">
         <v>540</v>
       </c>
-      <c r="F39" s="117" t="s">
+      <c r="F48" s="114" t="s">
         <v>541</v>
       </c>
-      <c r="G39" s="117" t="s">
+      <c r="G48" s="60" t="s">
+        <v>539</v>
+      </c>
+      <c r="H48" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I48" s="68"/>
+    </row>
+    <row r="49" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A49" s="263"/>
+      <c r="B49" s="265"/>
+      <c r="C49" s="242"/>
+      <c r="D49" s="240"/>
+      <c r="E49" s="59" t="s">
         <v>542</v>
       </c>
-      <c r="H39" s="80" t="s">
-[...9 lines deleted...]
-      <c r="E40" s="60" t="s">
+      <c r="F49" s="114" t="s">
         <v>543</v>
       </c>
-      <c r="F40" s="118" t="s">
+      <c r="G49" s="60" t="s">
+        <v>539</v>
+      </c>
+      <c r="H49" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I49" s="68"/>
+    </row>
+    <row r="50" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A50" s="246"/>
+      <c r="B50" s="266"/>
+      <c r="C50" s="251"/>
+      <c r="D50" s="257"/>
+      <c r="E50" s="59" t="s">
         <v>544</v>
       </c>
-      <c r="G40" s="118" t="s">
-[...12 lines deleted...]
-      <c r="E41" s="109" t="s">
+      <c r="F50" s="114" t="s">
         <v>545</v>
       </c>
-      <c r="F41" s="117" t="s">
+      <c r="G50" s="60" t="s">
+        <v>539</v>
+      </c>
+      <c r="H50" s="78" t="s">
         <v>546</v>
       </c>
-      <c r="G41" s="117" t="s">
-[...176 lines deleted...]
-      <c r="I50" s="69"/>
+      <c r="I50" s="68"/>
     </row>
     <row r="51" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A51" s="242" t="s">
+      <c r="A51" s="259" t="s">
         <v>114</v>
       </c>
-      <c r="B51" s="236" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="226" t="s">
+      <c r="B51" s="249" t="s">
+        <v>722</v>
+      </c>
+      <c r="C51" s="241" t="s">
         <v>26</v>
       </c>
-      <c r="D51" s="234" t="s">
+      <c r="D51" s="247" t="s">
         <v>115</v>
       </c>
-      <c r="E51" s="107" t="s">
+      <c r="E51" s="102" t="s">
         <v>116</v>
       </c>
-      <c r="F51" s="108" t="s">
+      <c r="F51" s="103" t="s">
         <v>117</v>
       </c>
-      <c r="G51" s="108" t="s">
+      <c r="G51" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="H51" s="232" t="s">
-[...2 lines deleted...]
-      <c r="I51" s="69"/>
+      <c r="H51" s="243" t="s">
+        <v>638</v>
+      </c>
+      <c r="I51" s="68"/>
     </row>
     <row r="52" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A52" s="243"/>
-[...13 lines deleted...]
-      <c r="I52" s="69"/>
+      <c r="A52" s="260"/>
+      <c r="B52" s="250"/>
+      <c r="C52" s="251"/>
+      <c r="D52" s="248"/>
+      <c r="E52" s="102" t="s">
+        <v>294</v>
+      </c>
+      <c r="F52" s="148" t="s">
+        <v>723</v>
+      </c>
+      <c r="G52" s="148" t="s">
+        <v>724</v>
+      </c>
+      <c r="H52" s="244"/>
+      <c r="I52" s="68"/>
     </row>
     <row r="53" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A53" s="220" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="226" t="s">
+      <c r="A53" s="225" t="s">
+        <v>759</v>
+      </c>
+      <c r="B53" s="243" t="s">
+        <v>760</v>
+      </c>
+      <c r="C53" s="241" t="s">
         <v>26</v>
       </c>
-      <c r="D53" s="226" t="s">
-[...11 lines deleted...]
-      <c r="H53" s="232" t="s">
+      <c r="D53" s="241" t="s">
+        <v>761</v>
+      </c>
+      <c r="E53" s="104" t="s">
+        <v>762</v>
+      </c>
+      <c r="F53" s="60" t="s">
+        <v>763</v>
+      </c>
+      <c r="G53" s="60" t="s">
+        <v>764</v>
+      </c>
+      <c r="H53" s="243" t="s">
         <v>52</v>
       </c>
       <c r="I53" s="12"/>
     </row>
     <row r="54" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A54" s="225"/>
-[...12 lines deleted...]
-      <c r="H54" s="233"/>
+      <c r="A54" s="252"/>
+      <c r="B54" s="244"/>
+      <c r="C54" s="251"/>
+      <c r="D54" s="251"/>
+      <c r="E54" s="59" t="s">
+        <v>765</v>
+      </c>
+      <c r="F54" s="60" t="s">
+        <v>766</v>
+      </c>
+      <c r="G54" s="168" t="s">
+        <v>767</v>
+      </c>
+      <c r="H54" s="244"/>
       <c r="I54" s="12"/>
     </row>
     <row r="55" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A55" s="199" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="201" t="s">
+      <c r="A55" s="194" t="s">
+        <v>808</v>
+      </c>
+      <c r="B55" s="195" t="s">
+        <v>809</v>
+      </c>
+      <c r="C55" s="196" t="s">
         <v>26</v>
       </c>
-      <c r="D55" s="198" t="s">
-[...12 lines deleted...]
-        <v>830</v>
+      <c r="D55" s="193" t="s">
+        <v>810</v>
+      </c>
+      <c r="E55" s="104" t="s">
+        <v>811</v>
+      </c>
+      <c r="F55" s="195" t="s">
+        <v>812</v>
+      </c>
+      <c r="G55" s="195" t="s">
+        <v>809</v>
+      </c>
+      <c r="H55" s="195" t="s">
+        <v>807</v>
       </c>
       <c r="I55" s="12"/>
     </row>
     <row r="56" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A56" s="57" t="s">
-        <v>265</v>
+      <c r="A56" s="56" t="s">
+        <v>242</v>
       </c>
       <c r="B56" s="20" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="C56" s="77" t="s">
+        <v>243</v>
+      </c>
+      <c r="C56" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="D56" s="64" t="s">
-[...3 lines deleted...]
-        <v>268</v>
+      <c r="D56" s="63" t="s">
+        <v>244</v>
+      </c>
+      <c r="E56" s="67" t="s">
+        <v>245</v>
       </c>
       <c r="F56" s="20" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="G56" s="20" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="H56" s="61" t="s">
+        <v>247</v>
+      </c>
+      <c r="H56" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="I56" s="69"/>
+      <c r="I56" s="68"/>
     </row>
     <row r="57" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A57" s="222" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="226" t="s">
+      <c r="A57" s="245" t="s">
+        <v>356</v>
+      </c>
+      <c r="B57" s="249" t="s">
+        <v>357</v>
+      </c>
+      <c r="C57" s="241" t="s">
         <v>26</v>
       </c>
-      <c r="D57" s="234" t="s">
-[...3 lines deleted...]
-        <v>384</v>
+      <c r="D57" s="247" t="s">
+        <v>358</v>
+      </c>
+      <c r="E57" s="67" t="s">
+        <v>361</v>
       </c>
       <c r="F57" s="20" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="H57" s="232" t="s">
+        <v>360</v>
+      </c>
+      <c r="H57" s="243" t="s">
         <v>64</v>
       </c>
-      <c r="I57" s="69"/>
+      <c r="I57" s="68"/>
     </row>
     <row r="58" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A58" s="224"/>
-[...4 lines deleted...]
-        <v>386</v>
+      <c r="A58" s="246"/>
+      <c r="B58" s="250"/>
+      <c r="C58" s="251"/>
+      <c r="D58" s="248"/>
+      <c r="E58" s="67" t="s">
+        <v>363</v>
       </c>
       <c r="F58" s="20" t="s">
-        <v>385</v>
+        <v>362</v>
       </c>
       <c r="G58" s="20" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-      <c r="I58" s="69"/>
+        <v>364</v>
+      </c>
+      <c r="H58" s="244"/>
+      <c r="I58" s="68"/>
     </row>
     <row r="59" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A59" s="175" t="s">
-[...5 lines deleted...]
-      <c r="C59" s="176" t="s">
+      <c r="A59" s="170" t="s">
+        <v>777</v>
+      </c>
+      <c r="B59" s="169" t="s">
+        <v>778</v>
+      </c>
+      <c r="C59" s="171" t="s">
         <v>26</v>
       </c>
-      <c r="D59" s="64" t="s">
-[...11 lines deleted...]
-      <c r="H59" s="61" t="s">
+      <c r="D59" s="63" t="s">
+        <v>779</v>
+      </c>
+      <c r="E59" s="104" t="s">
+        <v>768</v>
+      </c>
+      <c r="F59" s="60" t="s">
+        <v>769</v>
+      </c>
+      <c r="G59" s="168" t="s">
+        <v>770</v>
+      </c>
+      <c r="H59" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="I59" s="69"/>
+      <c r="I59" s="68"/>
     </row>
     <row r="60" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A60" s="57" t="s">
-        <v>213</v>
+      <c r="A60" s="56" t="s">
+        <v>191</v>
       </c>
       <c r="B60" s="20" t="s">
-        <v>214</v>
-[...8 lines deleted...]
-        <v>217</v>
+        <v>192</v>
+      </c>
+      <c r="C60" s="76" t="s">
+        <v>193</v>
+      </c>
+      <c r="D60" s="63" t="s">
+        <v>194</v>
+      </c>
+      <c r="E60" s="67" t="s">
+        <v>195</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="H60" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="I60" s="69"/>
+      <c r="I60" s="68"/>
     </row>
     <row r="61" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A61" s="244" t="s">
-[...12 lines deleted...]
-        <v>686</v>
+      <c r="A61" s="261" t="s">
+        <v>660</v>
+      </c>
+      <c r="B61" s="249" t="s">
+        <v>661</v>
+      </c>
+      <c r="C61" s="241" t="s">
+        <v>193</v>
+      </c>
+      <c r="D61" s="240" t="s">
+        <v>662</v>
+      </c>
+      <c r="E61" s="67" t="s">
+        <v>663</v>
       </c>
       <c r="F61" s="20" t="s">
-        <v>687</v>
-[...7 lines deleted...]
-      <c r="I61" s="69"/>
+        <v>664</v>
+      </c>
+      <c r="G61" s="61" t="s">
+        <v>665</v>
+      </c>
+      <c r="H61" s="249" t="s">
+        <v>668</v>
+      </c>
+      <c r="I61" s="68"/>
     </row>
     <row r="62" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A62" s="245"/>
-[...4 lines deleted...]
-        <v>689</v>
+      <c r="A62" s="262"/>
+      <c r="B62" s="250"/>
+      <c r="C62" s="251"/>
+      <c r="D62" s="257"/>
+      <c r="E62" s="67" t="s">
+        <v>666</v>
       </c>
       <c r="F62" s="20" t="s">
-        <v>690</v>
-[...5 lines deleted...]
-      <c r="I62" s="69"/>
+        <v>667</v>
+      </c>
+      <c r="G62" s="49" t="s">
+        <v>665</v>
+      </c>
+      <c r="H62" s="250"/>
+      <c r="I62" s="68"/>
     </row>
     <row r="63" spans="1:9" ht="12.75" customHeight="1">
       <c r="A63" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="36" t="s">
-        <v>468</v>
+        <v>445</v>
       </c>
       <c r="C63" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="38" t="s">
         <v>23</v>
       </c>
       <c r="E63" s="39" t="s">
         <v>68</v>
       </c>
       <c r="F63" s="40" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>349</v>
+      </c>
+      <c r="G63" s="107" t="s">
+        <v>350</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>66</v>
       </c>
       <c r="I63" s="11"/>
     </row>
     <row r="64" spans="1:9" s="2" customFormat="1">
-      <c r="A64" s="98" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="71" t="s">
+      <c r="A64" s="93" t="s">
+        <v>167</v>
+      </c>
+      <c r="B64" s="60" t="s">
+        <v>168</v>
+      </c>
+      <c r="C64" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="D64" s="99" t="s">
-        <v>191</v>
+      <c r="D64" s="94" t="s">
+        <v>169</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>192</v>
+        <v>170</v>
       </c>
       <c r="F64" s="43" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="H64" s="61" t="s">
+        <v>171</v>
+      </c>
+      <c r="G64" s="60" t="s">
+        <v>168</v>
+      </c>
+      <c r="H64" s="60" t="s">
         <v>52</v>
       </c>
       <c r="I64" s="16"/>
     </row>
     <row r="65" spans="1:9" s="2" customFormat="1">
-      <c r="A65" s="180" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="179" t="s">
+      <c r="A65" s="175" t="s">
+        <v>780</v>
+      </c>
+      <c r="B65" s="173" t="s">
+        <v>781</v>
+      </c>
+      <c r="C65" s="174" t="s">
         <v>0</v>
       </c>
-      <c r="D65" s="181" t="s">
-[...11 lines deleted...]
-      <c r="H65" s="61" t="s">
+      <c r="D65" s="176" t="s">
+        <v>782</v>
+      </c>
+      <c r="E65" s="92" t="s">
+        <v>783</v>
+      </c>
+      <c r="F65" s="159" t="s">
+        <v>784</v>
+      </c>
+      <c r="G65" s="60" t="s">
+        <v>772</v>
+      </c>
+      <c r="H65" s="60" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="16"/>
     </row>
     <row r="66" spans="1:9" ht="16.5" customHeight="1">
       <c r="A66" s="44" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="B66" s="41" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="C66" s="18" t="s">
         <v>63</v>
       </c>
       <c r="D66" s="42" t="s">
-        <v>443</v>
-[...10 lines deleted...]
-      <c r="H66" s="61" t="s">
+        <v>420</v>
+      </c>
+      <c r="E66" s="111" t="s">
+        <v>421</v>
+      </c>
+      <c r="F66" s="46" t="s">
+        <v>422</v>
+      </c>
+      <c r="G66" s="60" t="s">
+        <v>423</v>
+      </c>
+      <c r="H66" s="60" t="s">
         <v>52</v>
       </c>
       <c r="I66" s="12"/>
     </row>
     <row r="67" spans="1:9" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A67" s="67" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="71" t="s">
+      <c r="A67" s="66" t="s">
+        <v>206</v>
+      </c>
+      <c r="B67" s="60" t="s">
+        <v>207</v>
+      </c>
+      <c r="C67" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="D67" s="71" t="s">
-[...9 lines deleted...]
-        <v>150</v>
+      <c r="D67" s="69" t="s">
+        <v>208</v>
+      </c>
+      <c r="E67" s="59" t="s">
+        <v>209</v>
+      </c>
+      <c r="F67" s="46" t="s">
+        <v>210</v>
+      </c>
+      <c r="G67" s="46" t="s">
+        <v>205</v>
       </c>
       <c r="H67" s="43" t="s">
         <v>27</v>
       </c>
       <c r="I67" s="12"/>
     </row>
     <row r="68" spans="1:9" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A68" s="67" t="s">
-[...18 lines deleted...]
-        <v>227</v>
+      <c r="A68" s="66" t="s">
+        <v>256</v>
+      </c>
+      <c r="B68" s="60" t="s">
+        <v>257</v>
+      </c>
+      <c r="C68" s="63" t="s">
+        <v>258</v>
+      </c>
+      <c r="D68" s="69" t="s">
+        <v>259</v>
+      </c>
+      <c r="E68" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="F68" s="46" t="s">
+        <v>261</v>
+      </c>
+      <c r="G68" s="46" t="s">
+        <v>262</v>
       </c>
       <c r="H68" s="43" t="s">
+        <v>130</v>
+      </c>
+      <c r="I68" s="12"/>
+    </row>
+    <row r="69" spans="1:9" s="3" customFormat="1">
+      <c r="A69" s="77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B69" s="78" t="s">
+        <v>186</v>
+      </c>
+      <c r="C69" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" s="76" t="s">
+        <v>187</v>
+      </c>
+      <c r="E69" s="95" t="s">
+        <v>318</v>
+      </c>
+      <c r="F69" s="60" t="s">
+        <v>409</v>
+      </c>
+      <c r="G69" s="46" t="s">
+        <v>410</v>
+      </c>
+      <c r="H69" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="I68" s="12"/>
-[...26 lines deleted...]
-      <c r="I69" s="12"/>
+      <c r="I69" s="34"/>
     </row>
     <row r="70" spans="1:9" s="3" customFormat="1">
-      <c r="A70" s="79" t="s">
-[...20 lines deleted...]
-      <c r="H70" s="43" t="s">
+      <c r="A70" s="225" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="243" t="s">
+        <v>586</v>
+      </c>
+      <c r="C70" s="241" t="s">
+        <v>72</v>
+      </c>
+      <c r="D70" s="241" t="s">
+        <v>73</v>
+      </c>
+      <c r="E70" s="115" t="s">
+        <v>74</v>
+      </c>
+      <c r="F70" s="84" t="s">
+        <v>75</v>
+      </c>
+      <c r="G70" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="H70" s="86" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" s="3" customFormat="1">
+      <c r="A71" s="226"/>
+      <c r="B71" s="283"/>
+      <c r="C71" s="242"/>
+      <c r="D71" s="242"/>
+      <c r="E71" s="59" t="s">
+        <v>559</v>
+      </c>
+      <c r="F71" s="60" t="s">
+        <v>560</v>
+      </c>
+      <c r="G71" s="60" t="s">
+        <v>561</v>
+      </c>
+      <c r="H71" s="157" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="12"/>
+    </row>
+    <row r="72" spans="1:9" s="3" customFormat="1">
+      <c r="A72" s="226"/>
+      <c r="B72" s="283"/>
+      <c r="C72" s="242"/>
+      <c r="D72" s="242"/>
+      <c r="E72" s="59" t="s">
+        <v>617</v>
+      </c>
+      <c r="F72" s="60" t="s">
+        <v>618</v>
+      </c>
+      <c r="G72" s="60" t="s">
+        <v>619</v>
+      </c>
+      <c r="H72" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="12"/>
+    </row>
+    <row r="73" spans="1:9" s="3" customFormat="1">
+      <c r="A73" s="252"/>
+      <c r="B73" s="244"/>
+      <c r="C73" s="251"/>
+      <c r="D73" s="251"/>
+      <c r="E73" s="59" t="s">
+        <v>112</v>
+      </c>
+      <c r="F73" s="60" t="s">
+        <v>752</v>
+      </c>
+      <c r="G73" s="60" t="s">
+        <v>751</v>
+      </c>
+      <c r="H73" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="12"/>
+    </row>
+    <row r="74" spans="1:9" s="3" customFormat="1">
+      <c r="A74" s="66" t="s">
+        <v>411</v>
+      </c>
+      <c r="B74" s="60" t="s">
+        <v>412</v>
+      </c>
+      <c r="C74" s="63" t="s">
+        <v>413</v>
+      </c>
+      <c r="D74" s="75" t="s">
+        <v>414</v>
+      </c>
+      <c r="E74" s="59" t="s">
+        <v>415</v>
+      </c>
+      <c r="F74" s="60" t="s">
+        <v>416</v>
+      </c>
+      <c r="G74" s="61" t="s">
+        <v>417</v>
+      </c>
+      <c r="H74" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="34"/>
-[...84 lines deleted...]
-      </c>
       <c r="I74" s="12"/>
     </row>
-    <row r="75" spans="1:9" s="3" customFormat="1">
-[...27 lines deleted...]
-      <c r="A76" s="26" t="s">
+    <row r="75" spans="1:9">
+      <c r="A75" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B76" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="25" t="s">
+      <c r="B75" s="20" t="s">
+        <v>750</v>
+      </c>
+      <c r="C75" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="D76" s="25" t="s">
+      <c r="D75" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="E76" s="263" t="s">
+      <c r="E75" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="F76" s="264"/>
-      <c r="G76" s="265"/>
+      <c r="F75" s="281"/>
+      <c r="G75" s="282"/>
+      <c r="H75" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="I75" s="17"/>
+    </row>
+    <row r="76" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A76" s="62" t="s">
+        <v>382</v>
+      </c>
+      <c r="B76" s="77" t="s">
+        <v>383</v>
+      </c>
+      <c r="C76" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="E76" s="280" t="s">
+        <v>37</v>
+      </c>
+      <c r="F76" s="281"/>
+      <c r="G76" s="282"/>
       <c r="H76" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="I76" s="17"/>
+      <c r="I76" s="34"/>
     </row>
     <row r="77" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A77" s="63" t="s">
-[...5 lines deleted...]
-      <c r="C77" s="64" t="s">
+      <c r="A77" s="62" t="s">
+        <v>572</v>
+      </c>
+      <c r="B77" s="77" t="s">
+        <v>573</v>
+      </c>
+      <c r="C77" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="D77" s="101" t="s">
-[...6 lines deleted...]
-      <c r="G77" s="265"/>
+      <c r="D77" s="96" t="s">
+        <v>574</v>
+      </c>
+      <c r="E77" s="64" t="s">
+        <v>575</v>
+      </c>
+      <c r="F77" s="80" t="s">
+        <v>576</v>
+      </c>
+      <c r="G77" s="81" t="s">
+        <v>577</v>
+      </c>
       <c r="H77" s="27" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I77" s="34"/>
     </row>
-    <row r="78" spans="1:9" ht="15.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="I78" s="34"/>
+    <row r="78" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A78" s="289" t="s">
+        <v>28</v>
+      </c>
+      <c r="B78" s="290" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="D78" s="284" t="s">
+        <v>29</v>
+      </c>
+      <c r="E78" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="F78" s="124" t="s">
+        <v>84</v>
+      </c>
+      <c r="G78" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="H78" s="91" t="s">
+        <v>83</v>
+      </c>
+      <c r="I78" s="34" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="79" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A79" s="272" t="s">
-[...20 lines deleted...]
-      <c r="H79" s="93" t="s">
+      <c r="A79" s="226"/>
+      <c r="B79" s="291"/>
+      <c r="C79" s="242"/>
+      <c r="D79" s="285"/>
+      <c r="E79" s="83" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" s="97" t="s">
+        <v>140</v>
+      </c>
+      <c r="G79" s="84" t="s">
+        <v>142</v>
+      </c>
+      <c r="H79" s="212" t="s">
         <v>83</v>
       </c>
       <c r="I79" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A80" s="221"/>
-[...12 lines deleted...]
-      <c r="H80" s="217" t="s">
+      <c r="A80" s="226"/>
+      <c r="B80" s="291"/>
+      <c r="C80" s="242"/>
+      <c r="D80" s="285"/>
+      <c r="E80" s="79" t="s">
+        <v>129</v>
+      </c>
+      <c r="F80" s="61" t="s">
+        <v>454</v>
+      </c>
+      <c r="G80" s="60" t="s">
+        <v>455</v>
+      </c>
+      <c r="H80" s="21" t="s">
         <v>83</v>
       </c>
-      <c r="I80" s="34" t="s">
+      <c r="I80" s="68"/>
+    </row>
+    <row r="81" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A81" s="252"/>
+      <c r="B81" s="250"/>
+      <c r="C81" s="251"/>
+      <c r="D81" s="286"/>
+      <c r="E81" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="F81" s="88" t="s">
+        <v>639</v>
+      </c>
+      <c r="G81" s="60" t="s">
+        <v>640</v>
+      </c>
+      <c r="H81" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="I81" s="68"/>
+    </row>
+    <row r="82" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A82" s="66" t="s">
+        <v>403</v>
+      </c>
+      <c r="B82" s="60" t="s">
+        <v>404</v>
+      </c>
+      <c r="C82" s="75" t="s">
+        <v>220</v>
+      </c>
+      <c r="D82" s="79" t="s">
+        <v>405</v>
+      </c>
+      <c r="E82" s="87" t="s">
+        <v>408</v>
+      </c>
+      <c r="F82" s="88" t="s">
+        <v>406</v>
+      </c>
+      <c r="G82" s="60" t="s">
+        <v>407</v>
+      </c>
+      <c r="H82" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="I82" s="12"/>
+    </row>
+    <row r="83" spans="1:9" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A83" s="225" t="s">
+        <v>79</v>
+      </c>
+      <c r="B83" s="243" t="s">
+        <v>608</v>
+      </c>
+      <c r="C83" s="241" t="s">
+        <v>221</v>
+      </c>
+      <c r="D83" s="241" t="s">
+        <v>80</v>
+      </c>
+      <c r="E83" s="79" t="s">
+        <v>593</v>
+      </c>
+      <c r="F83" s="60" t="s">
+        <v>609</v>
+      </c>
+      <c r="G83" s="78" t="s">
+        <v>610</v>
+      </c>
+      <c r="H83" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="I83" s="13"/>
+    </row>
+    <row r="84" spans="1:9" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A84" s="252"/>
+      <c r="B84" s="244"/>
+      <c r="C84" s="251"/>
+      <c r="D84" s="251"/>
+      <c r="E84" s="79" t="s">
+        <v>594</v>
+      </c>
+      <c r="F84" s="60" t="s">
+        <v>595</v>
+      </c>
+      <c r="G84" s="78" t="s">
+        <v>610</v>
+      </c>
+      <c r="H84" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="I84" s="13"/>
+    </row>
+    <row r="85" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A85" s="287" t="s">
+        <v>31</v>
+      </c>
+      <c r="B85" s="287" t="s">
+        <v>692</v>
+      </c>
+      <c r="C85" s="279" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="279" t="s">
+        <v>33</v>
+      </c>
+      <c r="E85" s="65" t="s">
+        <v>697</v>
+      </c>
+      <c r="F85" s="60" t="s">
+        <v>698</v>
+      </c>
+      <c r="G85" s="191" t="s">
+        <v>699</v>
+      </c>
+      <c r="H85" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" s="45"/>
+    </row>
+    <row r="86" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A86" s="287"/>
+      <c r="B86" s="287"/>
+      <c r="C86" s="279"/>
+      <c r="D86" s="279"/>
+      <c r="E86" s="65" t="s">
+        <v>700</v>
+      </c>
+      <c r="F86" s="60" t="s">
+        <v>701</v>
+      </c>
+      <c r="G86" s="191" t="s">
+        <v>702</v>
+      </c>
+      <c r="H86" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" s="68"/>
+    </row>
+    <row r="87" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A87" s="287"/>
+      <c r="B87" s="287"/>
+      <c r="C87" s="279"/>
+      <c r="D87" s="279"/>
+      <c r="E87" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87" s="60" t="s">
+        <v>694</v>
+      </c>
+      <c r="G87" s="191" t="s">
+        <v>693</v>
+      </c>
+      <c r="H87" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" s="68"/>
+    </row>
+    <row r="88" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A88" s="287"/>
+      <c r="B88" s="287"/>
+      <c r="C88" s="279"/>
+      <c r="D88" s="279"/>
+      <c r="E88" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="F88" s="60" t="s">
+        <v>695</v>
+      </c>
+      <c r="G88" s="191" t="s">
+        <v>693</v>
+      </c>
+      <c r="H88" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" s="68"/>
+    </row>
+    <row r="89" spans="1:9" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A89" s="287"/>
+      <c r="B89" s="287"/>
+      <c r="C89" s="279"/>
+      <c r="D89" s="279"/>
+      <c r="E89" s="190" t="s">
+        <v>696</v>
+      </c>
+      <c r="F89" s="60" t="s">
+        <v>800</v>
+      </c>
+      <c r="G89" s="191" t="s">
+        <v>801</v>
+      </c>
+      <c r="H89" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" s="68"/>
+    </row>
+    <row r="90" spans="1:9" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A90" s="253" t="s">
+        <v>55</v>
+      </c>
+      <c r="B90" s="243" t="s">
+        <v>351</v>
+      </c>
+      <c r="C90" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="241" t="s">
+        <v>56</v>
+      </c>
+      <c r="E90" s="125" t="s">
+        <v>85</v>
+      </c>
+      <c r="F90" s="84" t="s">
+        <v>86</v>
+      </c>
+      <c r="G90" s="126" t="s">
+        <v>87</v>
+      </c>
+      <c r="H90" s="258" t="s">
+        <v>58</v>
+      </c>
+      <c r="I90" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="81" spans="1:9" ht="12.75" customHeight="1">
-[...132 lines deleted...]
-      <c r="H86" s="76" t="s">
+    <row r="91" spans="1:9" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A91" s="254"/>
+      <c r="B91" s="283"/>
+      <c r="C91" s="242"/>
+      <c r="D91" s="242"/>
+      <c r="E91" s="65" t="s">
+        <v>177</v>
+      </c>
+      <c r="F91" s="60" t="s">
+        <v>178</v>
+      </c>
+      <c r="G91" s="66" t="s">
+        <v>179</v>
+      </c>
+      <c r="H91" s="226"/>
+      <c r="I91" s="48"/>
+    </row>
+    <row r="92" spans="1:9" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A92" s="254"/>
+      <c r="B92" s="283"/>
+      <c r="C92" s="242"/>
+      <c r="D92" s="242"/>
+      <c r="E92" s="65" t="s">
+        <v>352</v>
+      </c>
+      <c r="F92" s="60" t="s">
+        <v>353</v>
+      </c>
+      <c r="G92" s="66" t="s">
+        <v>354</v>
+      </c>
+      <c r="H92" s="226"/>
+      <c r="I92" s="48"/>
+    </row>
+    <row r="93" spans="1:9" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A93" s="254"/>
+      <c r="B93" s="283"/>
+      <c r="C93" s="242"/>
+      <c r="D93" s="242"/>
+      <c r="E93" s="65" t="s">
+        <v>57</v>
+      </c>
+      <c r="F93" s="60" t="s">
+        <v>355</v>
+      </c>
+      <c r="G93" s="66" t="s">
+        <v>354</v>
+      </c>
+      <c r="H93" s="226"/>
+      <c r="I93" s="48"/>
+    </row>
+    <row r="94" spans="1:9" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A94" s="254"/>
+      <c r="B94" s="283"/>
+      <c r="C94" s="242"/>
+      <c r="D94" s="242"/>
+      <c r="E94" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="F94" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="G94" s="66" t="s">
+        <v>620</v>
+      </c>
+      <c r="H94" s="226"/>
+      <c r="I94" s="68"/>
+    </row>
+    <row r="95" spans="1:9" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A95" s="255"/>
+      <c r="B95" s="244"/>
+      <c r="C95" s="251"/>
+      <c r="D95" s="242"/>
+      <c r="E95" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="F95" s="60" t="s">
+        <v>626</v>
+      </c>
+      <c r="G95" s="66" t="s">
+        <v>620</v>
+      </c>
+      <c r="H95" s="252"/>
+      <c r="I95" s="11"/>
+    </row>
+    <row r="96" spans="1:9" s="2" customFormat="1">
+      <c r="A96" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B96" s="46" t="s">
+        <v>674</v>
+      </c>
+      <c r="C96" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="54" t="s">
+        <v>96</v>
+      </c>
+      <c r="E96" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="F96" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="G96" s="60" t="s">
+        <v>674</v>
+      </c>
+      <c r="H96" s="53" t="s">
+        <v>371</v>
+      </c>
+      <c r="I96" s="16"/>
+    </row>
+    <row r="97" spans="1:9" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A97" s="288" t="s">
+        <v>99</v>
+      </c>
+      <c r="B97" s="297" t="s">
+        <v>679</v>
+      </c>
+      <c r="C97" s="278" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="256" t="s">
+        <v>100</v>
+      </c>
+      <c r="E97" s="104" t="s">
+        <v>113</v>
+      </c>
+      <c r="F97" s="206" t="s">
+        <v>831</v>
+      </c>
+      <c r="G97" s="60" t="s">
+        <v>832</v>
+      </c>
+      <c r="H97" s="243" t="s">
+        <v>830</v>
+      </c>
+      <c r="I97" s="16"/>
+    </row>
+    <row r="98" spans="1:9" s="2" customFormat="1">
+      <c r="A98" s="263"/>
+      <c r="B98" s="283"/>
+      <c r="C98" s="242"/>
+      <c r="D98" s="240"/>
+      <c r="E98" s="104" t="s">
+        <v>833</v>
+      </c>
+      <c r="F98" s="206" t="s">
+        <v>834</v>
+      </c>
+      <c r="G98" s="60" t="s">
+        <v>832</v>
+      </c>
+      <c r="H98" s="283"/>
+      <c r="I98" s="16"/>
+    </row>
+    <row r="99" spans="1:9" s="2" customFormat="1">
+      <c r="A99" s="263"/>
+      <c r="B99" s="283"/>
+      <c r="C99" s="242"/>
+      <c r="D99" s="240"/>
+      <c r="E99" s="104" t="s">
+        <v>835</v>
+      </c>
+      <c r="F99" s="206" t="s">
+        <v>836</v>
+      </c>
+      <c r="G99" s="60" t="s">
+        <v>837</v>
+      </c>
+      <c r="H99" s="283"/>
+      <c r="I99" s="16"/>
+    </row>
+    <row r="100" spans="1:9" s="2" customFormat="1">
+      <c r="A100" s="263"/>
+      <c r="B100" s="283"/>
+      <c r="C100" s="242"/>
+      <c r="D100" s="240"/>
+      <c r="E100" s="104" t="s">
+        <v>134</v>
+      </c>
+      <c r="F100" s="206" t="s">
+        <v>838</v>
+      </c>
+      <c r="G100" s="60" t="s">
+        <v>839</v>
+      </c>
+      <c r="H100" s="283"/>
+      <c r="I100" s="16"/>
+    </row>
+    <row r="101" spans="1:9" s="2" customFormat="1">
+      <c r="A101" s="246"/>
+      <c r="B101" s="244"/>
+      <c r="C101" s="251"/>
+      <c r="D101" s="257"/>
+      <c r="E101" s="64" t="s">
+        <v>840</v>
+      </c>
+      <c r="F101" s="206" t="s">
+        <v>841</v>
+      </c>
+      <c r="G101" s="60" t="s">
+        <v>839</v>
+      </c>
+      <c r="H101" s="244"/>
+      <c r="I101" s="16"/>
+    </row>
+    <row r="102" spans="1:9" s="2" customFormat="1">
+      <c r="A102" s="245" t="s">
+        <v>138</v>
+      </c>
+      <c r="B102" s="225" t="s">
+        <v>845</v>
+      </c>
+      <c r="C102" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="239" t="s">
+        <v>139</v>
+      </c>
+      <c r="E102" s="23" t="s">
+        <v>268</v>
+      </c>
+      <c r="F102" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="G102" s="20" t="s">
+        <v>266</v>
+      </c>
+      <c r="H102" s="214" t="s">
+        <v>844</v>
+      </c>
+      <c r="I102" s="16"/>
+    </row>
+    <row r="103" spans="1:9" s="2" customFormat="1">
+      <c r="A103" s="263"/>
+      <c r="B103" s="226"/>
+      <c r="C103" s="242"/>
+      <c r="D103" s="240"/>
+      <c r="E103" s="23" t="s">
+        <v>295</v>
+      </c>
+      <c r="F103" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="G103" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="H103" s="214" t="s">
+        <v>844</v>
+      </c>
+      <c r="I103" s="16"/>
+    </row>
+    <row r="104" spans="1:9" s="2" customFormat="1">
+      <c r="A104" s="263"/>
+      <c r="B104" s="226"/>
+      <c r="C104" s="242"/>
+      <c r="D104" s="240"/>
+      <c r="E104" s="23" t="s">
+        <v>322</v>
+      </c>
+      <c r="F104" s="20" t="s">
+        <v>323</v>
+      </c>
+      <c r="G104" s="20" t="s">
+        <v>324</v>
+      </c>
+      <c r="H104" s="214" t="s">
+        <v>844</v>
+      </c>
+      <c r="I104" s="16"/>
+    </row>
+    <row r="105" spans="1:9" s="2" customFormat="1">
+      <c r="A105" s="263"/>
+      <c r="B105" s="226"/>
+      <c r="C105" s="242"/>
+      <c r="D105" s="240"/>
+      <c r="E105" s="23" t="s">
+        <v>449</v>
+      </c>
+      <c r="F105" s="149" t="s">
+        <v>450</v>
+      </c>
+      <c r="G105" s="149" t="s">
+        <v>451</v>
+      </c>
+      <c r="H105" s="214" t="s">
+        <v>844</v>
+      </c>
+      <c r="I105" s="16"/>
+    </row>
+    <row r="106" spans="1:9" s="2" customFormat="1">
+      <c r="A106" s="263"/>
+      <c r="B106" s="226"/>
+      <c r="C106" s="242"/>
+      <c r="D106" s="240"/>
+      <c r="E106" s="23" t="s">
+        <v>725</v>
+      </c>
+      <c r="F106" s="149" t="s">
+        <v>726</v>
+      </c>
+      <c r="G106" s="149" t="s">
+        <v>727</v>
+      </c>
+      <c r="H106" s="213" t="s">
+        <v>844</v>
+      </c>
+      <c r="I106" s="16"/>
+    </row>
+    <row r="107" spans="1:9" s="2" customFormat="1">
+      <c r="A107" s="263"/>
+      <c r="B107" s="226"/>
+      <c r="C107" s="242"/>
+      <c r="D107" s="240"/>
+      <c r="E107" s="23" t="s">
+        <v>728</v>
+      </c>
+      <c r="F107" s="149" t="s">
+        <v>729</v>
+      </c>
+      <c r="G107" s="149" t="s">
+        <v>727</v>
+      </c>
+      <c r="H107" s="213" t="s">
+        <v>844</v>
+      </c>
+      <c r="I107" s="16"/>
+    </row>
+    <row r="108" spans="1:9" s="2" customFormat="1">
+      <c r="A108" s="211" t="s">
+        <v>141</v>
+      </c>
+      <c r="B108" s="207" t="s">
+        <v>837</v>
+      </c>
+      <c r="C108" s="208" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="210" t="s">
+        <v>143</v>
+      </c>
+      <c r="E108" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="F108" s="159" t="s">
+        <v>842</v>
+      </c>
+      <c r="G108" s="209" t="s">
+        <v>837</v>
+      </c>
+      <c r="H108" s="159" t="s">
+        <v>843</v>
+      </c>
+      <c r="I108" s="16"/>
+    </row>
+    <row r="109" spans="1:9" s="2" customFormat="1">
+      <c r="A109" s="227" t="s">
+        <v>146</v>
+      </c>
+      <c r="B109" s="230" t="s">
+        <v>147</v>
+      </c>
+      <c r="C109" s="233" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="236" t="s">
+        <v>148</v>
+      </c>
+      <c r="E109" s="121" t="s">
+        <v>152</v>
+      </c>
+      <c r="F109" s="109" t="s">
+        <v>153</v>
+      </c>
+      <c r="G109" s="109" t="s">
+        <v>154</v>
+      </c>
+      <c r="H109" s="97" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="2" customFormat="1">
+      <c r="A110" s="228"/>
+      <c r="B110" s="231"/>
+      <c r="C110" s="234"/>
+      <c r="D110" s="237"/>
+      <c r="E110" s="121" t="s">
+        <v>149</v>
+      </c>
+      <c r="F110" s="109" t="s">
+        <v>151</v>
+      </c>
+      <c r="G110" s="109" t="s">
+        <v>150</v>
+      </c>
+      <c r="H110" s="97" t="s">
+        <v>15</v>
+      </c>
+      <c r="I110" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" s="2" customFormat="1">
+      <c r="A111" s="228"/>
+      <c r="B111" s="231"/>
+      <c r="C111" s="234"/>
+      <c r="D111" s="237"/>
+      <c r="E111" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="F111" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="G111" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="H111" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111" s="16"/>
+    </row>
+    <row r="112" spans="1:9" s="2" customFormat="1">
+      <c r="A112" s="228"/>
+      <c r="B112" s="231"/>
+      <c r="C112" s="234"/>
+      <c r="D112" s="237"/>
+      <c r="E112" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="F112" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="G112" s="43" t="s">
+        <v>180</v>
+      </c>
+      <c r="H112" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="16"/>
+    </row>
+    <row r="113" spans="1:9" s="2" customFormat="1">
+      <c r="A113" s="228"/>
+      <c r="B113" s="231"/>
+      <c r="C113" s="234"/>
+      <c r="D113" s="237"/>
+      <c r="E113" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="F113" s="43" t="s">
+        <v>199</v>
+      </c>
+      <c r="G113" s="43" t="s">
+        <v>200</v>
+      </c>
+      <c r="H113" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="16"/>
+    </row>
+    <row r="114" spans="1:9" s="2" customFormat="1">
+      <c r="A114" s="228"/>
+      <c r="B114" s="231"/>
+      <c r="C114" s="234"/>
+      <c r="D114" s="237"/>
+      <c r="E114" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="F114" s="43" t="s">
+        <v>202</v>
+      </c>
+      <c r="G114" s="43" t="s">
+        <v>200</v>
+      </c>
+      <c r="H114" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114" s="16"/>
+    </row>
+    <row r="115" spans="1:9" s="2" customFormat="1">
+      <c r="A115" s="228"/>
+      <c r="B115" s="231"/>
+      <c r="C115" s="234"/>
+      <c r="D115" s="237"/>
+      <c r="E115" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="F115" s="43" t="s">
+        <v>223</v>
+      </c>
+      <c r="G115" s="43" t="s">
+        <v>224</v>
+      </c>
+      <c r="H115" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115" s="16"/>
+    </row>
+    <row r="116" spans="1:9" s="2" customFormat="1">
+      <c r="A116" s="228"/>
+      <c r="B116" s="231"/>
+      <c r="C116" s="234"/>
+      <c r="D116" s="237"/>
+      <c r="E116" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="F116" s="43" t="s">
+        <v>225</v>
+      </c>
+      <c r="G116" s="43" t="s">
+        <v>224</v>
+      </c>
+      <c r="H116" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" s="16"/>
+    </row>
+    <row r="117" spans="1:9" s="2" customFormat="1">
+      <c r="A117" s="228"/>
+      <c r="B117" s="231"/>
+      <c r="C117" s="234"/>
+      <c r="D117" s="237"/>
+      <c r="E117" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="F117" s="43" t="s">
+        <v>265</v>
+      </c>
+      <c r="G117" s="43" t="s">
+        <v>266</v>
+      </c>
+      <c r="H117" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117" s="16"/>
+    </row>
+    <row r="118" spans="1:9" s="2" customFormat="1">
+      <c r="A118" s="228"/>
+      <c r="B118" s="231"/>
+      <c r="C118" s="234"/>
+      <c r="D118" s="237"/>
+      <c r="E118" s="105" t="s">
+        <v>329</v>
+      </c>
+      <c r="F118" s="43" t="s">
+        <v>330</v>
+      </c>
+      <c r="G118" s="43" t="s">
+        <v>274</v>
+      </c>
+      <c r="H118" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I118" s="16"/>
+    </row>
+    <row r="119" spans="1:9" s="2" customFormat="1">
+      <c r="A119" s="228"/>
+      <c r="B119" s="231"/>
+      <c r="C119" s="234"/>
+      <c r="D119" s="237"/>
+      <c r="E119" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="F119" s="43" t="s">
+        <v>327</v>
+      </c>
+      <c r="G119" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="H119" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I119" s="16"/>
+    </row>
+    <row r="120" spans="1:9" s="2" customFormat="1">
+      <c r="A120" s="229"/>
+      <c r="B120" s="232"/>
+      <c r="C120" s="235"/>
+      <c r="D120" s="238"/>
+      <c r="E120" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="F120" s="43" t="s">
+        <v>377</v>
+      </c>
+      <c r="G120" s="43" t="s">
+        <v>378</v>
+      </c>
+      <c r="H120" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120" s="16"/>
+    </row>
+    <row r="121" spans="1:9" s="2" customFormat="1">
+      <c r="A121" s="245" t="s">
+        <v>158</v>
+      </c>
+      <c r="B121" s="225" t="s">
+        <v>159</v>
+      </c>
+      <c r="C121" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="239" t="s">
+        <v>160</v>
+      </c>
+      <c r="E121" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="F121" s="43" t="s">
+        <v>162</v>
+      </c>
+      <c r="G121" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="H121" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I121" s="16"/>
+    </row>
+    <row r="122" spans="1:9" s="2" customFormat="1">
+      <c r="A122" s="246"/>
+      <c r="B122" s="252"/>
+      <c r="C122" s="251"/>
+      <c r="D122" s="257"/>
+      <c r="E122" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="F122" s="43" t="s">
+        <v>165</v>
+      </c>
+      <c r="G122" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="H122" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I122" s="16"/>
+    </row>
+    <row r="123" spans="1:9" s="2" customFormat="1">
+      <c r="A123" s="245" t="s">
+        <v>211</v>
+      </c>
+      <c r="B123" s="225" t="s">
+        <v>207</v>
+      </c>
+      <c r="C123" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="D123" s="239" t="s">
+        <v>212</v>
+      </c>
+      <c r="E123" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="F123" s="43" t="s">
+        <v>214</v>
+      </c>
+      <c r="G123" s="43" t="s">
+        <v>205</v>
+      </c>
+      <c r="H123" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I123" s="16"/>
+    </row>
+    <row r="124" spans="1:9" s="2" customFormat="1">
+      <c r="A124" s="263"/>
+      <c r="B124" s="226"/>
+      <c r="C124" s="242"/>
+      <c r="D124" s="240"/>
+      <c r="E124" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="F124" s="43" t="s">
+        <v>216</v>
+      </c>
+      <c r="G124" s="43" t="s">
+        <v>217</v>
+      </c>
+      <c r="H124" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I124" s="16"/>
+    </row>
+    <row r="125" spans="1:9" s="2" customFormat="1">
+      <c r="A125" s="246"/>
+      <c r="B125" s="252"/>
+      <c r="C125" s="251"/>
+      <c r="D125" s="257"/>
+      <c r="E125" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="F125" s="43" t="s">
+        <v>292</v>
+      </c>
+      <c r="G125" s="43" t="s">
+        <v>293</v>
+      </c>
+      <c r="H125" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I125" s="16"/>
+    </row>
+    <row r="126" spans="1:9" s="2" customFormat="1">
+      <c r="A126" s="56" t="s">
+        <v>232</v>
+      </c>
+      <c r="B126" s="66" t="s">
+        <v>233</v>
+      </c>
+      <c r="C126" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E126" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="F126" s="43" t="s">
+        <v>236</v>
+      </c>
+      <c r="G126" s="43" t="s">
+        <v>227</v>
+      </c>
+      <c r="H126" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I126" s="16"/>
+    </row>
+    <row r="127" spans="1:9" s="2" customFormat="1">
+      <c r="A127" s="56" t="s">
+        <v>237</v>
+      </c>
+      <c r="B127" s="66" t="s">
+        <v>233</v>
+      </c>
+      <c r="C127" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D127" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="E127" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="F127" s="43" t="s">
+        <v>240</v>
+      </c>
+      <c r="G127" s="43" t="s">
+        <v>233</v>
+      </c>
+      <c r="H127" s="61" t="s">
+        <v>241</v>
+      </c>
+      <c r="I127" s="16"/>
+    </row>
+    <row r="128" spans="1:9" s="2" customFormat="1">
+      <c r="A128" s="245" t="s">
+        <v>278</v>
+      </c>
+      <c r="B128" s="243" t="s">
+        <v>279</v>
+      </c>
+      <c r="C128" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="D128" s="239" t="s">
+        <v>280</v>
+      </c>
+      <c r="E128" s="95" t="s">
+        <v>281</v>
+      </c>
+      <c r="F128" s="43" t="s">
+        <v>282</v>
+      </c>
+      <c r="G128" s="43" t="s">
+        <v>277</v>
+      </c>
+      <c r="H128" s="61" t="s">
+        <v>287</v>
+      </c>
+      <c r="I128" s="16"/>
+    </row>
+    <row r="129" spans="1:9" s="2" customFormat="1">
+      <c r="A129" s="246"/>
+      <c r="B129" s="244"/>
+      <c r="C129" s="251"/>
+      <c r="D129" s="257"/>
+      <c r="E129" s="95" t="s">
+        <v>676</v>
+      </c>
+      <c r="F129" s="43" t="s">
+        <v>677</v>
+      </c>
+      <c r="G129" s="43" t="s">
+        <v>678</v>
+      </c>
+      <c r="H129" s="61" t="s">
+        <v>287</v>
+      </c>
+      <c r="I129" s="16"/>
+    </row>
+    <row r="130" spans="1:9" s="2" customFormat="1">
+      <c r="A130" s="100" t="s">
+        <v>283</v>
+      </c>
+      <c r="B130" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="C130" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="101" t="s">
+        <v>284</v>
+      </c>
+      <c r="E130" s="95" t="s">
+        <v>285</v>
+      </c>
+      <c r="F130" s="43" t="s">
+        <v>286</v>
+      </c>
+      <c r="G130" s="43" t="s">
+        <v>279</v>
+      </c>
+      <c r="H130" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I130" s="16"/>
+    </row>
+    <row r="131" spans="1:9" s="2" customFormat="1">
+      <c r="A131" s="100" t="s">
+        <v>365</v>
+      </c>
+      <c r="B131" s="60" t="s">
+        <v>366</v>
+      </c>
+      <c r="C131" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D131" s="101" t="s">
+        <v>367</v>
+      </c>
+      <c r="E131" s="95" t="s">
+        <v>368</v>
+      </c>
+      <c r="F131" s="43" t="s">
+        <v>369</v>
+      </c>
+      <c r="G131" s="43" t="s">
+        <v>370</v>
+      </c>
+      <c r="H131" s="43" t="s">
+        <v>371</v>
+      </c>
+      <c r="I131" s="16"/>
+    </row>
+    <row r="132" spans="1:9" s="2" customFormat="1">
+      <c r="A132" s="245" t="s">
+        <v>562</v>
+      </c>
+      <c r="B132" s="243" t="s">
+        <v>563</v>
+      </c>
+      <c r="C132" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="239" t="s">
+        <v>564</v>
+      </c>
+      <c r="E132" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="F132" s="109" t="s">
+        <v>110</v>
+      </c>
+      <c r="G132" s="109" t="s">
+        <v>111</v>
+      </c>
+      <c r="H132" s="109" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" s="2" customFormat="1">
+      <c r="A133" s="263"/>
+      <c r="B133" s="283"/>
+      <c r="C133" s="242"/>
+      <c r="D133" s="240"/>
+      <c r="E133" s="95" t="s">
+        <v>627</v>
+      </c>
+      <c r="F133" s="43" t="s">
+        <v>628</v>
+      </c>
+      <c r="G133" s="43" t="s">
+        <v>629</v>
+      </c>
+      <c r="H133" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" s="16"/>
+    </row>
+    <row r="134" spans="1:9" s="2" customFormat="1">
+      <c r="A134" s="263"/>
+      <c r="B134" s="283"/>
+      <c r="C134" s="242"/>
+      <c r="D134" s="240"/>
+      <c r="E134" s="95" t="s">
+        <v>656</v>
+      </c>
+      <c r="F134" s="43" t="s">
+        <v>657</v>
+      </c>
+      <c r="G134" s="43" t="s">
+        <v>648</v>
+      </c>
+      <c r="H134" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" s="16"/>
+    </row>
+    <row r="135" spans="1:9" s="2" customFormat="1">
+      <c r="A135" s="263"/>
+      <c r="B135" s="283"/>
+      <c r="C135" s="242"/>
+      <c r="D135" s="240"/>
+      <c r="E135" s="95" t="s">
+        <v>658</v>
+      </c>
+      <c r="F135" s="139" t="s">
+        <v>659</v>
+      </c>
+      <c r="G135" s="139" t="s">
+        <v>648</v>
+      </c>
+      <c r="H135" s="139" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" s="16"/>
+    </row>
+    <row r="136" spans="1:9" s="2" customFormat="1">
+      <c r="A136" s="263"/>
+      <c r="B136" s="283"/>
+      <c r="C136" s="242"/>
+      <c r="D136" s="240"/>
+      <c r="E136" s="95" t="s">
+        <v>703</v>
+      </c>
+      <c r="F136" s="155" t="s">
+        <v>704</v>
+      </c>
+      <c r="G136" s="155" t="s">
+        <v>705</v>
+      </c>
+      <c r="H136" s="155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="16"/>
+    </row>
+    <row r="137" spans="1:9" s="2" customFormat="1">
+      <c r="A137" s="263"/>
+      <c r="B137" s="283"/>
+      <c r="C137" s="242"/>
+      <c r="D137" s="240"/>
+      <c r="E137" s="79" t="s">
+        <v>735</v>
+      </c>
+      <c r="F137" s="155" t="s">
+        <v>736</v>
+      </c>
+      <c r="G137" s="155" t="s">
+        <v>727</v>
+      </c>
+      <c r="H137" s="155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I137" s="16"/>
+    </row>
+    <row r="138" spans="1:9" s="2" customFormat="1">
+      <c r="A138" s="263"/>
+      <c r="B138" s="283"/>
+      <c r="C138" s="242"/>
+      <c r="D138" s="240"/>
+      <c r="E138" s="79" t="s">
+        <v>737</v>
+      </c>
+      <c r="F138" s="155" t="s">
+        <v>738</v>
+      </c>
+      <c r="G138" s="155" t="s">
+        <v>727</v>
+      </c>
+      <c r="H138" s="155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I138" s="16"/>
+    </row>
+    <row r="139" spans="1:9" s="2" customFormat="1">
+      <c r="A139" s="263"/>
+      <c r="B139" s="283"/>
+      <c r="C139" s="242"/>
+      <c r="D139" s="240"/>
+      <c r="E139" s="79" t="s">
+        <v>739</v>
+      </c>
+      <c r="F139" s="155" t="s">
+        <v>740</v>
+      </c>
+      <c r="G139" s="155" t="s">
+        <v>727</v>
+      </c>
+      <c r="H139" s="155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I139" s="16"/>
+    </row>
+    <row r="140" spans="1:9" s="2" customFormat="1">
+      <c r="A140" s="263"/>
+      <c r="B140" s="283"/>
+      <c r="C140" s="242"/>
+      <c r="D140" s="240"/>
+      <c r="E140" s="79" t="s">
+        <v>753</v>
+      </c>
+      <c r="F140" s="158" t="s">
+        <v>754</v>
+      </c>
+      <c r="G140" s="158" t="s">
+        <v>727</v>
+      </c>
+      <c r="H140" s="158" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="16"/>
+    </row>
+    <row r="141" spans="1:9" s="2" customFormat="1">
+      <c r="A141" s="263"/>
+      <c r="B141" s="283"/>
+      <c r="C141" s="242"/>
+      <c r="D141" s="240"/>
+      <c r="E141" s="79" t="s">
+        <v>746</v>
+      </c>
+      <c r="F141" s="156" t="s">
+        <v>747</v>
+      </c>
+      <c r="G141" s="156" t="s">
+        <v>727</v>
+      </c>
+      <c r="H141" s="156" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141" s="16"/>
+    </row>
+    <row r="142" spans="1:9" s="2" customFormat="1">
+      <c r="A142" s="263"/>
+      <c r="B142" s="283"/>
+      <c r="C142" s="242"/>
+      <c r="D142" s="240"/>
+      <c r="E142" s="79" t="s">
+        <v>748</v>
+      </c>
+      <c r="F142" s="156" t="s">
+        <v>749</v>
+      </c>
+      <c r="G142" s="156" t="s">
+        <v>727</v>
+      </c>
+      <c r="H142" s="156" t="s">
+        <v>15</v>
+      </c>
+      <c r="I142" s="16"/>
+    </row>
+    <row r="143" spans="1:9" s="2" customFormat="1">
+      <c r="A143" s="263"/>
+      <c r="B143" s="283"/>
+      <c r="C143" s="242"/>
+      <c r="D143" s="240"/>
+      <c r="E143" s="79" t="s">
+        <v>741</v>
+      </c>
+      <c r="F143" s="159" t="s">
+        <v>742</v>
+      </c>
+      <c r="G143" s="159" t="s">
+        <v>743</v>
+      </c>
+      <c r="H143" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="16"/>
+    </row>
+    <row r="144" spans="1:9" s="2" customFormat="1">
+      <c r="A144" s="263"/>
+      <c r="B144" s="283"/>
+      <c r="C144" s="242"/>
+      <c r="D144" s="240"/>
+      <c r="E144" s="79" t="s">
+        <v>744</v>
+      </c>
+      <c r="F144" s="159" t="s">
+        <v>745</v>
+      </c>
+      <c r="G144" s="159" t="s">
+        <v>743</v>
+      </c>
+      <c r="H144" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="16"/>
+    </row>
+    <row r="145" spans="1:9" s="2" customFormat="1">
+      <c r="A145" s="263"/>
+      <c r="B145" s="283"/>
+      <c r="C145" s="242"/>
+      <c r="D145" s="240"/>
+      <c r="E145" s="79" t="s">
+        <v>755</v>
+      </c>
+      <c r="F145" s="159" t="s">
+        <v>756</v>
+      </c>
+      <c r="G145" s="159" t="s">
+        <v>757</v>
+      </c>
+      <c r="H145" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="16"/>
+    </row>
+    <row r="146" spans="1:9" s="2" customFormat="1">
+      <c r="A146" s="263"/>
+      <c r="B146" s="283"/>
+      <c r="C146" s="242"/>
+      <c r="D146" s="240"/>
+      <c r="E146" s="79" t="s">
+        <v>785</v>
+      </c>
+      <c r="F146" s="159" t="s">
+        <v>786</v>
+      </c>
+      <c r="G146" s="159" t="s">
+        <v>787</v>
+      </c>
+      <c r="H146" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="16"/>
+    </row>
+    <row r="147" spans="1:9" s="2" customFormat="1">
+      <c r="A147" s="263"/>
+      <c r="B147" s="283"/>
+      <c r="C147" s="242"/>
+      <c r="D147" s="240"/>
+      <c r="E147" s="79" t="s">
+        <v>788</v>
+      </c>
+      <c r="F147" s="159" t="s">
+        <v>789</v>
+      </c>
+      <c r="G147" s="159" t="s">
+        <v>787</v>
+      </c>
+      <c r="H147" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" s="16"/>
+    </row>
+    <row r="148" spans="1:9" s="2" customFormat="1">
+      <c r="A148" s="263"/>
+      <c r="B148" s="283"/>
+      <c r="C148" s="242"/>
+      <c r="D148" s="240"/>
+      <c r="E148" s="79" t="s">
+        <v>793</v>
+      </c>
+      <c r="F148" s="159" t="s">
+        <v>794</v>
+      </c>
+      <c r="G148" s="159" t="s">
+        <v>795</v>
+      </c>
+      <c r="H148" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I148" s="16"/>
+    </row>
+    <row r="149" spans="1:9" s="2" customFormat="1">
+      <c r="A149" s="263"/>
+      <c r="B149" s="283"/>
+      <c r="C149" s="242"/>
+      <c r="D149" s="240"/>
+      <c r="E149" s="79" t="s">
+        <v>805</v>
+      </c>
+      <c r="F149" s="159" t="s">
+        <v>806</v>
+      </c>
+      <c r="G149" s="159" t="s">
+        <v>804</v>
+      </c>
+      <c r="H149" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I149" s="16"/>
+    </row>
+    <row r="150" spans="1:9" s="2" customFormat="1">
+      <c r="A150" s="263"/>
+      <c r="B150" s="283"/>
+      <c r="C150" s="242"/>
+      <c r="D150" s="240"/>
+      <c r="E150" s="79" t="s">
+        <v>802</v>
+      </c>
+      <c r="F150" s="159" t="s">
+        <v>803</v>
+      </c>
+      <c r="G150" s="159" t="s">
+        <v>804</v>
+      </c>
+      <c r="H150" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="16"/>
+    </row>
+    <row r="151" spans="1:9" s="2" customFormat="1">
+      <c r="A151" s="263"/>
+      <c r="B151" s="283"/>
+      <c r="C151" s="242"/>
+      <c r="D151" s="240"/>
+      <c r="E151" s="79" t="s">
+        <v>820</v>
+      </c>
+      <c r="F151" s="159" t="s">
+        <v>821</v>
+      </c>
+      <c r="G151" s="159" t="s">
+        <v>822</v>
+      </c>
+      <c r="H151" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="16"/>
+    </row>
+    <row r="152" spans="1:9" s="2" customFormat="1">
+      <c r="A152" s="263"/>
+      <c r="B152" s="283"/>
+      <c r="C152" s="242"/>
+      <c r="D152" s="240"/>
+      <c r="E152" s="79" t="s">
+        <v>823</v>
+      </c>
+      <c r="F152" s="159" t="s">
+        <v>824</v>
+      </c>
+      <c r="G152" s="159" t="s">
+        <v>822</v>
+      </c>
+      <c r="H152" s="155" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="16"/>
+    </row>
+    <row r="153" spans="1:9" s="2" customFormat="1">
+      <c r="A153" s="100" t="s">
+        <v>566</v>
+      </c>
+      <c r="B153" s="60" t="s">
+        <v>567</v>
+      </c>
+      <c r="C153" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D153" s="101" t="s">
+        <v>568</v>
+      </c>
+      <c r="E153" s="95" t="s">
+        <v>569</v>
+      </c>
+      <c r="F153" s="43" t="s">
+        <v>570</v>
+      </c>
+      <c r="G153" s="43" t="s">
+        <v>571</v>
+      </c>
+      <c r="H153" s="43" t="s">
+        <v>565</v>
+      </c>
+      <c r="I153" s="16"/>
+    </row>
+    <row r="154" spans="1:9" s="2" customFormat="1">
+      <c r="A154" s="100" t="s">
+        <v>581</v>
+      </c>
+      <c r="B154" s="60" t="s">
+        <v>580</v>
+      </c>
+      <c r="C154" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D154" s="101" t="s">
+        <v>582</v>
+      </c>
+      <c r="E154" s="95" t="s">
+        <v>583</v>
+      </c>
+      <c r="F154" s="43" t="s">
+        <v>584</v>
+      </c>
+      <c r="G154" s="43" t="s">
+        <v>585</v>
+      </c>
+      <c r="H154" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I154" s="16"/>
+    </row>
+    <row r="155" spans="1:9" s="2" customFormat="1">
+      <c r="A155" s="100" t="s">
+        <v>587</v>
+      </c>
+      <c r="B155" s="60" t="s">
+        <v>588</v>
+      </c>
+      <c r="C155" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D155" s="101" t="s">
+        <v>589</v>
+      </c>
+      <c r="E155" s="95" t="s">
+        <v>590</v>
+      </c>
+      <c r="F155" s="43" t="s">
+        <v>591</v>
+      </c>
+      <c r="G155" s="43" t="s">
+        <v>592</v>
+      </c>
+      <c r="H155" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I155" s="16"/>
+    </row>
+    <row r="156" spans="1:9" s="2" customFormat="1">
+      <c r="A156" s="100" t="s">
+        <v>641</v>
+      </c>
+      <c r="B156" s="60" t="s">
+        <v>642</v>
+      </c>
+      <c r="C156" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D156" s="101" t="s">
+        <v>643</v>
+      </c>
+      <c r="E156" s="95" t="s">
+        <v>644</v>
+      </c>
+      <c r="F156" s="43" t="s">
+        <v>645</v>
+      </c>
+      <c r="G156" s="43" t="s">
+        <v>646</v>
+      </c>
+      <c r="H156" s="61" t="s">
+        <v>241</v>
+      </c>
+      <c r="I156" s="16"/>
+    </row>
+    <row r="157" spans="1:9" s="2" customFormat="1">
+      <c r="A157" s="100" t="s">
+        <v>647</v>
+      </c>
+      <c r="B157" s="60" t="s">
+        <v>648</v>
+      </c>
+      <c r="C157" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D157" s="101" t="s">
+        <v>649</v>
+      </c>
+      <c r="E157" s="95" t="s">
+        <v>650</v>
+      </c>
+      <c r="F157" s="43" t="s">
+        <v>651</v>
+      </c>
+      <c r="G157" s="60" t="s">
+        <v>648</v>
+      </c>
+      <c r="H157" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157" s="16"/>
+    </row>
+    <row r="158" spans="1:9" s="2" customFormat="1">
+      <c r="A158" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B158" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C158" s="96" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F158" s="20" t="s">
+        <v>425</v>
+      </c>
+      <c r="G158" s="33" t="s">
+        <v>424</v>
+      </c>
+      <c r="H158" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I86" s="46"/>
-[...129 lines deleted...]
-      <c r="I92" s="34" t="s">
+      <c r="I158" s="16"/>
+    </row>
+    <row r="159" spans="1:9" s="2" customFormat="1">
+      <c r="A159" s="225" t="s">
+        <v>3</v>
+      </c>
+      <c r="B159" s="243" t="s">
+        <v>637</v>
+      </c>
+      <c r="C159" s="241" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" s="241" t="s">
+        <v>2</v>
+      </c>
+      <c r="E159" s="79" t="s">
+        <v>183</v>
+      </c>
+      <c r="F159" s="61" t="s">
+        <v>184</v>
+      </c>
+      <c r="G159" s="61" t="s">
+        <v>180</v>
+      </c>
+      <c r="H159" s="249" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159" s="68"/>
+    </row>
+    <row r="160" spans="1:9" s="2" customFormat="1">
+      <c r="A160" s="226"/>
+      <c r="B160" s="283"/>
+      <c r="C160" s="242"/>
+      <c r="D160" s="242"/>
+      <c r="E160" s="79" t="s">
+        <v>275</v>
+      </c>
+      <c r="F160" s="43" t="s">
+        <v>276</v>
+      </c>
+      <c r="G160" s="43" t="s">
+        <v>274</v>
+      </c>
+      <c r="H160" s="291"/>
+      <c r="I160" s="68"/>
+    </row>
+    <row r="161" spans="1:9" s="2" customFormat="1">
+      <c r="A161" s="226"/>
+      <c r="B161" s="283"/>
+      <c r="C161" s="242"/>
+      <c r="D161" s="242"/>
+      <c r="E161" s="79" t="s">
+        <v>307</v>
+      </c>
+      <c r="F161" s="43" t="s">
+        <v>308</v>
+      </c>
+      <c r="G161" s="43" t="s">
+        <v>309</v>
+      </c>
+      <c r="H161" s="291"/>
+      <c r="I161" s="68"/>
+    </row>
+    <row r="162" spans="1:9" s="2" customFormat="1">
+      <c r="A162" s="226"/>
+      <c r="B162" s="283"/>
+      <c r="C162" s="242"/>
+      <c r="D162" s="242"/>
+      <c r="E162" s="79" t="s">
+        <v>394</v>
+      </c>
+      <c r="F162" s="43" t="s">
+        <v>395</v>
+      </c>
+      <c r="G162" s="43" t="s">
+        <v>396</v>
+      </c>
+      <c r="H162" s="250"/>
+      <c r="I162" s="68"/>
+    </row>
+    <row r="163" spans="1:9" s="2" customFormat="1">
+      <c r="A163" s="182" t="s">
+        <v>40</v>
+      </c>
+      <c r="B163" s="179" t="s">
+        <v>790</v>
+      </c>
+      <c r="C163" s="183" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163" s="184" t="s">
+        <v>42</v>
+      </c>
+      <c r="E163" s="83" t="s">
+        <v>77</v>
+      </c>
+      <c r="F163" s="120" t="s">
+        <v>78</v>
+      </c>
+      <c r="G163" s="97" t="s">
+        <v>76</v>
+      </c>
+      <c r="H163" s="249" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="93" spans="1:9" s="2" customFormat="1" ht="15.75" customHeight="1">
-[...380 lines deleted...]
-      <c r="I111" s="34" t="s">
+    <row r="164" spans="1:9" s="10" customFormat="1">
+      <c r="A164" s="180"/>
+      <c r="B164" s="177"/>
+      <c r="C164" s="32"/>
+      <c r="D164" s="178"/>
+      <c r="E164" s="83" t="s">
+        <v>92</v>
+      </c>
+      <c r="F164" s="120" t="s">
+        <v>93</v>
+      </c>
+      <c r="G164" s="97" t="s">
+        <v>94</v>
+      </c>
+      <c r="H164" s="291"/>
+      <c r="I164" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="112" spans="1:9" s="2" customFormat="1">
-[...443 lines deleted...]
-      <c r="F132" s="43" t="s">
+    <row r="165" spans="1:9" s="10" customFormat="1">
+      <c r="A165" s="51"/>
+      <c r="B165" s="49"/>
+      <c r="C165" s="32"/>
+      <c r="D165" s="50"/>
+      <c r="E165" s="83" t="s">
+        <v>109</v>
+      </c>
+      <c r="F165" s="136" t="s">
+        <v>110</v>
+      </c>
+      <c r="G165" s="97" t="s">
+        <v>111</v>
+      </c>
+      <c r="H165" s="291"/>
+      <c r="I165" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" s="10" customFormat="1">
+      <c r="A166" s="51"/>
+      <c r="B166" s="49"/>
+      <c r="C166" s="32"/>
+      <c r="D166" s="50"/>
+      <c r="E166" s="83" t="s">
+        <v>453</v>
+      </c>
+      <c r="F166" s="136" t="s">
+        <v>331</v>
+      </c>
+      <c r="G166" s="97" t="s">
+        <v>144</v>
+      </c>
+      <c r="H166" s="291"/>
+      <c r="I166" s="34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" s="10" customFormat="1">
+      <c r="A167" s="51"/>
+      <c r="B167" s="49"/>
+      <c r="C167" s="32"/>
+      <c r="D167" s="50"/>
+      <c r="E167" s="83" t="s">
         <v>305</v>
       </c>
-      <c r="G132" s="43" t="s">
-[...753 lines deleted...]
-      </c>
+      <c r="F167" s="136" t="s">
+        <v>145</v>
+      </c>
+      <c r="G167" s="97" t="s">
+        <v>144</v>
+      </c>
+      <c r="H167" s="291"/>
       <c r="I167" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="168" spans="1:9" s="10" customFormat="1">
-      <c r="A168" s="185"/>
-      <c r="B168" s="182"/>
+      <c r="A168" s="51"/>
+      <c r="B168" s="49"/>
       <c r="C168" s="32"/>
-      <c r="D168" s="183"/>
-      <c r="E168" s="85" t="s">
+      <c r="D168" s="50"/>
+      <c r="E168" s="79" t="s">
+        <v>203</v>
+      </c>
+      <c r="F168" s="181" t="s">
+        <v>204</v>
+      </c>
+      <c r="G168" s="181" t="s">
+        <v>205</v>
+      </c>
+      <c r="H168" s="291"/>
+      <c r="I168" s="16"/>
+    </row>
+    <row r="169" spans="1:9" s="10" customFormat="1">
+      <c r="A169" s="187"/>
+      <c r="B169" s="185"/>
+      <c r="C169" s="32"/>
+      <c r="D169" s="186"/>
+      <c r="E169" s="79" t="s">
+        <v>797</v>
+      </c>
+      <c r="F169" s="188" t="s">
+        <v>798</v>
+      </c>
+      <c r="G169" s="188" t="s">
+        <v>799</v>
+      </c>
+      <c r="H169" s="291"/>
+      <c r="I169" s="16"/>
+    </row>
+    <row r="170" spans="1:9" s="10" customFormat="1">
+      <c r="A170" s="51"/>
+      <c r="B170" s="49"/>
+      <c r="C170" s="32"/>
+      <c r="D170" s="50"/>
+      <c r="E170" s="79" t="s">
+        <v>452</v>
+      </c>
+      <c r="F170" s="181" t="s">
+        <v>372</v>
+      </c>
+      <c r="G170" s="181" t="s">
+        <v>373</v>
+      </c>
+      <c r="H170" s="291"/>
+      <c r="I170" s="16"/>
+    </row>
+    <row r="171" spans="1:9" s="10" customFormat="1">
+      <c r="A171" s="51"/>
+      <c r="B171" s="49"/>
+      <c r="C171" s="32"/>
+      <c r="D171" s="50"/>
+      <c r="E171" s="79" t="s">
+        <v>374</v>
+      </c>
+      <c r="F171" s="181" t="s">
+        <v>375</v>
+      </c>
+      <c r="G171" s="181" t="s">
+        <v>373</v>
+      </c>
+      <c r="H171" s="291"/>
+      <c r="I171" s="16"/>
+    </row>
+    <row r="172" spans="1:9" s="10" customFormat="1">
+      <c r="A172" s="51"/>
+      <c r="B172" s="49"/>
+      <c r="C172" s="32"/>
+      <c r="D172" s="50"/>
+      <c r="E172" s="79" t="s">
+        <v>438</v>
+      </c>
+      <c r="F172" s="181" t="s">
+        <v>439</v>
+      </c>
+      <c r="G172" s="181" t="s">
+        <v>440</v>
+      </c>
+      <c r="H172" s="291"/>
+      <c r="I172" s="16"/>
+    </row>
+    <row r="173" spans="1:9" s="10" customFormat="1">
+      <c r="A173" s="51"/>
+      <c r="B173" s="49"/>
+      <c r="C173" s="32"/>
+      <c r="D173" s="50"/>
+      <c r="E173" s="79" t="s">
+        <v>446</v>
+      </c>
+      <c r="F173" s="181" t="s">
+        <v>447</v>
+      </c>
+      <c r="G173" s="181" t="s">
+        <v>448</v>
+      </c>
+      <c r="H173" s="291"/>
+      <c r="I173" s="16"/>
+    </row>
+    <row r="174" spans="1:9" s="10" customFormat="1">
+      <c r="A174" s="51"/>
+      <c r="B174" s="49"/>
+      <c r="C174" s="32"/>
+      <c r="D174" s="50"/>
+      <c r="E174" s="79" t="s">
+        <v>549</v>
+      </c>
+      <c r="F174" s="181" t="s">
+        <v>550</v>
+      </c>
+      <c r="G174" s="181" t="s">
+        <v>551</v>
+      </c>
+      <c r="H174" s="291"/>
+      <c r="I174" s="16"/>
+    </row>
+    <row r="175" spans="1:9" s="10" customFormat="1">
+      <c r="A175" s="51"/>
+      <c r="B175" s="49"/>
+      <c r="C175" s="32"/>
+      <c r="D175" s="50"/>
+      <c r="E175" s="79" t="s">
+        <v>552</v>
+      </c>
+      <c r="F175" s="181" t="s">
+        <v>553</v>
+      </c>
+      <c r="G175" s="181" t="s">
+        <v>554</v>
+      </c>
+      <c r="H175" s="291"/>
+      <c r="I175" s="16"/>
+    </row>
+    <row r="176" spans="1:9" s="10" customFormat="1">
+      <c r="A176" s="51"/>
+      <c r="B176" s="49"/>
+      <c r="C176" s="32"/>
+      <c r="D176" s="50"/>
+      <c r="E176" s="79" t="s">
+        <v>578</v>
+      </c>
+      <c r="F176" s="181" t="s">
+        <v>579</v>
+      </c>
+      <c r="G176" s="181" t="s">
+        <v>580</v>
+      </c>
+      <c r="H176" s="291"/>
+      <c r="I176" s="16"/>
+    </row>
+    <row r="177" spans="1:9" s="10" customFormat="1">
+      <c r="A177" s="51"/>
+      <c r="B177" s="49"/>
+      <c r="C177" s="32"/>
+      <c r="D177" s="50"/>
+      <c r="E177" s="79" t="s">
+        <v>611</v>
+      </c>
+      <c r="F177" s="181" t="s">
+        <v>612</v>
+      </c>
+      <c r="G177" s="181" t="s">
+        <v>613</v>
+      </c>
+      <c r="H177" s="291"/>
+      <c r="I177" s="16"/>
+    </row>
+    <row r="178" spans="1:9" s="10" customFormat="1">
+      <c r="A178" s="51"/>
+      <c r="B178" s="49"/>
+      <c r="C178" s="32"/>
+      <c r="D178" s="50"/>
+      <c r="E178" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="F178" s="181" t="s">
+        <v>615</v>
+      </c>
+      <c r="G178" s="181" t="s">
+        <v>616</v>
+      </c>
+      <c r="H178" s="291"/>
+      <c r="I178" s="16"/>
+    </row>
+    <row r="179" spans="1:9" s="10" customFormat="1">
+      <c r="A179" s="51"/>
+      <c r="B179" s="49"/>
+      <c r="C179" s="32"/>
+      <c r="D179" s="50"/>
+      <c r="E179" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="F168" s="125" t="s">
-[...6 lines deleted...]
-      <c r="I168" s="34" t="s">
+      <c r="F179" s="181" t="s">
+        <v>669</v>
+      </c>
+      <c r="G179" s="181" t="s">
+        <v>661</v>
+      </c>
+      <c r="H179" s="291"/>
+      <c r="I179" s="16"/>
+    </row>
+    <row r="180" spans="1:9" s="10" customFormat="1">
+      <c r="A180" s="51"/>
+      <c r="B180" s="49"/>
+      <c r="C180" s="32"/>
+      <c r="D180" s="50"/>
+      <c r="E180" s="79" t="s">
+        <v>670</v>
+      </c>
+      <c r="F180" s="181" t="s">
+        <v>671</v>
+      </c>
+      <c r="G180" s="181" t="s">
+        <v>661</v>
+      </c>
+      <c r="H180" s="291"/>
+      <c r="I180" s="16"/>
+    </row>
+    <row r="181" spans="1:9" s="10" customFormat="1">
+      <c r="A181" s="51"/>
+      <c r="B181" s="49"/>
+      <c r="C181" s="32"/>
+      <c r="D181" s="50"/>
+      <c r="E181" s="79" t="s">
+        <v>672</v>
+      </c>
+      <c r="F181" s="181" t="s">
+        <v>673</v>
+      </c>
+      <c r="G181" s="181" t="s">
+        <v>661</v>
+      </c>
+      <c r="H181" s="291"/>
+      <c r="I181" s="16"/>
+    </row>
+    <row r="182" spans="1:9" s="10" customFormat="1">
+      <c r="A182" s="205"/>
+      <c r="B182" s="201"/>
+      <c r="C182" s="32"/>
+      <c r="D182" s="203"/>
+      <c r="E182" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="F182" s="204" t="s">
+        <v>791</v>
+      </c>
+      <c r="G182" s="60" t="s">
+        <v>792</v>
+      </c>
+      <c r="H182" s="291"/>
+      <c r="I182" s="16"/>
+    </row>
+    <row r="183" spans="1:9" s="10" customFormat="1">
+      <c r="A183" s="205"/>
+      <c r="B183" s="201"/>
+      <c r="C183" s="32"/>
+      <c r="D183" s="203"/>
+      <c r="E183" s="79" t="s">
+        <v>825</v>
+      </c>
+      <c r="F183" s="204" t="s">
+        <v>826</v>
+      </c>
+      <c r="G183" s="60" t="s">
+        <v>827</v>
+      </c>
+      <c r="H183" s="291"/>
+      <c r="I183" s="16"/>
+    </row>
+    <row r="184" spans="1:9" s="10" customFormat="1">
+      <c r="A184" s="217"/>
+      <c r="B184" s="216"/>
+      <c r="C184" s="32"/>
+      <c r="D184" s="218"/>
+      <c r="E184" s="79" t="s">
+        <v>828</v>
+      </c>
+      <c r="F184" s="215" t="s">
+        <v>829</v>
+      </c>
+      <c r="G184" s="60" t="s">
+        <v>822</v>
+      </c>
+      <c r="H184" s="291"/>
+      <c r="I184" s="16"/>
+    </row>
+    <row r="185" spans="1:9" s="10" customFormat="1">
+      <c r="A185" s="51"/>
+      <c r="B185" s="49"/>
+      <c r="C185" s="32"/>
+      <c r="D185" s="50"/>
+      <c r="E185" s="79" t="s">
+        <v>846</v>
+      </c>
+      <c r="F185" s="215" t="s">
+        <v>847</v>
+      </c>
+      <c r="G185" s="60" t="s">
+        <v>848</v>
+      </c>
+      <c r="H185" s="291"/>
+      <c r="I185" s="16"/>
+    </row>
+    <row r="186" spans="1:9" s="10" customFormat="1">
+      <c r="A186" s="85" t="s">
+        <v>226</v>
+      </c>
+      <c r="B186" s="61" t="s">
+        <v>227</v>
+      </c>
+      <c r="C186" s="75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D186" s="63" t="s">
+        <v>228</v>
+      </c>
+      <c r="E186" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="F186" s="61" t="s">
+        <v>230</v>
+      </c>
+      <c r="G186" s="61" t="s">
+        <v>231</v>
+      </c>
+      <c r="H186" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="I186" s="16"/>
+    </row>
+    <row r="187" spans="1:9" s="10" customFormat="1">
+      <c r="A187" s="294" t="s">
+        <v>310</v>
+      </c>
+      <c r="B187" s="249" t="s">
+        <v>311</v>
+      </c>
+      <c r="C187" s="241" t="s">
+        <v>41</v>
+      </c>
+      <c r="D187" s="239" t="s">
+        <v>312</v>
+      </c>
+      <c r="E187" s="79" t="s">
+        <v>758</v>
+      </c>
+      <c r="F187" s="61" t="s">
+        <v>313</v>
+      </c>
+      <c r="G187" s="61" t="s">
+        <v>314</v>
+      </c>
+      <c r="H187" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="16"/>
+    </row>
+    <row r="188" spans="1:9" s="10" customFormat="1">
+      <c r="A188" s="295"/>
+      <c r="B188" s="291"/>
+      <c r="C188" s="242"/>
+      <c r="D188" s="240"/>
+      <c r="E188" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="F188" s="61" t="s">
+        <v>316</v>
+      </c>
+      <c r="G188" s="61" t="s">
+        <v>317</v>
+      </c>
+      <c r="H188" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188" s="16"/>
+    </row>
+    <row r="189" spans="1:9" s="10" customFormat="1">
+      <c r="A189" s="295"/>
+      <c r="B189" s="291"/>
+      <c r="C189" s="242"/>
+      <c r="D189" s="240"/>
+      <c r="E189" s="79" t="s">
+        <v>319</v>
+      </c>
+      <c r="F189" s="61" t="s">
+        <v>320</v>
+      </c>
+      <c r="G189" s="61" t="s">
+        <v>321</v>
+      </c>
+      <c r="H189" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="16"/>
+    </row>
+    <row r="190" spans="1:9" s="10" customFormat="1">
+      <c r="A190" s="295"/>
+      <c r="B190" s="291"/>
+      <c r="C190" s="242"/>
+      <c r="D190" s="240"/>
+      <c r="E190" s="79" t="s">
+        <v>332</v>
+      </c>
+      <c r="F190" s="61" t="s">
+        <v>333</v>
+      </c>
+      <c r="G190" s="61" t="s">
+        <v>334</v>
+      </c>
+      <c r="H190" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="16"/>
+    </row>
+    <row r="191" spans="1:9" s="10" customFormat="1">
+      <c r="A191" s="295"/>
+      <c r="B191" s="291"/>
+      <c r="C191" s="242"/>
+      <c r="D191" s="240"/>
+      <c r="E191" s="79" t="s">
+        <v>346</v>
+      </c>
+      <c r="F191" s="61" t="s">
+        <v>347</v>
+      </c>
+      <c r="G191" s="61" t="s">
+        <v>348</v>
+      </c>
+      <c r="H191" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="16"/>
+    </row>
+    <row r="192" spans="1:9" s="10" customFormat="1">
+      <c r="A192" s="295"/>
+      <c r="B192" s="291"/>
+      <c r="C192" s="242"/>
+      <c r="D192" s="240"/>
+      <c r="E192" s="79" t="s">
+        <v>381</v>
+      </c>
+      <c r="F192" s="61" t="s">
+        <v>379</v>
+      </c>
+      <c r="G192" s="61" t="s">
+        <v>380</v>
+      </c>
+      <c r="H192" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="16"/>
+    </row>
+    <row r="193" spans="1:9" s="10" customFormat="1">
+      <c r="A193" s="295"/>
+      <c r="B193" s="291"/>
+      <c r="C193" s="242"/>
+      <c r="D193" s="240"/>
+      <c r="E193" s="79" t="s">
+        <v>385</v>
+      </c>
+      <c r="F193" s="61" t="s">
+        <v>386</v>
+      </c>
+      <c r="G193" s="61" t="s">
+        <v>387</v>
+      </c>
+      <c r="H193" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="16"/>
+    </row>
+    <row r="194" spans="1:9" s="10" customFormat="1">
+      <c r="A194" s="295"/>
+      <c r="B194" s="291"/>
+      <c r="C194" s="242"/>
+      <c r="D194" s="240"/>
+      <c r="E194" s="79" t="s">
+        <v>397</v>
+      </c>
+      <c r="F194" s="61" t="s">
+        <v>398</v>
+      </c>
+      <c r="G194" s="61" t="s">
+        <v>396</v>
+      </c>
+      <c r="H194" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="16"/>
+    </row>
+    <row r="195" spans="1:9" s="10" customFormat="1">
+      <c r="A195" s="295"/>
+      <c r="B195" s="291"/>
+      <c r="C195" s="242"/>
+      <c r="D195" s="240"/>
+      <c r="E195" s="79" t="s">
+        <v>426</v>
+      </c>
+      <c r="F195" s="61" t="s">
+        <v>427</v>
+      </c>
+      <c r="G195" s="61" t="s">
+        <v>428</v>
+      </c>
+      <c r="H195" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195" s="16"/>
+    </row>
+    <row r="196" spans="1:9" s="10" customFormat="1">
+      <c r="A196" s="296"/>
+      <c r="B196" s="250"/>
+      <c r="C196" s="251"/>
+      <c r="D196" s="257"/>
+      <c r="E196" s="79" t="s">
+        <v>796</v>
+      </c>
+      <c r="F196" s="61" t="s">
+        <v>435</v>
+      </c>
+      <c r="G196" s="61" t="s">
+        <v>436</v>
+      </c>
+      <c r="H196" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="16"/>
+    </row>
+    <row r="197" spans="1:9" s="10" customFormat="1">
+      <c r="A197" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="B197" s="20" t="s">
+        <v>389</v>
+      </c>
+      <c r="C197" s="75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D197" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="E197" s="79" t="s">
+        <v>391</v>
+      </c>
+      <c r="F197" s="61" t="s">
+        <v>392</v>
+      </c>
+      <c r="G197" s="61" t="s">
+        <v>393</v>
+      </c>
+      <c r="H197" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I197" s="16"/>
+    </row>
+    <row r="198" spans="1:9" s="10" customFormat="1">
+      <c r="A198" s="85" t="s">
+        <v>250</v>
+      </c>
+      <c r="B198" s="61" t="s">
+        <v>249</v>
+      </c>
+      <c r="C198" s="75" t="s">
+        <v>251</v>
+      </c>
+      <c r="D198" s="63" t="s">
+        <v>252</v>
+      </c>
+      <c r="E198" s="98" t="s">
+        <v>253</v>
+      </c>
+      <c r="F198" s="20" t="s">
+        <v>254</v>
+      </c>
+      <c r="G198" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="H198" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="I198" s="16"/>
+    </row>
+    <row r="199" spans="1:9" s="10" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A199" s="85" t="s">
+        <v>630</v>
+      </c>
+      <c r="B199" s="61" t="s">
+        <v>631</v>
+      </c>
+      <c r="C199" s="75" t="s">
+        <v>251</v>
+      </c>
+      <c r="D199" s="63" t="s">
+        <v>632</v>
+      </c>
+      <c r="E199" s="79" t="s">
+        <v>633</v>
+      </c>
+      <c r="F199" s="61" t="s">
+        <v>634</v>
+      </c>
+      <c r="G199" s="61" t="s">
+        <v>635</v>
+      </c>
+      <c r="H199" s="61" t="s">
+        <v>636</v>
+      </c>
+      <c r="I199" s="16"/>
+    </row>
+    <row r="200" spans="1:9" s="10" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A200" s="85" t="s">
+        <v>711</v>
+      </c>
+      <c r="B200" s="146" t="s">
+        <v>707</v>
+      </c>
+      <c r="C200" s="144" t="s">
+        <v>712</v>
+      </c>
+      <c r="D200" s="63" t="s">
+        <v>713</v>
+      </c>
+      <c r="E200" s="147" t="s">
+        <v>714</v>
+      </c>
+      <c r="F200" s="145" t="s">
+        <v>715</v>
+      </c>
+      <c r="G200" s="146" t="s">
+        <v>707</v>
+      </c>
+      <c r="H200" s="146" t="s">
+        <v>716</v>
+      </c>
+      <c r="I200" s="16"/>
+    </row>
+    <row r="201" spans="1:9" s="10" customFormat="1">
+      <c r="A201" s="51" t="s">
+        <v>652</v>
+      </c>
+      <c r="B201" s="46" t="s">
+        <v>648</v>
+      </c>
+      <c r="C201" s="52" t="s">
+        <v>653</v>
+      </c>
+      <c r="D201" s="50" t="s">
+        <v>654</v>
+      </c>
+      <c r="E201" s="98" t="s">
+        <v>685</v>
+      </c>
+      <c r="F201" s="43" t="s">
+        <v>686</v>
+      </c>
+      <c r="G201" s="46" t="s">
+        <v>648</v>
+      </c>
+      <c r="H201" s="43" t="s">
+        <v>655</v>
+      </c>
+      <c r="I201" s="16"/>
+    </row>
+    <row r="202" spans="1:9" s="10" customFormat="1">
+      <c r="A202" s="293" t="s">
+        <v>45</v>
+      </c>
+      <c r="B202" s="243" t="s">
+        <v>248</v>
+      </c>
+      <c r="C202" s="239" t="s">
+        <v>47</v>
+      </c>
+      <c r="D202" s="292" t="s">
+        <v>48</v>
+      </c>
+      <c r="E202" s="89" t="s">
+        <v>49</v>
+      </c>
+      <c r="F202" s="90" t="s">
+        <v>50</v>
+      </c>
+      <c r="G202" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="H202" s="91" t="s">
+        <v>65</v>
+      </c>
+      <c r="I202" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="169" spans="1:9" s="10" customFormat="1">
-[...14 lines deleted...]
-      <c r="I169" s="34" t="s">
+    <row r="203" spans="1:9" s="10" customFormat="1">
+      <c r="A203" s="246"/>
+      <c r="B203" s="244"/>
+      <c r="C203" s="257"/>
+      <c r="D203" s="257"/>
+      <c r="E203" s="108" t="s">
+        <v>59</v>
+      </c>
+      <c r="F203" s="109" t="s">
+        <v>60</v>
+      </c>
+      <c r="G203" s="110" t="s">
+        <v>61</v>
+      </c>
+      <c r="H203" s="91" t="s">
+        <v>67</v>
+      </c>
+      <c r="I203" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="170" spans="1:9" s="10" customFormat="1">
-[...709 lines deleted...]
-        <v>65</v>
+    <row r="204" spans="1:9" s="58" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A204" s="133" t="s">
+        <v>107</v>
+      </c>
+      <c r="B204" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="C204" s="135" t="s">
+        <v>120</v>
+      </c>
+      <c r="D204" s="134" t="s">
+        <v>108</v>
+      </c>
+      <c r="E204" s="73" t="s">
+        <v>399</v>
+      </c>
+      <c r="F204" s="70" t="s">
+        <v>400</v>
+      </c>
+      <c r="G204" s="70" t="s">
+        <v>401</v>
+      </c>
+      <c r="H204" s="129" t="s">
+        <v>54</v>
+      </c>
+      <c r="I204" s="71"/>
+    </row>
+    <row r="205" spans="1:9" s="58" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A205" s="299" t="s">
+        <v>121</v>
+      </c>
+      <c r="B205" s="299" t="s">
+        <v>751</v>
+      </c>
+      <c r="C205" s="239" t="s">
+        <v>120</v>
+      </c>
+      <c r="D205" s="301" t="s">
+        <v>122</v>
+      </c>
+      <c r="E205" s="161" t="s">
+        <v>123</v>
+      </c>
+      <c r="F205" s="162" t="s">
+        <v>124</v>
+      </c>
+      <c r="G205" s="163" t="s">
+        <v>125</v>
+      </c>
+      <c r="H205" s="164" t="s">
+        <v>119</v>
       </c>
       <c r="I205" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="206" spans="1:9" s="10" customFormat="1">
-[...16 lines deleted...]
-      <c r="I206" s="34" t="s">
+    <row r="206" spans="1:9" s="58" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A206" s="300"/>
+      <c r="B206" s="300"/>
+      <c r="C206" s="257"/>
+      <c r="D206" s="302"/>
+      <c r="E206" s="73" t="s">
+        <v>288</v>
+      </c>
+      <c r="F206" s="70" t="s">
+        <v>289</v>
+      </c>
+      <c r="G206" s="72" t="s">
+        <v>290</v>
+      </c>
+      <c r="H206" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="I206" s="71"/>
+    </row>
+    <row r="207" spans="1:9" s="58" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A207" s="122" t="s">
+        <v>601</v>
+      </c>
+      <c r="B207" s="122" t="s">
+        <v>602</v>
+      </c>
+      <c r="C207" s="50" t="s">
+        <v>603</v>
+      </c>
+      <c r="D207" s="123" t="s">
+        <v>604</v>
+      </c>
+      <c r="E207" s="73" t="s">
+        <v>605</v>
+      </c>
+      <c r="F207" s="70" t="s">
+        <v>606</v>
+      </c>
+      <c r="G207" s="72" t="s">
+        <v>607</v>
+      </c>
+      <c r="H207" s="72" t="s">
+        <v>51</v>
+      </c>
+      <c r="I207" s="71"/>
+    </row>
+    <row r="208" spans="1:9" s="2" customFormat="1">
+      <c r="A208" s="225" t="s">
+        <v>20</v>
+      </c>
+      <c r="B208" s="243" t="s">
+        <v>429</v>
+      </c>
+      <c r="C208" s="241" t="s">
+        <v>219</v>
+      </c>
+      <c r="D208" s="241" t="s">
+        <v>21</v>
+      </c>
+      <c r="E208" s="79" t="s">
+        <v>270</v>
+      </c>
+      <c r="F208" s="46" t="s">
+        <v>271</v>
+      </c>
+      <c r="G208" s="60" t="s">
+        <v>325</v>
+      </c>
+      <c r="H208" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" s="99"/>
+    </row>
+    <row r="209" spans="1:9" s="2" customFormat="1">
+      <c r="A209" s="226"/>
+      <c r="B209" s="283"/>
+      <c r="C209" s="242"/>
+      <c r="D209" s="242"/>
+      <c r="E209" s="79" t="s">
+        <v>272</v>
+      </c>
+      <c r="F209" s="46" t="s">
+        <v>273</v>
+      </c>
+      <c r="G209" s="60" t="s">
+        <v>325</v>
+      </c>
+      <c r="H209" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="99"/>
+    </row>
+    <row r="210" spans="1:9" s="2" customFormat="1">
+      <c r="A210" s="226"/>
+      <c r="B210" s="283"/>
+      <c r="C210" s="242"/>
+      <c r="D210" s="242"/>
+      <c r="E210" s="79" t="s">
+        <v>430</v>
+      </c>
+      <c r="F210" s="46" t="s">
+        <v>431</v>
+      </c>
+      <c r="G210" s="60" t="s">
+        <v>432</v>
+      </c>
+      <c r="H210" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="99"/>
+    </row>
+    <row r="211" spans="1:9" s="2" customFormat="1">
+      <c r="A211" s="226"/>
+      <c r="B211" s="283"/>
+      <c r="C211" s="242"/>
+      <c r="D211" s="242"/>
+      <c r="E211" s="79" t="s">
+        <v>433</v>
+      </c>
+      <c r="F211" s="46" t="s">
+        <v>434</v>
+      </c>
+      <c r="G211" s="60" t="s">
+        <v>428</v>
+      </c>
+      <c r="H211" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I211" s="99"/>
+    </row>
+    <row r="212" spans="1:9" s="2" customFormat="1">
+      <c r="A212" s="226"/>
+      <c r="B212" s="283"/>
+      <c r="C212" s="242"/>
+      <c r="D212" s="242"/>
+      <c r="E212" s="79" t="s">
+        <v>680</v>
+      </c>
+      <c r="F212" s="46" t="s">
+        <v>681</v>
+      </c>
+      <c r="G212" s="60" t="s">
+        <v>682</v>
+      </c>
+      <c r="H212" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212" s="99"/>
+    </row>
+    <row r="213" spans="1:9" s="2" customFormat="1">
+      <c r="A213" s="252"/>
+      <c r="B213" s="244"/>
+      <c r="C213" s="251"/>
+      <c r="D213" s="251"/>
+      <c r="E213" s="79" t="s">
+        <v>683</v>
+      </c>
+      <c r="F213" s="46" t="s">
+        <v>684</v>
+      </c>
+      <c r="G213" s="60" t="s">
+        <v>682</v>
+      </c>
+      <c r="H213" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="99"/>
+    </row>
+    <row r="214" spans="1:9" s="2" customFormat="1">
+      <c r="A214" s="219" t="s">
+        <v>851</v>
+      </c>
+      <c r="B214" s="221" t="s">
+        <v>852</v>
+      </c>
+      <c r="C214" s="223" t="s">
+        <v>219</v>
+      </c>
+      <c r="D214" s="223" t="s">
+        <v>853</v>
+      </c>
+      <c r="E214" s="79" t="s">
+        <v>854</v>
+      </c>
+      <c r="F214" s="222" t="s">
+        <v>855</v>
+      </c>
+      <c r="G214" s="220" t="s">
+        <v>856</v>
+      </c>
+      <c r="H214" s="224" t="s">
+        <v>844</v>
+      </c>
+      <c r="I214" s="99"/>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="225" t="s">
+        <v>101</v>
+      </c>
+      <c r="B215" s="243" t="s">
+        <v>687</v>
+      </c>
+      <c r="C215" s="241" t="s">
+        <v>102</v>
+      </c>
+      <c r="D215" s="241" t="s">
+        <v>103</v>
+      </c>
+      <c r="E215" s="83" t="s">
+        <v>132</v>
+      </c>
+      <c r="F215" s="84" t="s">
+        <v>133</v>
+      </c>
+      <c r="G215" s="192" t="s">
+        <v>131</v>
+      </c>
+      <c r="H215" s="249" t="s">
+        <v>555</v>
+      </c>
+      <c r="I215" s="34" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="207" spans="1:9" s="59" customFormat="1" ht="13.5" customHeight="1">
-[...75 lines deleted...]
-      <c r="A210" s="127" t="s">
+    <row r="216" spans="1:9">
+      <c r="A216" s="226"/>
+      <c r="B216" s="283"/>
+      <c r="C216" s="242"/>
+      <c r="D216" s="242"/>
+      <c r="E216" s="79" t="s">
+        <v>188</v>
+      </c>
+      <c r="F216" s="60" t="s">
+        <v>189</v>
+      </c>
+      <c r="G216" s="60" t="s">
+        <v>190</v>
+      </c>
+      <c r="H216" s="291"/>
+      <c r="I216" s="82"/>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="226"/>
+      <c r="B217" s="283"/>
+      <c r="C217" s="242"/>
+      <c r="D217" s="242"/>
+      <c r="E217" s="79" t="s">
+        <v>343</v>
+      </c>
+      <c r="F217" s="60" t="s">
+        <v>344</v>
+      </c>
+      <c r="G217" s="60" t="s">
+        <v>345</v>
+      </c>
+      <c r="H217" s="250"/>
+      <c r="I217" s="82"/>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" s="226"/>
+      <c r="B218" s="283"/>
+      <c r="C218" s="242"/>
+      <c r="D218" s="242"/>
+      <c r="E218" s="79" t="s">
+        <v>556</v>
+      </c>
+      <c r="F218" s="60" t="s">
+        <v>557</v>
+      </c>
+      <c r="G218" s="60" t="s">
+        <v>558</v>
+      </c>
+      <c r="H218" s="61" t="s">
+        <v>690</v>
+      </c>
+      <c r="I218" s="128"/>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="226"/>
+      <c r="B219" s="283"/>
+      <c r="C219" s="242"/>
+      <c r="D219" s="242"/>
+      <c r="E219" s="79" t="s">
+        <v>444</v>
+      </c>
+      <c r="F219" s="60" t="s">
+        <v>621</v>
+      </c>
+      <c r="G219" s="60" t="s">
+        <v>622</v>
+      </c>
+      <c r="H219" s="298" t="s">
+        <v>263</v>
+      </c>
+      <c r="I219" s="82"/>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="226"/>
+      <c r="B220" s="283"/>
+      <c r="C220" s="242"/>
+      <c r="D220" s="242"/>
+      <c r="E220" s="79" t="s">
+        <v>402</v>
+      </c>
+      <c r="F220" s="60" t="s">
+        <v>623</v>
+      </c>
+      <c r="G220" s="60" t="s">
+        <v>622</v>
+      </c>
+      <c r="H220" s="298"/>
+      <c r="I220" s="128"/>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="226"/>
+      <c r="B221" s="283"/>
+      <c r="C221" s="242"/>
+      <c r="D221" s="242"/>
+      <c r="E221" s="79" t="s">
+        <v>437</v>
+      </c>
+      <c r="F221" s="60" t="s">
         <v>624</v>
       </c>
-      <c r="B210" s="127" t="s">
-[...243 lines deleted...]
-      <c r="I221" s="84"/>
+      <c r="G221" s="60" t="s">
+        <v>622</v>
+      </c>
+      <c r="H221" s="298"/>
+      <c r="I221" s="128"/>
     </row>
     <row r="222" spans="1:9">
-      <c r="A222" s="221"/>
-[...37 lines deleted...]
-      <c r="E224" s="81" t="s">
+      <c r="A222" s="252"/>
+      <c r="B222" s="244"/>
+      <c r="C222" s="251"/>
+      <c r="D222" s="251"/>
+      <c r="E222" s="79" t="s">
         <v>104</v>
       </c>
-      <c r="F224" s="61" t="s">
-[...11 lines deleted...]
-      <c r="L237">
+      <c r="F222" s="60" t="s">
+        <v>688</v>
+      </c>
+      <c r="G222" s="60" t="s">
+        <v>689</v>
+      </c>
+      <c r="H222" s="61" t="s">
+        <v>555</v>
+      </c>
+      <c r="I222" s="128"/>
+    </row>
+    <row r="235" spans="12:12">
+      <c r="L235">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="117">
-    <mergeCell ref="A217:A224"/>
-[...36 lines deleted...]
-    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="A215:A222"/>
+    <mergeCell ref="B215:B222"/>
+    <mergeCell ref="C215:C222"/>
+    <mergeCell ref="D215:D222"/>
+    <mergeCell ref="H219:H221"/>
+    <mergeCell ref="H215:H217"/>
+    <mergeCell ref="B205:B206"/>
+    <mergeCell ref="C205:C206"/>
     <mergeCell ref="D205:D206"/>
-    <mergeCell ref="B136:B156"/>
-[...4 lines deleted...]
-    <mergeCell ref="D163:D166"/>
+    <mergeCell ref="A208:A213"/>
+    <mergeCell ref="B208:B213"/>
+    <mergeCell ref="C208:C213"/>
+    <mergeCell ref="D208:D213"/>
     <mergeCell ref="A205:A206"/>
-    <mergeCell ref="A136:A156"/>
-[...11 lines deleted...]
-    <mergeCell ref="A99:A103"/>
+    <mergeCell ref="H159:H162"/>
+    <mergeCell ref="H163:H185"/>
+    <mergeCell ref="A159:A162"/>
+    <mergeCell ref="B159:B162"/>
+    <mergeCell ref="A187:A196"/>
+    <mergeCell ref="B187:B196"/>
+    <mergeCell ref="C187:C196"/>
+    <mergeCell ref="D187:D196"/>
+    <mergeCell ref="B90:B95"/>
+    <mergeCell ref="C90:C95"/>
+    <mergeCell ref="A102:A107"/>
+    <mergeCell ref="B97:B101"/>
+    <mergeCell ref="A128:A129"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="A123:A125"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="C123:C125"/>
+    <mergeCell ref="D123:D125"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="C121:C122"/>
+    <mergeCell ref="D121:D122"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="B132:B152"/>
+    <mergeCell ref="C132:C152"/>
+    <mergeCell ref="D132:D152"/>
+    <mergeCell ref="C159:C162"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D159:D162"/>
+    <mergeCell ref="A202:A203"/>
+    <mergeCell ref="A132:A152"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="C97:C101"/>
+    <mergeCell ref="D85:D89"/>
+    <mergeCell ref="C70:C73"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B83:B84"/>
     <mergeCell ref="E76:G76"/>
-    <mergeCell ref="A79:A82"/>
-[...6 lines deleted...]
-    <mergeCell ref="B79:B82"/>
+    <mergeCell ref="H97:H101"/>
+    <mergeCell ref="C78:C81"/>
+    <mergeCell ref="D78:D81"/>
+    <mergeCell ref="A85:A89"/>
+    <mergeCell ref="A97:A101"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="A78:A81"/>
+    <mergeCell ref="B85:B89"/>
+    <mergeCell ref="C85:C89"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="D83:D84"/>
+    <mergeCell ref="D70:D73"/>
+    <mergeCell ref="B70:B73"/>
+    <mergeCell ref="B78:B81"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="D17:D50"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B57:B58"/>
-    <mergeCell ref="A71:A74"/>
+    <mergeCell ref="A70:A73"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="A17:A50"/>
     <mergeCell ref="B17:B50"/>
     <mergeCell ref="C17:C50"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D61:D62"/>
     <mergeCell ref="C57:C58"/>
-    <mergeCell ref="B104:B109"/>
-[...5 lines deleted...]
-    <mergeCell ref="C104:C109"/>
+    <mergeCell ref="B102:B107"/>
+    <mergeCell ref="A109:A120"/>
+    <mergeCell ref="B109:B120"/>
+    <mergeCell ref="C109:C120"/>
+    <mergeCell ref="D109:D120"/>
+    <mergeCell ref="D102:D107"/>
+    <mergeCell ref="C102:C107"/>
     <mergeCell ref="H51:H52"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="H57:H58"/>
     <mergeCell ref="B51:B52"/>
     <mergeCell ref="C51:C52"/>
     <mergeCell ref="D51:D52"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="B53:B54"/>
     <mergeCell ref="C53:C54"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="H53:H54"/>
     <mergeCell ref="H61:H62"/>
-    <mergeCell ref="A92:A97"/>
-[...2 lines deleted...]
-    <mergeCell ref="H92:H97"/>
+    <mergeCell ref="A90:A95"/>
+    <mergeCell ref="D97:D101"/>
+    <mergeCell ref="D90:D95"/>
+    <mergeCell ref="H90:H95"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">