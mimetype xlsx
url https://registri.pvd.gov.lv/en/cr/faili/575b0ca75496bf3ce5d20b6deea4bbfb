--- v0 (2026-05-23)
+++ v1 (2026-06-18)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-registered-establishments$\Lists of approved food establishments of animal origin\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\storage.pvd.lan\UR-registered-establishments$\Lists of approved food establishments of animal origin\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C013306-A56B-45CB-9107-AEC077EC7355}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C707C94-B7A3-4442-B268-7A0B8011739C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3030" yWindow="3030" windowWidth="28800" windowHeight="15345" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="46">
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Tableu</t>
   </si>
   <si>
     <t>Approval number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
@@ -121,69 +121,87 @@
   <si>
     <t>SIA "Millmax"</t>
   </si>
   <si>
     <t>Ķengaraga iela 1B, Rīga, LV-1063</t>
   </si>
   <si>
     <t>A 017170</t>
   </si>
   <si>
     <t>SIA "Silvanols"</t>
   </si>
   <si>
     <t>Kurbada iela-2A, Rīga, LV-1009</t>
   </si>
   <si>
     <t>A 051775</t>
   </si>
   <si>
     <t>SIA "BF-ESSE"</t>
   </si>
   <si>
     <t>Brīvības gatve 369 k-2, Rīga, LV-1024</t>
   </si>
   <si>
-    <t>Last amendment of this list: 08.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>A  054976</t>
   </si>
   <si>
     <t>SIA "pharm &amp; med"</t>
   </si>
   <si>
     <t>Dzelzavas iela 120A, Rīga, LV-1021</t>
   </si>
   <si>
     <t>A 067668</t>
   </si>
   <si>
     <t>SIA "PRIMEA"</t>
   </si>
   <si>
     <t>Ventspils iela 48, Rīga, LV-1002</t>
+  </si>
+  <si>
+    <t>A  001796</t>
+  </si>
+  <si>
+    <t>SIA Anatols</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Kitiņi, Siguldas pagasts, Siguldas novads, LV-2150</t>
+  </si>
+  <si>
+    <t>A  105708</t>
+  </si>
+  <si>
+    <t>BIOFAL, SIA</t>
+  </si>
+  <si>
+    <t>Artilērijas iela 40B, Rīga, LV-1009</t>
+  </si>
+  <si>
+    <t>Last amendment of this list: 15.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -685,91 +703,91 @@
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="3" spans="1:4" ht="105">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E13"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R2" sqref="R2"/>
+      <selection pane="bottomLeft" activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="34.85546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="19" style="4" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="4" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="23.25">
       <c r="A1" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
     </row>
     <row r="2" spans="1:5" ht="45" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
     </row>
     <row r="3" spans="1:5" ht="24" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="17" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="33" customHeight="1" thickBot="1">
       <c r="A4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="33" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8" t="s">
@@ -827,111 +845,143 @@
       </c>
       <c r="D8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="12"/>
     </row>
     <row r="9" spans="1:5" ht="25.5" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="25.5" customHeight="1">
       <c r="A10" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="C10" s="15" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="25.5" customHeight="1">
       <c r="A11" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="C11" s="15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="25.5" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="32.25" customHeight="1">
+    <row r="13" spans="1:5" ht="25.5" customHeight="1">
       <c r="A13" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="12"/>
+    </row>
+    <row r="14" spans="1:5" ht="25.5" customHeight="1">
+      <c r="A14" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="32.25" customHeight="1">
+      <c r="A15" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B15" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="15" t="s">
+      <c r="C15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="12" t="s">
+      <c r="D15" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="12" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>