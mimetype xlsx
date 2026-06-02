--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Pārējie atzītie pārtikas aprites uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA6589AD-D6C2-419B-B6E5-6D097BF0CFB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{058BF5A7-8DDB-47AE-A4AF-E76488E702A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="163">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Atzīšanas numurs</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
@@ -498,54 +498,63 @@
   <si>
     <t>Aveņu iela 26, Daugavpils, LV-5422</t>
   </si>
   <si>
     <t>A 078694</t>
   </si>
   <si>
     <t>SIA "Skai Baltija"</t>
   </si>
   <si>
     <t>SIA "Maxima Latvija" TC Akropole</t>
   </si>
   <si>
     <t>Latgales iela 257, Rīga, LV-1019</t>
   </si>
   <si>
     <t>A 103326</t>
   </si>
   <si>
     <t>SIA MarMar Meat</t>
   </si>
   <si>
     <t>Lāčplēša iela 21A, Lielvārde, Ogres novads, LV-5070</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 30.04.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Papildus atzīta produktu ražošana, saglabājot kodu 38.1 (30.04.26)</t>
+  </si>
+  <si>
+    <t>A 075878</t>
+  </si>
+  <si>
+    <t>SIA "LEKON"</t>
+  </si>
+  <si>
+    <t>Tirgus iela 26, Krāslava, Krāslavas novads, LV-5601</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts: 25.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1236,51 +1245,51 @@
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="3" spans="1:4" ht="105">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="30.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="4" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="4" customWidth="1"/>
     <col min="7" max="7" width="29.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="21.5703125" style="5" customWidth="1"/>
     <col min="9" max="9" width="37.5703125" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18">
       <c r="A1" s="22" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="22"/>
@@ -1293,51 +1302,51 @@
       <c r="I1" s="8"/>
     </row>
     <row r="2" spans="1:9" ht="24.75" customHeight="1">
       <c r="A2" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
     </row>
     <row r="3" spans="1:9" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="10"/>
       <c r="I3" s="19" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="38.25" customHeight="1" thickBot="1">
       <c r="A4" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>37</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>90</v>
       </c>
       <c r="H4" s="28" t="s">
@@ -1503,808 +1512,831 @@
       </c>
     </row>
     <row r="12" spans="1:9" ht="28.5" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>149</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>150</v>
       </c>
       <c r="D12" s="14"/>
       <c r="E12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="16"/>
       <c r="G12" s="17"/>
       <c r="H12" s="14" t="s">
         <v>123</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="46.5" customHeight="1">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="13" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>159</v>
       </c>
       <c r="B13" s="23" t="s">
-        <v>121</v>
+        <v>160</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="E13" s="13"/>
+        <v>161</v>
+      </c>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F13" s="16"/>
-      <c r="G13" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="17"/>
       <c r="H13" s="14" t="s">
         <v>123</v>
       </c>
       <c r="I13" s="14" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="28.5" customHeight="1">
-[...4 lines deleted...]
-        <v>77</v>
+    <row r="14" spans="1:9" ht="46.5" customHeight="1">
+      <c r="A14" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>121</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="13"/>
       <c r="F14" s="16"/>
-      <c r="G14" s="16"/>
+      <c r="G14" s="24" t="s">
+        <v>145</v>
+      </c>
       <c r="H14" s="14" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>123</v>
+      </c>
+      <c r="I14" s="14" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="28.5" customHeight="1">
       <c r="A15" s="13" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="13"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="14" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>58</v>
+      </c>
+      <c r="I15" s="21" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="28.5" customHeight="1">
       <c r="A16" s="13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="13"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="14" t="s">
         <v>27</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="28.5" customHeight="1">
       <c r="A17" s="13" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="E17" s="14"/>
+        <v>54</v>
+      </c>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="14" t="s">
         <v>27</v>
       </c>
       <c r="I17" s="14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="28.5" customHeight="1">
       <c r="A18" s="13" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      <c r="G18" s="15"/>
+        <v>82</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="14"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
       <c r="H18" s="14" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="I18" s="14" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="28.5" customHeight="1">
       <c r="A19" s="13" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="E19" s="14"/>
+        <v>51</v>
+      </c>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="28.5" customHeight="1">
       <c r="A20" s="13" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="14"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="28.5" customHeight="1">
-      <c r="A21" s="14" t="s">
-        <v>17</v>
+      <c r="A21" s="13" t="s">
+        <v>66</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="14"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="31.5" customHeight="1">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="22" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>17</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="D22" s="14"/>
       <c r="E22" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A23" s="14" t="s">
-        <v>72</v>
+      <c r="A23" s="18" t="s">
+        <v>61</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="E23" s="14"/>
+        <v>60</v>
+      </c>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="31.5" customHeight="1">
       <c r="A24" s="14" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="14"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="31.5" customHeight="1">
       <c r="A25" s="14" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="14"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="31.5" customHeight="1">
       <c r="A26" s="14" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="E26" s="14"/>
+        <v>81</v>
+      </c>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="31.5" customHeight="1">
       <c r="A27" s="14" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="C27" s="14" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="14"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="31.5" customHeight="1">
       <c r="A28" s="14" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="C28" s="14" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="D28" s="14"/>
       <c r="E28" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="31.5" customHeight="1">
       <c r="A29" s="14" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="D29" s="14"/>
       <c r="E29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="31.5" customHeight="1">
       <c r="A30" s="14" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>151</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>154</v>
       </c>
       <c r="D30" s="14"/>
       <c r="E30" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A31" s="18" t="s">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="A31" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>143</v>
       </c>
       <c r="D31" s="14"/>
       <c r="E31" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="14" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I31" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="31.5" customHeight="1">
       <c r="A32" s="18" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="B32" s="18" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="D32" s="14"/>
       <c r="E32" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A33" s="14" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="A33" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>41</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      <c r="G33" s="14"/>
+        <v>116</v>
+      </c>
+      <c r="D33" s="14"/>
+      <c r="E33" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
       <c r="H33" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="31.5" customHeight="1">
       <c r="A34" s="14" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I34" s="14" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="31.5" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>112</v>
-[...10 lines deleted...]
-      <c r="E35" s="14"/>
+        <v>38</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="31.5" customHeight="1">
       <c r="A36" s="14" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I36" s="14" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="31.5" customHeight="1">
       <c r="A37" s="14" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>21</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>57</v>
       </c>
       <c r="D37" s="16"/>
       <c r="E37" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14" t="s">
         <v>20</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="31.5" customHeight="1">
       <c r="A38" s="14" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>131</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>132</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="E38" s="14"/>
+        <v>133</v>
+      </c>
+      <c r="D38" s="16"/>
+      <c r="E38" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="14" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="31.5" customHeight="1">
       <c r="A39" s="14" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="I39" s="14" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="31.5" customHeight="1">
       <c r="A40" s="14" t="s">
-        <v>97</v>
-[...7 lines deleted...]
-      <c r="D40" s="16"/>
+        <v>118</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="14"/>
       <c r="E40" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="14" t="s">
         <v>104</v>
       </c>
       <c r="I40" s="14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="31.5" customHeight="1">
       <c r="A41" s="14" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="14" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="E41" s="16"/>
+        <v>96</v>
+      </c>
+      <c r="D41" s="16"/>
+      <c r="E41" s="14" t="s">
+        <v>11</v>
+      </c>
       <c r="F41" s="14"/>
-      <c r="G41" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="14"/>
       <c r="H41" s="14" t="s">
         <v>104</v>
       </c>
       <c r="I41" s="14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="31.5" customHeight="1">
       <c r="A42" s="14" t="s">
-        <v>109</v>
-[...10 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="16"/>
       <c r="F42" s="14"/>
-      <c r="G42" s="14"/>
+      <c r="G42" s="14" t="s">
+        <v>158</v>
+      </c>
       <c r="H42" s="14" t="s">
         <v>104</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="43" spans="1:9" ht="25.5">
+    <row r="43" spans="1:9" ht="31.5" customHeight="1">
       <c r="A43" s="14" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="D43" s="14"/>
       <c r="E43" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14" t="s">
         <v>104</v>
       </c>
       <c r="I43" s="14" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="44" spans="1:9" ht="45">
-[...1 lines deleted...]
-        <v>134</v>
+    <row r="44" spans="1:9" ht="25.5">
+      <c r="A44" s="14" t="s">
+        <v>128</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D44" s="14"/>
       <c r="E44" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="14"/>
-      <c r="G44" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="14"/>
       <c r="H44" s="14" t="s">
         <v>104</v>
       </c>
       <c r="I44" s="14" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="46" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A46" s="25" t="s">
+    <row r="45" spans="1:9" ht="45">
+      <c r="A45" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="14"/>
+      <c r="G45" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="31.5" customHeight="1">
+      <c r="A47" s="25" t="s">
         <v>140</v>
       </c>
-      <c r="B46" s="26" t="s">
+      <c r="B47" s="26" t="s">
         <v>141</v>
       </c>
-      <c r="C46" s="26"/>
-[...3 lines deleted...]
-      <c r="G46" s="26"/>
+      <c r="C47" s="26"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="26"/>
+      <c r="F47" s="26"/>
+      <c r="G47" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B46:G46"/>
+    <mergeCell ref="B47:G47"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>