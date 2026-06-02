--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5902E05-2BB0-4554-9AB8-79A28BE3D0AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E4197AC-F626-457C-B377-955C788787F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Nosaukums</t>
@@ -74,72 +74,51 @@
   <si>
     <t>Pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Atkārtotas atzīšanas termiņš</t>
   </si>
   <si>
     <t>Piena apstrādes un pārstrādes uzņēmumi</t>
   </si>
   <si>
     <t>Piena savāktuves</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Piena fasēšanas uzņēmums ražošanas vietā</t>
   </si>
   <si>
     <t>Piena produktu pārpakošanas uzņēmumi</t>
   </si>
   <si>
     <t>Piena pārstrādes, piena produktu pārpakošanas uzņēmumi un piena savāktuves, kam piešķirts pagaidu atzīšanas numurs</t>
   </si>
   <si>
-    <t>PA 043932</t>
-[...20 lines deleted...]
-    <t>Lauku iela 5, Gulbene, LV–4401, +371 64471105, austrumvidzeme@pvd.gov.lv</t>
+    <t>saraksts aktualizēts: 28.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -723,51 +702,53 @@
     <row r="3" spans="1:4" ht="105" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J6"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="13.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" style="4" customWidth="1"/>
     <col min="5" max="7" width="14" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="21.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="37.5703125" style="3" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="8"/>
@@ -776,124 +757,110 @@
     <row r="2" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
     </row>
     <row r="3" spans="1:10" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="11"/>
       <c r="J3" s="6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="21"/>
     </row>
     <row r="5" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="19"/>
       <c r="B5" s="19"/>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
-      <c r="I6" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>