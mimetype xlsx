--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-atlauju-registri$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA73D71C-1F97-467B-B27D-9667315990D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40997197-0EA8-402F-B347-3345EF4919D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1167" uniqueCount="864">
   <si>
     <t>Jelgavas/-</t>
   </si>
   <si>
     <t>-/Rīga</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Atļaujas numurs</t>
   </si>
   <si>
     <t>Derīguma termiņš</t>
   </si>
   <si>
     <t>Rajons, novads/pilsēta</t>
   </si>
   <si>
     <t>Pārvadātājs</t>
   </si>
   <si>
     <t>Reģistrācijas numurs</t>
   </si>
   <si>
@@ -430,125 +430,92 @@
   <si>
     <t>01.03.2026.</t>
   </si>
   <si>
     <t>MS 2119</t>
   </si>
   <si>
     <t>D-88-21-00004</t>
   </si>
   <si>
     <t>MT 4959</t>
   </si>
   <si>
     <t>070894</t>
   </si>
   <si>
     <t>Ādažu/-</t>
   </si>
   <si>
     <t>Dace Kaula, IK</t>
   </si>
   <si>
     <t>085614</t>
   </si>
   <si>
-    <t>07.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>BDR "Rīgas jātnieku sporta klubs"</t>
   </si>
   <si>
     <t>D-80-21-0013</t>
   </si>
   <si>
     <t>SIA "Fenix Group"</t>
   </si>
   <si>
     <t>085678</t>
   </si>
   <si>
     <t>12.05.2026.</t>
   </si>
   <si>
     <t>D-80-21-0015</t>
   </si>
   <si>
     <t>17.05.2026.</t>
   </si>
   <si>
     <t>D-80-21-0016</t>
   </si>
   <si>
     <t>085784</t>
   </si>
   <si>
     <t>23.05.2026.</t>
   </si>
   <si>
     <t>SIA "F.O.R.S."</t>
   </si>
   <si>
     <t>06 KG 104 AGF</t>
   </si>
   <si>
     <t>24.05.2026.</t>
   </si>
   <si>
-    <t>085794</t>
-[...22 lines deleted...]
-  <si>
     <t>D-80-21-0020</t>
   </si>
   <si>
-    <t>28.05.2026.</t>
-[...4 lines deleted...]
-  <si>
     <t>085973</t>
   </si>
   <si>
     <t>08.06.2026.</t>
   </si>
   <si>
     <t>AXD Group, SIA</t>
   </si>
   <si>
     <t>ML4140</t>
   </si>
   <si>
     <t>D-01-21-00015</t>
   </si>
   <si>
     <t>07.06.2026.</t>
   </si>
   <si>
     <t>Kazas</t>
   </si>
   <si>
     <t>086022</t>
   </si>
   <si>
     <t>09.06.2026.</t>
@@ -856,53 +823,50 @@
   <si>
     <t>22.11.2026.</t>
   </si>
   <si>
     <t>087427</t>
   </si>
   <si>
     <t>29.11.2026.</t>
   </si>
   <si>
     <t>Ķekavas/-</t>
   </si>
   <si>
     <t>SIA "AM Tehnik"</t>
   </si>
   <si>
     <t>H 6850</t>
   </si>
   <si>
     <t>D-90-21-0003</t>
   </si>
   <si>
     <t>30.11.2026.</t>
   </si>
   <si>
-    <t>Zirgi, zooloģisko dārzu dzīvnieki</t>
-[...1 lines deleted...]
-  <si>
     <t>D-80-21-0041</t>
   </si>
   <si>
     <t>D-80-21-0042</t>
   </si>
   <si>
     <t>15.12.2026.</t>
   </si>
   <si>
     <t>06 KG 533 PD</t>
   </si>
   <si>
     <t>02 KG 365 ABQ</t>
   </si>
   <si>
     <t>MCS 546</t>
   </si>
   <si>
     <t>MI 5665</t>
   </si>
   <si>
     <t>D-96-22-00001</t>
   </si>
   <si>
     <t>LI 889</t>
@@ -2542,53 +2506,50 @@
   <si>
     <t>084992</t>
   </si>
   <si>
     <t>23.03.2031.</t>
   </si>
   <si>
     <t>Vladislavs Prigoževs</t>
   </si>
   <si>
     <t>DA 69 RBO</t>
   </si>
   <si>
     <t>D44-26-00002</t>
   </si>
   <si>
     <t>Suņi, kaķi, truši</t>
   </si>
   <si>
     <t>Augšdaugavas/-</t>
   </si>
   <si>
     <t>107349</t>
   </si>
   <si>
-    <t>31.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>NO 2133</t>
   </si>
   <si>
     <t>D44-26-00003</t>
   </si>
   <si>
     <t>Mājputni, rāpuļi, plēsēju kārtas dzīvnieki</t>
   </si>
   <si>
     <t>Aleksandrs Kalačovs</t>
   </si>
   <si>
     <t>22.04.2031.</t>
   </si>
   <si>
     <t>33 AKH 05</t>
   </si>
   <si>
     <t>D-80-26-0009</t>
   </si>
   <si>
     <t>20.04.2031.</t>
   </si>
   <si>
     <t>555 OKI 05</t>
@@ -2629,51 +2590,69 @@
   <si>
     <t>D-01-26-00006</t>
   </si>
   <si>
     <t>05.05.2031.</t>
   </si>
   <si>
     <t>11.05.2031.</t>
   </si>
   <si>
     <t>12.05.2031.</t>
   </si>
   <si>
     <t>OL 3633</t>
   </si>
   <si>
     <t>NJ 5744</t>
   </si>
   <si>
     <t>JV 543</t>
   </si>
   <si>
     <t>D-01-26-00005</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 13.05.2026.</t>
+    <t>20.05.2031.</t>
+  </si>
+  <si>
+    <t>Reģistrēti zirgi</t>
+  </si>
+  <si>
+    <t>078 FYA 04</t>
+  </si>
+  <si>
+    <t>D-80-26-0012</t>
+  </si>
+  <si>
+    <t>22.05.2031.</t>
+  </si>
+  <si>
+    <t>31.05.2031.</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 01.06..2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -2747,51 +2726,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="153">
+  <borders count="151">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -3768,65 +3747,50 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
@@ -4573,63 +4537,50 @@
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -4834,51 +4785,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="519">
+  <cellXfs count="522">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
@@ -5090,137 +5041,128 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
@@ -5240,1134 +5182,1152 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="94" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="115" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="131" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="130" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="134" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="141" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="141" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="141" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="145" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="143" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="145" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="145" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="149" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="150" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...100 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="147" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="147" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...166 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="129" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="144" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6639,5045 +6599,5014 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O225"/>
+  <dimension ref="A1:O224"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" style="130" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" style="127" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="27.33203125" customWidth="1"/>
     <col min="5" max="5" width="17.33203125" customWidth="1"/>
     <col min="6" max="6" width="19.109375" customWidth="1"/>
     <col min="7" max="7" width="10.88671875" customWidth="1"/>
     <col min="8" max="8" width="29.33203125" customWidth="1"/>
     <col min="9" max="9" width="21.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A1" s="459" t="s">
+      <c r="A1" s="481" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="459"/>
-      <c r="C1" s="459"/>
+      <c r="B1" s="481"/>
+      <c r="C1" s="481"/>
       <c r="D1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
-      <c r="A2" s="462" t="s">
+      <c r="A2" s="484" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="462"/>
-[...6 lines deleted...]
-      <c r="I2" s="462"/>
+      <c r="B2" s="484"/>
+      <c r="C2" s="484"/>
+      <c r="D2" s="484"/>
+      <c r="E2" s="484"/>
+      <c r="F2" s="484"/>
+      <c r="G2" s="484"/>
+      <c r="H2" s="484"/>
+      <c r="I2" s="484"/>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="129"/>
+      <c r="A3" s="126"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="13"/>
-      <c r="F3" s="463" t="s">
-[...4 lines deleted...]
-      <c r="I3" s="463"/>
+      <c r="F3" s="485" t="s">
+        <v>863</v>
+      </c>
+      <c r="G3" s="485"/>
+      <c r="H3" s="485"/>
+      <c r="I3" s="485"/>
     </row>
     <row r="4" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A4" s="464" t="s">
+      <c r="A4" s="486" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="468" t="s">
+      <c r="B4" s="490" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="460" t="s">
+      <c r="C4" s="482" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="466" t="s">
+      <c r="D4" s="488" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="470" t="s">
-[...4 lines deleted...]
-      <c r="H4" s="460" t="s">
+      <c r="E4" s="492" t="s">
+        <v>466</v>
+      </c>
+      <c r="F4" s="493"/>
+      <c r="G4" s="494"/>
+      <c r="H4" s="482" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="460" t="s">
+      <c r="I4" s="482" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="28.2" thickBot="1">
-      <c r="A5" s="465"/>
-[...2 lines deleted...]
-      <c r="D5" s="467"/>
+      <c r="A5" s="487"/>
+      <c r="B5" s="491"/>
+      <c r="C5" s="483"/>
+      <c r="D5" s="489"/>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="461"/>
-      <c r="I5" s="461"/>
+      <c r="H5" s="483"/>
+      <c r="I5" s="483"/>
     </row>
     <row r="6" spans="1:9" ht="13.8">
-      <c r="A6" s="348" t="s">
+      <c r="A6" s="343" t="s">
         <v>133</v>
       </c>
-      <c r="B6" s="349" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="346" t="s">
+      <c r="B6" s="344" t="s">
+        <v>833</v>
+      </c>
+      <c r="C6" s="342" t="s">
         <v>134</v>
       </c>
-      <c r="D6" s="345" t="s">
+      <c r="D6" s="341" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="20" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="F6" s="32" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="G6" s="32" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="188"/>
+      <c r="I6" s="184"/>
     </row>
     <row r="7" spans="1:9" ht="13.8">
-      <c r="A7" s="110" t="s">
-        <v>194</v>
+      <c r="A7" s="108" t="s">
+        <v>183</v>
       </c>
       <c r="B7" s="82" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="D7" s="111" t="s">
-[...3 lines deleted...]
-        <v>196</v>
+      <c r="D7" s="109" t="s">
+        <v>184</v>
+      </c>
+      <c r="E7" s="110" t="s">
+        <v>185</v>
       </c>
       <c r="F7" s="32" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>186</v>
+      </c>
+      <c r="G7" s="111" t="s">
+        <v>187</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="I7" s="114"/>
+      <c r="I7" s="112"/>
     </row>
     <row r="8" spans="1:9" ht="13.8">
-      <c r="A8" s="222" t="s">
-        <v>619</v>
+      <c r="A8" s="218" t="s">
+        <v>607</v>
       </c>
       <c r="B8" s="82" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="D8" s="223" t="s">
-[...3 lines deleted...]
-        <v>622</v>
+      <c r="D8" s="219" t="s">
+        <v>609</v>
+      </c>
+      <c r="E8" s="220" t="s">
+        <v>610</v>
       </c>
       <c r="F8" s="32" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>611</v>
+      </c>
+      <c r="G8" s="111" t="s">
+        <v>608</v>
       </c>
       <c r="H8" s="75" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="13.8">
-      <c r="A9" s="344" t="s">
-[...3 lines deleted...]
-        <v>841</v>
+      <c r="A9" s="340" t="s">
+        <v>828</v>
+      </c>
+      <c r="B9" s="512" t="s">
+        <v>862</v>
       </c>
       <c r="C9" s="34" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>827</v>
+      </c>
+      <c r="D9" s="513" t="s">
+        <v>832</v>
       </c>
       <c r="E9" s="20" t="s">
-        <v>842</v>
-[...8 lines deleted...]
-        <v>844</v>
+        <v>829</v>
+      </c>
+      <c r="F9" s="514" t="s">
+        <v>830</v>
+      </c>
+      <c r="G9" s="512" t="s">
+        <v>862</v>
+      </c>
+      <c r="H9" s="158" t="s">
+        <v>831</v>
       </c>
       <c r="I9" s="12"/>
     </row>
     <row r="10" spans="1:9" ht="13.8">
-      <c r="A10" s="159" t="s">
-[...3 lines deleted...]
-        <v>348</v>
+      <c r="A10" s="155" t="s">
+        <v>335</v>
+      </c>
+      <c r="B10" s="155" t="s">
+        <v>336</v>
       </c>
       <c r="C10" s="34" t="s">
-        <v>349</v>
-[...14 lines deleted...]
-        <v>354</v>
+        <v>337</v>
+      </c>
+      <c r="D10" s="156" t="s">
+        <v>338</v>
+      </c>
+      <c r="E10" s="157" t="s">
+        <v>339</v>
+      </c>
+      <c r="F10" s="158" t="s">
+        <v>340</v>
+      </c>
+      <c r="G10" s="158" t="s">
+        <v>341</v>
+      </c>
+      <c r="H10" s="158" t="s">
+        <v>342</v>
       </c>
       <c r="I10" s="12"/>
     </row>
     <row r="11" spans="1:9" ht="13.8">
-      <c r="A11" s="289" t="s">
-[...3 lines deleted...]
-        <v>731</v>
+      <c r="A11" s="285" t="s">
+        <v>718</v>
+      </c>
+      <c r="B11" s="285" t="s">
+        <v>719</v>
       </c>
       <c r="C11" s="34" t="s">
-        <v>349</v>
-[...4 lines deleted...]
-      <c r="E11" s="291" t="s">
+        <v>337</v>
+      </c>
+      <c r="D11" s="286" t="s">
+        <v>720</v>
+      </c>
+      <c r="E11" s="287" t="s">
+        <v>733</v>
+      </c>
+      <c r="F11" s="158" t="s">
+        <v>721</v>
+      </c>
+      <c r="G11" s="158" t="s">
+        <v>722</v>
+      </c>
+      <c r="H11" s="280" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="12"/>
+    </row>
+    <row r="12" spans="1:9" ht="13.8">
+      <c r="A12" s="285" t="s">
+        <v>723</v>
+      </c>
+      <c r="B12" s="285" t="s">
+        <v>719</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="D12" s="288" t="s">
+        <v>724</v>
+      </c>
+      <c r="E12" s="289" t="s">
+        <v>725</v>
+      </c>
+      <c r="F12" s="158" t="s">
+        <v>726</v>
+      </c>
+      <c r="G12" s="158" t="s">
+        <v>706</v>
+      </c>
+      <c r="H12" s="282" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="12"/>
+    </row>
+    <row r="13" spans="1:9" ht="13.8">
+      <c r="A13" s="316" t="s">
+        <v>783</v>
+      </c>
+      <c r="B13" s="285" t="s">
+        <v>784</v>
+      </c>
+      <c r="C13" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="D13" s="317" t="s">
+        <v>785</v>
+      </c>
+      <c r="E13" s="318" t="s">
+        <v>786</v>
+      </c>
+      <c r="F13" s="158" t="s">
+        <v>787</v>
+      </c>
+      <c r="G13" s="158" t="s">
+        <v>788</v>
+      </c>
+      <c r="H13" s="319" t="s">
+        <v>789</v>
+      </c>
+      <c r="I13" s="12"/>
+    </row>
+    <row r="14" spans="1:9" ht="13.8">
+      <c r="A14" s="495" t="s">
+        <v>310</v>
+      </c>
+      <c r="B14" s="496" t="s">
+        <v>302</v>
+      </c>
+      <c r="C14" s="497" t="s">
+        <v>222</v>
+      </c>
+      <c r="D14" s="497" t="s">
+        <v>303</v>
+      </c>
+      <c r="E14" s="144" t="s">
+        <v>304</v>
+      </c>
+      <c r="F14" s="145" t="s">
+        <v>305</v>
+      </c>
+      <c r="G14" s="145" t="s">
+        <v>306</v>
+      </c>
+      <c r="H14" s="145" t="s">
+        <v>53</v>
+      </c>
+      <c r="I14" s="12"/>
+    </row>
+    <row r="15" spans="1:9" ht="27" customHeight="1">
+      <c r="A15" s="368"/>
+      <c r="B15" s="429"/>
+      <c r="C15" s="365"/>
+      <c r="D15" s="365"/>
+      <c r="E15" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="F15" s="145" t="s">
+        <v>308</v>
+      </c>
+      <c r="G15" s="145" t="s">
+        <v>306</v>
+      </c>
+      <c r="H15" s="145" t="s">
+        <v>53</v>
+      </c>
+      <c r="I15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="298" t="s">
+        <v>742</v>
+      </c>
+      <c r="B16" s="299" t="s">
+        <v>743</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>222</v>
+      </c>
+      <c r="D16" s="300" t="s">
+        <v>744</v>
+      </c>
+      <c r="E16" s="30" t="s">
         <v>745</v>
       </c>
-      <c r="F11" s="162" t="s">
-[...125 lines deleted...]
-      </c>
       <c r="F16" s="74" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>746</v>
+      </c>
+      <c r="G16" s="301" t="s">
+        <v>739</v>
       </c>
       <c r="H16" s="75" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="12"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
-      <c r="A17" s="429" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="433" t="s">
+      <c r="A17" s="464" t="s">
+        <v>559</v>
+      </c>
+      <c r="B17" s="465" t="s">
+        <v>560</v>
+      </c>
+      <c r="C17" s="468" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="434" t="s">
-[...3 lines deleted...]
-        <v>479</v>
+      <c r="D17" s="469" t="s">
+        <v>809</v>
+      </c>
+      <c r="E17" s="191" t="s">
+        <v>467</v>
       </c>
       <c r="F17" s="92" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="G17" s="92" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="H17" s="92" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="I17" s="196" t="s">
+        <v>470</v>
+      </c>
+      <c r="I17" s="192" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1">
-      <c r="A18" s="373"/>
-[...15 lines deleted...]
-      <c r="I18" s="196" t="s">
+      <c r="A18" s="403"/>
+      <c r="B18" s="466"/>
+      <c r="C18" s="364"/>
+      <c r="D18" s="376"/>
+      <c r="E18" s="193" t="s">
+        <v>471</v>
+      </c>
+      <c r="F18" s="194" t="s">
+        <v>472</v>
+      </c>
+      <c r="G18" s="194" t="s">
+        <v>473</v>
+      </c>
+      <c r="H18" s="194" t="s">
+        <v>470</v>
+      </c>
+      <c r="I18" s="192" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1">
-      <c r="A19" s="373"/>
-[...4 lines deleted...]
-        <v>486</v>
+      <c r="A19" s="403"/>
+      <c r="B19" s="466"/>
+      <c r="C19" s="364"/>
+      <c r="D19" s="376"/>
+      <c r="E19" s="198" t="s">
+        <v>474</v>
       </c>
       <c r="F19" s="92" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="G19" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="H19" s="203" t="s">
+      <c r="H19" s="199" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="196" t="s">
+      <c r="I19" s="192" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1">
-      <c r="A20" s="373"/>
-[...4 lines deleted...]
-        <v>488</v>
+      <c r="A20" s="403"/>
+      <c r="B20" s="466"/>
+      <c r="C20" s="364"/>
+      <c r="D20" s="376"/>
+      <c r="E20" s="191" t="s">
+        <v>476</v>
       </c>
       <c r="F20" s="92" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="G20" s="92" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="H20" s="92" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="196" t="s">
+      <c r="I20" s="192" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1">
-      <c r="A21" s="373"/>
-[...3 lines deleted...]
-      <c r="E21" s="197" t="s">
+      <c r="A21" s="403"/>
+      <c r="B21" s="466"/>
+      <c r="C21" s="364"/>
+      <c r="D21" s="376"/>
+      <c r="E21" s="193" t="s">
+        <v>479</v>
+      </c>
+      <c r="F21" s="194" t="s">
+        <v>480</v>
+      </c>
+      <c r="G21" s="194" t="s">
+        <v>481</v>
+      </c>
+      <c r="H21" s="194" t="s">
+        <v>482</v>
+      </c>
+      <c r="I21" s="192" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="403"/>
+      <c r="B22" s="466"/>
+      <c r="C22" s="364"/>
+      <c r="D22" s="376"/>
+      <c r="E22" s="191" t="s">
+        <v>483</v>
+      </c>
+      <c r="F22" s="231" t="s">
+        <v>484</v>
+      </c>
+      <c r="G22" s="232" t="s">
+        <v>485</v>
+      </c>
+      <c r="H22" s="231" t="s">
+        <v>470</v>
+      </c>
+      <c r="I22" s="192" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="403"/>
+      <c r="B23" s="466"/>
+      <c r="C23" s="364"/>
+      <c r="D23" s="376"/>
+      <c r="E23" s="255" t="s">
+        <v>486</v>
+      </c>
+      <c r="F23" s="256" t="s">
+        <v>487</v>
+      </c>
+      <c r="G23" s="256" t="s">
+        <v>488</v>
+      </c>
+      <c r="H23" s="256" t="s">
+        <v>470</v>
+      </c>
+      <c r="I23" s="192" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="403"/>
+      <c r="B24" s="466"/>
+      <c r="C24" s="364"/>
+      <c r="D24" s="376"/>
+      <c r="E24" s="193" t="s">
+        <v>489</v>
+      </c>
+      <c r="F24" s="194" t="s">
+        <v>490</v>
+      </c>
+      <c r="G24" s="194" t="s">
         <v>491</v>
       </c>
-      <c r="F21" s="198" t="s">
+      <c r="H24" s="194" t="s">
         <v>492</v>
       </c>
-      <c r="G21" s="198" t="s">
+      <c r="I24" s="192" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1">
+      <c r="A25" s="403"/>
+      <c r="B25" s="466"/>
+      <c r="C25" s="364"/>
+      <c r="D25" s="376"/>
+      <c r="E25" s="193" t="s">
         <v>493</v>
       </c>
-      <c r="H21" s="198" t="s">
+      <c r="F25" s="194" t="s">
         <v>494</v>
       </c>
-      <c r="I21" s="196" t="s">
+      <c r="G25" s="194" t="s">
+        <v>491</v>
+      </c>
+      <c r="H25" s="194" t="s">
+        <v>470</v>
+      </c>
+      <c r="I25" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E22" s="195" t="s">
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="403"/>
+      <c r="B26" s="466"/>
+      <c r="C26" s="364"/>
+      <c r="D26" s="376"/>
+      <c r="E26" s="193" t="s">
         <v>495</v>
       </c>
-      <c r="F22" s="235" t="s">
+      <c r="F26" s="194" t="s">
         <v>496</v>
       </c>
-      <c r="G22" s="236" t="s">
+      <c r="G26" s="194" t="s">
         <v>497</v>
       </c>
-      <c r="H22" s="235" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="196" t="s">
+      <c r="H26" s="194" t="s">
+        <v>470</v>
+      </c>
+      <c r="I26" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E23" s="259" t="s">
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="403"/>
+      <c r="B27" s="466"/>
+      <c r="C27" s="364"/>
+      <c r="D27" s="376"/>
+      <c r="E27" s="191" t="s">
         <v>498</v>
       </c>
-      <c r="F23" s="260" t="s">
+      <c r="F27" s="194" t="s">
         <v>499</v>
       </c>
-      <c r="G23" s="260" t="s">
+      <c r="G27" s="263" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="194" t="s">
+        <v>470</v>
+      </c>
+      <c r="I27" s="192" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="403"/>
+      <c r="B28" s="466"/>
+      <c r="C28" s="364"/>
+      <c r="D28" s="376"/>
+      <c r="E28" s="191" t="s">
         <v>500</v>
       </c>
-      <c r="H23" s="260" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="196" t="s">
+      <c r="F28" s="199" t="s">
+        <v>501</v>
+      </c>
+      <c r="G28" s="302" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" s="199" t="s">
+        <v>502</v>
+      </c>
+      <c r="I28" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="F24" s="198" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="403"/>
+      <c r="B29" s="466"/>
+      <c r="C29" s="364"/>
+      <c r="D29" s="376"/>
+      <c r="E29" s="191" t="s">
+        <v>503</v>
+      </c>
+      <c r="F29" s="92" t="s">
+        <v>504</v>
+      </c>
+      <c r="G29" s="303" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" s="92" t="s">
         <v>502</v>
       </c>
-      <c r="G24" s="198" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="196" t="s">
+      <c r="I29" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E25" s="197" t="s">
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="403"/>
+      <c r="B30" s="466"/>
+      <c r="C30" s="364"/>
+      <c r="D30" s="376"/>
+      <c r="E30" s="313" t="s">
         <v>505</v>
       </c>
-      <c r="F25" s="198" t="s">
+      <c r="F30" s="303" t="s">
         <v>506</v>
       </c>
-      <c r="G25" s="198" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="196" t="s">
+      <c r="G30" s="303" t="s">
+        <v>507</v>
+      </c>
+      <c r="H30" s="303" t="s">
+        <v>502</v>
+      </c>
+      <c r="I30" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="F26" s="198" t="s">
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="403"/>
+      <c r="B31" s="466"/>
+      <c r="C31" s="364"/>
+      <c r="D31" s="376"/>
+      <c r="E31" s="313" t="s">
         <v>508</v>
       </c>
-      <c r="G26" s="198" t="s">
+      <c r="F31" s="303" t="s">
         <v>509</v>
       </c>
-      <c r="H26" s="198" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="196" t="s">
+      <c r="G31" s="303" t="s">
+        <v>510</v>
+      </c>
+      <c r="H31" s="303" t="s">
+        <v>502</v>
+      </c>
+      <c r="I31" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E27" s="195" t="s">
+    <row r="32" spans="1:9" ht="15" customHeight="1">
+      <c r="A32" s="403"/>
+      <c r="B32" s="466"/>
+      <c r="C32" s="364"/>
+      <c r="D32" s="376"/>
+      <c r="E32" s="313" t="s">
+        <v>511</v>
+      </c>
+      <c r="F32" s="303" t="s">
+        <v>512</v>
+      </c>
+      <c r="G32" s="303" t="s">
         <v>510</v>
       </c>
-      <c r="F27" s="198" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="196" t="s">
+      <c r="H32" s="303" t="s">
+        <v>502</v>
+      </c>
+      <c r="I32" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="F28" s="203" t="s">
+    <row r="33" spans="1:9" ht="15" customHeight="1">
+      <c r="A33" s="403"/>
+      <c r="B33" s="466"/>
+      <c r="C33" s="364"/>
+      <c r="D33" s="376"/>
+      <c r="E33" s="191" t="s">
         <v>513</v>
       </c>
-      <c r="G28" s="306" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="203" t="s">
+      <c r="F33" s="194" t="s">
         <v>514</v>
       </c>
-      <c r="I28" s="196" t="s">
+      <c r="G33" s="263" t="s">
+        <v>515</v>
+      </c>
+      <c r="H33" s="92" t="s">
+        <v>502</v>
+      </c>
+      <c r="I33" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="F29" s="92" t="s">
+    <row r="34" spans="1:9" ht="15" customHeight="1">
+      <c r="A34" s="403"/>
+      <c r="B34" s="466"/>
+      <c r="C34" s="364"/>
+      <c r="D34" s="376"/>
+      <c r="E34" s="191" t="s">
         <v>516</v>
       </c>
-      <c r="G29" s="307" t="s">
-[...5 lines deleted...]
-      <c r="I29" s="196" t="s">
+      <c r="F34" s="194" t="s">
+        <v>517</v>
+      </c>
+      <c r="G34" s="263" t="s">
+        <v>518</v>
+      </c>
+      <c r="H34" s="199" t="s">
+        <v>519</v>
+      </c>
+      <c r="I34" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="15" customHeight="1">
-[...16 lines deleted...]
-      <c r="I30" s="196" t="s">
+    <row r="35" spans="1:9" ht="15" customHeight="1">
+      <c r="A35" s="403"/>
+      <c r="B35" s="466"/>
+      <c r="C35" s="364"/>
+      <c r="D35" s="376"/>
+      <c r="E35" s="191" t="s">
+        <v>520</v>
+      </c>
+      <c r="F35" s="194" t="s">
+        <v>521</v>
+      </c>
+      <c r="G35" s="263" t="s">
+        <v>522</v>
+      </c>
+      <c r="H35" s="92" t="s">
+        <v>80</v>
+      </c>
+      <c r="I35" s="192" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1">
-[...25 lines deleted...]
-      <c r="E32" s="317" t="s">
+    <row r="36" spans="1:9" ht="15" customHeight="1">
+      <c r="A36" s="403"/>
+      <c r="B36" s="466"/>
+      <c r="C36" s="364"/>
+      <c r="D36" s="376"/>
+      <c r="E36" s="9" t="s">
         <v>523</v>
       </c>
-      <c r="F32" s="307" t="s">
+      <c r="F36" s="189" t="s">
         <v>524</v>
       </c>
-      <c r="G32" s="307" t="s">
-[...82 lines deleted...]
-        <v>247</v>
+      <c r="G36" s="189" t="s">
+        <v>236</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>80</v>
       </c>
       <c r="I36" s="10"/>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
-      <c r="A37" s="373"/>
-[...2 lines deleted...]
-      <c r="D37" s="377"/>
+      <c r="A37" s="403"/>
+      <c r="B37" s="466"/>
+      <c r="C37" s="364"/>
+      <c r="D37" s="376"/>
       <c r="E37" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="F37" s="186" t="s">
+        <v>526</v>
+      </c>
+      <c r="G37" s="186" t="s">
+        <v>527</v>
+      </c>
+      <c r="H37" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1">
+      <c r="A38" s="403"/>
+      <c r="B38" s="466"/>
+      <c r="C38" s="364"/>
+      <c r="D38" s="376"/>
+      <c r="E38" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="F38" s="186" t="s">
+        <v>529</v>
+      </c>
+      <c r="G38" s="186" t="s">
+        <v>197</v>
+      </c>
+      <c r="H38" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1">
+      <c r="A39" s="403"/>
+      <c r="B39" s="466"/>
+      <c r="C39" s="364"/>
+      <c r="D39" s="376"/>
+      <c r="E39" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="F39" s="186" t="s">
+        <v>531</v>
+      </c>
+      <c r="G39" s="186" t="s">
+        <v>532</v>
+      </c>
+      <c r="H39" s="188" t="s">
+        <v>80</v>
+      </c>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1">
+      <c r="A40" s="403"/>
+      <c r="B40" s="466"/>
+      <c r="C40" s="364"/>
+      <c r="D40" s="376"/>
+      <c r="E40" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="F40" s="189" t="s">
+        <v>534</v>
+      </c>
+      <c r="G40" s="189" t="s">
+        <v>267</v>
+      </c>
+      <c r="H40" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1">
+      <c r="A41" s="403"/>
+      <c r="B41" s="466"/>
+      <c r="C41" s="364"/>
+      <c r="D41" s="376"/>
+      <c r="E41" s="187" t="s">
+        <v>535</v>
+      </c>
+      <c r="F41" s="186" t="s">
+        <v>536</v>
+      </c>
+      <c r="G41" s="186" t="s">
+        <v>357</v>
+      </c>
+      <c r="H41" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1">
+      <c r="A42" s="403"/>
+      <c r="B42" s="466"/>
+      <c r="C42" s="364"/>
+      <c r="D42" s="376"/>
+      <c r="E42" s="187" t="s">
         <v>537</v>
       </c>
-      <c r="F37" s="190" t="s">
+      <c r="F42" s="186" t="s">
         <v>538</v>
       </c>
-      <c r="G37" s="190" t="s">
+      <c r="G42" s="186" t="s">
+        <v>357</v>
+      </c>
+      <c r="H42" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1">
+      <c r="A43" s="403"/>
+      <c r="B43" s="466"/>
+      <c r="C43" s="364"/>
+      <c r="D43" s="376"/>
+      <c r="E43" s="187" t="s">
         <v>539</v>
       </c>
-      <c r="H37" s="192" t="s">
-[...9 lines deleted...]
-      <c r="E38" s="10" t="s">
+      <c r="F43" s="190" t="s">
         <v>540</v>
       </c>
-      <c r="F38" s="190" t="s">
+      <c r="G43" s="190" t="s">
         <v>541</v>
       </c>
-      <c r="G38" s="190" t="s">
-[...12 lines deleted...]
-      <c r="E39" s="10" t="s">
+      <c r="H43" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1">
+      <c r="A44" s="403"/>
+      <c r="B44" s="466"/>
+      <c r="C44" s="364"/>
+      <c r="D44" s="376"/>
+      <c r="E44" s="187" t="s">
         <v>542</v>
       </c>
-      <c r="F39" s="190" t="s">
+      <c r="F44" s="190" t="s">
         <v>543</v>
       </c>
-      <c r="G39" s="190" t="s">
+      <c r="G44" s="190" t="s">
+        <v>541</v>
+      </c>
+      <c r="H44" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1">
+      <c r="A45" s="403"/>
+      <c r="B45" s="466"/>
+      <c r="C45" s="364"/>
+      <c r="D45" s="376"/>
+      <c r="E45" s="187" t="s">
         <v>544</v>
       </c>
-      <c r="H39" s="192" t="s">
-[...9 lines deleted...]
-      <c r="E40" s="9" t="s">
+      <c r="F45" s="190" t="s">
         <v>545</v>
       </c>
-      <c r="F40" s="193" t="s">
+      <c r="G45" s="190" t="s">
         <v>546</v>
       </c>
-      <c r="G40" s="193" t="s">
-[...12 lines deleted...]
-      <c r="E41" s="191" t="s">
+      <c r="H45" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1">
+      <c r="A46" s="403"/>
+      <c r="B46" s="466"/>
+      <c r="C46" s="364"/>
+      <c r="D46" s="376"/>
+      <c r="E46" s="187" t="s">
         <v>547</v>
       </c>
-      <c r="F41" s="190" t="s">
+      <c r="F46" s="190" t="s">
         <v>548</v>
       </c>
-      <c r="G41" s="190" t="s">
-[...12 lines deleted...]
-      <c r="E42" s="191" t="s">
+      <c r="G46" s="190" t="s">
         <v>549</v>
       </c>
-      <c r="F42" s="190" t="s">
+      <c r="H46" s="188" t="s">
+        <v>502</v>
+      </c>
+      <c r="I46" s="10"/>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1">
+      <c r="A47" s="403"/>
+      <c r="B47" s="466"/>
+      <c r="C47" s="364"/>
+      <c r="D47" s="376"/>
+      <c r="E47" s="9" t="s">
         <v>550</v>
       </c>
-      <c r="G42" s="190" t="s">
-[...12 lines deleted...]
-      <c r="E43" s="191" t="s">
+      <c r="F47" s="190" t="s">
         <v>551</v>
       </c>
-      <c r="F43" s="194" t="s">
+      <c r="G47" s="24" t="s">
         <v>552</v>
       </c>
-      <c r="G43" s="194" t="s">
+      <c r="H47" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="I47" s="10"/>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1">
+      <c r="A48" s="403"/>
+      <c r="B48" s="466"/>
+      <c r="C48" s="364"/>
+      <c r="D48" s="376"/>
+      <c r="E48" s="9" t="s">
         <v>553</v>
       </c>
-      <c r="H43" s="192" t="s">
-[...9 lines deleted...]
-      <c r="E44" s="191" t="s">
+      <c r="F48" s="190" t="s">
         <v>554</v>
       </c>
-      <c r="F44" s="194" t="s">
+      <c r="G48" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="I48" s="10"/>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1">
+      <c r="A49" s="403"/>
+      <c r="B49" s="466"/>
+      <c r="C49" s="364"/>
+      <c r="D49" s="376"/>
+      <c r="E49" s="9" t="s">
         <v>555</v>
       </c>
-      <c r="G44" s="194" t="s">
-[...12 lines deleted...]
-      <c r="E45" s="191" t="s">
+      <c r="F49" s="190" t="s">
         <v>556</v>
       </c>
-      <c r="F45" s="194" t="s">
+      <c r="G49" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="I49" s="10"/>
+    </row>
+    <row r="50" spans="1:9" ht="15" customHeight="1">
+      <c r="A50" s="370"/>
+      <c r="B50" s="467"/>
+      <c r="C50" s="365"/>
+      <c r="D50" s="358"/>
+      <c r="E50" s="9" t="s">
         <v>557</v>
       </c>
-      <c r="G45" s="194" t="s">
+      <c r="F50" s="190" t="s">
         <v>558</v>
       </c>
-      <c r="H45" s="192" t="s">
-[...90 lines deleted...]
-      </c>
       <c r="G50" s="24" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="H50" s="24" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="I50" s="10"/>
     </row>
     <row r="51" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A51" s="474" t="s">
+      <c r="A51" s="476" t="s">
         <v>112</v>
       </c>
-      <c r="B51" s="486" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="473" t="s">
+      <c r="B51" s="506" t="s">
+        <v>734</v>
+      </c>
+      <c r="C51" s="475" t="s">
         <v>26</v>
       </c>
-      <c r="D51" s="487" t="s">
+      <c r="D51" s="507" t="s">
         <v>113</v>
       </c>
-      <c r="E51" s="300" t="s">
+      <c r="E51" s="296" t="s">
         <v>114</v>
       </c>
-      <c r="F51" s="297" t="s">
+      <c r="F51" s="293" t="s">
         <v>115</v>
       </c>
-      <c r="G51" s="299" t="s">
+      <c r="G51" s="295" t="s">
         <v>116</v>
       </c>
       <c r="H51" s="91" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="I51" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A52" s="371"/>
-[...4 lines deleted...]
-        <v>310</v>
+      <c r="A52" s="370"/>
+      <c r="B52" s="386"/>
+      <c r="C52" s="365"/>
+      <c r="D52" s="358"/>
+      <c r="E52" s="143" t="s">
+        <v>298</v>
       </c>
       <c r="F52" s="29" t="s">
-        <v>747</v>
-[...7 lines deleted...]
-      <c r="I52" s="145"/>
+        <v>735</v>
+      </c>
+      <c r="G52" s="292" t="s">
+        <v>736</v>
+      </c>
+      <c r="H52" s="294" t="s">
+        <v>651</v>
+      </c>
+      <c r="I52" s="142"/>
     </row>
     <row r="53" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A53" s="488" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="489" t="s">
+      <c r="A53" s="508" t="s">
+        <v>771</v>
+      </c>
+      <c r="B53" s="463" t="s">
+        <v>772</v>
+      </c>
+      <c r="C53" s="509" t="s">
         <v>26</v>
       </c>
-      <c r="D53" s="490" t="s">
-[...3 lines deleted...]
-        <v>786</v>
+      <c r="D53" s="510" t="s">
+        <v>773</v>
+      </c>
+      <c r="E53" s="315" t="s">
+        <v>774</v>
       </c>
       <c r="F53" s="24" t="s">
-        <v>787</v>
-[...4 lines deleted...]
-      <c r="H53" s="428" t="s">
+        <v>775</v>
+      </c>
+      <c r="G53" s="314" t="s">
+        <v>776</v>
+      </c>
+      <c r="H53" s="463" t="s">
         <v>54</v>
       </c>
       <c r="I53" s="12"/>
     </row>
     <row r="54" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A54" s="381"/>
-[...4 lines deleted...]
-        <v>789</v>
+      <c r="A54" s="368"/>
+      <c r="B54" s="429"/>
+      <c r="C54" s="364"/>
+      <c r="D54" s="365"/>
+      <c r="E54" s="315" t="s">
+        <v>777</v>
       </c>
       <c r="F54" s="24" t="s">
-        <v>790</v>
-[...4 lines deleted...]
-      <c r="H54" s="418"/>
+        <v>778</v>
+      </c>
+      <c r="G54" s="314" t="s">
+        <v>779</v>
+      </c>
+      <c r="H54" s="429"/>
       <c r="I54" s="12"/>
     </row>
     <row r="55" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A55" s="342" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="205" t="s">
+      <c r="A55" s="338" t="s">
+        <v>821</v>
+      </c>
+      <c r="B55" s="336" t="s">
+        <v>822</v>
+      </c>
+      <c r="C55" s="201" t="s">
         <v>26</v>
       </c>
-      <c r="D55" s="341" t="s">
-[...12 lines deleted...]
-        <v>838</v>
+      <c r="D55" s="337" t="s">
+        <v>823</v>
+      </c>
+      <c r="E55" s="339" t="s">
+        <v>824</v>
+      </c>
+      <c r="F55" s="336" t="s">
+        <v>825</v>
+      </c>
+      <c r="G55" s="336" t="s">
+        <v>822</v>
+      </c>
+      <c r="H55" s="336" t="s">
+        <v>826</v>
       </c>
       <c r="I55" s="10"/>
     </row>
     <row r="56" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A56" s="122" t="s">
-        <v>258</v>
+      <c r="A56" s="120" t="s">
+        <v>247</v>
       </c>
       <c r="B56" s="29" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="C56" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D56" s="133" t="s">
-[...3 lines deleted...]
-        <v>261</v>
+      <c r="D56" s="130" t="s">
+        <v>249</v>
+      </c>
+      <c r="E56" s="128" t="s">
+        <v>250</v>
       </c>
       <c r="F56" s="29" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="G56" s="29" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="H56" s="106" t="s">
+        <v>252</v>
+      </c>
+      <c r="H56" s="105" t="s">
         <v>54</v>
       </c>
-      <c r="I56" s="132"/>
+      <c r="I56" s="129"/>
     </row>
     <row r="57" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A57" s="481" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="458" t="s">
+      <c r="A57" s="501" t="s">
+        <v>356</v>
+      </c>
+      <c r="B57" s="385" t="s">
+        <v>357</v>
+      </c>
+      <c r="C57" s="474" t="s">
         <v>26</v>
       </c>
-      <c r="D57" s="397" t="s">
-[...3 lines deleted...]
-        <v>371</v>
+      <c r="D57" s="387" t="s">
+        <v>358</v>
+      </c>
+      <c r="E57" s="163" t="s">
+        <v>359</v>
       </c>
       <c r="F57" s="29" t="s">
-        <v>372</v>
-[...4 lines deleted...]
-      <c r="H57" s="457" t="s">
+        <v>360</v>
+      </c>
+      <c r="G57" s="520" t="s">
+        <v>361</v>
+      </c>
+      <c r="H57" s="473" t="s">
         <v>27</v>
       </c>
-      <c r="I57" s="168"/>
+      <c r="I57" s="164"/>
     </row>
     <row r="58" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A58" s="371"/>
-[...4 lines deleted...]
-        <v>374</v>
+      <c r="A58" s="370"/>
+      <c r="B58" s="386"/>
+      <c r="C58" s="365"/>
+      <c r="D58" s="388"/>
+      <c r="E58" s="163" t="s">
+        <v>362</v>
       </c>
       <c r="F58" s="29" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="G58" s="29" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-      <c r="I58" s="168"/>
+        <v>364</v>
+      </c>
+      <c r="H58" s="429"/>
+      <c r="I58" s="164"/>
     </row>
     <row r="59" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A59" s="325" t="s">
-[...3 lines deleted...]
-        <v>803</v>
+      <c r="A59" s="321" t="s">
+        <v>790</v>
+      </c>
+      <c r="B59" s="320" t="s">
+        <v>791</v>
       </c>
       <c r="C59" s="40" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="34" t="s">
-        <v>804</v>
-[...1 lines deleted...]
-      <c r="E59" s="319" t="s">
         <v>792</v>
       </c>
+      <c r="E59" s="315" t="s">
+        <v>780</v>
+      </c>
       <c r="F59" s="24" t="s">
-        <v>793</v>
-[...4 lines deleted...]
-      <c r="H59" s="106" t="s">
+        <v>781</v>
+      </c>
+      <c r="G59" s="322" t="s">
+        <v>782</v>
+      </c>
+      <c r="H59" s="105" t="s">
         <v>54</v>
       </c>
-      <c r="I59" s="328"/>
+      <c r="I59" s="324"/>
     </row>
     <row r="60" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A60" s="122" t="s">
-        <v>214</v>
+      <c r="A60" s="120" t="s">
+        <v>203</v>
       </c>
       <c r="B60" s="29" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>204</v>
+      </c>
+      <c r="C60" s="116" t="s">
+        <v>202</v>
       </c>
       <c r="D60" s="34" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>205</v>
+      </c>
+      <c r="E60" s="117" t="s">
+        <v>206</v>
       </c>
       <c r="F60" s="29" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="G60" s="29" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="H60" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="I60" s="120"/>
+      <c r="I60" s="118"/>
     </row>
     <row r="61" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A61" s="483" t="s">
-[...12 lines deleted...]
-        <v>689</v>
+      <c r="A61" s="503" t="s">
+        <v>673</v>
+      </c>
+      <c r="B61" s="477" t="s">
+        <v>674</v>
+      </c>
+      <c r="C61" s="505" t="s">
+        <v>202</v>
+      </c>
+      <c r="D61" s="376" t="s">
+        <v>675</v>
+      </c>
+      <c r="E61" s="249" t="s">
+        <v>677</v>
       </c>
       <c r="F61" s="29" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="G61" s="32" t="s">
-        <v>692</v>
-[...4 lines deleted...]
-      <c r="I61" s="254"/>
+        <v>680</v>
+      </c>
+      <c r="H61" s="477" t="s">
+        <v>681</v>
+      </c>
+      <c r="I61" s="250"/>
     </row>
     <row r="62" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A62" s="484"/>
-[...4 lines deleted...]
-        <v>688</v>
+      <c r="A62" s="504"/>
+      <c r="B62" s="386"/>
+      <c r="C62" s="365"/>
+      <c r="D62" s="358"/>
+      <c r="E62" s="249" t="s">
+        <v>676</v>
       </c>
       <c r="F62" s="29" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="G62" s="45" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-      <c r="I62" s="254"/>
+        <v>680</v>
+      </c>
+      <c r="H62" s="386"/>
+      <c r="I62" s="250"/>
     </row>
     <row r="63" spans="1:9" s="23" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A63" s="329" t="s">
+      <c r="A63" s="325" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="189" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="163" t="s">
+      <c r="B63" s="185" t="s">
+        <v>455</v>
+      </c>
+      <c r="C63" s="159" t="s">
         <v>0</v>
       </c>
-      <c r="D63" s="205" t="s">
+      <c r="D63" s="201" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F63" s="43" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="G63" s="44" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="H63" s="38" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="22"/>
     </row>
     <row r="64" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A64" s="124" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="A64" s="121" t="s">
+        <v>178</v>
+      </c>
+      <c r="B64" s="95" t="s">
+        <v>179</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D64" s="109" t="s">
-        <v>193</v>
+      <c r="D64" s="107" t="s">
+        <v>182</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="F64" s="11" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="H64" s="106" t="s">
+        <v>180</v>
+      </c>
+      <c r="G64" s="95" t="s">
+        <v>179</v>
+      </c>
+      <c r="H64" s="105" t="s">
         <v>54</v>
       </c>
       <c r="I64" s="16"/>
     </row>
     <row r="65" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A65" s="331" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="333" t="s">
+      <c r="A65" s="327" t="s">
+        <v>793</v>
+      </c>
+      <c r="B65" s="328" t="s">
+        <v>795</v>
+      </c>
+      <c r="C65" s="329" t="s">
         <v>0</v>
       </c>
-      <c r="D65" s="334" t="s">
-[...3 lines deleted...]
-        <v>808</v>
+      <c r="D65" s="330" t="s">
+        <v>794</v>
+      </c>
+      <c r="E65" s="331" t="s">
+        <v>796</v>
       </c>
       <c r="F65" s="11" t="s">
-        <v>809</v>
-[...4 lines deleted...]
-      <c r="H65" s="330" t="s">
+        <v>797</v>
+      </c>
+      <c r="G65" s="95" t="s">
+        <v>784</v>
+      </c>
+      <c r="H65" s="326" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="16"/>
     </row>
     <row r="66" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A66" s="98" t="s">
-        <v>440</v>
+      <c r="A66" s="97" t="s">
+        <v>428</v>
       </c>
       <c r="B66" s="47" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="46" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>429</v>
+      </c>
+      <c r="E66" s="183" t="s">
+        <v>430</v>
       </c>
       <c r="F66" s="52" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-      <c r="H66" s="327" t="s">
+        <v>431</v>
+      </c>
+      <c r="G66" s="323" t="s">
+        <v>432</v>
+      </c>
+      <c r="H66" s="323" t="s">
         <v>54</v>
       </c>
       <c r="I66" s="12"/>
     </row>
-    <row r="67" spans="1:15" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C67" s="97" t="s">
+    <row r="67" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A67" s="93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B67" s="95" t="s">
+        <v>218</v>
+      </c>
+      <c r="C67" s="96" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>219</v>
+      </c>
+      <c r="E67" s="94" t="s">
+        <v>220</v>
       </c>
       <c r="F67" s="52" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>221</v>
+      </c>
+      <c r="G67" s="52" t="s">
+        <v>216</v>
       </c>
       <c r="H67" s="37" t="s">
         <v>28</v>
       </c>
       <c r="I67" s="12"/>
     </row>
-    <row r="68" spans="1:15" ht="12.75" customHeight="1">
-[...13 lines deleted...]
-        <v>231</v>
+    <row r="68" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A68" s="133" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" s="95" t="s">
+        <v>262</v>
+      </c>
+      <c r="C68" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="D68" s="134" t="s">
+        <v>264</v>
+      </c>
+      <c r="E68" s="135" t="s">
+        <v>265</v>
       </c>
       <c r="F68" s="52" t="s">
-        <v>232</v>
+        <v>266</v>
       </c>
       <c r="G68" s="52" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="H68" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="I68" s="12"/>
+    </row>
+    <row r="69" spans="1:15" ht="15" customHeight="1">
+      <c r="A69" s="148" t="s">
+        <v>196</v>
+      </c>
+      <c r="B69" s="149" t="s">
+        <v>197</v>
+      </c>
+      <c r="C69" s="150" t="s">
+        <v>68</v>
+      </c>
+      <c r="D69" s="150" t="s">
+        <v>198</v>
+      </c>
+      <c r="E69" s="115" t="s">
+        <v>322</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="G69" s="52" t="s">
+        <v>420</v>
+      </c>
+      <c r="H69" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="I68" s="12"/>
-[...50 lines deleted...]
-      <c r="H70" s="52" t="s">
+      <c r="I69" s="42"/>
+    </row>
+    <row r="70" spans="1:15" ht="12" customHeight="1">
+      <c r="A70" s="502" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="449" t="s">
+        <v>598</v>
+      </c>
+      <c r="C70" s="453" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" s="453" t="s">
+        <v>72</v>
+      </c>
+      <c r="E70" s="191" t="s">
+        <v>73</v>
+      </c>
+      <c r="F70" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="G70" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="H70" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A71" s="367"/>
+      <c r="B71" s="373"/>
+      <c r="C71" s="364"/>
+      <c r="D71" s="364"/>
+      <c r="E71" s="200" t="s">
+        <v>571</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>572</v>
+      </c>
+      <c r="G71" s="60" t="s">
+        <v>573</v>
+      </c>
+      <c r="H71" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="12"/>
+    </row>
+    <row r="72" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A72" s="367"/>
+      <c r="B72" s="373"/>
+      <c r="C72" s="364"/>
+      <c r="D72" s="364"/>
+      <c r="E72" s="200" t="s">
+        <v>629</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>630</v>
+      </c>
+      <c r="G72" s="60" t="s">
+        <v>631</v>
+      </c>
+      <c r="H72" s="307" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="12"/>
+    </row>
+    <row r="73" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A73" s="368"/>
+      <c r="B73" s="429"/>
+      <c r="C73" s="365"/>
+      <c r="D73" s="365"/>
+      <c r="E73" s="200" t="s">
+        <v>110</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>766</v>
+      </c>
+      <c r="G73" s="308" t="s">
+        <v>763</v>
+      </c>
+      <c r="H73" s="307" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="12"/>
+    </row>
+    <row r="74" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A74" s="69" t="s">
+        <v>421</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>422</v>
+      </c>
+      <c r="C74" s="201" t="s">
+        <v>423</v>
+      </c>
+      <c r="D74" s="201" t="s">
+        <v>424</v>
+      </c>
+      <c r="E74" s="202" t="s">
+        <v>425</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="G74" s="203" t="s">
+        <v>427</v>
+      </c>
+      <c r="H74" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="I70" s="42"/>
-[...84 lines deleted...]
-      </c>
       <c r="I74" s="12"/>
     </row>
-    <row r="75" spans="1:15" ht="12.75" customHeight="1">
-[...27 lines deleted...]
-      <c r="A76" s="125" t="s">
+    <row r="75" spans="1:15" s="26" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A75" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B76" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="28" t="s">
+      <c r="B75" s="52" t="s">
+        <v>762</v>
+      </c>
+      <c r="C75" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="D76" s="28" t="s">
+      <c r="D75" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="E76" s="400" t="s">
+      <c r="E75" s="478" t="s">
         <v>40</v>
       </c>
-      <c r="F76" s="401"/>
-      <c r="G76" s="402"/>
+      <c r="F75" s="479"/>
+      <c r="G75" s="480"/>
+      <c r="H75" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="I75" s="25"/>
+    </row>
+    <row r="76" spans="1:15" ht="12" customHeight="1">
+      <c r="A76" s="167" t="s">
+        <v>394</v>
+      </c>
+      <c r="B76" s="168" t="s">
+        <v>393</v>
+      </c>
+      <c r="C76" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76" s="169" t="s">
+        <v>392</v>
+      </c>
+      <c r="E76" s="478" t="s">
+        <v>40</v>
+      </c>
+      <c r="F76" s="479"/>
+      <c r="G76" s="480"/>
       <c r="H76" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="I76" s="25"/>
-[...6 lines deleted...]
-        <v>405</v>
+      <c r="I76" s="42"/>
+    </row>
+    <row r="77" spans="1:15" ht="14.25" customHeight="1">
+      <c r="A77" s="204" t="s">
+        <v>587</v>
+      </c>
+      <c r="B77" s="168" t="s">
+        <v>588</v>
       </c>
       <c r="C77" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="D77" s="173" t="s">
-[...6 lines deleted...]
-      <c r="G77" s="402"/>
+      <c r="D77" s="205" t="s">
+        <v>589</v>
+      </c>
+      <c r="E77" s="206" t="s">
+        <v>590</v>
+      </c>
+      <c r="F77" s="207" t="s">
+        <v>591</v>
+      </c>
+      <c r="G77" s="208" t="s">
+        <v>592</v>
+      </c>
       <c r="H77" s="33" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I77" s="42"/>
     </row>
-    <row r="78" spans="1:15" ht="14.25" customHeight="1">
-[...27 lines deleted...]
-      <c r="A79" s="435" t="s">
+    <row r="78" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A78" s="389" t="s">
         <v>29</v>
       </c>
-      <c r="B79" s="447" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="453" t="s">
+      <c r="B78" s="449" t="s">
+        <v>628</v>
+      </c>
+      <c r="C78" s="453" t="s">
+        <v>224</v>
+      </c>
+      <c r="D78" s="470" t="s">
         <v>30</v>
       </c>
-      <c r="E79" s="219" t="s">
+      <c r="E78" s="215" t="s">
         <v>45</v>
       </c>
-      <c r="F79" s="92" t="s">
+      <c r="F78" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="G79" s="92" t="s">
+      <c r="G78" s="92" t="s">
         <v>88</v>
       </c>
-      <c r="H79" s="230" t="s">
+      <c r="H78" s="226" t="s">
+        <v>81</v>
+      </c>
+      <c r="I78" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="K78" s="53"/>
+      <c r="L78" s="54"/>
+      <c r="N78" s="55"/>
+      <c r="O78" s="3"/>
+    </row>
+    <row r="79" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A79" s="389"/>
+      <c r="B79" s="373"/>
+      <c r="C79" s="364"/>
+      <c r="D79" s="471"/>
+      <c r="E79" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F79" s="91" t="s">
+        <v>138</v>
+      </c>
+      <c r="G79" s="303" t="s">
+        <v>141</v>
+      </c>
+      <c r="H79" s="92" t="s">
         <v>81</v>
       </c>
       <c r="I79" s="42" t="s">
         <v>65</v>
       </c>
       <c r="K79" s="53"/>
       <c r="L79" s="54"/>
       <c r="N79" s="55"/>
       <c r="O79" s="3"/>
     </row>
     <row r="80" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A80" s="435"/>
-[...2 lines deleted...]
-      <c r="D80" s="454"/>
+      <c r="A80" s="389"/>
+      <c r="B80" s="373"/>
+      <c r="C80" s="364"/>
+      <c r="D80" s="471"/>
       <c r="E80" s="31" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="H80" s="92" t="s">
+        <v>128</v>
+      </c>
+      <c r="F80" s="32" t="s">
+        <v>464</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="H80" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="I80" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I80" s="61"/>
       <c r="K80" s="53"/>
       <c r="L80" s="54"/>
       <c r="N80" s="55"/>
       <c r="O80" s="3"/>
     </row>
-    <row r="81" spans="1:15" ht="12.75" customHeight="1">
-[...8 lines deleted...]
-        <v>476</v>
+    <row r="81" spans="1:15" ht="12" customHeight="1">
+      <c r="A81" s="511"/>
+      <c r="B81" s="429"/>
+      <c r="C81" s="365"/>
+      <c r="D81" s="472"/>
+      <c r="E81" s="237" t="s">
+        <v>89</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>652</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>477</v>
+        <v>653</v>
       </c>
       <c r="H81" s="24" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="I81" s="61"/>
       <c r="K81" s="53"/>
       <c r="L81" s="54"/>
       <c r="N81" s="55"/>
       <c r="O81" s="3"/>
     </row>
-    <row r="82" spans="1:15" ht="12" customHeight="1">
-[...5 lines deleted...]
-        <v>89</v>
+    <row r="82" spans="1:15" ht="15" customHeight="1">
+      <c r="A82" s="87" t="s">
+        <v>413</v>
+      </c>
+      <c r="B82" s="84" t="s">
+        <v>414</v>
+      </c>
+      <c r="C82" s="85" t="s">
+        <v>224</v>
+      </c>
+      <c r="D82" s="86" t="s">
+        <v>415</v>
+      </c>
+      <c r="E82" s="83" t="s">
+        <v>418</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>664</v>
-[...7 lines deleted...]
-      <c r="I82" s="61"/>
+        <v>416</v>
+      </c>
+      <c r="G82" s="84" t="s">
+        <v>417</v>
+      </c>
+      <c r="H82" s="182" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" s="181"/>
       <c r="K82" s="53"/>
       <c r="L82" s="54"/>
       <c r="N82" s="55"/>
       <c r="O82" s="3"/>
     </row>
-    <row r="83" spans="1:15" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="O83" s="3"/>
+    <row r="83" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A83" s="498" t="s">
+        <v>78</v>
+      </c>
+      <c r="B83" s="499" t="s">
+        <v>619</v>
+      </c>
+      <c r="C83" s="500" t="s">
+        <v>225</v>
+      </c>
+      <c r="D83" s="500" t="s">
+        <v>79</v>
+      </c>
+      <c r="E83" s="50" t="s">
+        <v>605</v>
+      </c>
+      <c r="F83" s="51" t="s">
+        <v>620</v>
+      </c>
+      <c r="G83" s="49" t="s">
+        <v>621</v>
+      </c>
+      <c r="H83" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="I83" s="16"/>
     </row>
     <row r="84" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A84" s="478" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A84" s="368"/>
+      <c r="B84" s="429"/>
+      <c r="C84" s="365"/>
+      <c r="D84" s="365"/>
       <c r="E84" s="50" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="F84" s="51" t="s">
-        <v>632</v>
+        <v>606</v>
       </c>
       <c r="G84" s="49" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="H84" s="32" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="I84" s="16"/>
     </row>
     <row r="85" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A85" s="381"/>
-[...15 lines deleted...]
-      <c r="I85" s="16"/>
+      <c r="A85" s="389" t="s">
+        <v>34</v>
+      </c>
+      <c r="B85" s="460" t="s">
+        <v>704</v>
+      </c>
+      <c r="C85" s="450" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" s="452" t="s">
+        <v>35</v>
+      </c>
+      <c r="E85" s="278" t="s">
+        <v>714</v>
+      </c>
+      <c r="F85" s="276" t="s">
+        <v>711</v>
+      </c>
+      <c r="G85" s="332" t="s">
+        <v>712</v>
+      </c>
+      <c r="H85" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="I85" s="48"/>
     </row>
     <row r="86" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A86" s="435" t="s">
-[...18 lines deleted...]
-        <v>724</v>
+      <c r="A86" s="390"/>
+      <c r="B86" s="461"/>
+      <c r="C86" s="451"/>
+      <c r="D86" s="451"/>
+      <c r="E86" s="278" t="s">
+        <v>710</v>
+      </c>
+      <c r="F86" s="276" t="s">
+        <v>708</v>
+      </c>
+      <c r="G86" s="332" t="s">
+        <v>709</v>
       </c>
       <c r="H86" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I86" s="48"/>
+      <c r="I86" s="277"/>
     </row>
     <row r="87" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A87" s="436"/>
-[...10 lines deleted...]
-        <v>721</v>
+      <c r="A87" s="390"/>
+      <c r="B87" s="461"/>
+      <c r="C87" s="451"/>
+      <c r="D87" s="451"/>
+      <c r="E87" s="275" t="s">
+        <v>37</v>
+      </c>
+      <c r="F87" s="276" t="s">
+        <v>705</v>
+      </c>
+      <c r="G87" s="332" t="s">
+        <v>706</v>
       </c>
       <c r="H87" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I87" s="281"/>
+      <c r="I87" s="277"/>
     </row>
     <row r="88" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A88" s="436"/>
-[...10 lines deleted...]
-        <v>718</v>
+      <c r="A88" s="389"/>
+      <c r="B88" s="460"/>
+      <c r="C88" s="452"/>
+      <c r="D88" s="452"/>
+      <c r="E88" s="275" t="s">
+        <v>124</v>
+      </c>
+      <c r="F88" s="276" t="s">
+        <v>707</v>
+      </c>
+      <c r="G88" s="332" t="s">
+        <v>706</v>
       </c>
       <c r="H88" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I88" s="281"/>
-[...3 lines deleted...]
-      <c r="B89" s="442"/>
+      <c r="I88" s="277"/>
+    </row>
+    <row r="89" spans="1:15" ht="14.25" customHeight="1">
+      <c r="A89" s="391"/>
+      <c r="B89" s="462"/>
       <c r="C89" s="450"/>
-      <c r="D89" s="450"/>
+      <c r="D89" s="455"/>
       <c r="E89" s="279" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>713</v>
+      </c>
+      <c r="F89" s="276" t="s">
+        <v>814</v>
+      </c>
+      <c r="G89" s="332" t="s">
+        <v>815</v>
       </c>
       <c r="H89" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I89" s="281"/>
+      <c r="I89" s="132"/>
     </row>
     <row r="90" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A90" s="437"/>
-[...6 lines deleted...]
-      <c r="F90" s="280" t="s">
+      <c r="A90" s="97" t="s">
+        <v>158</v>
+      </c>
+      <c r="B90" s="515" t="s">
+        <v>159</v>
+      </c>
+      <c r="C90" s="46" t="s">
+        <v>226</v>
+      </c>
+      <c r="D90" s="46" t="s">
+        <v>160</v>
+      </c>
+      <c r="E90" s="104" t="s">
+        <v>161</v>
+      </c>
+      <c r="F90" s="105" t="s">
+        <v>162</v>
+      </c>
+      <c r="G90" s="516" t="s">
+        <v>156</v>
+      </c>
+      <c r="H90" s="106" t="s">
+        <v>28</v>
+      </c>
+      <c r="I90" s="16"/>
+    </row>
+    <row r="91" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A91" s="456" t="s">
+        <v>56</v>
+      </c>
+      <c r="B91" s="448" t="s">
+        <v>355</v>
+      </c>
+      <c r="C91" s="458" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="419" t="s">
+        <v>57</v>
+      </c>
+      <c r="E91" s="227" t="s">
+        <v>83</v>
+      </c>
+      <c r="F91" s="153" t="s">
+        <v>84</v>
+      </c>
+      <c r="G91" s="228" t="s">
+        <v>85</v>
+      </c>
+      <c r="H91" s="258" t="s">
+        <v>59</v>
+      </c>
+      <c r="I91" s="192" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A92" s="457"/>
+      <c r="B92" s="373"/>
+      <c r="C92" s="364"/>
+      <c r="D92" s="364"/>
+      <c r="E92" s="56" t="s">
+        <v>188</v>
+      </c>
+      <c r="F92" s="36" t="s">
+        <v>189</v>
+      </c>
+      <c r="G92" s="521" t="s">
+        <v>190</v>
+      </c>
+      <c r="H92" s="447" t="s">
+        <v>59</v>
+      </c>
+      <c r="I92" s="58"/>
+    </row>
+    <row r="93" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A93" s="457"/>
+      <c r="B93" s="373"/>
+      <c r="C93" s="364"/>
+      <c r="D93" s="364"/>
+      <c r="E93" s="161" t="s">
+        <v>354</v>
+      </c>
+      <c r="F93" s="36" t="s">
+        <v>351</v>
+      </c>
+      <c r="G93" s="162" t="s">
+        <v>352</v>
+      </c>
+      <c r="H93" s="367"/>
+      <c r="I93" s="113"/>
+    </row>
+    <row r="94" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A94" s="457"/>
+      <c r="B94" s="373"/>
+      <c r="C94" s="364"/>
+      <c r="D94" s="364"/>
+      <c r="E94" s="161" t="s">
+        <v>58</v>
+      </c>
+      <c r="F94" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="G94" s="162" t="s">
+        <v>352</v>
+      </c>
+      <c r="H94" s="367"/>
+      <c r="I94" s="229"/>
+    </row>
+    <row r="95" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A95" s="457"/>
+      <c r="B95" s="373"/>
+      <c r="C95" s="364"/>
+      <c r="D95" s="364"/>
+      <c r="E95" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="F95" s="36" t="s">
+        <v>638</v>
+      </c>
+      <c r="G95" s="57" t="s">
+        <v>632</v>
+      </c>
+      <c r="H95" s="367"/>
+      <c r="I95" s="229"/>
+    </row>
+    <row r="96" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A96" s="457"/>
+      <c r="B96" s="373"/>
+      <c r="C96" s="365"/>
+      <c r="D96" s="364"/>
+      <c r="E96" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="F96" s="36" t="s">
+        <v>639</v>
+      </c>
+      <c r="G96" s="57" t="s">
+        <v>632</v>
+      </c>
+      <c r="H96" s="368"/>
+      <c r="I96" s="160"/>
+    </row>
+    <row r="97" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A97" s="63" t="s">
+        <v>93</v>
+      </c>
+      <c r="B97" s="252" t="s">
+        <v>687</v>
+      </c>
+      <c r="C97" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="253" t="s">
+        <v>94</v>
+      </c>
+      <c r="E97" s="254" t="s">
+        <v>95</v>
+      </c>
+      <c r="F97" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="G97" s="36" t="s">
+        <v>687</v>
+      </c>
+      <c r="H97" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="I97" s="16"/>
+    </row>
+    <row r="98" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A98" s="459" t="s">
+        <v>97</v>
+      </c>
+      <c r="B98" s="449" t="s">
+        <v>691</v>
+      </c>
+      <c r="C98" s="453" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="454" t="s">
+        <v>98</v>
+      </c>
+      <c r="E98" s="351" t="s">
+        <v>111</v>
+      </c>
+      <c r="F98" s="345" t="s">
+        <v>845</v>
+      </c>
+      <c r="G98" s="350" t="s">
+        <v>850</v>
+      </c>
+      <c r="H98" s="420" t="s">
+        <v>844</v>
+      </c>
+      <c r="I98" s="192"/>
+    </row>
+    <row r="99" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A99" s="403"/>
+      <c r="B99" s="373"/>
+      <c r="C99" s="364"/>
+      <c r="D99" s="376"/>
+      <c r="E99" s="351" t="s">
+        <v>853</v>
+      </c>
+      <c r="F99" s="345" t="s">
+        <v>846</v>
+      </c>
+      <c r="G99" s="350" t="s">
+        <v>850</v>
+      </c>
+      <c r="H99" s="400"/>
+      <c r="I99" s="192"/>
+    </row>
+    <row r="100" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A100" s="403"/>
+      <c r="B100" s="373"/>
+      <c r="C100" s="364"/>
+      <c r="D100" s="376"/>
+      <c r="E100" s="351" t="s">
+        <v>854</v>
+      </c>
+      <c r="F100" s="345" t="s">
+        <v>847</v>
+      </c>
+      <c r="G100" s="350" t="s">
+        <v>851</v>
+      </c>
+      <c r="H100" s="400"/>
+      <c r="I100" s="192"/>
+    </row>
+    <row r="101" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A101" s="403"/>
+      <c r="B101" s="373"/>
+      <c r="C101" s="364"/>
+      <c r="D101" s="376"/>
+      <c r="E101" s="352" t="s">
+        <v>132</v>
+      </c>
+      <c r="F101" s="345" t="s">
+        <v>848</v>
+      </c>
+      <c r="G101" s="350" t="s">
+        <v>852</v>
+      </c>
+      <c r="H101" s="400"/>
+      <c r="I101" s="192"/>
+    </row>
+    <row r="102" spans="1:9" s="1" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A102" s="403"/>
+      <c r="B102" s="373"/>
+      <c r="C102" s="364"/>
+      <c r="D102" s="376"/>
+      <c r="E102" s="20" t="s">
+        <v>855</v>
+      </c>
+      <c r="F102" s="345" t="s">
+        <v>849</v>
+      </c>
+      <c r="G102" s="350" t="s">
+        <v>852</v>
+      </c>
+      <c r="H102" s="386"/>
+      <c r="I102" s="192"/>
+    </row>
+    <row r="103" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A103" s="404" t="s">
+        <v>136</v>
+      </c>
+      <c r="B103" s="382" t="s">
+        <v>857</v>
+      </c>
+      <c r="C103" s="384" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="437" t="s">
+        <v>137</v>
+      </c>
+      <c r="E103" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="F103" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="G103" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="H103" s="88" t="s">
+        <v>858</v>
+      </c>
+      <c r="I103" s="16"/>
+    </row>
+    <row r="104" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A104" s="403"/>
+      <c r="B104" s="383"/>
+      <c r="C104" s="364"/>
+      <c r="D104" s="376"/>
+      <c r="E104" s="30" t="s">
+        <v>300</v>
+      </c>
+      <c r="F104" s="29" t="s">
+        <v>299</v>
+      </c>
+      <c r="G104" s="29" t="s">
+        <v>301</v>
+      </c>
+      <c r="H104" s="88" t="s">
+        <v>858</v>
+      </c>
+      <c r="I104" s="16"/>
+    </row>
+    <row r="105" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A105" s="403"/>
+      <c r="B105" s="383"/>
+      <c r="C105" s="364"/>
+      <c r="D105" s="376"/>
+      <c r="E105" s="30" t="s">
+        <v>326</v>
+      </c>
+      <c r="F105" s="29" t="s">
+        <v>327</v>
+      </c>
+      <c r="G105" s="29" t="s">
+        <v>328</v>
+      </c>
+      <c r="H105" s="88" t="s">
+        <v>858</v>
+      </c>
+      <c r="I105" s="16"/>
+    </row>
+    <row r="106" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A106" s="403"/>
+      <c r="B106" s="383"/>
+      <c r="C106" s="364"/>
+      <c r="D106" s="376"/>
+      <c r="E106" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="F106" s="297" t="s">
+        <v>460</v>
+      </c>
+      <c r="G106" s="297" t="s">
+        <v>461</v>
+      </c>
+      <c r="H106" s="88" t="s">
+        <v>858</v>
+      </c>
+      <c r="I106" s="16"/>
+    </row>
+    <row r="107" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A107" s="403"/>
+      <c r="B107" s="383"/>
+      <c r="C107" s="364"/>
+      <c r="D107" s="376"/>
+      <c r="E107" s="30" t="s">
+        <v>740</v>
+      </c>
+      <c r="F107" s="297" t="s">
+        <v>741</v>
+      </c>
+      <c r="G107" s="297" t="s">
+        <v>739</v>
+      </c>
+      <c r="H107" s="88" t="s">
+        <v>858</v>
+      </c>
+      <c r="I107" s="16"/>
+    </row>
+    <row r="108" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A108" s="403"/>
+      <c r="B108" s="383"/>
+      <c r="C108" s="364"/>
+      <c r="D108" s="376"/>
+      <c r="E108" s="30" t="s">
+        <v>737</v>
+      </c>
+      <c r="F108" s="29" t="s">
+        <v>738</v>
+      </c>
+      <c r="G108" s="29" t="s">
+        <v>739</v>
+      </c>
+      <c r="H108" s="88" t="s">
+        <v>858</v>
+      </c>
+      <c r="I108" s="16"/>
+    </row>
+    <row r="109" spans="1:9" s="154" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A109" s="347" t="s">
+        <v>140</v>
+      </c>
+      <c r="B109" s="353" t="s">
+        <v>851</v>
+      </c>
+      <c r="C109" s="348" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="349" t="s">
+        <v>139</v>
+      </c>
+      <c r="E109" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="F109" s="11" t="s">
+        <v>856</v>
+      </c>
+      <c r="G109" s="346" t="s">
+        <v>851</v>
+      </c>
+      <c r="H109" s="11" t="s">
         <v>826</v>
       </c>
-      <c r="G90" s="336" t="s">
-[...41 lines deleted...]
-      <c r="C92" s="367" t="s">
+      <c r="I109" s="152"/>
+    </row>
+    <row r="110" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A110" s="392" t="s">
+        <v>145</v>
+      </c>
+      <c r="B110" s="432" t="s">
+        <v>146</v>
+      </c>
+      <c r="C110" s="421" t="s">
         <v>1</v>
       </c>
-      <c r="D92" s="427" t="s">
-[...14 lines deleted...]
-      <c r="I92" s="196" t="s">
+      <c r="D110" s="405" t="s">
+        <v>147</v>
+      </c>
+      <c r="E110" s="221" t="s">
+        <v>163</v>
+      </c>
+      <c r="F110" s="174" t="s">
+        <v>164</v>
+      </c>
+      <c r="G110" s="81" t="s">
+        <v>165</v>
+      </c>
+      <c r="H110" s="222" t="s">
+        <v>15</v>
+      </c>
+      <c r="I110" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="93" spans="1:15" ht="12.75" customHeight="1">
-[...358 lines deleted...]
-    </row>
     <row r="111" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A111" s="438" t="s">
-[...8 lines deleted...]
-      <c r="D111" s="376" t="s">
+      <c r="A111" s="393"/>
+      <c r="B111" s="433"/>
+      <c r="C111" s="422"/>
+      <c r="D111" s="406"/>
+      <c r="E111" s="221" t="s">
         <v>148</v>
       </c>
-      <c r="E111" s="225" t="s">
-[...8 lines deleted...]
-      <c r="H111" s="226" t="s">
+      <c r="F111" s="174" t="s">
+        <v>150</v>
+      </c>
+      <c r="G111" s="295" t="s">
+        <v>149</v>
+      </c>
+      <c r="H111" s="222" t="s">
         <v>15</v>
       </c>
       <c r="I111" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A112" s="373"/>
-[...2 lines deleted...]
-      <c r="D112" s="377"/>
+      <c r="A112" s="393"/>
+      <c r="B112" s="433"/>
+      <c r="C112" s="422"/>
+      <c r="D112" s="406"/>
       <c r="E112" s="15" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="F112" s="11" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>167</v>
+      </c>
+      <c r="G112" s="520" t="s">
+        <v>168</v>
       </c>
       <c r="H112" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I112" s="16"/>
     </row>
     <row r="113" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A113" s="373"/>
-[...2 lines deleted...]
-      <c r="D113" s="377"/>
+      <c r="A113" s="393"/>
+      <c r="B113" s="433"/>
+      <c r="C113" s="422"/>
+      <c r="D113" s="406"/>
       <c r="E113" s="15" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="F113" s="11" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="G113" s="11" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="H113" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I113" s="16"/>
     </row>
     <row r="114" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A114" s="373"/>
-[...2 lines deleted...]
-      <c r="D114" s="377"/>
+      <c r="A114" s="393"/>
+      <c r="B114" s="433"/>
+      <c r="C114" s="422"/>
+      <c r="D114" s="406"/>
       <c r="E114" s="15" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="F114" s="11" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="G114" s="11" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="H114" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I114" s="16"/>
     </row>
     <row r="115" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A115" s="373"/>
-[...2 lines deleted...]
-      <c r="D115" s="377"/>
+      <c r="A115" s="393"/>
+      <c r="B115" s="433"/>
+      <c r="C115" s="422"/>
+      <c r="D115" s="406"/>
       <c r="E115" s="15" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="F115" s="11" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G115" s="11" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="H115" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I115" s="16"/>
     </row>
     <row r="116" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A116" s="373"/>
-[...4 lines deleted...]
-        <v>224</v>
+      <c r="A116" s="393"/>
+      <c r="B116" s="433"/>
+      <c r="C116" s="422"/>
+      <c r="D116" s="406"/>
+      <c r="E116" s="151" t="s">
+        <v>227</v>
       </c>
       <c r="F116" s="11" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="G116" s="11" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="H116" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I116" s="16"/>
     </row>
     <row r="117" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A117" s="373"/>
-[...4 lines deleted...]
-        <v>238</v>
+      <c r="A117" s="393"/>
+      <c r="B117" s="433"/>
+      <c r="C117" s="422"/>
+      <c r="D117" s="406"/>
+      <c r="E117" s="151" t="s">
+        <v>272</v>
       </c>
       <c r="F117" s="11" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="G117" s="11" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="H117" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I117" s="16"/>
     </row>
     <row r="118" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A118" s="373"/>
-[...4 lines deleted...]
-        <v>284</v>
+      <c r="A118" s="393"/>
+      <c r="B118" s="433"/>
+      <c r="C118" s="422"/>
+      <c r="D118" s="406"/>
+      <c r="E118" s="151" t="s">
+        <v>271</v>
       </c>
       <c r="F118" s="11" t="s">
-        <v>241</v>
+        <v>268</v>
       </c>
       <c r="G118" s="11" t="s">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="H118" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I118" s="16"/>
     </row>
     <row r="119" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A119" s="373"/>
-[...4 lines deleted...]
-        <v>283</v>
+      <c r="A119" s="393"/>
+      <c r="B119" s="433"/>
+      <c r="C119" s="422"/>
+      <c r="D119" s="406"/>
+      <c r="E119" s="151" t="s">
+        <v>279</v>
       </c>
       <c r="F119" s="11" t="s">
         <v>280</v>
       </c>
       <c r="G119" s="11" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H119" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I119" s="16"/>
     </row>
     <row r="120" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A120" s="373"/>
-[...4 lines deleted...]
-        <v>291</v>
+      <c r="A120" s="393"/>
+      <c r="B120" s="433"/>
+      <c r="C120" s="422"/>
+      <c r="D120" s="406"/>
+      <c r="E120" s="15" t="s">
+        <v>330</v>
       </c>
       <c r="F120" s="11" t="s">
-        <v>292</v>
+        <v>329</v>
       </c>
       <c r="G120" s="11" t="s">
-        <v>293</v>
+        <v>331</v>
       </c>
       <c r="H120" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I120" s="16"/>
     </row>
     <row r="121" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A121" s="373"/>
-[...2 lines deleted...]
-      <c r="D121" s="377"/>
+      <c r="A121" s="394"/>
+      <c r="B121" s="434"/>
+      <c r="C121" s="423"/>
+      <c r="D121" s="407"/>
       <c r="E121" s="15" t="s">
-        <v>342</v>
+        <v>376</v>
       </c>
       <c r="F121" s="11" t="s">
-        <v>341</v>
+        <v>378</v>
       </c>
       <c r="G121" s="11" t="s">
-        <v>343</v>
+        <v>377</v>
       </c>
       <c r="H121" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I121" s="16"/>
     </row>
     <row r="122" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A122" s="371"/>
-[...2 lines deleted...]
-      <c r="D122" s="378"/>
+      <c r="A122" s="100" t="s">
+        <v>151</v>
+      </c>
+      <c r="B122" s="517" t="s">
+        <v>152</v>
+      </c>
+      <c r="C122" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="103" t="s">
+        <v>153</v>
+      </c>
       <c r="E122" s="15" t="s">
-        <v>388</v>
+        <v>154</v>
       </c>
       <c r="F122" s="11" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>155</v>
+      </c>
+      <c r="G122" s="520" t="s">
+        <v>156</v>
+      </c>
+      <c r="H122" s="99" t="s">
+        <v>157</v>
       </c>
       <c r="I122" s="16"/>
     </row>
     <row r="123" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A123" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C123" s="46" t="s">
+      <c r="A123" s="401" t="s">
+        <v>169</v>
+      </c>
+      <c r="B123" s="518" t="s">
+        <v>170</v>
+      </c>
+      <c r="C123" s="397" t="s">
         <v>1</v>
       </c>
-      <c r="D123" s="99" t="s">
-        <v>157</v>
+      <c r="D123" s="398" t="s">
+        <v>171</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="F123" s="11" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>173</v>
+      </c>
+      <c r="G123" s="520" t="s">
+        <v>174</v>
+      </c>
+      <c r="H123" s="11" t="s">
+        <v>28</v>
       </c>
       <c r="I123" s="16"/>
     </row>
     <row r="124" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A124" s="101" t="s">
-[...5 lines deleted...]
-      <c r="C124" s="103" t="s">
+      <c r="A124" s="370"/>
+      <c r="B124" s="519"/>
+      <c r="C124" s="365"/>
+      <c r="D124" s="358"/>
+      <c r="E124" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="G124" s="520" t="s">
+        <v>174</v>
+      </c>
+      <c r="H124" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="I124" s="16"/>
+    </row>
+    <row r="125" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A125" s="402" t="s">
+        <v>379</v>
+      </c>
+      <c r="B125" s="408" t="s">
+        <v>218</v>
+      </c>
+      <c r="C125" s="438" t="s">
         <v>1</v>
       </c>
-      <c r="D124" s="104" t="s">
-[...27 lines deleted...]
-        <v>182</v>
+      <c r="D125" s="439" t="s">
+        <v>380</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>183</v>
+        <v>381</v>
       </c>
       <c r="F125" s="11" t="s">
-        <v>184</v>
+        <v>382</v>
       </c>
       <c r="G125" s="11" t="s">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="H125" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I125" s="16"/>
     </row>
     <row r="126" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A126" s="371"/>
-[...2 lines deleted...]
-      <c r="D126" s="378"/>
+      <c r="A126" s="403"/>
+      <c r="B126" s="367"/>
+      <c r="C126" s="364"/>
+      <c r="D126" s="376"/>
       <c r="E126" s="15" t="s">
-        <v>186</v>
+        <v>383</v>
       </c>
       <c r="F126" s="11" t="s">
-        <v>187</v>
+        <v>384</v>
       </c>
       <c r="G126" s="11" t="s">
-        <v>185</v>
+        <v>385</v>
       </c>
       <c r="H126" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I126" s="16"/>
     </row>
     <row r="127" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A127" s="372" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A127" s="370"/>
+      <c r="B127" s="368"/>
+      <c r="C127" s="365"/>
+      <c r="D127" s="358"/>
       <c r="E127" s="15" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F127" s="11" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="G127" s="11" t="s">
-        <v>227</v>
+        <v>388</v>
       </c>
       <c r="H127" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I127" s="16"/>
     </row>
     <row r="128" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A128" s="373"/>
-[...2 lines deleted...]
-      <c r="D128" s="377"/>
+      <c r="A128" s="120" t="s">
+        <v>238</v>
+      </c>
+      <c r="B128" s="101" t="s">
+        <v>237</v>
+      </c>
+      <c r="C128" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D128" s="28" t="s">
+        <v>240</v>
+      </c>
       <c r="E128" s="15" t="s">
-        <v>395</v>
+        <v>241</v>
       </c>
       <c r="F128" s="11" t="s">
-        <v>396</v>
+        <v>242</v>
       </c>
       <c r="G128" s="11" t="s">
-        <v>397</v>
+        <v>232</v>
       </c>
       <c r="H128" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I128" s="16"/>
     </row>
     <row r="129" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A129" s="371"/>
-[...2 lines deleted...]
-      <c r="D129" s="378"/>
+      <c r="A129" s="120" t="s">
+        <v>239</v>
+      </c>
+      <c r="B129" s="101" t="s">
+        <v>237</v>
+      </c>
+      <c r="C129" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D129" s="28" t="s">
+        <v>243</v>
+      </c>
       <c r="E129" s="15" t="s">
-        <v>398</v>
+        <v>245</v>
       </c>
       <c r="F129" s="11" t="s">
-        <v>399</v>
+        <v>244</v>
       </c>
       <c r="G129" s="11" t="s">
-        <v>400</v>
+        <v>237</v>
       </c>
       <c r="H129" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="I129" s="16"/>
+    </row>
+    <row r="130" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A130" s="410" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="441" t="s">
+        <v>287</v>
+      </c>
+      <c r="C130" s="411" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="440" t="s">
+        <v>288</v>
+      </c>
+      <c r="E130" s="115" t="s">
+        <v>290</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="G130" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="H130" s="141" t="s">
+        <v>292</v>
+      </c>
+      <c r="I130" s="41"/>
+    </row>
+    <row r="131" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A131" s="370"/>
+      <c r="B131" s="429"/>
+      <c r="C131" s="365"/>
+      <c r="D131" s="358"/>
+      <c r="E131" s="243" t="s">
+        <v>688</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>689</v>
+      </c>
+      <c r="G131" s="11" t="s">
+        <v>690</v>
+      </c>
+      <c r="H131" s="141" t="s">
+        <v>292</v>
+      </c>
+      <c r="I131" s="41"/>
+    </row>
+    <row r="132" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A132" s="139" t="s">
+        <v>286</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>287</v>
+      </c>
+      <c r="C132" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="140" t="s">
+        <v>289</v>
+      </c>
+      <c r="E132" s="115" t="s">
+        <v>293</v>
+      </c>
+      <c r="F132" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="G132" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="H132" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="I129" s="16"/>
-[...8 lines deleted...]
-      <c r="C130" s="103" t="s">
+      <c r="I132" s="41"/>
+    </row>
+    <row r="133" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A133" s="165" t="s">
+        <v>365</v>
+      </c>
+      <c r="B133" s="166" t="s">
+        <v>366</v>
+      </c>
+      <c r="C133" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="D130" s="28" t="s">
-[...23 lines deleted...]
-      <c r="C131" s="103" t="s">
+      <c r="D133" s="140" t="s">
+        <v>367</v>
+      </c>
+      <c r="E133" s="115" t="s">
+        <v>368</v>
+      </c>
+      <c r="F133" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="G133" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="H133" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="I133" s="41"/>
+    </row>
+    <row r="134" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A134" s="409" t="s">
+        <v>574</v>
+      </c>
+      <c r="B134" s="372" t="s">
+        <v>575</v>
+      </c>
+      <c r="C134" s="374" t="s">
         <v>1</v>
       </c>
-      <c r="D131" s="28" t="s">
-[...87 lines deleted...]
-      <c r="I134" s="41"/>
+      <c r="D134" s="375" t="s">
+        <v>576</v>
+      </c>
+      <c r="E134" s="271" t="s">
+        <v>107</v>
+      </c>
+      <c r="F134" s="268" t="s">
+        <v>108</v>
+      </c>
+      <c r="G134" s="268" t="s">
+        <v>109</v>
+      </c>
+      <c r="H134" s="268" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" s="192" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="135" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A135" s="169" t="s">
-[...12 lines deleted...]
-        <v>380</v>
+      <c r="A135" s="403"/>
+      <c r="B135" s="373"/>
+      <c r="C135" s="364"/>
+      <c r="D135" s="376"/>
+      <c r="E135" s="233" t="s">
+        <v>640</v>
       </c>
       <c r="F135" s="11" t="s">
-        <v>381</v>
+        <v>641</v>
       </c>
       <c r="G135" s="11" t="s">
-        <v>382</v>
+        <v>642</v>
       </c>
       <c r="H135" s="11" t="s">
-        <v>383</v>
+        <v>15</v>
       </c>
       <c r="I135" s="41"/>
     </row>
     <row r="136" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A136" s="383" t="s">
-[...20 lines deleted...]
-      <c r="H136" s="272" t="s">
+      <c r="A136" s="403"/>
+      <c r="B136" s="373"/>
+      <c r="C136" s="364"/>
+      <c r="D136" s="376"/>
+      <c r="E136" s="243" t="s">
+        <v>670</v>
+      </c>
+      <c r="F136" s="11" t="s">
+        <v>669</v>
+      </c>
+      <c r="G136" s="11" t="s">
+        <v>662</v>
+      </c>
+      <c r="H136" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I136" s="196" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I136" s="41"/>
     </row>
     <row r="137" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A137" s="373"/>
-[...4 lines deleted...]
-        <v>652</v>
+      <c r="A137" s="403"/>
+      <c r="B137" s="373"/>
+      <c r="C137" s="364"/>
+      <c r="D137" s="376"/>
+      <c r="E137" s="233" t="s">
+        <v>672</v>
       </c>
       <c r="F137" s="11" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="G137" s="11" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="H137" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I137" s="41"/>
     </row>
     <row r="138" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A138" s="373"/>
-[...4 lines deleted...]
-        <v>682</v>
+      <c r="A138" s="403"/>
+      <c r="B138" s="373"/>
+      <c r="C138" s="364"/>
+      <c r="D138" s="376"/>
+      <c r="E138" s="233" t="s">
+        <v>715</v>
       </c>
       <c r="F138" s="11" t="s">
-        <v>681</v>
+        <v>716</v>
       </c>
       <c r="G138" s="11" t="s">
-        <v>674</v>
+        <v>717</v>
       </c>
       <c r="H138" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I138" s="41"/>
     </row>
     <row r="139" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A139" s="373"/>
-[...4 lines deleted...]
-        <v>684</v>
+      <c r="A139" s="403"/>
+      <c r="B139" s="373"/>
+      <c r="C139" s="364"/>
+      <c r="D139" s="376"/>
+      <c r="E139" s="304" t="s">
+        <v>748</v>
       </c>
       <c r="F139" s="11" t="s">
-        <v>683</v>
+        <v>747</v>
       </c>
       <c r="G139" s="11" t="s">
-        <v>674</v>
+        <v>739</v>
       </c>
       <c r="H139" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I139" s="41"/>
     </row>
     <row r="140" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A140" s="373"/>
-[...4 lines deleted...]
-        <v>727</v>
+      <c r="A140" s="403"/>
+      <c r="B140" s="373"/>
+      <c r="C140" s="364"/>
+      <c r="D140" s="376"/>
+      <c r="E140" s="304" t="s">
+        <v>753</v>
       </c>
       <c r="F140" s="11" t="s">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="G140" s="11" t="s">
-        <v>729</v>
+        <v>739</v>
       </c>
       <c r="H140" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I140" s="41"/>
     </row>
     <row r="141" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A141" s="373"/>
-[...4 lines deleted...]
-        <v>760</v>
+      <c r="A141" s="403"/>
+      <c r="B141" s="373"/>
+      <c r="C141" s="364"/>
+      <c r="D141" s="376"/>
+      <c r="E141" s="304" t="s">
+        <v>754</v>
       </c>
       <c r="F141" s="11" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="G141" s="11" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="H141" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I141" s="41"/>
     </row>
     <row r="142" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A142" s="373"/>
-[...3 lines deleted...]
-      <c r="E142" s="308" t="s">
+      <c r="A142" s="403"/>
+      <c r="B142" s="373"/>
+      <c r="C142" s="364"/>
+      <c r="D142" s="376"/>
+      <c r="E142" s="138" t="s">
+        <v>764</v>
+      </c>
+      <c r="F142" s="11" t="s">
         <v>765</v>
       </c>
-      <c r="F142" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G142" s="11" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="H142" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I142" s="41"/>
     </row>
     <row r="143" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A143" s="373"/>
-[...4 lines deleted...]
-        <v>766</v>
+      <c r="A143" s="403"/>
+      <c r="B143" s="373"/>
+      <c r="C143" s="364"/>
+      <c r="D143" s="376"/>
+      <c r="E143" s="306" t="s">
+        <v>760</v>
       </c>
       <c r="F143" s="11" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="G143" s="11" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="H143" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I143" s="41"/>
     </row>
     <row r="144" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A144" s="373"/>
-[...4 lines deleted...]
-        <v>776</v>
+      <c r="A144" s="403"/>
+      <c r="B144" s="373"/>
+      <c r="C144" s="364"/>
+      <c r="D144" s="376"/>
+      <c r="E144" s="306" t="s">
+        <v>761</v>
       </c>
       <c r="F144" s="11" t="s">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="G144" s="11" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="H144" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I144" s="41"/>
     </row>
     <row r="145" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A145" s="373"/>
-[...4 lines deleted...]
-        <v>772</v>
+      <c r="A145" s="403"/>
+      <c r="B145" s="373"/>
+      <c r="C145" s="364"/>
+      <c r="D145" s="376"/>
+      <c r="E145" s="304" t="s">
+        <v>756</v>
       </c>
       <c r="F145" s="11" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="G145" s="11" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="H145" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I145" s="41"/>
     </row>
     <row r="146" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A146" s="373"/>
-[...4 lines deleted...]
-        <v>773</v>
+      <c r="A146" s="403"/>
+      <c r="B146" s="373"/>
+      <c r="C146" s="364"/>
+      <c r="D146" s="376"/>
+      <c r="E146" s="138" t="s">
+        <v>757</v>
       </c>
       <c r="F146" s="11" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="G146" s="11" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="H146" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I146" s="41"/>
     </row>
     <row r="147" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A147" s="373"/>
-[...3 lines deleted...]
-      <c r="E147" s="308" t="s">
+      <c r="A147" s="403"/>
+      <c r="B147" s="373"/>
+      <c r="C147" s="364"/>
+      <c r="D147" s="376"/>
+      <c r="E147" s="138" t="s">
+        <v>767</v>
+      </c>
+      <c r="F147" s="11" t="s">
         <v>768</v>
       </c>
-      <c r="F147" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G147" s="11" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="H147" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I147" s="41"/>
     </row>
     <row r="148" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A148" s="373"/>
-[...4 lines deleted...]
-        <v>769</v>
+      <c r="A148" s="403"/>
+      <c r="B148" s="373"/>
+      <c r="C148" s="364"/>
+      <c r="D148" s="376"/>
+      <c r="E148" s="31" t="s">
+        <v>800</v>
       </c>
       <c r="F148" s="11" t="s">
-        <v>764</v>
+        <v>799</v>
       </c>
       <c r="G148" s="11" t="s">
-        <v>767</v>
+        <v>798</v>
       </c>
       <c r="H148" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I148" s="41"/>
     </row>
     <row r="149" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A149" s="373"/>
-[...4 lines deleted...]
-        <v>779</v>
+      <c r="A149" s="403"/>
+      <c r="B149" s="373"/>
+      <c r="C149" s="364"/>
+      <c r="D149" s="376"/>
+      <c r="E149" s="138" t="s">
+        <v>802</v>
       </c>
       <c r="F149" s="11" t="s">
-        <v>780</v>
+        <v>801</v>
       </c>
       <c r="G149" s="11" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="H149" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I149" s="41"/>
     </row>
     <row r="150" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A150" s="373"/>
-[...4 lines deleted...]
-        <v>812</v>
+      <c r="A150" s="403"/>
+      <c r="B150" s="373"/>
+      <c r="C150" s="364"/>
+      <c r="D150" s="376"/>
+      <c r="E150" s="138" t="s">
+        <v>806</v>
       </c>
       <c r="F150" s="11" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="G150" s="11" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="H150" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I150" s="41"/>
     </row>
     <row r="151" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A151" s="373"/>
-[...4 lines deleted...]
-        <v>814</v>
+      <c r="A151" s="403"/>
+      <c r="B151" s="373"/>
+      <c r="C151" s="364"/>
+      <c r="D151" s="376"/>
+      <c r="E151" s="138" t="s">
+        <v>819</v>
       </c>
       <c r="F151" s="11" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="G151" s="11" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="H151" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I151" s="41"/>
     </row>
     <row r="152" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A152" s="373"/>
-[...3 lines deleted...]
-      <c r="E152" s="141" t="s">
+      <c r="A152" s="403"/>
+      <c r="B152" s="373"/>
+      <c r="C152" s="364"/>
+      <c r="D152" s="376"/>
+      <c r="E152" s="138" t="s">
+        <v>816</v>
+      </c>
+      <c r="F152" s="11" t="s">
+        <v>817</v>
+      </c>
+      <c r="G152" s="11" t="s">
         <v>818</v>
-      </c>
-[...4 lines deleted...]
-        <v>820</v>
       </c>
       <c r="H152" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I152" s="41"/>
     </row>
     <row r="153" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A153" s="373"/>
-[...4 lines deleted...]
-        <v>831</v>
+      <c r="A153" s="403"/>
+      <c r="B153" s="373"/>
+      <c r="C153" s="364"/>
+      <c r="D153" s="376"/>
+      <c r="E153" s="31" t="s">
+        <v>834</v>
       </c>
       <c r="F153" s="11" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="G153" s="11" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="H153" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I153" s="41"/>
     </row>
     <row r="154" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A154" s="373"/>
-[...4 lines deleted...]
-        <v>828</v>
+      <c r="A154" s="403"/>
+      <c r="B154" s="373"/>
+      <c r="C154" s="364"/>
+      <c r="D154" s="376"/>
+      <c r="E154" s="138" t="s">
+        <v>837</v>
       </c>
       <c r="F154" s="11" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="G154" s="11" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="H154" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I154" s="41"/>
     </row>
-    <row r="155" spans="1:15" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-        <v>847</v>
+    <row r="155" spans="1:15" ht="14.25" customHeight="1">
+      <c r="A155" s="195" t="s">
+        <v>577</v>
+      </c>
+      <c r="B155" s="166" t="s">
+        <v>578</v>
+      </c>
+      <c r="C155" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D155" s="196" t="s">
+        <v>579</v>
+      </c>
+      <c r="E155" s="197" t="s">
+        <v>580</v>
       </c>
       <c r="F155" s="11" t="s">
-        <v>848</v>
+        <v>581</v>
       </c>
       <c r="G155" s="11" t="s">
-        <v>849</v>
+        <v>582</v>
       </c>
       <c r="H155" s="11" t="s">
-        <v>15</v>
+        <v>583</v>
       </c>
       <c r="I155" s="41"/>
     </row>
-    <row r="156" spans="1:15" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-        <v>850</v>
+    <row r="156" spans="1:15" ht="13.8">
+      <c r="A156" s="209" t="s">
+        <v>593</v>
+      </c>
+      <c r="B156" s="210" t="s">
+        <v>586</v>
+      </c>
+      <c r="C156" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D156" s="211" t="s">
+        <v>594</v>
+      </c>
+      <c r="E156" s="212" t="s">
+        <v>595</v>
       </c>
       <c r="F156" s="11" t="s">
-        <v>851</v>
+        <v>596</v>
       </c>
       <c r="G156" s="11" t="s">
-        <v>849</v>
+        <v>597</v>
       </c>
       <c r="H156" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I156" s="41"/>
     </row>
-    <row r="157" spans="1:15" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C157" s="103" t="s">
+    <row r="157" spans="1:15" ht="15" customHeight="1">
+      <c r="A157" s="209" t="s">
+        <v>599</v>
+      </c>
+      <c r="B157" s="210" t="s">
+        <v>600</v>
+      </c>
+      <c r="C157" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="D157" s="200" t="s">
-[...3 lines deleted...]
-        <v>592</v>
+      <c r="D157" s="213" t="s">
+        <v>601</v>
+      </c>
+      <c r="E157" s="214" t="s">
+        <v>602</v>
       </c>
       <c r="F157" s="11" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="G157" s="11" t="s">
-        <v>594</v>
+        <v>659</v>
       </c>
       <c r="H157" s="11" t="s">
-        <v>595</v>
+        <v>28</v>
       </c>
       <c r="I157" s="41"/>
-    </row>
-[...7 lines deleted...]
-      <c r="C158" s="103" t="s">
+      <c r="O157" s="305"/>
+    </row>
+    <row r="158" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A158" s="238" t="s">
+        <v>654</v>
+      </c>
+      <c r="B158" s="239" t="s">
+        <v>655</v>
+      </c>
+      <c r="C158" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="D158" s="215" t="s">
-[...3 lines deleted...]
-        <v>607</v>
+      <c r="D158" s="213" t="s">
+        <v>656</v>
+      </c>
+      <c r="E158" s="240" t="s">
+        <v>657</v>
       </c>
       <c r="F158" s="11" t="s">
-        <v>608</v>
+        <v>658</v>
       </c>
       <c r="G158" s="11" t="s">
-        <v>609</v>
+        <v>660</v>
       </c>
       <c r="H158" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="I158" s="41"/>
+    </row>
+    <row r="159" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A159" s="241" t="s">
+        <v>661</v>
+      </c>
+      <c r="B159" s="239" t="s">
+        <v>662</v>
+      </c>
+      <c r="C159" s="102" t="s">
+        <v>1</v>
+      </c>
+      <c r="D159" s="242" t="s">
+        <v>665</v>
+      </c>
+      <c r="E159" s="243" t="s">
+        <v>663</v>
+      </c>
+      <c r="F159" s="11" t="s">
+        <v>664</v>
+      </c>
+      <c r="G159" s="239" t="s">
+        <v>662</v>
+      </c>
+      <c r="H159" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I158" s="41"/>
-[...25 lines deleted...]
-      </c>
       <c r="I159" s="41"/>
-      <c r="O159" s="309"/>
     </row>
     <row r="160" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A160" s="242" t="s">
-[...21 lines deleted...]
-        <v>257</v>
+      <c r="A160" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C160" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D160" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F160" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="G160" s="21" t="s">
+        <v>435</v>
+      </c>
+      <c r="H160" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="I160" s="41"/>
     </row>
-    <row r="161" spans="1:9" ht="12.75" customHeight="1">
-[...21 lines deleted...]
-      <c r="H161" s="11" t="s">
+    <row r="161" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A161" s="377" t="s">
+        <v>31</v>
+      </c>
+      <c r="B161" s="378" t="s">
+        <v>650</v>
+      </c>
+      <c r="C161" s="396" t="s">
+        <v>43</v>
+      </c>
+      <c r="D161" s="396" t="s">
+        <v>32</v>
+      </c>
+      <c r="E161" s="31" t="s">
+        <v>194</v>
+      </c>
+      <c r="F161" s="32" t="s">
+        <v>195</v>
+      </c>
+      <c r="G161" s="114" t="s">
+        <v>191</v>
+      </c>
+      <c r="H161" s="443" t="s">
         <v>15</v>
       </c>
-      <c r="I161" s="41"/>
-[...8 lines deleted...]
-      <c r="C162" s="27" t="s">
+      <c r="I161" s="42"/>
+    </row>
+    <row r="162" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A162" s="367"/>
+      <c r="B162" s="373"/>
+      <c r="C162" s="364"/>
+      <c r="D162" s="364"/>
+      <c r="E162" s="138" t="s">
+        <v>282</v>
+      </c>
+      <c r="F162" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="G162" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="H162" s="400"/>
+      <c r="I162" s="42"/>
+    </row>
+    <row r="163" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A163" s="367"/>
+      <c r="B163" s="373"/>
+      <c r="C163" s="364"/>
+      <c r="D163" s="364"/>
+      <c r="E163" s="138" t="s">
+        <v>311</v>
+      </c>
+      <c r="F163" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="G163" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="H163" s="400"/>
+      <c r="I163" s="42"/>
+    </row>
+    <row r="164" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A164" s="367"/>
+      <c r="B164" s="373"/>
+      <c r="C164" s="364"/>
+      <c r="D164" s="364"/>
+      <c r="E164" s="138" t="s">
+        <v>406</v>
+      </c>
+      <c r="F164" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="G164" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="H164" s="400"/>
+      <c r="I164" s="42"/>
+    </row>
+    <row r="165" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A165" s="415" t="s">
+        <v>42</v>
+      </c>
+      <c r="B165" s="435" t="s">
+        <v>803</v>
+      </c>
+      <c r="C165" s="379" t="s">
         <v>43</v>
       </c>
-      <c r="D162" s="18" t="s">
-[...38 lines deleted...]
-      <c r="H163" s="410" t="s">
+      <c r="D165" s="379" t="s">
+        <v>44</v>
+      </c>
+      <c r="E165" s="215" t="s">
+        <v>75</v>
+      </c>
+      <c r="F165" s="216" t="s">
+        <v>76</v>
+      </c>
+      <c r="G165" s="217" t="s">
+        <v>77</v>
+      </c>
+      <c r="H165" s="444" t="s">
         <v>15</v>
       </c>
-      <c r="I163" s="42"/>
-[...50 lines deleted...]
-      <c r="I166" s="42"/>
+      <c r="I165" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A166" s="416"/>
+      <c r="B166" s="425"/>
+      <c r="C166" s="380"/>
+      <c r="D166" s="380"/>
+      <c r="E166" s="215" t="s">
+        <v>90</v>
+      </c>
+      <c r="F166" s="248" t="s">
+        <v>91</v>
+      </c>
+      <c r="G166" s="226" t="s">
+        <v>92</v>
+      </c>
+      <c r="H166" s="445"/>
+      <c r="I166" s="42" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="167" spans="1:9" s="1" customFormat="1" ht="13.8">
-      <c r="A167" s="496" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A167" s="416"/>
+      <c r="B167" s="425"/>
+      <c r="C167" s="380"/>
+      <c r="D167" s="380"/>
+      <c r="E167" s="272" t="s">
+        <v>107</v>
+      </c>
+      <c r="F167" s="273" t="s">
+        <v>108</v>
+      </c>
+      <c r="G167" s="274" t="s">
+        <v>109</v>
+      </c>
+      <c r="H167" s="445"/>
       <c r="I167" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:9" s="1" customFormat="1" ht="13.8">
-      <c r="A168" s="497"/>
-[...12 lines deleted...]
-      <c r="H168" s="408"/>
+      <c r="A168" s="416"/>
+      <c r="B168" s="425"/>
+      <c r="C168" s="380"/>
+      <c r="D168" s="380"/>
+      <c r="E168" s="354" t="s">
+        <v>462</v>
+      </c>
+      <c r="F168" s="273" t="s">
+        <v>142</v>
+      </c>
+      <c r="G168" s="274" t="s">
+        <v>143</v>
+      </c>
+      <c r="H168" s="445"/>
       <c r="I168" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="169" spans="1:9" s="1" customFormat="1" ht="13.8">
-      <c r="A169" s="497"/>
-[...12 lines deleted...]
-      <c r="H169" s="409"/>
+      <c r="A169" s="416"/>
+      <c r="B169" s="425"/>
+      <c r="C169" s="380"/>
+      <c r="D169" s="380"/>
+      <c r="E169" s="272" t="s">
+        <v>309</v>
+      </c>
+      <c r="F169" s="273" t="s">
+        <v>144</v>
+      </c>
+      <c r="G169" s="274" t="s">
+        <v>143</v>
+      </c>
+      <c r="H169" s="446"/>
       <c r="I169" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="170" spans="1:9" s="1" customFormat="1" ht="13.8">
-      <c r="A170" s="497"/>
-[...12 lines deleted...]
-      <c r="H170" s="269" t="s">
+      <c r="A170" s="416"/>
+      <c r="B170" s="425"/>
+      <c r="C170" s="380"/>
+      <c r="D170" s="380"/>
+      <c r="E170" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="F170" s="124" t="s">
+        <v>215</v>
+      </c>
+      <c r="G170" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="H170" s="265" t="s">
         <v>15</v>
       </c>
       <c r="I170" s="16"/>
     </row>
     <row r="171" spans="1:9" s="1" customFormat="1" ht="13.8">
-      <c r="A171" s="497"/>
-[...3 lines deleted...]
-      <c r="E171" s="31" t="s">
+      <c r="A171" s="416"/>
+      <c r="B171" s="425"/>
+      <c r="C171" s="380"/>
+      <c r="D171" s="380"/>
+      <c r="E171" s="136" t="s">
+        <v>813</v>
+      </c>
+      <c r="F171" s="124" t="s">
+        <v>812</v>
+      </c>
+      <c r="G171" s="59" t="s">
+        <v>811</v>
+      </c>
+      <c r="H171" s="269"/>
+      <c r="I171" s="16"/>
+    </row>
+    <row r="172" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A172" s="416"/>
+      <c r="B172" s="425"/>
+      <c r="C172" s="380"/>
+      <c r="D172" s="380"/>
+      <c r="E172" s="136" t="s">
+        <v>463</v>
+      </c>
+      <c r="F172" s="124" t="s">
+        <v>372</v>
+      </c>
+      <c r="G172" s="59" t="s">
+        <v>373</v>
+      </c>
+      <c r="H172" s="269"/>
+      <c r="I172" s="16"/>
+    </row>
+    <row r="173" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A173" s="416"/>
+      <c r="B173" s="425"/>
+      <c r="C173" s="380"/>
+      <c r="D173" s="380"/>
+      <c r="E173" s="136" t="s">
+        <v>374</v>
+      </c>
+      <c r="F173" s="124" t="s">
+        <v>375</v>
+      </c>
+      <c r="G173" s="59" t="s">
+        <v>373</v>
+      </c>
+      <c r="H173" s="269"/>
+      <c r="I173" s="16"/>
+    </row>
+    <row r="174" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A174" s="416"/>
+      <c r="B174" s="425"/>
+      <c r="C174" s="380"/>
+      <c r="D174" s="380"/>
+      <c r="E174" s="136" t="s">
+        <v>448</v>
+      </c>
+      <c r="F174" s="124" t="s">
+        <v>449</v>
+      </c>
+      <c r="G174" s="59" t="s">
+        <v>450</v>
+      </c>
+      <c r="H174" s="269"/>
+      <c r="I174" s="16"/>
+    </row>
+    <row r="175" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A175" s="416"/>
+      <c r="B175" s="425"/>
+      <c r="C175" s="380"/>
+      <c r="D175" s="380"/>
+      <c r="E175" s="136" t="s">
+        <v>456</v>
+      </c>
+      <c r="F175" s="124" t="s">
+        <v>457</v>
+      </c>
+      <c r="G175" s="59" t="s">
+        <v>458</v>
+      </c>
+      <c r="H175" s="269"/>
+      <c r="I175" s="16"/>
+    </row>
+    <row r="176" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A176" s="416"/>
+      <c r="B176" s="425"/>
+      <c r="C176" s="380"/>
+      <c r="D176" s="380"/>
+      <c r="E176" s="136" t="s">
+        <v>561</v>
+      </c>
+      <c r="F176" s="124" t="s">
+        <v>562</v>
+      </c>
+      <c r="G176" s="59" t="s">
+        <v>563</v>
+      </c>
+      <c r="H176" s="269"/>
+      <c r="I176" s="16"/>
+    </row>
+    <row r="177" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A177" s="416"/>
+      <c r="B177" s="425"/>
+      <c r="C177" s="380"/>
+      <c r="D177" s="380"/>
+      <c r="E177" s="136" t="s">
+        <v>565</v>
+      </c>
+      <c r="F177" s="124" t="s">
+        <v>564</v>
+      </c>
+      <c r="G177" s="59" t="s">
+        <v>566</v>
+      </c>
+      <c r="H177" s="269"/>
+      <c r="I177" s="16"/>
+    </row>
+    <row r="178" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A178" s="416"/>
+      <c r="B178" s="425"/>
+      <c r="C178" s="380"/>
+      <c r="D178" s="380"/>
+      <c r="E178" s="136" t="s">
+        <v>584</v>
+      </c>
+      <c r="F178" s="124" t="s">
+        <v>585</v>
+      </c>
+      <c r="G178" s="59" t="s">
+        <v>586</v>
+      </c>
+      <c r="H178" s="269"/>
+      <c r="I178" s="16"/>
+    </row>
+    <row r="179" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A179" s="416"/>
+      <c r="B179" s="425"/>
+      <c r="C179" s="380"/>
+      <c r="D179" s="380"/>
+      <c r="E179" s="136" t="s">
+        <v>622</v>
+      </c>
+      <c r="F179" s="124" t="s">
+        <v>623</v>
+      </c>
+      <c r="G179" s="59" t="s">
+        <v>624</v>
+      </c>
+      <c r="H179" s="269"/>
+      <c r="I179" s="16"/>
+    </row>
+    <row r="180" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A180" s="416"/>
+      <c r="B180" s="425"/>
+      <c r="C180" s="380"/>
+      <c r="D180" s="380"/>
+      <c r="E180" s="136" t="s">
+        <v>625</v>
+      </c>
+      <c r="F180" s="124" t="s">
+        <v>626</v>
+      </c>
+      <c r="G180" s="59" t="s">
+        <v>627</v>
+      </c>
+      <c r="H180" s="269"/>
+      <c r="I180" s="16"/>
+    </row>
+    <row r="181" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A181" s="416"/>
+      <c r="B181" s="425"/>
+      <c r="C181" s="380"/>
+      <c r="D181" s="380"/>
+      <c r="E181" s="251" t="s">
+        <v>90</v>
+      </c>
+      <c r="F181" s="124" t="s">
+        <v>682</v>
+      </c>
+      <c r="G181" s="59" t="s">
+        <v>674</v>
+      </c>
+      <c r="H181" s="269"/>
+      <c r="I181" s="16"/>
+    </row>
+    <row r="182" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A182" s="416"/>
+      <c r="B182" s="425"/>
+      <c r="C182" s="380"/>
+      <c r="D182" s="380"/>
+      <c r="E182" s="251" t="s">
+        <v>685</v>
+      </c>
+      <c r="F182" s="124" t="s">
+        <v>683</v>
+      </c>
+      <c r="G182" s="59" t="s">
+        <v>674</v>
+      </c>
+      <c r="H182" s="269"/>
+      <c r="I182" s="16"/>
+    </row>
+    <row r="183" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A183" s="416"/>
+      <c r="B183" s="425"/>
+      <c r="C183" s="380"/>
+      <c r="D183" s="380"/>
+      <c r="E183" s="251" t="s">
+        <v>686</v>
+      </c>
+      <c r="F183" s="124" t="s">
+        <v>684</v>
+      </c>
+      <c r="G183" s="59" t="s">
+        <v>674</v>
+      </c>
+      <c r="H183" s="269"/>
+      <c r="I183" s="16"/>
+    </row>
+    <row r="184" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A184" s="416"/>
+      <c r="B184" s="425"/>
+      <c r="C184" s="380"/>
+      <c r="D184" s="380"/>
+      <c r="E184" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="F184" s="68" t="s">
+        <v>804</v>
+      </c>
+      <c r="G184" s="308" t="s">
+        <v>805</v>
+      </c>
+      <c r="H184" s="269"/>
+      <c r="I184" s="16"/>
+    </row>
+    <row r="185" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A185" s="416"/>
+      <c r="B185" s="425"/>
+      <c r="C185" s="380"/>
+      <c r="D185" s="380"/>
+      <c r="E185" s="31" t="s">
+        <v>839</v>
+      </c>
+      <c r="F185" s="68" t="s">
+        <v>840</v>
+      </c>
+      <c r="G185" s="308" t="s">
+        <v>841</v>
+      </c>
+      <c r="H185" s="269"/>
+      <c r="I185" s="16"/>
+    </row>
+    <row r="186" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A186" s="416"/>
+      <c r="B186" s="425"/>
+      <c r="C186" s="380"/>
+      <c r="D186" s="380"/>
+      <c r="E186" s="31" t="s">
+        <v>842</v>
+      </c>
+      <c r="F186" s="68" t="s">
+        <v>843</v>
+      </c>
+      <c r="G186" s="308" t="s">
+        <v>836</v>
+      </c>
+      <c r="H186" s="269"/>
+      <c r="I186" s="16"/>
+    </row>
+    <row r="187" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A187" s="417"/>
+      <c r="B187" s="426"/>
+      <c r="C187" s="381"/>
+      <c r="D187" s="381"/>
+      <c r="E187" s="31" t="s">
+        <v>859</v>
+      </c>
+      <c r="F187" s="68" t="s">
+        <v>860</v>
+      </c>
+      <c r="G187" s="308" t="s">
+        <v>861</v>
+      </c>
+      <c r="H187" s="270"/>
+      <c r="I187" s="16"/>
+    </row>
+    <row r="188" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A188" s="78" t="s">
+        <v>231</v>
+      </c>
+      <c r="B188" s="77" t="s">
+        <v>232</v>
+      </c>
+      <c r="C188" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D188" s="80" t="s">
+        <v>233</v>
+      </c>
+      <c r="E188" s="76" t="s">
+        <v>234</v>
+      </c>
+      <c r="F188" s="119" t="s">
+        <v>235</v>
+      </c>
+      <c r="G188" s="59" t="s">
+        <v>236</v>
+      </c>
+      <c r="H188" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="I188" s="16"/>
+    </row>
+    <row r="189" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A189" s="412" t="s">
+        <v>314</v>
+      </c>
+      <c r="B189" s="399" t="s">
+        <v>315</v>
+      </c>
+      <c r="C189" s="436" t="s">
+        <v>43</v>
+      </c>
+      <c r="D189" s="395" t="s">
+        <v>316</v>
+      </c>
+      <c r="E189" s="171" t="s">
+        <v>770</v>
+      </c>
+      <c r="F189" s="172" t="s">
+        <v>317</v>
+      </c>
+      <c r="G189" s="172" t="s">
+        <v>318</v>
+      </c>
+      <c r="H189" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="16"/>
+    </row>
+    <row r="190" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A190" s="413"/>
+      <c r="B190" s="400"/>
+      <c r="C190" s="364"/>
+      <c r="D190" s="376"/>
+      <c r="E190" s="147" t="s">
+        <v>319</v>
+      </c>
+      <c r="F190" s="119" t="s">
+        <v>320</v>
+      </c>
+      <c r="G190" s="146" t="s">
         <v>321</v>
       </c>
-      <c r="F171" s="68" t="s">
-[...217 lines deleted...]
-      <c r="E184" s="255" t="s">
+      <c r="H190" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="16"/>
+    </row>
+    <row r="191" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A191" s="413"/>
+      <c r="B191" s="400"/>
+      <c r="C191" s="364"/>
+      <c r="D191" s="376"/>
+      <c r="E191" s="147" t="s">
+        <v>323</v>
+      </c>
+      <c r="F191" s="119" t="s">
+        <v>324</v>
+      </c>
+      <c r="G191" s="146" t="s">
+        <v>325</v>
+      </c>
+      <c r="H191" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="16"/>
+    </row>
+    <row r="192" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A192" s="413"/>
+      <c r="B192" s="400"/>
+      <c r="C192" s="364"/>
+      <c r="D192" s="376"/>
+      <c r="E192" s="147" t="s">
+        <v>332</v>
+      </c>
+      <c r="F192" s="119" t="s">
+        <v>333</v>
+      </c>
+      <c r="G192" s="146" t="s">
+        <v>334</v>
+      </c>
+      <c r="H192" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="16"/>
+    </row>
+    <row r="193" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A193" s="413"/>
+      <c r="B193" s="400"/>
+      <c r="C193" s="364"/>
+      <c r="D193" s="376"/>
+      <c r="E193" s="147" t="s">
+        <v>346</v>
+      </c>
+      <c r="F193" s="119" t="s">
+        <v>347</v>
+      </c>
+      <c r="G193" s="146" t="s">
+        <v>348</v>
+      </c>
+      <c r="H193" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="16"/>
+    </row>
+    <row r="194" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A194" s="413"/>
+      <c r="B194" s="400"/>
+      <c r="C194" s="364"/>
+      <c r="D194" s="376"/>
+      <c r="E194" s="147" t="s">
+        <v>391</v>
+      </c>
+      <c r="F194" s="119" t="s">
+        <v>389</v>
+      </c>
+      <c r="G194" s="146" t="s">
+        <v>390</v>
+      </c>
+      <c r="H194" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="16"/>
+    </row>
+    <row r="195" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A195" s="413"/>
+      <c r="B195" s="400"/>
+      <c r="C195" s="364"/>
+      <c r="D195" s="376"/>
+      <c r="E195" s="147" t="s">
+        <v>395</v>
+      </c>
+      <c r="F195" s="119" t="s">
+        <v>396</v>
+      </c>
+      <c r="G195" s="146" t="s">
+        <v>397</v>
+      </c>
+      <c r="H195" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195" s="16"/>
+    </row>
+    <row r="196" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A196" s="413"/>
+      <c r="B196" s="400"/>
+      <c r="C196" s="364"/>
+      <c r="D196" s="376"/>
+      <c r="E196" s="171" t="s">
+        <v>407</v>
+      </c>
+      <c r="F196" s="172" t="s">
+        <v>408</v>
+      </c>
+      <c r="G196" s="172" t="s">
+        <v>404</v>
+      </c>
+      <c r="H196" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="16"/>
+    </row>
+    <row r="197" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A197" s="413"/>
+      <c r="B197" s="400"/>
+      <c r="C197" s="364"/>
+      <c r="D197" s="376"/>
+      <c r="E197" s="171" t="s">
+        <v>436</v>
+      </c>
+      <c r="F197" s="172" t="s">
+        <v>437</v>
+      </c>
+      <c r="G197" s="172" t="s">
+        <v>438</v>
+      </c>
+      <c r="H197" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I197" s="16"/>
+    </row>
+    <row r="198" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A198" s="414"/>
+      <c r="B198" s="386"/>
+      <c r="C198" s="365"/>
+      <c r="D198" s="358"/>
+      <c r="E198" s="171" t="s">
+        <v>810</v>
+      </c>
+      <c r="F198" s="172" t="s">
+        <v>445</v>
+      </c>
+      <c r="G198" s="172" t="s">
+        <v>446</v>
+      </c>
+      <c r="H198" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I198" s="16"/>
+    </row>
+    <row r="199" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A199" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="B199" s="29" t="s">
+        <v>399</v>
+      </c>
+      <c r="C199" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="D199" s="28" t="s">
+        <v>400</v>
+      </c>
+      <c r="E199" s="170" t="s">
+        <v>401</v>
+      </c>
+      <c r="F199" s="119" t="s">
+        <v>402</v>
+      </c>
+      <c r="G199" s="146" t="s">
+        <v>403</v>
+      </c>
+      <c r="H199" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I199" s="16"/>
+    </row>
+    <row r="200" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A200" s="236" t="s">
+        <v>255</v>
+      </c>
+      <c r="B200" s="234" t="s">
+        <v>254</v>
+      </c>
+      <c r="C200" s="62" t="s">
+        <v>256</v>
+      </c>
+      <c r="D200" s="235" t="s">
+        <v>257</v>
+      </c>
+      <c r="E200" s="64" t="s">
+        <v>258</v>
+      </c>
+      <c r="F200" s="131" t="s">
+        <v>259</v>
+      </c>
+      <c r="G200" s="29" t="s">
+        <v>260</v>
+      </c>
+      <c r="H200" s="234" t="s">
+        <v>28</v>
+      </c>
+      <c r="I200" s="16"/>
+    </row>
+    <row r="201" spans="1:9" s="1" customFormat="1" ht="27.6">
+      <c r="A201" s="245" t="s">
+        <v>643</v>
+      </c>
+      <c r="B201" s="244" t="s">
+        <v>644</v>
+      </c>
+      <c r="C201" s="246" t="s">
+        <v>256</v>
+      </c>
+      <c r="D201" s="247" t="s">
+        <v>645</v>
+      </c>
+      <c r="E201" s="64" t="s">
+        <v>646</v>
+      </c>
+      <c r="F201" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="G201" s="29" t="s">
+        <v>648</v>
+      </c>
+      <c r="H201" s="244" t="s">
+        <v>649</v>
+      </c>
+      <c r="I201" s="16"/>
+    </row>
+    <row r="202" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A202" s="291" t="s">
+        <v>727</v>
+      </c>
+      <c r="B202" s="281" t="s">
+        <v>719</v>
+      </c>
+      <c r="C202" s="283" t="s">
+        <v>728</v>
+      </c>
+      <c r="D202" s="290" t="s">
+        <v>729</v>
+      </c>
+      <c r="E202" s="284" t="s">
+        <v>730</v>
+      </c>
+      <c r="F202" s="131" t="s">
+        <v>731</v>
+      </c>
+      <c r="G202" s="281" t="s">
+        <v>719</v>
+      </c>
+      <c r="H202" s="281" t="s">
+        <v>732</v>
+      </c>
+      <c r="I202" s="16"/>
+    </row>
+    <row r="203" spans="1:9" s="1" customFormat="1" ht="13.8">
+      <c r="A203" s="123" t="s">
+        <v>666</v>
+      </c>
+      <c r="B203" s="52" t="s">
+        <v>662</v>
+      </c>
+      <c r="C203" s="62" t="s">
+        <v>667</v>
+      </c>
+      <c r="D203" s="98" t="s">
+        <v>668</v>
+      </c>
+      <c r="E203" s="64" t="s">
+        <v>698</v>
+      </c>
+      <c r="F203" s="11" t="s">
         <v>697</v>
       </c>
-      <c r="F184" s="127" t="s">
-[...125 lines deleted...]
-      <c r="H190" s="150" t="s">
+      <c r="G203" s="239" t="s">
+        <v>662</v>
+      </c>
+      <c r="H203" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I190" s="16"/>
-[...277 lines deleted...]
-      </c>
       <c r="I203" s="16"/>
     </row>
-    <row r="204" spans="1:9" s="1" customFormat="1" ht="13.8">
-[...27 lines deleted...]
-      <c r="A205" s="504" t="s">
+    <row r="204" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A204" s="369" t="s">
         <v>47</v>
       </c>
-      <c r="B205" s="505" t="s">
-[...2 lines deleted...]
-      <c r="C205" s="506" t="s">
+      <c r="B204" s="428" t="s">
+        <v>253</v>
+      </c>
+      <c r="C204" s="430" t="s">
         <v>49</v>
       </c>
-      <c r="D205" s="506" t="s">
+      <c r="D204" s="430" t="s">
         <v>50</v>
       </c>
-      <c r="E205" s="89" t="s">
+      <c r="E204" s="89" t="s">
         <v>51</v>
       </c>
-      <c r="F205" s="90" t="s">
+      <c r="F204" s="90" t="s">
         <v>52</v>
       </c>
-      <c r="G205" s="92" t="s">
+      <c r="G204" s="92" t="s">
         <v>48</v>
       </c>
+      <c r="H204" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="I204" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="13.8">
+      <c r="A205" s="370"/>
+      <c r="B205" s="429"/>
+      <c r="C205" s="358"/>
+      <c r="D205" s="358"/>
+      <c r="E205" s="173" t="s">
+        <v>60</v>
+      </c>
+      <c r="F205" s="174" t="s">
+        <v>61</v>
+      </c>
+      <c r="G205" s="175" t="s">
+        <v>62</v>
+      </c>
       <c r="H205" s="91" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="I205" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="206" spans="1:9" ht="13.8">
-[...16 lines deleted...]
-      <c r="I206" s="42" t="s">
+    <row r="206" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A206" s="266" t="s">
+        <v>105</v>
+      </c>
+      <c r="B206" s="266" t="s">
+        <v>703</v>
+      </c>
+      <c r="C206" s="267" t="s">
+        <v>117</v>
+      </c>
+      <c r="D206" s="267" t="s">
+        <v>106</v>
+      </c>
+      <c r="E206" s="264" t="s">
+        <v>411</v>
+      </c>
+      <c r="F206" s="67" t="s">
+        <v>409</v>
+      </c>
+      <c r="G206" s="176" t="s">
+        <v>410</v>
+      </c>
+      <c r="H206" s="262" t="s">
+        <v>55</v>
+      </c>
+      <c r="I206" s="71"/>
+    </row>
+    <row r="207" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A207" s="355" t="s">
+        <v>118</v>
+      </c>
+      <c r="B207" s="361" t="s">
+        <v>763</v>
+      </c>
+      <c r="C207" s="357" t="s">
+        <v>117</v>
+      </c>
+      <c r="D207" s="359" t="s">
+        <v>119</v>
+      </c>
+      <c r="E207" s="309" t="s">
+        <v>120</v>
+      </c>
+      <c r="F207" s="310" t="s">
+        <v>121</v>
+      </c>
+      <c r="G207" s="311" t="s">
+        <v>122</v>
+      </c>
+      <c r="H207" s="312" t="s">
+        <v>123</v>
+      </c>
+      <c r="I207" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="207" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
-[...25 lines deleted...]
-    </row>
     <row r="208" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A208" s="510" t="s">
-[...23 lines deleted...]
-      <c r="I208" s="42" t="s">
+      <c r="A208" s="356"/>
+      <c r="B208" s="362"/>
+      <c r="C208" s="358"/>
+      <c r="D208" s="360"/>
+      <c r="E208" s="70" t="s">
+        <v>295</v>
+      </c>
+      <c r="F208" s="67" t="s">
+        <v>296</v>
+      </c>
+      <c r="G208" s="65" t="s">
+        <v>297</v>
+      </c>
+      <c r="H208" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="I208" s="71"/>
+    </row>
+    <row r="209" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A209" s="223" t="s">
+        <v>612</v>
+      </c>
+      <c r="B209" s="223" t="s">
+        <v>613</v>
+      </c>
+      <c r="C209" s="98" t="s">
+        <v>614</v>
+      </c>
+      <c r="D209" s="224" t="s">
+        <v>615</v>
+      </c>
+      <c r="E209" s="70" t="s">
+        <v>616</v>
+      </c>
+      <c r="F209" s="67" t="s">
+        <v>617</v>
+      </c>
+      <c r="G209" s="225" t="s">
+        <v>618</v>
+      </c>
+      <c r="H209" s="225" t="s">
+        <v>53</v>
+      </c>
+      <c r="I209" s="71"/>
+    </row>
+    <row r="210" spans="1:9" ht="13.8">
+      <c r="A210" s="371" t="s">
+        <v>19</v>
+      </c>
+      <c r="B210" s="431" t="s">
+        <v>444</v>
+      </c>
+      <c r="C210" s="363" t="s">
+        <v>223</v>
+      </c>
+      <c r="D210" s="363" t="s">
+        <v>20</v>
+      </c>
+      <c r="E210" s="136" t="s">
+        <v>274</v>
+      </c>
+      <c r="F210" s="52" t="s">
+        <v>275</v>
+      </c>
+      <c r="G210" s="137" t="s">
+        <v>278</v>
+      </c>
+      <c r="H210" s="137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="42"/>
+    </row>
+    <row r="211" spans="1:9" ht="13.8">
+      <c r="A211" s="367"/>
+      <c r="B211" s="373"/>
+      <c r="C211" s="364"/>
+      <c r="D211" s="364"/>
+      <c r="E211" s="136" t="s">
+        <v>276</v>
+      </c>
+      <c r="F211" s="52" t="s">
+        <v>277</v>
+      </c>
+      <c r="G211" s="137" t="s">
+        <v>278</v>
+      </c>
+      <c r="H211" s="137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I211" s="16"/>
+    </row>
+    <row r="212" spans="1:9" ht="13.8">
+      <c r="A212" s="367"/>
+      <c r="B212" s="373"/>
+      <c r="C212" s="364"/>
+      <c r="D212" s="364"/>
+      <c r="E212" s="136" t="s">
+        <v>439</v>
+      </c>
+      <c r="F212" s="52" t="s">
+        <v>440</v>
+      </c>
+      <c r="G212" s="137" t="s">
+        <v>441</v>
+      </c>
+      <c r="H212" s="137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212" s="16"/>
+    </row>
+    <row r="213" spans="1:9" ht="13.8">
+      <c r="A213" s="367"/>
+      <c r="B213" s="373"/>
+      <c r="C213" s="364"/>
+      <c r="D213" s="364"/>
+      <c r="E213" s="136" t="s">
+        <v>443</v>
+      </c>
+      <c r="F213" s="52" t="s">
+        <v>442</v>
+      </c>
+      <c r="G213" s="137" t="s">
+        <v>438</v>
+      </c>
+      <c r="H213" s="137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="16"/>
+    </row>
+    <row r="214" spans="1:9" ht="13.8">
+      <c r="A214" s="367"/>
+      <c r="B214" s="373"/>
+      <c r="C214" s="364"/>
+      <c r="D214" s="364"/>
+      <c r="E214" s="257" t="s">
+        <v>692</v>
+      </c>
+      <c r="F214" s="52" t="s">
+        <v>693</v>
+      </c>
+      <c r="G214" s="137" t="s">
+        <v>694</v>
+      </c>
+      <c r="H214" s="137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I214" s="16"/>
+    </row>
+    <row r="215" spans="1:9" ht="13.8">
+      <c r="A215" s="368"/>
+      <c r="B215" s="429"/>
+      <c r="C215" s="365"/>
+      <c r="D215" s="365"/>
+      <c r="E215" s="257" t="s">
+        <v>695</v>
+      </c>
+      <c r="F215" s="52" t="s">
+        <v>696</v>
+      </c>
+      <c r="G215" s="137" t="s">
+        <v>694</v>
+      </c>
+      <c r="H215" s="137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I215" s="16"/>
+    </row>
+    <row r="216" spans="1:9" ht="15" customHeight="1">
+      <c r="A216" s="366" t="s">
+        <v>100</v>
+      </c>
+      <c r="B216" s="424" t="s">
+        <v>702</v>
+      </c>
+      <c r="C216" s="427" t="s">
+        <v>99</v>
+      </c>
+      <c r="D216" s="427" t="s">
+        <v>101</v>
+      </c>
+      <c r="E216" s="333" t="s">
+        <v>130</v>
+      </c>
+      <c r="F216" s="334" t="s">
+        <v>131</v>
+      </c>
+      <c r="G216" s="335" t="s">
+        <v>129</v>
+      </c>
+      <c r="H216" s="418" t="s">
+        <v>570</v>
+      </c>
+      <c r="I216" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="209" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
-[...118 lines deleted...]
-      <c r="F214" s="52" t="s">
+    <row r="217" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A217" s="367"/>
+      <c r="B217" s="425"/>
+      <c r="C217" s="364"/>
+      <c r="D217" s="364"/>
+      <c r="E217" s="76" t="s">
+        <v>199</v>
+      </c>
+      <c r="F217" s="51" t="s">
+        <v>200</v>
+      </c>
+      <c r="G217" s="125" t="s">
+        <v>201</v>
+      </c>
+      <c r="H217" s="400"/>
+      <c r="I217" s="260"/>
+    </row>
+    <row r="218" spans="1:9" ht="13.8">
+      <c r="A218" s="367"/>
+      <c r="B218" s="425"/>
+      <c r="C218" s="364"/>
+      <c r="D218" s="364"/>
+      <c r="E218" s="76" t="s">
+        <v>344</v>
+      </c>
+      <c r="F218" s="51" t="s">
+        <v>343</v>
+      </c>
+      <c r="G218" s="125" t="s">
+        <v>345</v>
+      </c>
+      <c r="H218" s="386"/>
+      <c r="I218" s="260"/>
+    </row>
+    <row r="219" spans="1:9" ht="26.25" customHeight="1">
+      <c r="A219" s="367"/>
+      <c r="B219" s="425"/>
+      <c r="C219" s="364"/>
+      <c r="D219" s="364"/>
+      <c r="E219" s="76" t="s">
+        <v>567</v>
+      </c>
+      <c r="F219" s="51" t="s">
+        <v>568</v>
+      </c>
+      <c r="G219" s="125" t="s">
+        <v>569</v>
+      </c>
+      <c r="H219" s="32" t="s">
+        <v>701</v>
+      </c>
+      <c r="I219" s="261"/>
+    </row>
+    <row r="220" spans="1:9" ht="13.8">
+      <c r="A220" s="367"/>
+      <c r="B220" s="425"/>
+      <c r="C220" s="364"/>
+      <c r="D220" s="364"/>
+      <c r="E220" s="230" t="s">
         <v>454</v>
       </c>
-      <c r="G214" s="140" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="F220" s="51" t="s">
-        <v>580</v>
-[...7 lines deleted...]
-      <c r="I220" s="265"/>
+        <v>634</v>
+      </c>
+      <c r="G220" s="125" t="s">
+        <v>635</v>
+      </c>
+      <c r="H220" s="442" t="s">
+        <v>633</v>
+      </c>
+      <c r="I220" s="260"/>
     </row>
     <row r="221" spans="1:9" ht="13.8">
-      <c r="A221" s="380"/>
-[...4 lines deleted...]
-        <v>466</v>
+      <c r="A221" s="367"/>
+      <c r="B221" s="425"/>
+      <c r="C221" s="364"/>
+      <c r="D221" s="364"/>
+      <c r="E221" s="76" t="s">
+        <v>412</v>
       </c>
       <c r="F221" s="51" t="s">
-        <v>646</v>
-[...7 lines deleted...]
-      <c r="I221" s="264"/>
+        <v>636</v>
+      </c>
+      <c r="G221" s="125" t="s">
+        <v>635</v>
+      </c>
+      <c r="H221" s="442"/>
+      <c r="I221" s="261"/>
     </row>
     <row r="222" spans="1:9" ht="13.8">
-      <c r="A222" s="380"/>
-[...2 lines deleted...]
-      <c r="D222" s="368"/>
+      <c r="A222" s="367"/>
+      <c r="B222" s="425"/>
+      <c r="C222" s="364"/>
+      <c r="D222" s="364"/>
       <c r="E222" s="76" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="F222" s="51" t="s">
-        <v>648</v>
-[...13 lines deleted...]
-        <v>459</v>
+        <v>637</v>
+      </c>
+      <c r="G222" s="125" t="s">
+        <v>635</v>
+      </c>
+      <c r="H222" s="442"/>
+      <c r="I222" s="261"/>
+    </row>
+    <row r="223" spans="1:9" ht="27.6">
+      <c r="A223" s="368"/>
+      <c r="B223" s="426"/>
+      <c r="C223" s="365"/>
+      <c r="D223" s="365"/>
+      <c r="E223" s="259" t="s">
+        <v>102</v>
       </c>
       <c r="F223" s="51" t="s">
-        <v>649</v>
-[...35 lines deleted...]
-      <c r="I225" s="184"/>
+        <v>699</v>
+      </c>
+      <c r="G223" s="125" t="s">
+        <v>700</v>
+      </c>
+      <c r="H223" s="32" t="s">
+        <v>570</v>
+      </c>
+      <c r="I223" s="261"/>
+    </row>
+    <row r="224" spans="1:9" ht="13.8">
+      <c r="A224" s="177"/>
+      <c r="B224" s="55"/>
+      <c r="C224" s="178"/>
+      <c r="D224" s="178"/>
+      <c r="E224" s="53"/>
+      <c r="F224" s="55"/>
+      <c r="G224" s="55"/>
+      <c r="H224" s="179"/>
+      <c r="I224" s="180"/>
     </row>
   </sheetData>
   <mergeCells count="121">
-    <mergeCell ref="B167:B188"/>
-[...1 lines deleted...]
-    <mergeCell ref="A51:A52"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
-    <mergeCell ref="A84:A85"/>
-[...2 lines deleted...]
-    <mergeCell ref="D84:D85"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="D83:D84"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="D61:D62"/>
-    <mergeCell ref="B71:B74"/>
-    <mergeCell ref="A71:A74"/>
+    <mergeCell ref="B70:B73"/>
+    <mergeCell ref="A70:A73"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="B51:B52"/>
     <mergeCell ref="D51:D52"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="B53:B54"/>
     <mergeCell ref="C53:C54"/>
     <mergeCell ref="D53:D54"/>
-    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="A78:A81"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="H53:H54"/>
     <mergeCell ref="A17:A50"/>
     <mergeCell ref="B17:B50"/>
     <mergeCell ref="C17:C50"/>
     <mergeCell ref="D17:D50"/>
-    <mergeCell ref="A86:A90"/>
-[...14 lines deleted...]
-    <mergeCell ref="D86:D90"/>
+    <mergeCell ref="D78:D81"/>
+    <mergeCell ref="C78:C81"/>
+    <mergeCell ref="B78:B81"/>
+    <mergeCell ref="C70:C73"/>
+    <mergeCell ref="D70:D73"/>
     <mergeCell ref="H57:H58"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="C51:C52"/>
-    <mergeCell ref="H221:H223"/>
-[...25 lines deleted...]
-    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="H61:H62"/>
+    <mergeCell ref="E76:G76"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="H92:H96"/>
+    <mergeCell ref="B91:B96"/>
+    <mergeCell ref="B98:B102"/>
+    <mergeCell ref="C85:C89"/>
+    <mergeCell ref="C98:C102"/>
+    <mergeCell ref="D98:D102"/>
+    <mergeCell ref="D85:D89"/>
+    <mergeCell ref="A91:A96"/>
+    <mergeCell ref="C91:C96"/>
+    <mergeCell ref="A98:A102"/>
+    <mergeCell ref="B85:B89"/>
+    <mergeCell ref="H216:H218"/>
+    <mergeCell ref="D91:D96"/>
+    <mergeCell ref="H98:H102"/>
+    <mergeCell ref="C110:C121"/>
+    <mergeCell ref="B216:B223"/>
+    <mergeCell ref="C216:C223"/>
+    <mergeCell ref="D216:D223"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="B210:B215"/>
+    <mergeCell ref="B110:B121"/>
+    <mergeCell ref="B165:B187"/>
+    <mergeCell ref="C165:C187"/>
+    <mergeCell ref="C189:C198"/>
+    <mergeCell ref="D103:D108"/>
+    <mergeCell ref="C125:C127"/>
+    <mergeCell ref="D125:D127"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="D210:D215"/>
+    <mergeCell ref="H220:H222"/>
+    <mergeCell ref="H161:H164"/>
+    <mergeCell ref="H165:H169"/>
+    <mergeCell ref="B103:B108"/>
+    <mergeCell ref="C103:C108"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="D57:D58"/>
-    <mergeCell ref="H61:H62"/>
-[...31 lines deleted...]
-    <mergeCell ref="B163:B166"/>
+    <mergeCell ref="A85:A89"/>
+    <mergeCell ref="A110:A121"/>
+    <mergeCell ref="D189:D198"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="C161:C164"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="D123:D124"/>
+    <mergeCell ref="B189:B198"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="A125:A127"/>
+    <mergeCell ref="A103:A108"/>
+    <mergeCell ref="D110:D121"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="D161:D164"/>
+    <mergeCell ref="A134:A154"/>
+    <mergeCell ref="A130:A131"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="A189:A198"/>
+    <mergeCell ref="A165:A187"/>
+    <mergeCell ref="A207:A208"/>
+    <mergeCell ref="C207:C208"/>
+    <mergeCell ref="D207:D208"/>
+    <mergeCell ref="B207:B208"/>
+    <mergeCell ref="C210:C215"/>
+    <mergeCell ref="A216:A223"/>
+    <mergeCell ref="A204:A205"/>
+    <mergeCell ref="A210:A215"/>
+    <mergeCell ref="B134:B154"/>
+    <mergeCell ref="C134:C154"/>
+    <mergeCell ref="D134:D154"/>
+    <mergeCell ref="A161:A164"/>
+    <mergeCell ref="B161:B164"/>
+    <mergeCell ref="D165:D187"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>