--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-atlauju-registri$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40997197-0EA8-402F-B347-3345EF4919D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9F00E0A-4C7D-42FF-A0A8-09F8F097D5E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1167" uniqueCount="864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1159" uniqueCount="857">
   <si>
     <t>Jelgavas/-</t>
   </si>
   <si>
     <t>-/Rīga</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Atļaujas numurs</t>
   </si>
   <si>
     <t>Derīguma termiņš</t>
   </si>
   <si>
     <t>Rajons, novads/pilsēta</t>
   </si>
   <si>
     <t>Pārvadātājs</t>
   </si>
   <si>
     <t>Reģistrācijas numurs</t>
   </si>
   <si>
@@ -472,86 +472,50 @@
   <si>
     <t>17.05.2026.</t>
   </si>
   <si>
     <t>D-80-21-0016</t>
   </si>
   <si>
     <t>085784</t>
   </si>
   <si>
     <t>23.05.2026.</t>
   </si>
   <si>
     <t>SIA "F.O.R.S."</t>
   </si>
   <si>
     <t>06 KG 104 AGF</t>
   </si>
   <si>
     <t>24.05.2026.</t>
   </si>
   <si>
     <t>D-80-21-0020</t>
   </si>
   <si>
-    <t>085973</t>
-[...34 lines deleted...]
-  <si>
     <t>02 KG 1124 ACP</t>
   </si>
   <si>
     <t>14652859/02KG112ACP</t>
   </si>
   <si>
     <t>11.11.2024.</t>
   </si>
   <si>
     <t>06 KG 559 AEA</t>
   </si>
   <si>
     <t>D-80-21-0019</t>
   </si>
   <si>
     <t>18.06.2026.</t>
   </si>
   <si>
     <t>086172</t>
   </si>
   <si>
     <t>20.06.2026.</t>
   </si>
   <si>
     <t>Animals.eu, SIA</t>
@@ -697,53 +661,50 @@
   <si>
     <t>05.09.2026.</t>
   </si>
   <si>
     <t>SIA "ServissPro"</t>
   </si>
   <si>
     <t>MH 5804</t>
   </si>
   <si>
     <t>D01-21-00023</t>
   </si>
   <si>
     <t>Cēsu/-</t>
   </si>
   <si>
     <t>Valmieras/-</t>
   </si>
   <si>
     <t>Ogres/-</t>
   </si>
   <si>
     <t>Preiļu/-</t>
   </si>
   <si>
-    <t>Rēzeknes/-</t>
-[...1 lines deleted...]
-  <si>
     <t>06 KG 224 AEN</t>
   </si>
   <si>
     <t>D-80-21-0034</t>
   </si>
   <si>
     <t>23.09.2026.</t>
   </si>
   <si>
     <t>D-80-21-0035</t>
   </si>
   <si>
     <t>087037</t>
   </si>
   <si>
     <t>30.09.2026.</t>
   </si>
   <si>
     <t>SIA Select Ltd</t>
   </si>
   <si>
     <t>MM 892</t>
   </si>
   <si>
     <t>D-80-21-0037</t>
@@ -2608,51 +2569,69 @@
   <si>
     <t>JV 543</t>
   </si>
   <si>
     <t>D-01-26-00005</t>
   </si>
   <si>
     <t>20.05.2031.</t>
   </si>
   <si>
     <t>Reģistrēti zirgi</t>
   </si>
   <si>
     <t>078 FYA 04</t>
   </si>
   <si>
     <t>D-80-26-0012</t>
   </si>
   <si>
     <t>22.05.2031.</t>
   </si>
   <si>
     <t>31.05.2031.</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 01.06..2026.</t>
+    <t>108131</t>
+  </si>
+  <si>
+    <t>16.06.2031.</t>
+  </si>
+  <si>
+    <t>Birzgaļi, ZS</t>
+  </si>
+  <si>
+    <t>OM 2654</t>
+  </si>
+  <si>
+    <t>D 96-26-00001</t>
+  </si>
+  <si>
+    <t>15.06.2031.</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 17.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -2726,51 +2705,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="151">
+  <borders count="150">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -3435,63 +3414,50 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -4785,51 +4751,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="522">
+  <cellXfs count="519">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
@@ -5059,1143 +5025,1164 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="94" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="93" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="118" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="118" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="118" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="124" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="130" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="134" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="133" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="135" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="138" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="137" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="139" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="141" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="141" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="143" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="142" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="143" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="145" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="145" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="144" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="144" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="145" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="145" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="148" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="148" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="148" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="148" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="150" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="147" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="146" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="146" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="146" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="135" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="134" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="147" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="131" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="147" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="133" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="130" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="146" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="127" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -6205,129 +6192,99 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="3" borderId="129" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="146" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="146" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6599,4890 +6556,4863 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O224"/>
+  <dimension ref="A1:O223"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" style="127" customWidth="1"/>
-    <col min="2" max="2" width="11.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="10.7109375" style="122" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
-    <col min="4" max="4" width="27.33203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="21.88671875" customWidth="1"/>
+    <col min="4" max="4" width="27.28515625" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" customWidth="1"/>
+    <col min="6" max="6" width="19.140625" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" customWidth="1"/>
+    <col min="8" max="8" width="29.28515625" customWidth="1"/>
+    <col min="9" max="9" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A1" s="481" t="s">
+      <c r="A1" s="488" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="481"/>
-      <c r="C1" s="481"/>
+      <c r="B1" s="488"/>
+      <c r="C1" s="488"/>
       <c r="D1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
-      <c r="A2" s="484" t="s">
+      <c r="A2" s="491" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="484"/>
-[...6 lines deleted...]
-      <c r="I2" s="484"/>
+      <c r="B2" s="491"/>
+      <c r="C2" s="491"/>
+      <c r="D2" s="491"/>
+      <c r="E2" s="491"/>
+      <c r="F2" s="491"/>
+      <c r="G2" s="491"/>
+      <c r="H2" s="491"/>
+      <c r="I2" s="491"/>
     </row>
     <row r="3" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="126"/>
+      <c r="A3" s="121"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="13"/>
-      <c r="F3" s="485" t="s">
-[...4 lines deleted...]
-      <c r="I3" s="485"/>
+      <c r="F3" s="492" t="s">
+        <v>856</v>
+      </c>
+      <c r="G3" s="492"/>
+      <c r="H3" s="492"/>
+      <c r="I3" s="492"/>
     </row>
     <row r="4" spans="1:9" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A4" s="486" t="s">
+      <c r="A4" s="493" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="490" t="s">
+      <c r="B4" s="497" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="482" t="s">
+      <c r="C4" s="489" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="488" t="s">
+      <c r="D4" s="495" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="492" t="s">
-[...4 lines deleted...]
-      <c r="H4" s="482" t="s">
+      <c r="E4" s="499" t="s">
+        <v>453</v>
+      </c>
+      <c r="F4" s="500"/>
+      <c r="G4" s="501"/>
+      <c r="H4" s="489" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="482" t="s">
+      <c r="I4" s="489" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="28.2" thickBot="1">
-[...3 lines deleted...]
-      <c r="D5" s="489"/>
+    <row r="5" spans="1:9" ht="26.25" thickBot="1">
+      <c r="A5" s="494"/>
+      <c r="B5" s="498"/>
+      <c r="C5" s="490"/>
+      <c r="D5" s="496"/>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="483"/>
-[...3 lines deleted...]
-      <c r="A6" s="343" t="s">
+      <c r="H5" s="490"/>
+      <c r="I5" s="490"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="338" t="s">
         <v>133</v>
       </c>
-      <c r="B6" s="344" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="342" t="s">
+      <c r="B6" s="339" t="s">
+        <v>820</v>
+      </c>
+      <c r="C6" s="337" t="s">
         <v>134</v>
       </c>
-      <c r="D6" s="341" t="s">
+      <c r="D6" s="336" t="s">
         <v>135</v>
       </c>
       <c r="E6" s="20" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="F6" s="32" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="G6" s="32" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="184"/>
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="I6" s="179"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="103" t="s">
+        <v>171</v>
       </c>
       <c r="B7" s="82" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="D7" s="109" t="s">
-[...3 lines deleted...]
-        <v>185</v>
+      <c r="D7" s="104" t="s">
+        <v>172</v>
+      </c>
+      <c r="E7" s="105" t="s">
+        <v>173</v>
       </c>
       <c r="F7" s="32" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>174</v>
+      </c>
+      <c r="G7" s="106" t="s">
+        <v>175</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="I7" s="112"/>
-[...3 lines deleted...]
-        <v>607</v>
+      <c r="I7" s="107"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="213" t="s">
+        <v>594</v>
       </c>
       <c r="B8" s="82" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>134</v>
       </c>
-      <c r="D8" s="219" t="s">
-[...3 lines deleted...]
-        <v>610</v>
+      <c r="D8" s="214" t="s">
+        <v>596</v>
+      </c>
+      <c r="E8" s="215" t="s">
+        <v>597</v>
       </c>
       <c r="F8" s="32" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>598</v>
+      </c>
+      <c r="G8" s="106" t="s">
+        <v>595</v>
       </c>
       <c r="H8" s="75" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="12"/>
     </row>
-    <row r="9" spans="1:9" ht="13.8">
-[...4 lines deleted...]
-        <v>862</v>
+    <row r="9" spans="1:9">
+      <c r="A9" s="335" t="s">
+        <v>815</v>
+      </c>
+      <c r="B9" s="350" t="s">
+        <v>849</v>
       </c>
       <c r="C9" s="34" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>814</v>
+      </c>
+      <c r="D9" s="351" t="s">
+        <v>819</v>
       </c>
       <c r="E9" s="20" t="s">
-        <v>829</v>
-[...8 lines deleted...]
-        <v>831</v>
+        <v>816</v>
+      </c>
+      <c r="F9" s="352" t="s">
+        <v>817</v>
+      </c>
+      <c r="G9" s="350" t="s">
+        <v>849</v>
+      </c>
+      <c r="H9" s="153" t="s">
+        <v>818</v>
       </c>
       <c r="I9" s="12"/>
     </row>
-    <row r="10" spans="1:9" ht="13.8">
-[...4 lines deleted...]
-        <v>336</v>
+    <row r="10" spans="1:9">
+      <c r="A10" s="150" t="s">
+        <v>322</v>
+      </c>
+      <c r="B10" s="150" t="s">
+        <v>323</v>
       </c>
       <c r="C10" s="34" t="s">
-        <v>337</v>
-[...14 lines deleted...]
-        <v>342</v>
+        <v>324</v>
+      </c>
+      <c r="D10" s="151" t="s">
+        <v>325</v>
+      </c>
+      <c r="E10" s="152" t="s">
+        <v>326</v>
+      </c>
+      <c r="F10" s="153" t="s">
+        <v>327</v>
+      </c>
+      <c r="G10" s="153" t="s">
+        <v>328</v>
+      </c>
+      <c r="H10" s="153" t="s">
+        <v>329</v>
       </c>
       <c r="I10" s="12"/>
     </row>
-    <row r="11" spans="1:9" ht="13.8">
-[...4 lines deleted...]
-        <v>719</v>
+    <row r="11" spans="1:9">
+      <c r="A11" s="280" t="s">
+        <v>705</v>
+      </c>
+      <c r="B11" s="280" t="s">
+        <v>706</v>
       </c>
       <c r="C11" s="34" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="D11" s="286" t="s">
+        <v>324</v>
+      </c>
+      <c r="D11" s="281" t="s">
+        <v>707</v>
+      </c>
+      <c r="E11" s="282" t="s">
         <v>720</v>
       </c>
-      <c r="E11" s="287" t="s">
+      <c r="F11" s="153" t="s">
+        <v>708</v>
+      </c>
+      <c r="G11" s="153" t="s">
+        <v>709</v>
+      </c>
+      <c r="H11" s="275" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="12"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="280" t="s">
+        <v>710</v>
+      </c>
+      <c r="B12" s="280" t="s">
+        <v>706</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>324</v>
+      </c>
+      <c r="D12" s="283" t="s">
+        <v>711</v>
+      </c>
+      <c r="E12" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="F12" s="153" t="s">
+        <v>713</v>
+      </c>
+      <c r="G12" s="153" t="s">
+        <v>693</v>
+      </c>
+      <c r="H12" s="277" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="12"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="311" t="s">
+        <v>770</v>
+      </c>
+      <c r="B13" s="280" t="s">
+        <v>771</v>
+      </c>
+      <c r="C13" s="34" t="s">
+        <v>324</v>
+      </c>
+      <c r="D13" s="312" t="s">
+        <v>772</v>
+      </c>
+      <c r="E13" s="313" t="s">
+        <v>773</v>
+      </c>
+      <c r="F13" s="153" t="s">
+        <v>774</v>
+      </c>
+      <c r="G13" s="153" t="s">
+        <v>775</v>
+      </c>
+      <c r="H13" s="314" t="s">
+        <v>776</v>
+      </c>
+      <c r="I13" s="12"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="502" t="s">
+        <v>297</v>
+      </c>
+      <c r="B14" s="503" t="s">
+        <v>289</v>
+      </c>
+      <c r="C14" s="504" t="s">
+        <v>210</v>
+      </c>
+      <c r="D14" s="504" t="s">
+        <v>290</v>
+      </c>
+      <c r="E14" s="139" t="s">
+        <v>291</v>
+      </c>
+      <c r="F14" s="140" t="s">
+        <v>292</v>
+      </c>
+      <c r="G14" s="140" t="s">
+        <v>293</v>
+      </c>
+      <c r="H14" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="I14" s="12"/>
+    </row>
+    <row r="15" spans="1:9" ht="27" customHeight="1">
+      <c r="A15" s="373"/>
+      <c r="B15" s="436"/>
+      <c r="C15" s="370"/>
+      <c r="D15" s="370"/>
+      <c r="E15" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="F15" s="140" t="s">
+        <v>295</v>
+      </c>
+      <c r="G15" s="140" t="s">
+        <v>293</v>
+      </c>
+      <c r="H15" s="140" t="s">
+        <v>53</v>
+      </c>
+      <c r="I15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1">
+      <c r="A16" s="293" t="s">
+        <v>729</v>
+      </c>
+      <c r="B16" s="294" t="s">
+        <v>730</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>210</v>
+      </c>
+      <c r="D16" s="295" t="s">
+        <v>731</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>732</v>
+      </c>
+      <c r="F16" s="74" t="s">
         <v>733</v>
       </c>
-      <c r="F11" s="158" t="s">
-[...26 lines deleted...]
-      <c r="F12" s="158" t="s">
+      <c r="G16" s="296" t="s">
         <v>726</v>
-      </c>
-[...101 lines deleted...]
-        <v>739</v>
       </c>
       <c r="H16" s="75" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="12"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1">
-      <c r="A17" s="464" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="468" t="s">
+      <c r="A17" s="471" t="s">
+        <v>546</v>
+      </c>
+      <c r="B17" s="472" t="s">
+        <v>547</v>
+      </c>
+      <c r="C17" s="475" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="469" t="s">
-[...3 lines deleted...]
-        <v>467</v>
+      <c r="D17" s="476" t="s">
+        <v>796</v>
+      </c>
+      <c r="E17" s="186" t="s">
+        <v>454</v>
       </c>
       <c r="F17" s="92" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="G17" s="92" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="H17" s="92" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="I17" s="192" t="s">
+        <v>457</v>
+      </c>
+      <c r="I17" s="187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1">
-      <c r="A18" s="403"/>
-[...15 lines deleted...]
-      <c r="I18" s="192" t="s">
+      <c r="A18" s="410"/>
+      <c r="B18" s="473"/>
+      <c r="C18" s="369"/>
+      <c r="D18" s="381"/>
+      <c r="E18" s="188" t="s">
+        <v>458</v>
+      </c>
+      <c r="F18" s="189" t="s">
+        <v>459</v>
+      </c>
+      <c r="G18" s="189" t="s">
+        <v>460</v>
+      </c>
+      <c r="H18" s="189" t="s">
+        <v>457</v>
+      </c>
+      <c r="I18" s="187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1">
-      <c r="A19" s="403"/>
-[...4 lines deleted...]
-        <v>474</v>
+      <c r="A19" s="410"/>
+      <c r="B19" s="473"/>
+      <c r="C19" s="369"/>
+      <c r="D19" s="381"/>
+      <c r="E19" s="193" t="s">
+        <v>461</v>
       </c>
       <c r="F19" s="92" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="G19" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="H19" s="199" t="s">
+      <c r="H19" s="194" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="192" t="s">
+      <c r="I19" s="187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1">
-      <c r="A20" s="403"/>
-[...4 lines deleted...]
-        <v>476</v>
+      <c r="A20" s="410"/>
+      <c r="B20" s="473"/>
+      <c r="C20" s="369"/>
+      <c r="D20" s="381"/>
+      <c r="E20" s="186" t="s">
+        <v>463</v>
       </c>
       <c r="F20" s="92" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="G20" s="92" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="H20" s="92" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="192" t="s">
+      <c r="I20" s="187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1">
-      <c r="A21" s="403"/>
-[...3 lines deleted...]
-      <c r="E21" s="193" t="s">
+      <c r="A21" s="410"/>
+      <c r="B21" s="473"/>
+      <c r="C21" s="369"/>
+      <c r="D21" s="381"/>
+      <c r="E21" s="188" t="s">
+        <v>466</v>
+      </c>
+      <c r="F21" s="189" t="s">
+        <v>467</v>
+      </c>
+      <c r="G21" s="189" t="s">
+        <v>468</v>
+      </c>
+      <c r="H21" s="189" t="s">
+        <v>469</v>
+      </c>
+      <c r="I21" s="187" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="410"/>
+      <c r="B22" s="473"/>
+      <c r="C22" s="369"/>
+      <c r="D22" s="381"/>
+      <c r="E22" s="186" t="s">
+        <v>470</v>
+      </c>
+      <c r="F22" s="226" t="s">
+        <v>471</v>
+      </c>
+      <c r="G22" s="227" t="s">
+        <v>472</v>
+      </c>
+      <c r="H22" s="226" t="s">
+        <v>457</v>
+      </c>
+      <c r="I22" s="187" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1">
+      <c r="A23" s="410"/>
+      <c r="B23" s="473"/>
+      <c r="C23" s="369"/>
+      <c r="D23" s="381"/>
+      <c r="E23" s="250" t="s">
+        <v>473</v>
+      </c>
+      <c r="F23" s="251" t="s">
+        <v>474</v>
+      </c>
+      <c r="G23" s="251" t="s">
+        <v>475</v>
+      </c>
+      <c r="H23" s="251" t="s">
+        <v>457</v>
+      </c>
+      <c r="I23" s="187" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1">
+      <c r="A24" s="410"/>
+      <c r="B24" s="473"/>
+      <c r="C24" s="369"/>
+      <c r="D24" s="381"/>
+      <c r="E24" s="188" t="s">
+        <v>476</v>
+      </c>
+      <c r="F24" s="189" t="s">
+        <v>477</v>
+      </c>
+      <c r="G24" s="189" t="s">
+        <v>478</v>
+      </c>
+      <c r="H24" s="189" t="s">
         <v>479</v>
       </c>
-      <c r="F21" s="194" t="s">
+      <c r="I24" s="187" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1">
+      <c r="A25" s="410"/>
+      <c r="B25" s="473"/>
+      <c r="C25" s="369"/>
+      <c r="D25" s="381"/>
+      <c r="E25" s="188" t="s">
         <v>480</v>
       </c>
-      <c r="G21" s="194" t="s">
+      <c r="F25" s="189" t="s">
         <v>481</v>
       </c>
-      <c r="H21" s="194" t="s">
+      <c r="G25" s="189" t="s">
+        <v>478</v>
+      </c>
+      <c r="H25" s="189" t="s">
+        <v>457</v>
+      </c>
+      <c r="I25" s="187" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
+      <c r="A26" s="410"/>
+      <c r="B26" s="473"/>
+      <c r="C26" s="369"/>
+      <c r="D26" s="381"/>
+      <c r="E26" s="188" t="s">
         <v>482</v>
       </c>
-      <c r="I21" s="192" t="s">
+      <c r="F26" s="189" t="s">
+        <v>483</v>
+      </c>
+      <c r="G26" s="189" t="s">
+        <v>484</v>
+      </c>
+      <c r="H26" s="189" t="s">
+        <v>457</v>
+      </c>
+      <c r="I26" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="15" customHeight="1">
-[...10 lines deleted...]
-      <c r="G22" s="232" t="s">
+    <row r="27" spans="1:9" ht="15" customHeight="1">
+      <c r="A27" s="410"/>
+      <c r="B27" s="473"/>
+      <c r="C27" s="369"/>
+      <c r="D27" s="381"/>
+      <c r="E27" s="186" t="s">
         <v>485</v>
       </c>
-      <c r="H22" s="231" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="192" t="s">
+      <c r="F27" s="189" t="s">
+        <v>486</v>
+      </c>
+      <c r="G27" s="258" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="189" t="s">
+        <v>457</v>
+      </c>
+      <c r="I27" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="F23" s="256" t="s">
+    <row r="28" spans="1:9" ht="15" customHeight="1">
+      <c r="A28" s="410"/>
+      <c r="B28" s="473"/>
+      <c r="C28" s="369"/>
+      <c r="D28" s="381"/>
+      <c r="E28" s="186" t="s">
         <v>487</v>
       </c>
-      <c r="G23" s="256" t="s">
+      <c r="F28" s="194" t="s">
         <v>488</v>
       </c>
-      <c r="H23" s="256" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="192" t="s">
+      <c r="G28" s="297" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" s="194" t="s">
+        <v>489</v>
+      </c>
+      <c r="I28" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="E24" s="193" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="410"/>
+      <c r="B29" s="473"/>
+      <c r="C29" s="369"/>
+      <c r="D29" s="381"/>
+      <c r="E29" s="186" t="s">
+        <v>490</v>
+      </c>
+      <c r="F29" s="92" t="s">
+        <v>491</v>
+      </c>
+      <c r="G29" s="298" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" s="92" t="s">
         <v>489</v>
       </c>
-      <c r="F24" s="194" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="194" t="s">
+      <c r="I29" s="187" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="410"/>
+      <c r="B30" s="473"/>
+      <c r="C30" s="369"/>
+      <c r="D30" s="381"/>
+      <c r="E30" s="308" t="s">
         <v>492</v>
       </c>
-      <c r="I24" s="192" t="s">
+      <c r="F30" s="298" t="s">
+        <v>493</v>
+      </c>
+      <c r="G30" s="298" t="s">
+        <v>494</v>
+      </c>
+      <c r="H30" s="298" t="s">
+        <v>489</v>
+      </c>
+      <c r="I30" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1">
-[...16 lines deleted...]
-      <c r="I25" s="192" t="s">
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="410"/>
+      <c r="B31" s="473"/>
+      <c r="C31" s="369"/>
+      <c r="D31" s="381"/>
+      <c r="E31" s="308" t="s">
+        <v>495</v>
+      </c>
+      <c r="F31" s="298" t="s">
+        <v>496</v>
+      </c>
+      <c r="G31" s="298" t="s">
+        <v>497</v>
+      </c>
+      <c r="H31" s="298" t="s">
+        <v>489</v>
+      </c>
+      <c r="I31" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15" customHeight="1">
-[...10 lines deleted...]
-      <c r="G26" s="194" t="s">
+    <row r="32" spans="1:9" ht="15" customHeight="1">
+      <c r="A32" s="410"/>
+      <c r="B32" s="473"/>
+      <c r="C32" s="369"/>
+      <c r="D32" s="381"/>
+      <c r="E32" s="308" t="s">
+        <v>498</v>
+      </c>
+      <c r="F32" s="298" t="s">
+        <v>499</v>
+      </c>
+      <c r="G32" s="298" t="s">
         <v>497</v>
       </c>
-      <c r="H26" s="194" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="192" t="s">
+      <c r="H32" s="298" t="s">
+        <v>489</v>
+      </c>
+      <c r="I32" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1">
-[...16 lines deleted...]
-      <c r="I27" s="192" t="s">
+    <row r="33" spans="1:9" ht="15" customHeight="1">
+      <c r="A33" s="410"/>
+      <c r="B33" s="473"/>
+      <c r="C33" s="369"/>
+      <c r="D33" s="381"/>
+      <c r="E33" s="186" t="s">
+        <v>500</v>
+      </c>
+      <c r="F33" s="189" t="s">
+        <v>501</v>
+      </c>
+      <c r="G33" s="258" t="s">
+        <v>502</v>
+      </c>
+      <c r="H33" s="92" t="s">
+        <v>489</v>
+      </c>
+      <c r="I33" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15" customHeight="1">
-[...16 lines deleted...]
-      <c r="I28" s="192" t="s">
+    <row r="34" spans="1:9" ht="15" customHeight="1">
+      <c r="A34" s="410"/>
+      <c r="B34" s="473"/>
+      <c r="C34" s="369"/>
+      <c r="D34" s="381"/>
+      <c r="E34" s="186" t="s">
+        <v>503</v>
+      </c>
+      <c r="F34" s="189" t="s">
+        <v>504</v>
+      </c>
+      <c r="G34" s="258" t="s">
+        <v>505</v>
+      </c>
+      <c r="H34" s="194" t="s">
+        <v>506</v>
+      </c>
+      <c r="I34" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="15" customHeight="1">
-[...31 lines deleted...]
-      <c r="G30" s="303" t="s">
+    <row r="35" spans="1:9" ht="15" customHeight="1">
+      <c r="A35" s="410"/>
+      <c r="B35" s="473"/>
+      <c r="C35" s="369"/>
+      <c r="D35" s="381"/>
+      <c r="E35" s="186" t="s">
         <v>507</v>
       </c>
-      <c r="H30" s="303" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="313" t="s">
+      <c r="F35" s="189" t="s">
         <v>508</v>
       </c>
-      <c r="F31" s="303" t="s">
+      <c r="G35" s="258" t="s">
         <v>509</v>
-      </c>
-[...85 lines deleted...]
-        <v>522</v>
       </c>
       <c r="H35" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="I35" s="192" t="s">
+      <c r="I35" s="187" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1">
-      <c r="A36" s="403"/>
-[...2 lines deleted...]
-      <c r="D36" s="376"/>
+      <c r="A36" s="410"/>
+      <c r="B36" s="473"/>
+      <c r="C36" s="369"/>
+      <c r="D36" s="381"/>
       <c r="E36" s="9" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>510</v>
+      </c>
+      <c r="F36" s="184" t="s">
+        <v>511</v>
+      </c>
+      <c r="G36" s="184" t="s">
+        <v>223</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>80</v>
       </c>
       <c r="I36" s="10"/>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1">
-      <c r="A37" s="403"/>
-[...2 lines deleted...]
-      <c r="D37" s="376"/>
+      <c r="A37" s="410"/>
+      <c r="B37" s="473"/>
+      <c r="C37" s="369"/>
+      <c r="D37" s="381"/>
       <c r="E37" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="F37" s="181" t="s">
+        <v>513</v>
+      </c>
+      <c r="G37" s="181" t="s">
+        <v>514</v>
+      </c>
+      <c r="H37" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1">
+      <c r="A38" s="410"/>
+      <c r="B38" s="473"/>
+      <c r="C38" s="369"/>
+      <c r="D38" s="381"/>
+      <c r="E38" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="F38" s="181" t="s">
+        <v>516</v>
+      </c>
+      <c r="G38" s="181" t="s">
+        <v>185</v>
+      </c>
+      <c r="H38" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1">
+      <c r="A39" s="410"/>
+      <c r="B39" s="473"/>
+      <c r="C39" s="369"/>
+      <c r="D39" s="381"/>
+      <c r="E39" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="F39" s="181" t="s">
+        <v>518</v>
+      </c>
+      <c r="G39" s="181" t="s">
+        <v>519</v>
+      </c>
+      <c r="H39" s="183" t="s">
+        <v>80</v>
+      </c>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1">
+      <c r="A40" s="410"/>
+      <c r="B40" s="473"/>
+      <c r="C40" s="369"/>
+      <c r="D40" s="381"/>
+      <c r="E40" s="9" t="s">
+        <v>520</v>
+      </c>
+      <c r="F40" s="184" t="s">
+        <v>521</v>
+      </c>
+      <c r="G40" s="184" t="s">
+        <v>254</v>
+      </c>
+      <c r="H40" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1">
+      <c r="A41" s="410"/>
+      <c r="B41" s="473"/>
+      <c r="C41" s="369"/>
+      <c r="D41" s="381"/>
+      <c r="E41" s="182" t="s">
+        <v>522</v>
+      </c>
+      <c r="F41" s="181" t="s">
+        <v>523</v>
+      </c>
+      <c r="G41" s="181" t="s">
+        <v>344</v>
+      </c>
+      <c r="H41" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1">
+      <c r="A42" s="410"/>
+      <c r="B42" s="473"/>
+      <c r="C42" s="369"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="182" t="s">
+        <v>524</v>
+      </c>
+      <c r="F42" s="181" t="s">
         <v>525</v>
       </c>
-      <c r="F37" s="186" t="s">
+      <c r="G42" s="181" t="s">
+        <v>344</v>
+      </c>
+      <c r="H42" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1">
+      <c r="A43" s="410"/>
+      <c r="B43" s="473"/>
+      <c r="C43" s="369"/>
+      <c r="D43" s="381"/>
+      <c r="E43" s="182" t="s">
         <v>526</v>
       </c>
-      <c r="G37" s="186" t="s">
+      <c r="F43" s="185" t="s">
         <v>527</v>
       </c>
-      <c r="H37" s="188" t="s">
-[...9 lines deleted...]
-      <c r="E38" s="10" t="s">
+      <c r="G43" s="185" t="s">
         <v>528</v>
       </c>
-      <c r="F38" s="186" t="s">
+      <c r="H43" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1">
+      <c r="A44" s="410"/>
+      <c r="B44" s="473"/>
+      <c r="C44" s="369"/>
+      <c r="D44" s="381"/>
+      <c r="E44" s="182" t="s">
         <v>529</v>
       </c>
-      <c r="G38" s="186" t="s">
-[...12 lines deleted...]
-      <c r="E39" s="10" t="s">
+      <c r="F44" s="185" t="s">
         <v>530</v>
       </c>
-      <c r="F39" s="186" t="s">
+      <c r="G44" s="185" t="s">
+        <v>528</v>
+      </c>
+      <c r="H44" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1">
+      <c r="A45" s="410"/>
+      <c r="B45" s="473"/>
+      <c r="C45" s="369"/>
+      <c r="D45" s="381"/>
+      <c r="E45" s="182" t="s">
         <v>531</v>
       </c>
-      <c r="G39" s="186" t="s">
+      <c r="F45" s="185" t="s">
         <v>532</v>
       </c>
-      <c r="H39" s="188" t="s">
-[...9 lines deleted...]
-      <c r="E40" s="9" t="s">
+      <c r="G45" s="185" t="s">
         <v>533</v>
       </c>
-      <c r="F40" s="189" t="s">
+      <c r="H45" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1">
+      <c r="A46" s="410"/>
+      <c r="B46" s="473"/>
+      <c r="C46" s="369"/>
+      <c r="D46" s="381"/>
+      <c r="E46" s="182" t="s">
         <v>534</v>
       </c>
-      <c r="G40" s="189" t="s">
-[...12 lines deleted...]
-      <c r="E41" s="187" t="s">
+      <c r="F46" s="185" t="s">
         <v>535</v>
       </c>
-      <c r="F41" s="186" t="s">
+      <c r="G46" s="185" t="s">
         <v>536</v>
       </c>
-      <c r="G41" s="186" t="s">
-[...12 lines deleted...]
-      <c r="E42" s="187" t="s">
+      <c r="H46" s="183" t="s">
+        <v>489</v>
+      </c>
+      <c r="I46" s="10"/>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1">
+      <c r="A47" s="410"/>
+      <c r="B47" s="473"/>
+      <c r="C47" s="369"/>
+      <c r="D47" s="381"/>
+      <c r="E47" s="9" t="s">
         <v>537</v>
       </c>
-      <c r="F42" s="186" t="s">
+      <c r="F47" s="185" t="s">
         <v>538</v>
       </c>
-      <c r="G42" s="186" t="s">
-[...12 lines deleted...]
-      <c r="E43" s="187" t="s">
+      <c r="G47" s="24" t="s">
         <v>539</v>
       </c>
-      <c r="F43" s="190" t="s">
+      <c r="H47" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="I47" s="10"/>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1">
+      <c r="A48" s="410"/>
+      <c r="B48" s="473"/>
+      <c r="C48" s="369"/>
+      <c r="D48" s="381"/>
+      <c r="E48" s="9" t="s">
         <v>540</v>
       </c>
-      <c r="G43" s="190" t="s">
+      <c r="F48" s="185" t="s">
         <v>541</v>
       </c>
-      <c r="H43" s="188" t="s">
-[...9 lines deleted...]
-      <c r="E44" s="187" t="s">
+      <c r="G48" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="I48" s="10"/>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1">
+      <c r="A49" s="410"/>
+      <c r="B49" s="473"/>
+      <c r="C49" s="369"/>
+      <c r="D49" s="381"/>
+      <c r="E49" s="9" t="s">
         <v>542</v>
       </c>
-      <c r="F44" s="190" t="s">
+      <c r="F49" s="185" t="s">
         <v>543</v>
       </c>
-      <c r="G44" s="190" t="s">
-[...12 lines deleted...]
-      <c r="E45" s="187" t="s">
+      <c r="G49" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="I49" s="10"/>
+    </row>
+    <row r="50" spans="1:9" ht="15" customHeight="1">
+      <c r="A50" s="375"/>
+      <c r="B50" s="474"/>
+      <c r="C50" s="370"/>
+      <c r="D50" s="363"/>
+      <c r="E50" s="9" t="s">
         <v>544</v>
       </c>
-      <c r="F45" s="190" t="s">
+      <c r="F50" s="185" t="s">
         <v>545</v>
       </c>
-      <c r="G45" s="190" t="s">
-[...93 lines deleted...]
-      </c>
       <c r="G50" s="24" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="H50" s="24" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="I50" s="10"/>
     </row>
     <row r="51" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A51" s="476" t="s">
+      <c r="A51" s="483" t="s">
         <v>112</v>
       </c>
-      <c r="B51" s="506" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="475" t="s">
+      <c r="B51" s="513" t="s">
+        <v>721</v>
+      </c>
+      <c r="C51" s="482" t="s">
         <v>26</v>
       </c>
-      <c r="D51" s="507" t="s">
+      <c r="D51" s="514" t="s">
         <v>113</v>
       </c>
-      <c r="E51" s="296" t="s">
+      <c r="E51" s="291" t="s">
         <v>114</v>
       </c>
-      <c r="F51" s="293" t="s">
+      <c r="F51" s="288" t="s">
         <v>115</v>
       </c>
-      <c r="G51" s="295" t="s">
+      <c r="G51" s="290" t="s">
         <v>116</v>
       </c>
       <c r="H51" s="91" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="I51" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A52" s="370"/>
-[...4 lines deleted...]
-        <v>298</v>
+      <c r="A52" s="375"/>
+      <c r="B52" s="391"/>
+      <c r="C52" s="370"/>
+      <c r="D52" s="363"/>
+      <c r="E52" s="138" t="s">
+        <v>285</v>
       </c>
       <c r="F52" s="29" t="s">
-        <v>735</v>
-[...7 lines deleted...]
-      <c r="I52" s="142"/>
+        <v>722</v>
+      </c>
+      <c r="G52" s="287" t="s">
+        <v>723</v>
+      </c>
+      <c r="H52" s="289" t="s">
+        <v>638</v>
+      </c>
+      <c r="I52" s="137"/>
     </row>
     <row r="53" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A53" s="508" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="509" t="s">
+      <c r="A53" s="515" t="s">
+        <v>758</v>
+      </c>
+      <c r="B53" s="470" t="s">
+        <v>759</v>
+      </c>
+      <c r="C53" s="516" t="s">
         <v>26</v>
       </c>
-      <c r="D53" s="510" t="s">
-[...3 lines deleted...]
-        <v>774</v>
+      <c r="D53" s="517" t="s">
+        <v>760</v>
+      </c>
+      <c r="E53" s="310" t="s">
+        <v>761</v>
       </c>
       <c r="F53" s="24" t="s">
-        <v>775</v>
-[...4 lines deleted...]
-      <c r="H53" s="463" t="s">
+        <v>762</v>
+      </c>
+      <c r="G53" s="309" t="s">
+        <v>763</v>
+      </c>
+      <c r="H53" s="470" t="s">
         <v>54</v>
       </c>
       <c r="I53" s="12"/>
     </row>
     <row r="54" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A54" s="368"/>
-[...4 lines deleted...]
-        <v>777</v>
+      <c r="A54" s="373"/>
+      <c r="B54" s="436"/>
+      <c r="C54" s="369"/>
+      <c r="D54" s="370"/>
+      <c r="E54" s="310" t="s">
+        <v>764</v>
       </c>
       <c r="F54" s="24" t="s">
-        <v>778</v>
-[...4 lines deleted...]
-      <c r="H54" s="429"/>
+        <v>765</v>
+      </c>
+      <c r="G54" s="309" t="s">
+        <v>766</v>
+      </c>
+      <c r="H54" s="436"/>
       <c r="I54" s="12"/>
     </row>
     <row r="55" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A55" s="338" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="201" t="s">
+      <c r="A55" s="333" t="s">
+        <v>808</v>
+      </c>
+      <c r="B55" s="331" t="s">
+        <v>809</v>
+      </c>
+      <c r="C55" s="196" t="s">
         <v>26</v>
       </c>
-      <c r="D55" s="337" t="s">
-[...12 lines deleted...]
-        <v>826</v>
+      <c r="D55" s="332" t="s">
+        <v>810</v>
+      </c>
+      <c r="E55" s="334" t="s">
+        <v>811</v>
+      </c>
+      <c r="F55" s="331" t="s">
+        <v>812</v>
+      </c>
+      <c r="G55" s="331" t="s">
+        <v>809</v>
+      </c>
+      <c r="H55" s="331" t="s">
+        <v>813</v>
       </c>
       <c r="I55" s="10"/>
     </row>
     <row r="56" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A56" s="120" t="s">
-        <v>247</v>
+      <c r="A56" s="115" t="s">
+        <v>234</v>
       </c>
       <c r="B56" s="29" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="C56" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="D56" s="130" t="s">
-[...3 lines deleted...]
-        <v>250</v>
+      <c r="D56" s="125" t="s">
+        <v>236</v>
+      </c>
+      <c r="E56" s="123" t="s">
+        <v>237</v>
       </c>
       <c r="F56" s="29" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="G56" s="29" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="H56" s="105" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="I56" s="129"/>
+      <c r="I56" s="124"/>
     </row>
     <row r="57" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A57" s="501" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="474" t="s">
+      <c r="A57" s="508" t="s">
+        <v>343</v>
+      </c>
+      <c r="B57" s="390" t="s">
+        <v>344</v>
+      </c>
+      <c r="C57" s="481" t="s">
         <v>26</v>
       </c>
-      <c r="D57" s="387" t="s">
-[...3 lines deleted...]
-        <v>359</v>
+      <c r="D57" s="392" t="s">
+        <v>345</v>
+      </c>
+      <c r="E57" s="158" t="s">
+        <v>346</v>
       </c>
       <c r="F57" s="29" t="s">
-        <v>360</v>
-[...4 lines deleted...]
-      <c r="H57" s="473" t="s">
+        <v>347</v>
+      </c>
+      <c r="G57" s="353" t="s">
+        <v>348</v>
+      </c>
+      <c r="H57" s="480" t="s">
         <v>27</v>
       </c>
-      <c r="I57" s="164"/>
+      <c r="I57" s="159"/>
     </row>
     <row r="58" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A58" s="370"/>
-[...4 lines deleted...]
-        <v>362</v>
+      <c r="A58" s="375"/>
+      <c r="B58" s="391"/>
+      <c r="C58" s="370"/>
+      <c r="D58" s="393"/>
+      <c r="E58" s="158" t="s">
+        <v>349</v>
       </c>
       <c r="F58" s="29" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="G58" s="29" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="I58" s="164"/>
+        <v>351</v>
+      </c>
+      <c r="H58" s="436"/>
+      <c r="I58" s="159"/>
     </row>
     <row r="59" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A59" s="321" t="s">
-[...3 lines deleted...]
-        <v>791</v>
+      <c r="A59" s="316" t="s">
+        <v>777</v>
+      </c>
+      <c r="B59" s="315" t="s">
+        <v>778</v>
       </c>
       <c r="C59" s="40" t="s">
         <v>26</v>
       </c>
       <c r="D59" s="34" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>779</v>
+      </c>
+      <c r="E59" s="310" t="s">
+        <v>767</v>
       </c>
       <c r="F59" s="24" t="s">
-        <v>781</v>
-[...4 lines deleted...]
-      <c r="H59" s="105" t="s">
+        <v>768</v>
+      </c>
+      <c r="G59" s="317" t="s">
+        <v>769</v>
+      </c>
+      <c r="H59" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="I59" s="324"/>
+      <c r="I59" s="319"/>
     </row>
     <row r="60" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A60" s="120" t="s">
-        <v>203</v>
+      <c r="A60" s="115" t="s">
+        <v>191</v>
       </c>
       <c r="B60" s="29" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>192</v>
+      </c>
+      <c r="C60" s="111" t="s">
+        <v>190</v>
       </c>
       <c r="D60" s="34" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>193</v>
+      </c>
+      <c r="E60" s="112" t="s">
+        <v>194</v>
       </c>
       <c r="F60" s="29" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="G60" s="29" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="H60" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="I60" s="118"/>
+      <c r="I60" s="113"/>
     </row>
     <row r="61" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A61" s="503" t="s">
-[...12 lines deleted...]
-        <v>677</v>
+      <c r="A61" s="510" t="s">
+        <v>660</v>
+      </c>
+      <c r="B61" s="484" t="s">
+        <v>661</v>
+      </c>
+      <c r="C61" s="512" t="s">
+        <v>190</v>
+      </c>
+      <c r="D61" s="381" t="s">
+        <v>662</v>
+      </c>
+      <c r="E61" s="244" t="s">
+        <v>664</v>
       </c>
       <c r="F61" s="29" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
       <c r="G61" s="32" t="s">
-        <v>680</v>
-[...4 lines deleted...]
-      <c r="I61" s="250"/>
+        <v>667</v>
+      </c>
+      <c r="H61" s="484" t="s">
+        <v>668</v>
+      </c>
+      <c r="I61" s="245"/>
     </row>
     <row r="62" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A62" s="504"/>
-[...4 lines deleted...]
-        <v>676</v>
+      <c r="A62" s="511"/>
+      <c r="B62" s="391"/>
+      <c r="C62" s="370"/>
+      <c r="D62" s="363"/>
+      <c r="E62" s="244" t="s">
+        <v>663</v>
       </c>
       <c r="F62" s="29" t="s">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="G62" s="45" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-      <c r="I62" s="250"/>
+        <v>667</v>
+      </c>
+      <c r="H62" s="391"/>
+      <c r="I62" s="245"/>
     </row>
     <row r="63" spans="1:9" s="23" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A63" s="325" t="s">
+      <c r="A63" s="320" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="185" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="159" t="s">
+      <c r="B63" s="180" t="s">
+        <v>442</v>
+      </c>
+      <c r="C63" s="154" t="s">
         <v>0</v>
       </c>
-      <c r="D63" s="201" t="s">
+      <c r="D63" s="196" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F63" s="43" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="G63" s="44" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="H63" s="38" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="22"/>
     </row>
     <row r="64" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A64" s="121" t="s">
-        <v>178</v>
+      <c r="A64" s="116" t="s">
+        <v>166</v>
       </c>
       <c r="B64" s="95" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D64" s="107" t="s">
-        <v>182</v>
+      <c r="D64" s="102" t="s">
+        <v>170</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="F64" s="11" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G64" s="95" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H64" s="105" t="s">
+        <v>167</v>
+      </c>
+      <c r="H64" s="101" t="s">
         <v>54</v>
       </c>
       <c r="I64" s="16"/>
     </row>
     <row r="65" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A65" s="327" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="329" t="s">
+      <c r="A65" s="322" t="s">
+        <v>780</v>
+      </c>
+      <c r="B65" s="323" t="s">
+        <v>782</v>
+      </c>
+      <c r="C65" s="324" t="s">
         <v>0</v>
       </c>
-      <c r="D65" s="330" t="s">
-[...3 lines deleted...]
-        <v>796</v>
+      <c r="D65" s="325" t="s">
+        <v>781</v>
+      </c>
+      <c r="E65" s="326" t="s">
+        <v>783</v>
       </c>
       <c r="F65" s="11" t="s">
-        <v>797</v>
+        <v>784</v>
       </c>
       <c r="G65" s="95" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="H65" s="326" t="s">
+        <v>771</v>
+      </c>
+      <c r="H65" s="321" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="16"/>
     </row>
     <row r="66" spans="1:15" ht="13.5" customHeight="1">
       <c r="A66" s="97" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B66" s="47" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="46" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>416</v>
+      </c>
+      <c r="E66" s="178" t="s">
+        <v>417</v>
       </c>
       <c r="F66" s="52" t="s">
-        <v>431</v>
-[...4 lines deleted...]
-      <c r="H66" s="323" t="s">
+        <v>418</v>
+      </c>
+      <c r="G66" s="318" t="s">
+        <v>419</v>
+      </c>
+      <c r="H66" s="318" t="s">
         <v>54</v>
       </c>
       <c r="I66" s="12"/>
     </row>
     <row r="67" spans="1:15" ht="12.75" customHeight="1">
       <c r="A67" s="93" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="B67" s="95" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="C67" s="96" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="E67" s="94" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="F67" s="52" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="G67" s="52" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="H67" s="37" t="s">
         <v>28</v>
       </c>
       <c r="I67" s="12"/>
     </row>
     <row r="68" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A68" s="133" t="s">
-        <v>261</v>
+      <c r="A68" s="128" t="s">
+        <v>248</v>
       </c>
       <c r="B68" s="95" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="C68" s="34" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>250</v>
+      </c>
+      <c r="D68" s="129" t="s">
+        <v>251</v>
+      </c>
+      <c r="E68" s="130" t="s">
+        <v>252</v>
       </c>
       <c r="F68" s="52" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="G68" s="52" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="H68" s="11" t="s">
         <v>127</v>
       </c>
       <c r="I68" s="12"/>
     </row>
     <row r="69" spans="1:15" ht="15" customHeight="1">
-      <c r="A69" s="148" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="150" t="s">
+      <c r="A69" s="143" t="s">
+        <v>184</v>
+      </c>
+      <c r="B69" s="144" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="145" t="s">
         <v>68</v>
       </c>
-      <c r="D69" s="150" t="s">
-[...3 lines deleted...]
-        <v>322</v>
+      <c r="D69" s="145" t="s">
+        <v>186</v>
+      </c>
+      <c r="E69" s="110" t="s">
+        <v>309</v>
       </c>
       <c r="F69" s="24" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="G69" s="52" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="H69" s="52" t="s">
         <v>28</v>
       </c>
       <c r="I69" s="42"/>
     </row>
     <row r="70" spans="1:15" ht="12" customHeight="1">
-      <c r="A70" s="502" t="s">
+      <c r="A70" s="509" t="s">
         <v>69</v>
       </c>
-      <c r="B70" s="449" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="453" t="s">
+      <c r="B70" s="456" t="s">
+        <v>585</v>
+      </c>
+      <c r="C70" s="460" t="s">
         <v>70</v>
       </c>
-      <c r="D70" s="453" t="s">
+      <c r="D70" s="460" t="s">
         <v>72</v>
       </c>
-      <c r="E70" s="191" t="s">
+      <c r="E70" s="186" t="s">
         <v>73</v>
       </c>
       <c r="F70" s="92" t="s">
         <v>74</v>
       </c>
       <c r="G70" s="92" t="s">
         <v>71</v>
       </c>
       <c r="H70" s="81" t="s">
         <v>15</v>
       </c>
       <c r="I70" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A71" s="367"/>
-[...4 lines deleted...]
-        <v>571</v>
+      <c r="A71" s="372"/>
+      <c r="B71" s="378"/>
+      <c r="C71" s="369"/>
+      <c r="D71" s="369"/>
+      <c r="E71" s="195" t="s">
+        <v>558</v>
       </c>
       <c r="F71" s="24" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="G71" s="60" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="H71" s="52" t="s">
         <v>15</v>
       </c>
       <c r="I71" s="12"/>
     </row>
     <row r="72" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A72" s="367"/>
-[...4 lines deleted...]
-        <v>629</v>
+      <c r="A72" s="372"/>
+      <c r="B72" s="378"/>
+      <c r="C72" s="369"/>
+      <c r="D72" s="369"/>
+      <c r="E72" s="195" t="s">
+        <v>616</v>
       </c>
       <c r="F72" s="24" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="G72" s="60" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="H72" s="307" t="s">
+        <v>618</v>
+      </c>
+      <c r="H72" s="302" t="s">
         <v>15</v>
       </c>
       <c r="I72" s="12"/>
     </row>
     <row r="73" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A73" s="368"/>
-[...3 lines deleted...]
-      <c r="E73" s="200" t="s">
+      <c r="A73" s="373"/>
+      <c r="B73" s="436"/>
+      <c r="C73" s="370"/>
+      <c r="D73" s="370"/>
+      <c r="E73" s="195" t="s">
         <v>110</v>
       </c>
       <c r="F73" s="24" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-      <c r="H73" s="307" t="s">
+        <v>753</v>
+      </c>
+      <c r="G73" s="303" t="s">
+        <v>750</v>
+      </c>
+      <c r="H73" s="302" t="s">
         <v>15</v>
       </c>
       <c r="I73" s="12"/>
     </row>
     <row r="74" spans="1:15" ht="12.75" customHeight="1">
       <c r="A74" s="69" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>422</v>
-[...8 lines deleted...]
-        <v>425</v>
+        <v>409</v>
+      </c>
+      <c r="C74" s="196" t="s">
+        <v>410</v>
+      </c>
+      <c r="D74" s="196" t="s">
+        <v>411</v>
+      </c>
+      <c r="E74" s="197" t="s">
+        <v>412</v>
       </c>
       <c r="F74" s="24" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>413</v>
+      </c>
+      <c r="G74" s="198" t="s">
+        <v>414</v>
       </c>
       <c r="H74" s="32" t="s">
         <v>28</v>
       </c>
       <c r="I74" s="12"/>
     </row>
     <row r="75" spans="1:15" s="26" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A75" s="122" t="s">
+      <c r="A75" s="117" t="s">
         <v>38</v>
       </c>
       <c r="B75" s="52" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="C75" s="28" t="s">
         <v>33</v>
       </c>
       <c r="D75" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="E75" s="478" t="s">
+      <c r="E75" s="485" t="s">
         <v>40</v>
       </c>
-      <c r="F75" s="479"/>
-      <c r="G75" s="480"/>
+      <c r="F75" s="486"/>
+      <c r="G75" s="487"/>
       <c r="H75" s="33" t="s">
         <v>41</v>
       </c>
       <c r="I75" s="25"/>
     </row>
     <row r="76" spans="1:15" ht="12" customHeight="1">
-      <c r="A76" s="167" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="A76" s="162" t="s">
+        <v>381</v>
+      </c>
+      <c r="B76" s="163" t="s">
+        <v>380</v>
       </c>
       <c r="C76" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="D76" s="169" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="478" t="s">
+      <c r="D76" s="164" t="s">
+        <v>379</v>
+      </c>
+      <c r="E76" s="485" t="s">
         <v>40</v>
       </c>
-      <c r="F76" s="479"/>
-      <c r="G76" s="480"/>
+      <c r="F76" s="486"/>
+      <c r="G76" s="487"/>
       <c r="H76" s="33" t="s">
         <v>41</v>
       </c>
       <c r="I76" s="42"/>
     </row>
     <row r="77" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A77" s="204" t="s">
-[...3 lines deleted...]
-        <v>588</v>
+      <c r="A77" s="199" t="s">
+        <v>574</v>
+      </c>
+      <c r="B77" s="163" t="s">
+        <v>575</v>
       </c>
       <c r="C77" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="D77" s="205" t="s">
-[...9 lines deleted...]
-        <v>592</v>
+      <c r="D77" s="200" t="s">
+        <v>576</v>
+      </c>
+      <c r="E77" s="201" t="s">
+        <v>577</v>
+      </c>
+      <c r="F77" s="202" t="s">
+        <v>578</v>
+      </c>
+      <c r="G77" s="203" t="s">
+        <v>579</v>
       </c>
       <c r="H77" s="33" t="s">
         <v>15</v>
       </c>
       <c r="I77" s="42"/>
     </row>
     <row r="78" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A78" s="389" t="s">
+      <c r="A78" s="394" t="s">
         <v>29</v>
       </c>
-      <c r="B78" s="449" t="s">
-[...5 lines deleted...]
-      <c r="D78" s="470" t="s">
+      <c r="B78" s="456" t="s">
+        <v>615</v>
+      </c>
+      <c r="C78" s="460" t="s">
+        <v>212</v>
+      </c>
+      <c r="D78" s="477" t="s">
         <v>30</v>
       </c>
-      <c r="E78" s="215" t="s">
+      <c r="E78" s="210" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="92" t="s">
         <v>82</v>
       </c>
       <c r="G78" s="92" t="s">
         <v>88</v>
       </c>
-      <c r="H78" s="226" t="s">
+      <c r="H78" s="221" t="s">
         <v>81</v>
       </c>
       <c r="I78" s="42" t="s">
         <v>65</v>
       </c>
       <c r="K78" s="53"/>
       <c r="L78" s="54"/>
       <c r="N78" s="55"/>
       <c r="O78" s="3"/>
     </row>
     <row r="79" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A79" s="389"/>
-[...2 lines deleted...]
-      <c r="D79" s="471"/>
+      <c r="A79" s="394"/>
+      <c r="B79" s="378"/>
+      <c r="C79" s="369"/>
+      <c r="D79" s="478"/>
       <c r="E79" s="31" t="s">
         <v>46</v>
       </c>
       <c r="F79" s="91" t="s">
         <v>138</v>
       </c>
-      <c r="G79" s="303" t="s">
+      <c r="G79" s="298" t="s">
         <v>141</v>
       </c>
       <c r="H79" s="92" t="s">
         <v>81</v>
       </c>
       <c r="I79" s="42" t="s">
         <v>65</v>
       </c>
       <c r="K79" s="53"/>
       <c r="L79" s="54"/>
       <c r="N79" s="55"/>
       <c r="O79" s="3"/>
     </row>
     <row r="80" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A80" s="389"/>
-[...2 lines deleted...]
-      <c r="D80" s="471"/>
+      <c r="A80" s="394"/>
+      <c r="B80" s="378"/>
+      <c r="C80" s="369"/>
+      <c r="D80" s="478"/>
       <c r="E80" s="31" t="s">
         <v>128</v>
       </c>
       <c r="F80" s="32" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>81</v>
       </c>
       <c r="I80" s="61"/>
       <c r="K80" s="53"/>
       <c r="L80" s="54"/>
       <c r="N80" s="55"/>
       <c r="O80" s="3"/>
     </row>
     <row r="81" spans="1:15" ht="12" customHeight="1">
-      <c r="A81" s="511"/>
-[...3 lines deleted...]
-      <c r="E81" s="237" t="s">
+      <c r="A81" s="518"/>
+      <c r="B81" s="436"/>
+      <c r="C81" s="370"/>
+      <c r="D81" s="479"/>
+      <c r="E81" s="232" t="s">
         <v>89</v>
       </c>
       <c r="F81" s="8" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>653</v>
+        <v>640</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>27</v>
       </c>
       <c r="I81" s="61"/>
       <c r="K81" s="53"/>
       <c r="L81" s="54"/>
       <c r="N81" s="55"/>
       <c r="O81" s="3"/>
     </row>
     <row r="82" spans="1:15" ht="15" customHeight="1">
       <c r="A82" s="87" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="B82" s="84" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="C82" s="85" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="D82" s="86" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="E82" s="83" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="G82" s="84" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="H82" s="182" t="s">
+        <v>404</v>
+      </c>
+      <c r="H82" s="177" t="s">
         <v>28</v>
       </c>
-      <c r="I82" s="181"/>
+      <c r="I82" s="176"/>
       <c r="K82" s="53"/>
       <c r="L82" s="54"/>
       <c r="N82" s="55"/>
       <c r="O82" s="3"/>
     </row>
     <row r="83" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A83" s="498" t="s">
+      <c r="A83" s="505" t="s">
         <v>78</v>
       </c>
-      <c r="B83" s="499" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="500" t="s">
+      <c r="B83" s="506" t="s">
+        <v>606</v>
+      </c>
+      <c r="C83" s="507" t="s">
+        <v>213</v>
+      </c>
+      <c r="D83" s="507" t="s">
         <v>79</v>
       </c>
       <c r="E83" s="50" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="F83" s="51" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="G83" s="49" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="H83" s="32" t="s">
         <v>14</v>
       </c>
       <c r="I83" s="16"/>
     </row>
     <row r="84" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A84" s="368"/>
-[...2 lines deleted...]
-      <c r="D84" s="365"/>
+      <c r="A84" s="373"/>
+      <c r="B84" s="436"/>
+      <c r="C84" s="370"/>
+      <c r="D84" s="370"/>
       <c r="E84" s="50" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="F84" s="51" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="G84" s="49" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="H84" s="32" t="s">
         <v>80</v>
       </c>
       <c r="I84" s="16"/>
     </row>
     <row r="85" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A85" s="389" t="s">
+      <c r="A85" s="394" t="s">
         <v>34</v>
       </c>
-      <c r="B85" s="460" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="450" t="s">
+      <c r="B85" s="467" t="s">
+        <v>691</v>
+      </c>
+      <c r="C85" s="457" t="s">
         <v>36</v>
       </c>
-      <c r="D85" s="452" t="s">
+      <c r="D85" s="459" t="s">
         <v>35</v>
       </c>
-      <c r="E85" s="278" t="s">
-[...6 lines deleted...]
-        <v>712</v>
+      <c r="E85" s="273" t="s">
+        <v>701</v>
+      </c>
+      <c r="F85" s="271" t="s">
+        <v>698</v>
+      </c>
+      <c r="G85" s="327" t="s">
+        <v>699</v>
       </c>
       <c r="H85" s="35" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="48"/>
     </row>
     <row r="86" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A86" s="390"/>
-[...10 lines deleted...]
-        <v>709</v>
+      <c r="A86" s="395"/>
+      <c r="B86" s="468"/>
+      <c r="C86" s="458"/>
+      <c r="D86" s="458"/>
+      <c r="E86" s="273" t="s">
+        <v>697</v>
+      </c>
+      <c r="F86" s="271" t="s">
+        <v>695</v>
+      </c>
+      <c r="G86" s="327" t="s">
+        <v>696</v>
       </c>
       <c r="H86" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I86" s="277"/>
+      <c r="I86" s="272"/>
     </row>
     <row r="87" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A87" s="390"/>
-[...3 lines deleted...]
-      <c r="E87" s="275" t="s">
+      <c r="A87" s="395"/>
+      <c r="B87" s="468"/>
+      <c r="C87" s="458"/>
+      <c r="D87" s="458"/>
+      <c r="E87" s="270" t="s">
         <v>37</v>
       </c>
-      <c r="F87" s="276" t="s">
-[...3 lines deleted...]
-        <v>706</v>
+      <c r="F87" s="271" t="s">
+        <v>692</v>
+      </c>
+      <c r="G87" s="327" t="s">
+        <v>693</v>
       </c>
       <c r="H87" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I87" s="277"/>
+      <c r="I87" s="272"/>
     </row>
     <row r="88" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A88" s="389"/>
-[...3 lines deleted...]
-      <c r="E88" s="275" t="s">
+      <c r="A88" s="394"/>
+      <c r="B88" s="467"/>
+      <c r="C88" s="459"/>
+      <c r="D88" s="459"/>
+      <c r="E88" s="270" t="s">
         <v>124</v>
       </c>
-      <c r="F88" s="276" t="s">
-[...3 lines deleted...]
-        <v>706</v>
+      <c r="F88" s="271" t="s">
+        <v>694</v>
+      </c>
+      <c r="G88" s="327" t="s">
+        <v>693</v>
       </c>
       <c r="H88" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I88" s="277"/>
+      <c r="I88" s="272"/>
     </row>
     <row r="89" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A89" s="391"/>
-[...10 lines deleted...]
-        <v>815</v>
+      <c r="A89" s="396"/>
+      <c r="B89" s="469"/>
+      <c r="C89" s="457"/>
+      <c r="D89" s="462"/>
+      <c r="E89" s="274" t="s">
+        <v>700</v>
+      </c>
+      <c r="F89" s="271" t="s">
+        <v>801</v>
+      </c>
+      <c r="G89" s="327" t="s">
+        <v>802</v>
       </c>
       <c r="H89" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I89" s="132"/>
-[...26 lines deleted...]
-      <c r="I90" s="16"/>
+      <c r="I89" s="127"/>
+    </row>
+    <row r="90" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A90" s="463" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="455" t="s">
+        <v>342</v>
+      </c>
+      <c r="C90" s="465" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="426" t="s">
+        <v>57</v>
+      </c>
+      <c r="E90" s="222" t="s">
+        <v>83</v>
+      </c>
+      <c r="F90" s="148" t="s">
+        <v>84</v>
+      </c>
+      <c r="G90" s="223" t="s">
+        <v>85</v>
+      </c>
+      <c r="H90" s="253" t="s">
+        <v>59</v>
+      </c>
+      <c r="I90" s="187" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="91" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A91" s="456" t="s">
-[...5 lines deleted...]
-      <c r="C91" s="458" t="s">
+      <c r="A91" s="464"/>
+      <c r="B91" s="378"/>
+      <c r="C91" s="369"/>
+      <c r="D91" s="369"/>
+      <c r="E91" s="56" t="s">
+        <v>176</v>
+      </c>
+      <c r="F91" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="G91" s="354" t="s">
+        <v>178</v>
+      </c>
+      <c r="H91" s="454" t="s">
+        <v>59</v>
+      </c>
+      <c r="I91" s="58"/>
+    </row>
+    <row r="92" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A92" s="464"/>
+      <c r="B92" s="378"/>
+      <c r="C92" s="369"/>
+      <c r="D92" s="369"/>
+      <c r="E92" s="156" t="s">
+        <v>341</v>
+      </c>
+      <c r="F92" s="36" t="s">
+        <v>338</v>
+      </c>
+      <c r="G92" s="157" t="s">
+        <v>339</v>
+      </c>
+      <c r="H92" s="372"/>
+      <c r="I92" s="108"/>
+    </row>
+    <row r="93" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A93" s="464"/>
+      <c r="B93" s="378"/>
+      <c r="C93" s="369"/>
+      <c r="D93" s="369"/>
+      <c r="E93" s="156" t="s">
+        <v>58</v>
+      </c>
+      <c r="F93" s="36" t="s">
+        <v>340</v>
+      </c>
+      <c r="G93" s="157" t="s">
+        <v>339</v>
+      </c>
+      <c r="H93" s="372"/>
+      <c r="I93" s="224"/>
+    </row>
+    <row r="94" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A94" s="464"/>
+      <c r="B94" s="378"/>
+      <c r="C94" s="369"/>
+      <c r="D94" s="369"/>
+      <c r="E94" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="F94" s="36" t="s">
+        <v>625</v>
+      </c>
+      <c r="G94" s="57" t="s">
+        <v>619</v>
+      </c>
+      <c r="H94" s="372"/>
+      <c r="I94" s="224"/>
+    </row>
+    <row r="95" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A95" s="464"/>
+      <c r="B95" s="378"/>
+      <c r="C95" s="370"/>
+      <c r="D95" s="369"/>
+      <c r="E95" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="F95" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G95" s="57" t="s">
+        <v>619</v>
+      </c>
+      <c r="H95" s="373"/>
+      <c r="I95" s="155"/>
+    </row>
+    <row r="96" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A96" s="63" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="247" t="s">
+        <v>674</v>
+      </c>
+      <c r="C96" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="D91" s="419" t="s">
-[...14 lines deleted...]
-      <c r="I91" s="192" t="s">
+      <c r="D96" s="248" t="s">
+        <v>94</v>
+      </c>
+      <c r="E96" s="249" t="s">
+        <v>95</v>
+      </c>
+      <c r="F96" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="G96" s="36" t="s">
+        <v>674</v>
+      </c>
+      <c r="H96" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="I96" s="16"/>
+    </row>
+    <row r="97" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A97" s="466" t="s">
+        <v>97</v>
+      </c>
+      <c r="B97" s="456" t="s">
+        <v>678</v>
+      </c>
+      <c r="C97" s="460" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="461" t="s">
+        <v>98</v>
+      </c>
+      <c r="E97" s="346" t="s">
+        <v>111</v>
+      </c>
+      <c r="F97" s="340" t="s">
+        <v>832</v>
+      </c>
+      <c r="G97" s="345" t="s">
+        <v>837</v>
+      </c>
+      <c r="H97" s="427" t="s">
+        <v>831</v>
+      </c>
+      <c r="I97" s="187"/>
+    </row>
+    <row r="98" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A98" s="410"/>
+      <c r="B98" s="378"/>
+      <c r="C98" s="369"/>
+      <c r="D98" s="381"/>
+      <c r="E98" s="346" t="s">
+        <v>840</v>
+      </c>
+      <c r="F98" s="340" t="s">
+        <v>833</v>
+      </c>
+      <c r="G98" s="345" t="s">
+        <v>837</v>
+      </c>
+      <c r="H98" s="407"/>
+      <c r="I98" s="187"/>
+    </row>
+    <row r="99" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A99" s="410"/>
+      <c r="B99" s="378"/>
+      <c r="C99" s="369"/>
+      <c r="D99" s="381"/>
+      <c r="E99" s="346" t="s">
+        <v>841</v>
+      </c>
+      <c r="F99" s="340" t="s">
+        <v>834</v>
+      </c>
+      <c r="G99" s="345" t="s">
+        <v>838</v>
+      </c>
+      <c r="H99" s="407"/>
+      <c r="I99" s="187"/>
+    </row>
+    <row r="100" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A100" s="410"/>
+      <c r="B100" s="378"/>
+      <c r="C100" s="369"/>
+      <c r="D100" s="381"/>
+      <c r="E100" s="347" t="s">
+        <v>132</v>
+      </c>
+      <c r="F100" s="340" t="s">
+        <v>835</v>
+      </c>
+      <c r="G100" s="345" t="s">
+        <v>839</v>
+      </c>
+      <c r="H100" s="407"/>
+      <c r="I100" s="187"/>
+    </row>
+    <row r="101" spans="1:9" s="1" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A101" s="410"/>
+      <c r="B101" s="378"/>
+      <c r="C101" s="369"/>
+      <c r="D101" s="381"/>
+      <c r="E101" s="20" t="s">
+        <v>842</v>
+      </c>
+      <c r="F101" s="340" t="s">
+        <v>836</v>
+      </c>
+      <c r="G101" s="345" t="s">
+        <v>839</v>
+      </c>
+      <c r="H101" s="391"/>
+      <c r="I101" s="187"/>
+    </row>
+    <row r="102" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A102" s="411" t="s">
+        <v>136</v>
+      </c>
+      <c r="B102" s="387" t="s">
+        <v>844</v>
+      </c>
+      <c r="C102" s="389" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="444" t="s">
+        <v>137</v>
+      </c>
+      <c r="E102" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="F102" s="29" t="s">
+        <v>256</v>
+      </c>
+      <c r="G102" s="29" t="s">
+        <v>257</v>
+      </c>
+      <c r="H102" s="88" t="s">
+        <v>845</v>
+      </c>
+      <c r="I102" s="16"/>
+    </row>
+    <row r="103" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A103" s="410"/>
+      <c r="B103" s="388"/>
+      <c r="C103" s="369"/>
+      <c r="D103" s="381"/>
+      <c r="E103" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="F103" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="G103" s="29" t="s">
+        <v>288</v>
+      </c>
+      <c r="H103" s="88" t="s">
+        <v>845</v>
+      </c>
+      <c r="I103" s="16"/>
+    </row>
+    <row r="104" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A104" s="410"/>
+      <c r="B104" s="388"/>
+      <c r="C104" s="369"/>
+      <c r="D104" s="381"/>
+      <c r="E104" s="30" t="s">
+        <v>313</v>
+      </c>
+      <c r="F104" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="G104" s="29" t="s">
+        <v>315</v>
+      </c>
+      <c r="H104" s="88" t="s">
+        <v>845</v>
+      </c>
+      <c r="I104" s="16"/>
+    </row>
+    <row r="105" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A105" s="410"/>
+      <c r="B105" s="388"/>
+      <c r="C105" s="369"/>
+      <c r="D105" s="381"/>
+      <c r="E105" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="F105" s="292" t="s">
+        <v>447</v>
+      </c>
+      <c r="G105" s="292" t="s">
+        <v>448</v>
+      </c>
+      <c r="H105" s="88" t="s">
+        <v>845</v>
+      </c>
+      <c r="I105" s="16"/>
+    </row>
+    <row r="106" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A106" s="410"/>
+      <c r="B106" s="388"/>
+      <c r="C106" s="369"/>
+      <c r="D106" s="381"/>
+      <c r="E106" s="30" t="s">
+        <v>727</v>
+      </c>
+      <c r="F106" s="292" t="s">
+        <v>728</v>
+      </c>
+      <c r="G106" s="292" t="s">
+        <v>726</v>
+      </c>
+      <c r="H106" s="88" t="s">
+        <v>845</v>
+      </c>
+      <c r="I106" s="16"/>
+    </row>
+    <row r="107" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A107" s="410"/>
+      <c r="B107" s="388"/>
+      <c r="C107" s="369"/>
+      <c r="D107" s="381"/>
+      <c r="E107" s="30" t="s">
+        <v>724</v>
+      </c>
+      <c r="F107" s="29" t="s">
+        <v>725</v>
+      </c>
+      <c r="G107" s="29" t="s">
+        <v>726</v>
+      </c>
+      <c r="H107" s="88" t="s">
+        <v>845</v>
+      </c>
+      <c r="I107" s="16"/>
+    </row>
+    <row r="108" spans="1:9" s="149" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A108" s="342" t="s">
+        <v>140</v>
+      </c>
+      <c r="B108" s="348" t="s">
+        <v>838</v>
+      </c>
+      <c r="C108" s="343" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="344" t="s">
+        <v>139</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="F108" s="11" t="s">
+        <v>843</v>
+      </c>
+      <c r="G108" s="341" t="s">
+        <v>838</v>
+      </c>
+      <c r="H108" s="11" t="s">
+        <v>813</v>
+      </c>
+      <c r="I108" s="147"/>
+    </row>
+    <row r="109" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A109" s="397" t="s">
+        <v>145</v>
+      </c>
+      <c r="B109" s="439" t="s">
+        <v>146</v>
+      </c>
+      <c r="C109" s="428" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="412" t="s">
+        <v>147</v>
+      </c>
+      <c r="E109" s="216" t="s">
+        <v>151</v>
+      </c>
+      <c r="F109" s="169" t="s">
+        <v>152</v>
+      </c>
+      <c r="G109" s="81" t="s">
+        <v>153</v>
+      </c>
+      <c r="H109" s="217" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="92" spans="1:15" ht="12.75" customHeight="1">
-[...356 lines deleted...]
-    </row>
     <row r="110" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A110" s="392" t="s">
-[...20 lines deleted...]
-      <c r="H110" s="222" t="s">
+      <c r="A110" s="398"/>
+      <c r="B110" s="440"/>
+      <c r="C110" s="429"/>
+      <c r="D110" s="413"/>
+      <c r="E110" s="216" t="s">
+        <v>148</v>
+      </c>
+      <c r="F110" s="169" t="s">
+        <v>150</v>
+      </c>
+      <c r="G110" s="290" t="s">
+        <v>149</v>
+      </c>
+      <c r="H110" s="217" t="s">
         <v>15</v>
       </c>
       <c r="I110" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="111" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A111" s="393"/>
-[...12 lines deleted...]
-      <c r="H111" s="222" t="s">
+      <c r="A111" s="398"/>
+      <c r="B111" s="440"/>
+      <c r="C111" s="429"/>
+      <c r="D111" s="413"/>
+      <c r="E111" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="F111" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="G111" s="353" t="s">
+        <v>156</v>
+      </c>
+      <c r="H111" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="I111" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I111" s="16"/>
     </row>
     <row r="112" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A112" s="393"/>
-[...2 lines deleted...]
-      <c r="D112" s="406"/>
+      <c r="A112" s="398"/>
+      <c r="B112" s="440"/>
+      <c r="C112" s="429"/>
+      <c r="D112" s="413"/>
       <c r="E112" s="15" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="F112" s="11" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>181</v>
+      </c>
+      <c r="G112" s="11" t="s">
+        <v>179</v>
       </c>
       <c r="H112" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I112" s="16"/>
     </row>
     <row r="113" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A113" s="393"/>
-[...2 lines deleted...]
-      <c r="D113" s="406"/>
+      <c r="A113" s="398"/>
+      <c r="B113" s="440"/>
+      <c r="C113" s="429"/>
+      <c r="D113" s="413"/>
       <c r="E113" s="15" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="F113" s="11" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="G113" s="11" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H113" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I113" s="16"/>
     </row>
     <row r="114" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A114" s="393"/>
-[...2 lines deleted...]
-      <c r="D114" s="406"/>
+      <c r="A114" s="398"/>
+      <c r="B114" s="440"/>
+      <c r="C114" s="429"/>
+      <c r="D114" s="413"/>
       <c r="E114" s="15" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="F114" s="11" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="G114" s="11" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H114" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I114" s="16"/>
     </row>
     <row r="115" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A115" s="393"/>
-[...4 lines deleted...]
-        <v>213</v>
+      <c r="A115" s="398"/>
+      <c r="B115" s="440"/>
+      <c r="C115" s="429"/>
+      <c r="D115" s="413"/>
+      <c r="E115" s="146" t="s">
+        <v>214</v>
       </c>
       <c r="F115" s="11" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="G115" s="11" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="H115" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I115" s="16"/>
     </row>
     <row r="116" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A116" s="393"/>
-[...4 lines deleted...]
-        <v>227</v>
+      <c r="A116" s="398"/>
+      <c r="B116" s="440"/>
+      <c r="C116" s="429"/>
+      <c r="D116" s="413"/>
+      <c r="E116" s="146" t="s">
+        <v>259</v>
       </c>
       <c r="F116" s="11" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="G116" s="11" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="H116" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I116" s="16"/>
     </row>
     <row r="117" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A117" s="393"/>
-[...4 lines deleted...]
-        <v>272</v>
+      <c r="A117" s="398"/>
+      <c r="B117" s="440"/>
+      <c r="C117" s="429"/>
+      <c r="D117" s="413"/>
+      <c r="E117" s="146" t="s">
+        <v>258</v>
       </c>
       <c r="F117" s="11" t="s">
-        <v>230</v>
+        <v>255</v>
       </c>
       <c r="G117" s="11" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="H117" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I117" s="16"/>
     </row>
     <row r="118" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A118" s="393"/>
-[...4 lines deleted...]
-        <v>271</v>
+      <c r="A118" s="398"/>
+      <c r="B118" s="440"/>
+      <c r="C118" s="429"/>
+      <c r="D118" s="413"/>
+      <c r="E118" s="146" t="s">
+        <v>266</v>
       </c>
       <c r="F118" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="G118" s="11" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="H118" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I118" s="16"/>
     </row>
     <row r="119" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A119" s="393"/>
-[...4 lines deleted...]
-        <v>279</v>
+      <c r="A119" s="398"/>
+      <c r="B119" s="440"/>
+      <c r="C119" s="429"/>
+      <c r="D119" s="413"/>
+      <c r="E119" s="15" t="s">
+        <v>317</v>
       </c>
       <c r="F119" s="11" t="s">
-        <v>280</v>
+        <v>316</v>
       </c>
       <c r="G119" s="11" t="s">
-        <v>281</v>
+        <v>318</v>
       </c>
       <c r="H119" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I119" s="16"/>
     </row>
     <row r="120" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A120" s="393"/>
-[...2 lines deleted...]
-      <c r="D120" s="406"/>
+      <c r="A120" s="399"/>
+      <c r="B120" s="441"/>
+      <c r="C120" s="430"/>
+      <c r="D120" s="414"/>
       <c r="E120" s="15" t="s">
-        <v>330</v>
+        <v>363</v>
       </c>
       <c r="F120" s="11" t="s">
-        <v>329</v>
+        <v>365</v>
       </c>
       <c r="G120" s="11" t="s">
-        <v>331</v>
+        <v>364</v>
       </c>
       <c r="H120" s="88" t="s">
         <v>15</v>
       </c>
       <c r="I120" s="16"/>
     </row>
     <row r="121" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A121" s="394"/>
-[...2 lines deleted...]
-      <c r="D121" s="407"/>
+      <c r="A121" s="408" t="s">
+        <v>157</v>
+      </c>
+      <c r="B121" s="401" t="s">
+        <v>158</v>
+      </c>
+      <c r="C121" s="404" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="405" t="s">
+        <v>159</v>
+      </c>
       <c r="E121" s="15" t="s">
-        <v>376</v>
+        <v>160</v>
       </c>
       <c r="F121" s="11" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>161</v>
+      </c>
+      <c r="G121" s="353" t="s">
+        <v>162</v>
+      </c>
+      <c r="H121" s="11" t="s">
+        <v>28</v>
       </c>
       <c r="I121" s="16"/>
     </row>
     <row r="122" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A122" s="100" t="s">
-[...5 lines deleted...]
-      <c r="C122" s="102" t="s">
+      <c r="A122" s="375"/>
+      <c r="B122" s="402"/>
+      <c r="C122" s="370"/>
+      <c r="D122" s="363"/>
+      <c r="E122" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="G122" s="353" t="s">
+        <v>162</v>
+      </c>
+      <c r="H122" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="I122" s="16"/>
+    </row>
+    <row r="123" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A123" s="409" t="s">
+        <v>366</v>
+      </c>
+      <c r="B123" s="415" t="s">
+        <v>206</v>
+      </c>
+      <c r="C123" s="445" t="s">
         <v>1</v>
       </c>
-      <c r="D122" s="103" t="s">
-[...27 lines deleted...]
-        <v>171</v>
+      <c r="D123" s="446" t="s">
+        <v>367</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>172</v>
+        <v>368</v>
       </c>
       <c r="F123" s="11" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>369</v>
+      </c>
+      <c r="G123" s="11" t="s">
+        <v>204</v>
       </c>
       <c r="H123" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I123" s="16"/>
     </row>
     <row r="124" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A124" s="370"/>
-[...2 lines deleted...]
-      <c r="D124" s="358"/>
+      <c r="A124" s="410"/>
+      <c r="B124" s="372"/>
+      <c r="C124" s="369"/>
+      <c r="D124" s="381"/>
       <c r="E124" s="15" t="s">
-        <v>175</v>
+        <v>370</v>
       </c>
       <c r="F124" s="11" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>371</v>
+      </c>
+      <c r="G124" s="11" t="s">
+        <v>372</v>
       </c>
       <c r="H124" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I124" s="16"/>
     </row>
     <row r="125" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A125" s="402" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A125" s="375"/>
+      <c r="B125" s="373"/>
+      <c r="C125" s="370"/>
+      <c r="D125" s="363"/>
       <c r="E125" s="15" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="F125" s="11" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="G125" s="11" t="s">
-        <v>216</v>
+        <v>375</v>
       </c>
       <c r="H125" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I125" s="16"/>
     </row>
     <row r="126" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A126" s="403"/>
-[...2 lines deleted...]
-      <c r="D126" s="376"/>
+      <c r="A126" s="115" t="s">
+        <v>225</v>
+      </c>
+      <c r="B126" s="99" t="s">
+        <v>224</v>
+      </c>
+      <c r="C126" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="28" t="s">
+        <v>227</v>
+      </c>
       <c r="E126" s="15" t="s">
-        <v>383</v>
+        <v>228</v>
       </c>
       <c r="F126" s="11" t="s">
-        <v>384</v>
+        <v>229</v>
       </c>
       <c r="G126" s="11" t="s">
-        <v>385</v>
+        <v>219</v>
       </c>
       <c r="H126" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I126" s="16"/>
     </row>
     <row r="127" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A127" s="370"/>
-[...2 lines deleted...]
-      <c r="D127" s="358"/>
+      <c r="A127" s="115" t="s">
+        <v>226</v>
+      </c>
+      <c r="B127" s="99" t="s">
+        <v>224</v>
+      </c>
+      <c r="C127" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="D127" s="28" t="s">
+        <v>230</v>
+      </c>
       <c r="E127" s="15" t="s">
-        <v>386</v>
+        <v>232</v>
       </c>
       <c r="F127" s="11" t="s">
-        <v>387</v>
+        <v>231</v>
       </c>
       <c r="G127" s="11" t="s">
-        <v>388</v>
+        <v>224</v>
       </c>
       <c r="H127" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="I127" s="16"/>
+    </row>
+    <row r="128" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A128" s="417" t="s">
+        <v>272</v>
+      </c>
+      <c r="B128" s="448" t="s">
+        <v>274</v>
+      </c>
+      <c r="C128" s="418" t="s">
+        <v>1</v>
+      </c>
+      <c r="D128" s="447" t="s">
+        <v>275</v>
+      </c>
+      <c r="E128" s="110" t="s">
+        <v>277</v>
+      </c>
+      <c r="F128" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="G128" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="H128" s="136" t="s">
+        <v>279</v>
+      </c>
+      <c r="I128" s="41"/>
+    </row>
+    <row r="129" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A129" s="375"/>
+      <c r="B129" s="436"/>
+      <c r="C129" s="370"/>
+      <c r="D129" s="363"/>
+      <c r="E129" s="238" t="s">
+        <v>675</v>
+      </c>
+      <c r="F129" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="G129" s="11" t="s">
+        <v>677</v>
+      </c>
+      <c r="H129" s="136" t="s">
+        <v>279</v>
+      </c>
+      <c r="I129" s="41"/>
+    </row>
+    <row r="130" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A130" s="134" t="s">
+        <v>273</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="C130" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="135" t="s">
+        <v>276</v>
+      </c>
+      <c r="E130" s="110" t="s">
+        <v>280</v>
+      </c>
+      <c r="F130" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="G130" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="H130" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="I127" s="16"/>
-[...8 lines deleted...]
-      <c r="C128" s="102" t="s">
+      <c r="I130" s="41"/>
+    </row>
+    <row r="131" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A131" s="160" t="s">
+        <v>352</v>
+      </c>
+      <c r="B131" s="161" t="s">
+        <v>353</v>
+      </c>
+      <c r="C131" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="D128" s="28" t="s">
-[...23 lines deleted...]
-      <c r="C129" s="102" t="s">
+      <c r="D131" s="135" t="s">
+        <v>354</v>
+      </c>
+      <c r="E131" s="110" t="s">
+        <v>355</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="G131" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="H131" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="I131" s="41"/>
+    </row>
+    <row r="132" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A132" s="416" t="s">
+        <v>561</v>
+      </c>
+      <c r="B132" s="377" t="s">
+        <v>562</v>
+      </c>
+      <c r="C132" s="379" t="s">
         <v>1</v>
       </c>
-      <c r="D129" s="28" t="s">
-[...87 lines deleted...]
-      <c r="I132" s="41"/>
+      <c r="D132" s="380" t="s">
+        <v>563</v>
+      </c>
+      <c r="E132" s="266" t="s">
+        <v>107</v>
+      </c>
+      <c r="F132" s="263" t="s">
+        <v>108</v>
+      </c>
+      <c r="G132" s="263" t="s">
+        <v>109</v>
+      </c>
+      <c r="H132" s="263" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="187" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="133" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A133" s="165" t="s">
-[...12 lines deleted...]
-        <v>368</v>
+      <c r="A133" s="410"/>
+      <c r="B133" s="378"/>
+      <c r="C133" s="369"/>
+      <c r="D133" s="381"/>
+      <c r="E133" s="228" t="s">
+        <v>627</v>
       </c>
       <c r="F133" s="11" t="s">
-        <v>369</v>
+        <v>628</v>
       </c>
       <c r="G133" s="11" t="s">
-        <v>370</v>
+        <v>629</v>
       </c>
       <c r="H133" s="11" t="s">
-        <v>371</v>
+        <v>15</v>
       </c>
       <c r="I133" s="41"/>
     </row>
     <row r="134" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A134" s="409" t="s">
-[...20 lines deleted...]
-      <c r="H134" s="268" t="s">
+      <c r="A134" s="410"/>
+      <c r="B134" s="378"/>
+      <c r="C134" s="369"/>
+      <c r="D134" s="381"/>
+      <c r="E134" s="238" t="s">
+        <v>657</v>
+      </c>
+      <c r="F134" s="11" t="s">
+        <v>656</v>
+      </c>
+      <c r="G134" s="11" t="s">
+        <v>649</v>
+      </c>
+      <c r="H134" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I134" s="192" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I134" s="41"/>
     </row>
     <row r="135" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A135" s="403"/>
-[...4 lines deleted...]
-        <v>640</v>
+      <c r="A135" s="410"/>
+      <c r="B135" s="378"/>
+      <c r="C135" s="369"/>
+      <c r="D135" s="381"/>
+      <c r="E135" s="228" t="s">
+        <v>659</v>
       </c>
       <c r="F135" s="11" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="G135" s="11" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="H135" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I135" s="41"/>
     </row>
     <row r="136" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A136" s="403"/>
-[...4 lines deleted...]
-        <v>670</v>
+      <c r="A136" s="410"/>
+      <c r="B136" s="378"/>
+      <c r="C136" s="369"/>
+      <c r="D136" s="381"/>
+      <c r="E136" s="228" t="s">
+        <v>702</v>
       </c>
       <c r="F136" s="11" t="s">
-        <v>669</v>
+        <v>703</v>
       </c>
       <c r="G136" s="11" t="s">
-        <v>662</v>
+        <v>704</v>
       </c>
       <c r="H136" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I136" s="41"/>
     </row>
     <row r="137" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A137" s="403"/>
-[...4 lines deleted...]
-        <v>672</v>
+      <c r="A137" s="410"/>
+      <c r="B137" s="378"/>
+      <c r="C137" s="369"/>
+      <c r="D137" s="381"/>
+      <c r="E137" s="299" t="s">
+        <v>735</v>
       </c>
       <c r="F137" s="11" t="s">
-        <v>671</v>
+        <v>734</v>
       </c>
       <c r="G137" s="11" t="s">
-        <v>662</v>
+        <v>726</v>
       </c>
       <c r="H137" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I137" s="41"/>
     </row>
     <row r="138" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A138" s="403"/>
-[...4 lines deleted...]
-        <v>715</v>
+      <c r="A138" s="410"/>
+      <c r="B138" s="378"/>
+      <c r="C138" s="369"/>
+      <c r="D138" s="381"/>
+      <c r="E138" s="299" t="s">
+        <v>740</v>
       </c>
       <c r="F138" s="11" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
       <c r="G138" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="H138" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I138" s="41"/>
     </row>
     <row r="139" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A139" s="403"/>
-[...4 lines deleted...]
-        <v>748</v>
+      <c r="A139" s="410"/>
+      <c r="B139" s="378"/>
+      <c r="C139" s="369"/>
+      <c r="D139" s="381"/>
+      <c r="E139" s="299" t="s">
+        <v>741</v>
       </c>
       <c r="F139" s="11" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="G139" s="11" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="H139" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I139" s="41"/>
     </row>
     <row r="140" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A140" s="403"/>
-[...4 lines deleted...]
-        <v>753</v>
+      <c r="A140" s="410"/>
+      <c r="B140" s="378"/>
+      <c r="C140" s="369"/>
+      <c r="D140" s="381"/>
+      <c r="E140" s="133" t="s">
+        <v>751</v>
       </c>
       <c r="F140" s="11" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="G140" s="11" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="H140" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I140" s="41"/>
     </row>
     <row r="141" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A141" s="403"/>
-[...4 lines deleted...]
-        <v>754</v>
+      <c r="A141" s="410"/>
+      <c r="B141" s="378"/>
+      <c r="C141" s="369"/>
+      <c r="D141" s="381"/>
+      <c r="E141" s="301" t="s">
+        <v>747</v>
       </c>
       <c r="F141" s="11" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="G141" s="11" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="H141" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I141" s="41"/>
     </row>
     <row r="142" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A142" s="403"/>
-[...4 lines deleted...]
-        <v>764</v>
+      <c r="A142" s="410"/>
+      <c r="B142" s="378"/>
+      <c r="C142" s="369"/>
+      <c r="D142" s="381"/>
+      <c r="E142" s="301" t="s">
+        <v>748</v>
       </c>
       <c r="F142" s="11" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="G142" s="11" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="H142" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I142" s="41"/>
     </row>
     <row r="143" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A143" s="403"/>
-[...4 lines deleted...]
-        <v>760</v>
+      <c r="A143" s="410"/>
+      <c r="B143" s="378"/>
+      <c r="C143" s="369"/>
+      <c r="D143" s="381"/>
+      <c r="E143" s="299" t="s">
+        <v>743</v>
       </c>
       <c r="F143" s="11" t="s">
-        <v>758</v>
+        <v>738</v>
       </c>
       <c r="G143" s="11" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="H143" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I143" s="41"/>
     </row>
     <row r="144" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A144" s="403"/>
-[...4 lines deleted...]
-        <v>761</v>
+      <c r="A144" s="410"/>
+      <c r="B144" s="378"/>
+      <c r="C144" s="369"/>
+      <c r="D144" s="381"/>
+      <c r="E144" s="133" t="s">
+        <v>744</v>
       </c>
       <c r="F144" s="11" t="s">
-        <v>759</v>
+        <v>739</v>
       </c>
       <c r="G144" s="11" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="H144" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I144" s="41"/>
     </row>
     <row r="145" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A145" s="403"/>
-[...3 lines deleted...]
-      <c r="E145" s="304" t="s">
+      <c r="A145" s="410"/>
+      <c r="B145" s="378"/>
+      <c r="C145" s="369"/>
+      <c r="D145" s="381"/>
+      <c r="E145" s="133" t="s">
+        <v>754</v>
+      </c>
+      <c r="F145" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="G145" s="11" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>755</v>
       </c>
       <c r="H145" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I145" s="41"/>
     </row>
     <row r="146" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A146" s="403"/>
-[...4 lines deleted...]
-        <v>757</v>
+      <c r="A146" s="410"/>
+      <c r="B146" s="378"/>
+      <c r="C146" s="369"/>
+      <c r="D146" s="381"/>
+      <c r="E146" s="31" t="s">
+        <v>787</v>
       </c>
       <c r="F146" s="11" t="s">
-        <v>752</v>
+        <v>786</v>
       </c>
       <c r="G146" s="11" t="s">
-        <v>755</v>
+        <v>785</v>
       </c>
       <c r="H146" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I146" s="41"/>
     </row>
     <row r="147" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A147" s="403"/>
-[...4 lines deleted...]
-        <v>767</v>
+      <c r="A147" s="410"/>
+      <c r="B147" s="378"/>
+      <c r="C147" s="369"/>
+      <c r="D147" s="381"/>
+      <c r="E147" s="133" t="s">
+        <v>789</v>
       </c>
       <c r="F147" s="11" t="s">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="G147" s="11" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="H147" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I147" s="41"/>
     </row>
     <row r="148" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A148" s="403"/>
-[...4 lines deleted...]
-        <v>800</v>
+      <c r="A148" s="410"/>
+      <c r="B148" s="378"/>
+      <c r="C148" s="369"/>
+      <c r="D148" s="381"/>
+      <c r="E148" s="133" t="s">
+        <v>793</v>
       </c>
       <c r="F148" s="11" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="G148" s="11" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="H148" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I148" s="41"/>
     </row>
     <row r="149" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A149" s="403"/>
-[...4 lines deleted...]
-        <v>802</v>
+      <c r="A149" s="410"/>
+      <c r="B149" s="378"/>
+      <c r="C149" s="369"/>
+      <c r="D149" s="381"/>
+      <c r="E149" s="133" t="s">
+        <v>806</v>
       </c>
       <c r="F149" s="11" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="G149" s="11" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="H149" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I149" s="41"/>
     </row>
     <row r="150" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A150" s="403"/>
-[...4 lines deleted...]
-        <v>806</v>
+      <c r="A150" s="410"/>
+      <c r="B150" s="378"/>
+      <c r="C150" s="369"/>
+      <c r="D150" s="381"/>
+      <c r="E150" s="133" t="s">
+        <v>803</v>
       </c>
       <c r="F150" s="11" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="G150" s="11" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="H150" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I150" s="41"/>
     </row>
     <row r="151" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A151" s="403"/>
-[...4 lines deleted...]
-        <v>819</v>
+      <c r="A151" s="410"/>
+      <c r="B151" s="378"/>
+      <c r="C151" s="369"/>
+      <c r="D151" s="381"/>
+      <c r="E151" s="31" t="s">
+        <v>821</v>
       </c>
       <c r="F151" s="11" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="G151" s="11" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="H151" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I151" s="41"/>
     </row>
     <row r="152" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A152" s="403"/>
-[...4 lines deleted...]
-        <v>816</v>
+      <c r="A152" s="410"/>
+      <c r="B152" s="378"/>
+      <c r="C152" s="369"/>
+      <c r="D152" s="381"/>
+      <c r="E152" s="133" t="s">
+        <v>824</v>
       </c>
       <c r="F152" s="11" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="G152" s="11" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="H152" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I152" s="41"/>
     </row>
-    <row r="153" spans="1:15" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-        <v>834</v>
+    <row r="153" spans="1:15" ht="14.25" customHeight="1">
+      <c r="A153" s="190" t="s">
+        <v>564</v>
+      </c>
+      <c r="B153" s="161" t="s">
+        <v>565</v>
+      </c>
+      <c r="C153" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="D153" s="191" t="s">
+        <v>566</v>
+      </c>
+      <c r="E153" s="192" t="s">
+        <v>567</v>
       </c>
       <c r="F153" s="11" t="s">
-        <v>835</v>
+        <v>568</v>
       </c>
       <c r="G153" s="11" t="s">
-        <v>836</v>
+        <v>569</v>
       </c>
       <c r="H153" s="11" t="s">
-        <v>15</v>
+        <v>570</v>
       </c>
       <c r="I153" s="41"/>
     </row>
-    <row r="154" spans="1:15" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-        <v>837</v>
+    <row r="154" spans="1:15">
+      <c r="A154" s="204" t="s">
+        <v>580</v>
+      </c>
+      <c r="B154" s="205" t="s">
+        <v>573</v>
+      </c>
+      <c r="C154" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="D154" s="206" t="s">
+        <v>581</v>
+      </c>
+      <c r="E154" s="207" t="s">
+        <v>582</v>
       </c>
       <c r="F154" s="11" t="s">
-        <v>838</v>
+        <v>583</v>
       </c>
       <c r="G154" s="11" t="s">
-        <v>836</v>
+        <v>584</v>
       </c>
       <c r="H154" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I154" s="41"/>
     </row>
-    <row r="155" spans="1:15" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="C155" s="102" t="s">
+    <row r="155" spans="1:15" ht="15" customHeight="1">
+      <c r="A155" s="204" t="s">
+        <v>586</v>
+      </c>
+      <c r="B155" s="205" t="s">
+        <v>587</v>
+      </c>
+      <c r="C155" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="D155" s="196" t="s">
-[...3 lines deleted...]
-        <v>580</v>
+      <c r="D155" s="208" t="s">
+        <v>588</v>
+      </c>
+      <c r="E155" s="209" t="s">
+        <v>589</v>
       </c>
       <c r="F155" s="11" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="G155" s="11" t="s">
-        <v>582</v>
+        <v>646</v>
       </c>
       <c r="H155" s="11" t="s">
-        <v>583</v>
+        <v>28</v>
       </c>
       <c r="I155" s="41"/>
-    </row>
-[...7 lines deleted...]
-      <c r="C156" s="102" t="s">
+      <c r="O155" s="300"/>
+    </row>
+    <row r="156" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A156" s="233" t="s">
+        <v>641</v>
+      </c>
+      <c r="B156" s="234" t="s">
+        <v>642</v>
+      </c>
+      <c r="C156" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="D156" s="211" t="s">
-[...3 lines deleted...]
-        <v>595</v>
+      <c r="D156" s="208" t="s">
+        <v>643</v>
+      </c>
+      <c r="E156" s="235" t="s">
+        <v>644</v>
       </c>
       <c r="F156" s="11" t="s">
-        <v>596</v>
+        <v>645</v>
       </c>
       <c r="G156" s="11" t="s">
-        <v>597</v>
+        <v>647</v>
       </c>
       <c r="H156" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="I156" s="41"/>
+    </row>
+    <row r="157" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A157" s="236" t="s">
+        <v>648</v>
+      </c>
+      <c r="B157" s="234" t="s">
+        <v>649</v>
+      </c>
+      <c r="C157" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="D157" s="237" t="s">
+        <v>652</v>
+      </c>
+      <c r="E157" s="238" t="s">
+        <v>650</v>
+      </c>
+      <c r="F157" s="11" t="s">
+        <v>651</v>
+      </c>
+      <c r="G157" s="234" t="s">
+        <v>649</v>
+      </c>
+      <c r="H157" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I156" s="41"/>
-[...25 lines deleted...]
-      </c>
       <c r="I157" s="41"/>
-      <c r="O157" s="305"/>
     </row>
     <row r="158" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A158" s="238" t="s">
-[...21 lines deleted...]
-        <v>246</v>
+      <c r="A158" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B158" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C158" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D158" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="F158" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="G158" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="H158" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="I158" s="41"/>
     </row>
-    <row r="159" spans="1:15" ht="12.75" customHeight="1">
-[...21 lines deleted...]
-      <c r="H159" s="11" t="s">
+    <row r="159" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A159" s="382" t="s">
+        <v>31</v>
+      </c>
+      <c r="B159" s="383" t="s">
+        <v>637</v>
+      </c>
+      <c r="C159" s="403" t="s">
+        <v>43</v>
+      </c>
+      <c r="D159" s="403" t="s">
+        <v>32</v>
+      </c>
+      <c r="E159" s="31" t="s">
+        <v>182</v>
+      </c>
+      <c r="F159" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="G159" s="109" t="s">
+        <v>179</v>
+      </c>
+      <c r="H159" s="450" t="s">
         <v>15</v>
       </c>
-      <c r="I159" s="41"/>
-[...8 lines deleted...]
-      <c r="C160" s="27" t="s">
+      <c r="I159" s="42"/>
+    </row>
+    <row r="160" spans="1:15" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A160" s="372"/>
+      <c r="B160" s="378"/>
+      <c r="C160" s="369"/>
+      <c r="D160" s="369"/>
+      <c r="E160" s="133" t="s">
+        <v>269</v>
+      </c>
+      <c r="F160" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="G160" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="H160" s="407"/>
+      <c r="I160" s="42"/>
+    </row>
+    <row r="161" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A161" s="372"/>
+      <c r="B161" s="378"/>
+      <c r="C161" s="369"/>
+      <c r="D161" s="369"/>
+      <c r="E161" s="133" t="s">
+        <v>298</v>
+      </c>
+      <c r="F161" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="G161" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="H161" s="407"/>
+      <c r="I161" s="42"/>
+    </row>
+    <row r="162" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A162" s="372"/>
+      <c r="B162" s="378"/>
+      <c r="C162" s="369"/>
+      <c r="D162" s="369"/>
+      <c r="E162" s="133" t="s">
+        <v>393</v>
+      </c>
+      <c r="F162" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="G162" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="H162" s="407"/>
+      <c r="I162" s="42"/>
+    </row>
+    <row r="163" spans="1:9" s="1" customFormat="1">
+      <c r="A163" s="422" t="s">
+        <v>42</v>
+      </c>
+      <c r="B163" s="442" t="s">
+        <v>790</v>
+      </c>
+      <c r="C163" s="384" t="s">
         <v>43</v>
       </c>
-      <c r="D160" s="18" t="s">
-[...38 lines deleted...]
-      <c r="H161" s="443" t="s">
+      <c r="D163" s="384" t="s">
+        <v>44</v>
+      </c>
+      <c r="E163" s="210" t="s">
+        <v>75</v>
+      </c>
+      <c r="F163" s="211" t="s">
+        <v>76</v>
+      </c>
+      <c r="G163" s="212" t="s">
+        <v>77</v>
+      </c>
+      <c r="H163" s="451" t="s">
         <v>15</v>
       </c>
-      <c r="I161" s="42"/>
-[...76 lines deleted...]
-      </c>
+      <c r="I163" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" s="1" customFormat="1">
+      <c r="A164" s="423"/>
+      <c r="B164" s="432"/>
+      <c r="C164" s="385"/>
+      <c r="D164" s="385"/>
+      <c r="E164" s="210" t="s">
+        <v>90</v>
+      </c>
+      <c r="F164" s="243" t="s">
+        <v>91</v>
+      </c>
+      <c r="G164" s="221" t="s">
+        <v>92</v>
+      </c>
+      <c r="H164" s="452"/>
+      <c r="I164" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" s="1" customFormat="1">
+      <c r="A165" s="423"/>
+      <c r="B165" s="432"/>
+      <c r="C165" s="385"/>
+      <c r="D165" s="385"/>
+      <c r="E165" s="267" t="s">
+        <v>107</v>
+      </c>
+      <c r="F165" s="268" t="s">
+        <v>108</v>
+      </c>
+      <c r="G165" s="269" t="s">
+        <v>109</v>
+      </c>
+      <c r="H165" s="452"/>
       <c r="I165" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="166" spans="1:9" s="1" customFormat="1" ht="13.8">
-[...13 lines deleted...]
-      <c r="H166" s="445"/>
+    <row r="166" spans="1:9" s="1" customFormat="1">
+      <c r="A166" s="423"/>
+      <c r="B166" s="432"/>
+      <c r="C166" s="385"/>
+      <c r="D166" s="385"/>
+      <c r="E166" s="349" t="s">
+        <v>449</v>
+      </c>
+      <c r="F166" s="268" t="s">
+        <v>142</v>
+      </c>
+      <c r="G166" s="269" t="s">
+        <v>143</v>
+      </c>
+      <c r="H166" s="452"/>
       <c r="I166" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="167" spans="1:9" s="1" customFormat="1" ht="13.8">
-[...13 lines deleted...]
-      <c r="H167" s="445"/>
+    <row r="167" spans="1:9" s="1" customFormat="1">
+      <c r="A167" s="423"/>
+      <c r="B167" s="432"/>
+      <c r="C167" s="385"/>
+      <c r="D167" s="385"/>
+      <c r="E167" s="267" t="s">
+        <v>296</v>
+      </c>
+      <c r="F167" s="268" t="s">
+        <v>144</v>
+      </c>
+      <c r="G167" s="269" t="s">
+        <v>143</v>
+      </c>
+      <c r="H167" s="453"/>
       <c r="I167" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="168" spans="1:9" s="1" customFormat="1" ht="13.8">
-[...14 lines deleted...]
-      <c r="I168" s="42" t="s">
+    <row r="168" spans="1:9" s="1" customFormat="1">
+      <c r="A168" s="423"/>
+      <c r="B168" s="432"/>
+      <c r="C168" s="385"/>
+      <c r="D168" s="385"/>
+      <c r="E168" s="31" t="s">
+        <v>202</v>
+      </c>
+      <c r="F168" s="119" t="s">
+        <v>203</v>
+      </c>
+      <c r="G168" s="59" t="s">
+        <v>204</v>
+      </c>
+      <c r="H168" s="260" t="s">
+        <v>15</v>
+      </c>
+      <c r="I168" s="16"/>
+    </row>
+    <row r="169" spans="1:9" s="1" customFormat="1">
+      <c r="A169" s="423"/>
+      <c r="B169" s="432"/>
+      <c r="C169" s="385"/>
+      <c r="D169" s="385"/>
+      <c r="E169" s="131" t="s">
+        <v>800</v>
+      </c>
+      <c r="F169" s="119" t="s">
+        <v>799</v>
+      </c>
+      <c r="G169" s="59" t="s">
+        <v>798</v>
+      </c>
+      <c r="H169" s="264"/>
+      <c r="I169" s="16"/>
+    </row>
+    <row r="170" spans="1:9" s="1" customFormat="1">
+      <c r="A170" s="423"/>
+      <c r="B170" s="432"/>
+      <c r="C170" s="385"/>
+      <c r="D170" s="385"/>
+      <c r="E170" s="131" t="s">
+        <v>450</v>
+      </c>
+      <c r="F170" s="119" t="s">
+        <v>359</v>
+      </c>
+      <c r="G170" s="59" t="s">
+        <v>360</v>
+      </c>
+      <c r="H170" s="264"/>
+      <c r="I170" s="16"/>
+    </row>
+    <row r="171" spans="1:9" s="1" customFormat="1">
+      <c r="A171" s="423"/>
+      <c r="B171" s="432"/>
+      <c r="C171" s="385"/>
+      <c r="D171" s="385"/>
+      <c r="E171" s="131" t="s">
+        <v>361</v>
+      </c>
+      <c r="F171" s="119" t="s">
+        <v>362</v>
+      </c>
+      <c r="G171" s="59" t="s">
+        <v>360</v>
+      </c>
+      <c r="H171" s="264"/>
+      <c r="I171" s="16"/>
+    </row>
+    <row r="172" spans="1:9" s="1" customFormat="1">
+      <c r="A172" s="423"/>
+      <c r="B172" s="432"/>
+      <c r="C172" s="385"/>
+      <c r="D172" s="385"/>
+      <c r="E172" s="131" t="s">
+        <v>435</v>
+      </c>
+      <c r="F172" s="119" t="s">
+        <v>436</v>
+      </c>
+      <c r="G172" s="59" t="s">
+        <v>437</v>
+      </c>
+      <c r="H172" s="264"/>
+      <c r="I172" s="16"/>
+    </row>
+    <row r="173" spans="1:9" s="1" customFormat="1">
+      <c r="A173" s="423"/>
+      <c r="B173" s="432"/>
+      <c r="C173" s="385"/>
+      <c r="D173" s="385"/>
+      <c r="E173" s="131" t="s">
+        <v>443</v>
+      </c>
+      <c r="F173" s="119" t="s">
+        <v>444</v>
+      </c>
+      <c r="G173" s="59" t="s">
+        <v>445</v>
+      </c>
+      <c r="H173" s="264"/>
+      <c r="I173" s="16"/>
+    </row>
+    <row r="174" spans="1:9" s="1" customFormat="1">
+      <c r="A174" s="423"/>
+      <c r="B174" s="432"/>
+      <c r="C174" s="385"/>
+      <c r="D174" s="385"/>
+      <c r="E174" s="131" t="s">
+        <v>548</v>
+      </c>
+      <c r="F174" s="119" t="s">
+        <v>549</v>
+      </c>
+      <c r="G174" s="59" t="s">
+        <v>550</v>
+      </c>
+      <c r="H174" s="264"/>
+      <c r="I174" s="16"/>
+    </row>
+    <row r="175" spans="1:9" s="1" customFormat="1">
+      <c r="A175" s="423"/>
+      <c r="B175" s="432"/>
+      <c r="C175" s="385"/>
+      <c r="D175" s="385"/>
+      <c r="E175" s="131" t="s">
+        <v>552</v>
+      </c>
+      <c r="F175" s="119" t="s">
+        <v>551</v>
+      </c>
+      <c r="G175" s="59" t="s">
+        <v>553</v>
+      </c>
+      <c r="H175" s="264"/>
+      <c r="I175" s="16"/>
+    </row>
+    <row r="176" spans="1:9" s="1" customFormat="1">
+      <c r="A176" s="423"/>
+      <c r="B176" s="432"/>
+      <c r="C176" s="385"/>
+      <c r="D176" s="385"/>
+      <c r="E176" s="131" t="s">
+        <v>571</v>
+      </c>
+      <c r="F176" s="119" t="s">
+        <v>572</v>
+      </c>
+      <c r="G176" s="59" t="s">
+        <v>573</v>
+      </c>
+      <c r="H176" s="264"/>
+      <c r="I176" s="16"/>
+    </row>
+    <row r="177" spans="1:9" s="1" customFormat="1">
+      <c r="A177" s="423"/>
+      <c r="B177" s="432"/>
+      <c r="C177" s="385"/>
+      <c r="D177" s="385"/>
+      <c r="E177" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F177" s="119" t="s">
+        <v>610</v>
+      </c>
+      <c r="G177" s="59" t="s">
+        <v>611</v>
+      </c>
+      <c r="H177" s="264"/>
+      <c r="I177" s="16"/>
+    </row>
+    <row r="178" spans="1:9" s="1" customFormat="1">
+      <c r="A178" s="423"/>
+      <c r="B178" s="432"/>
+      <c r="C178" s="385"/>
+      <c r="D178" s="385"/>
+      <c r="E178" s="131" t="s">
+        <v>612</v>
+      </c>
+      <c r="F178" s="119" t="s">
+        <v>613</v>
+      </c>
+      <c r="G178" s="59" t="s">
+        <v>614</v>
+      </c>
+      <c r="H178" s="264"/>
+      <c r="I178" s="16"/>
+    </row>
+    <row r="179" spans="1:9" s="1" customFormat="1">
+      <c r="A179" s="423"/>
+      <c r="B179" s="432"/>
+      <c r="C179" s="385"/>
+      <c r="D179" s="385"/>
+      <c r="E179" s="246" t="s">
+        <v>90</v>
+      </c>
+      <c r="F179" s="119" t="s">
+        <v>669</v>
+      </c>
+      <c r="G179" s="59" t="s">
+        <v>661</v>
+      </c>
+      <c r="H179" s="264"/>
+      <c r="I179" s="16"/>
+    </row>
+    <row r="180" spans="1:9" s="1" customFormat="1">
+      <c r="A180" s="423"/>
+      <c r="B180" s="432"/>
+      <c r="C180" s="385"/>
+      <c r="D180" s="385"/>
+      <c r="E180" s="246" t="s">
+        <v>672</v>
+      </c>
+      <c r="F180" s="119" t="s">
+        <v>670</v>
+      </c>
+      <c r="G180" s="59" t="s">
+        <v>661</v>
+      </c>
+      <c r="H180" s="264"/>
+      <c r="I180" s="16"/>
+    </row>
+    <row r="181" spans="1:9" s="1" customFormat="1">
+      <c r="A181" s="423"/>
+      <c r="B181" s="432"/>
+      <c r="C181" s="385"/>
+      <c r="D181" s="385"/>
+      <c r="E181" s="246" t="s">
+        <v>673</v>
+      </c>
+      <c r="F181" s="119" t="s">
+        <v>671</v>
+      </c>
+      <c r="G181" s="59" t="s">
+        <v>661</v>
+      </c>
+      <c r="H181" s="264"/>
+      <c r="I181" s="16"/>
+    </row>
+    <row r="182" spans="1:9" s="1" customFormat="1">
+      <c r="A182" s="423"/>
+      <c r="B182" s="432"/>
+      <c r="C182" s="385"/>
+      <c r="D182" s="385"/>
+      <c r="E182" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="F182" s="68" t="s">
+        <v>791</v>
+      </c>
+      <c r="G182" s="303" t="s">
+        <v>792</v>
+      </c>
+      <c r="H182" s="264"/>
+      <c r="I182" s="16"/>
+    </row>
+    <row r="183" spans="1:9" s="1" customFormat="1">
+      <c r="A183" s="423"/>
+      <c r="B183" s="432"/>
+      <c r="C183" s="385"/>
+      <c r="D183" s="385"/>
+      <c r="E183" s="31" t="s">
+        <v>826</v>
+      </c>
+      <c r="F183" s="68" t="s">
+        <v>827</v>
+      </c>
+      <c r="G183" s="303" t="s">
+        <v>828</v>
+      </c>
+      <c r="H183" s="264"/>
+      <c r="I183" s="16"/>
+    </row>
+    <row r="184" spans="1:9" s="1" customFormat="1">
+      <c r="A184" s="423"/>
+      <c r="B184" s="432"/>
+      <c r="C184" s="385"/>
+      <c r="D184" s="385"/>
+      <c r="E184" s="31" t="s">
+        <v>829</v>
+      </c>
+      <c r="F184" s="68" t="s">
+        <v>830</v>
+      </c>
+      <c r="G184" s="303" t="s">
+        <v>823</v>
+      </c>
+      <c r="H184" s="264"/>
+      <c r="I184" s="16"/>
+    </row>
+    <row r="185" spans="1:9" s="1" customFormat="1">
+      <c r="A185" s="424"/>
+      <c r="B185" s="433"/>
+      <c r="C185" s="386"/>
+      <c r="D185" s="386"/>
+      <c r="E185" s="31" t="s">
+        <v>846</v>
+      </c>
+      <c r="F185" s="68" t="s">
+        <v>847</v>
+      </c>
+      <c r="G185" s="303" t="s">
+        <v>848</v>
+      </c>
+      <c r="H185" s="265"/>
+      <c r="I185" s="16"/>
+    </row>
+    <row r="186" spans="1:9" s="1" customFormat="1">
+      <c r="A186" s="78" t="s">
+        <v>218</v>
+      </c>
+      <c r="B186" s="77" t="s">
+        <v>219</v>
+      </c>
+      <c r="C186" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D186" s="80" t="s">
+        <v>220</v>
+      </c>
+      <c r="E186" s="76" t="s">
+        <v>221</v>
+      </c>
+      <c r="F186" s="114" t="s">
+        <v>222</v>
+      </c>
+      <c r="G186" s="59" t="s">
+        <v>223</v>
+      </c>
+      <c r="H186" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="I186" s="16"/>
+    </row>
+    <row r="187" spans="1:9" s="1" customFormat="1">
+      <c r="A187" s="419" t="s">
+        <v>301</v>
+      </c>
+      <c r="B187" s="406" t="s">
+        <v>302</v>
+      </c>
+      <c r="C187" s="443" t="s">
+        <v>43</v>
+      </c>
+      <c r="D187" s="400" t="s">
+        <v>303</v>
+      </c>
+      <c r="E187" s="166" t="s">
+        <v>757</v>
+      </c>
+      <c r="F187" s="167" t="s">
+        <v>304</v>
+      </c>
+      <c r="G187" s="167" t="s">
+        <v>305</v>
+      </c>
+      <c r="H187" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="16"/>
+    </row>
+    <row r="188" spans="1:9" s="1" customFormat="1">
+      <c r="A188" s="420"/>
+      <c r="B188" s="407"/>
+      <c r="C188" s="369"/>
+      <c r="D188" s="381"/>
+      <c r="E188" s="142" t="s">
+        <v>306</v>
+      </c>
+      <c r="F188" s="114" t="s">
+        <v>307</v>
+      </c>
+      <c r="G188" s="141" t="s">
+        <v>308</v>
+      </c>
+      <c r="H188" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I188" s="16"/>
+    </row>
+    <row r="189" spans="1:9" s="1" customFormat="1">
+      <c r="A189" s="420"/>
+      <c r="B189" s="407"/>
+      <c r="C189" s="369"/>
+      <c r="D189" s="381"/>
+      <c r="E189" s="142" t="s">
+        <v>310</v>
+      </c>
+      <c r="F189" s="114" t="s">
+        <v>311</v>
+      </c>
+      <c r="G189" s="141" t="s">
+        <v>312</v>
+      </c>
+      <c r="H189" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="16"/>
+    </row>
+    <row r="190" spans="1:9" s="1" customFormat="1">
+      <c r="A190" s="420"/>
+      <c r="B190" s="407"/>
+      <c r="C190" s="369"/>
+      <c r="D190" s="381"/>
+      <c r="E190" s="142" t="s">
+        <v>319</v>
+      </c>
+      <c r="F190" s="114" t="s">
+        <v>320</v>
+      </c>
+      <c r="G190" s="141" t="s">
+        <v>321</v>
+      </c>
+      <c r="H190" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="16"/>
+    </row>
+    <row r="191" spans="1:9" s="1" customFormat="1">
+      <c r="A191" s="420"/>
+      <c r="B191" s="407"/>
+      <c r="C191" s="369"/>
+      <c r="D191" s="381"/>
+      <c r="E191" s="142" t="s">
+        <v>333</v>
+      </c>
+      <c r="F191" s="114" t="s">
+        <v>334</v>
+      </c>
+      <c r="G191" s="141" t="s">
+        <v>335</v>
+      </c>
+      <c r="H191" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="16"/>
+    </row>
+    <row r="192" spans="1:9" s="1" customFormat="1">
+      <c r="A192" s="420"/>
+      <c r="B192" s="407"/>
+      <c r="C192" s="369"/>
+      <c r="D192" s="381"/>
+      <c r="E192" s="142" t="s">
+        <v>378</v>
+      </c>
+      <c r="F192" s="114" t="s">
+        <v>376</v>
+      </c>
+      <c r="G192" s="141" t="s">
+        <v>377</v>
+      </c>
+      <c r="H192" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="16"/>
+    </row>
+    <row r="193" spans="1:9" s="1" customFormat="1">
+      <c r="A193" s="420"/>
+      <c r="B193" s="407"/>
+      <c r="C193" s="369"/>
+      <c r="D193" s="381"/>
+      <c r="E193" s="142" t="s">
+        <v>382</v>
+      </c>
+      <c r="F193" s="114" t="s">
+        <v>383</v>
+      </c>
+      <c r="G193" s="141" t="s">
+        <v>384</v>
+      </c>
+      <c r="H193" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="16"/>
+    </row>
+    <row r="194" spans="1:9" s="1" customFormat="1">
+      <c r="A194" s="420"/>
+      <c r="B194" s="407"/>
+      <c r="C194" s="369"/>
+      <c r="D194" s="381"/>
+      <c r="E194" s="166" t="s">
+        <v>394</v>
+      </c>
+      <c r="F194" s="167" t="s">
+        <v>395</v>
+      </c>
+      <c r="G194" s="167" t="s">
+        <v>391</v>
+      </c>
+      <c r="H194" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="16"/>
+    </row>
+    <row r="195" spans="1:9" s="1" customFormat="1">
+      <c r="A195" s="420"/>
+      <c r="B195" s="407"/>
+      <c r="C195" s="369"/>
+      <c r="D195" s="381"/>
+      <c r="E195" s="166" t="s">
+        <v>423</v>
+      </c>
+      <c r="F195" s="167" t="s">
+        <v>424</v>
+      </c>
+      <c r="G195" s="167" t="s">
+        <v>425</v>
+      </c>
+      <c r="H195" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195" s="16"/>
+    </row>
+    <row r="196" spans="1:9" s="1" customFormat="1">
+      <c r="A196" s="421"/>
+      <c r="B196" s="391"/>
+      <c r="C196" s="370"/>
+      <c r="D196" s="363"/>
+      <c r="E196" s="166" t="s">
+        <v>797</v>
+      </c>
+      <c r="F196" s="167" t="s">
+        <v>432</v>
+      </c>
+      <c r="G196" s="167" t="s">
+        <v>433</v>
+      </c>
+      <c r="H196" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="16"/>
+    </row>
+    <row r="197" spans="1:9" s="1" customFormat="1">
+      <c r="A197" s="117" t="s">
+        <v>385</v>
+      </c>
+      <c r="B197" s="29" t="s">
+        <v>386</v>
+      </c>
+      <c r="C197" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="D197" s="28" t="s">
+        <v>387</v>
+      </c>
+      <c r="E197" s="165" t="s">
+        <v>388</v>
+      </c>
+      <c r="F197" s="114" t="s">
+        <v>389</v>
+      </c>
+      <c r="G197" s="141" t="s">
+        <v>390</v>
+      </c>
+      <c r="H197" s="141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I197" s="16"/>
+    </row>
+    <row r="198" spans="1:9" s="1" customFormat="1">
+      <c r="A198" s="231" t="s">
+        <v>242</v>
+      </c>
+      <c r="B198" s="229" t="s">
+        <v>241</v>
+      </c>
+      <c r="C198" s="62" t="s">
+        <v>243</v>
+      </c>
+      <c r="D198" s="230" t="s">
+        <v>244</v>
+      </c>
+      <c r="E198" s="64" t="s">
+        <v>245</v>
+      </c>
+      <c r="F198" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G198" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="H198" s="229" t="s">
+        <v>28</v>
+      </c>
+      <c r="I198" s="16"/>
+    </row>
+    <row r="199" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A199" s="240" t="s">
+        <v>630</v>
+      </c>
+      <c r="B199" s="239" t="s">
+        <v>631</v>
+      </c>
+      <c r="C199" s="241" t="s">
+        <v>243</v>
+      </c>
+      <c r="D199" s="242" t="s">
+        <v>632</v>
+      </c>
+      <c r="E199" s="64" t="s">
+        <v>633</v>
+      </c>
+      <c r="F199" s="126" t="s">
+        <v>634</v>
+      </c>
+      <c r="G199" s="29" t="s">
+        <v>635</v>
+      </c>
+      <c r="H199" s="239" t="s">
+        <v>636</v>
+      </c>
+      <c r="I199" s="16"/>
+    </row>
+    <row r="200" spans="1:9" s="1" customFormat="1">
+      <c r="A200" s="286" t="s">
+        <v>714</v>
+      </c>
+      <c r="B200" s="276" t="s">
+        <v>706</v>
+      </c>
+      <c r="C200" s="278" t="s">
+        <v>715</v>
+      </c>
+      <c r="D200" s="285" t="s">
+        <v>716</v>
+      </c>
+      <c r="E200" s="279" t="s">
+        <v>717</v>
+      </c>
+      <c r="F200" s="126" t="s">
+        <v>718</v>
+      </c>
+      <c r="G200" s="276" t="s">
+        <v>706</v>
+      </c>
+      <c r="H200" s="276" t="s">
+        <v>719</v>
+      </c>
+      <c r="I200" s="16"/>
+    </row>
+    <row r="201" spans="1:9" s="1" customFormat="1">
+      <c r="A201" s="118" t="s">
+        <v>653</v>
+      </c>
+      <c r="B201" s="52" t="s">
+        <v>649</v>
+      </c>
+      <c r="C201" s="62" t="s">
+        <v>654</v>
+      </c>
+      <c r="D201" s="98" t="s">
+        <v>655</v>
+      </c>
+      <c r="E201" s="64" t="s">
+        <v>685</v>
+      </c>
+      <c r="F201" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="G201" s="234" t="s">
+        <v>649</v>
+      </c>
+      <c r="H201" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I201" s="16"/>
+    </row>
+    <row r="202" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A202" s="374" t="s">
+        <v>47</v>
+      </c>
+      <c r="B202" s="435" t="s">
+        <v>240</v>
+      </c>
+      <c r="C202" s="437" t="s">
+        <v>49</v>
+      </c>
+      <c r="D202" s="437" t="s">
+        <v>50</v>
+      </c>
+      <c r="E202" s="89" t="s">
+        <v>51</v>
+      </c>
+      <c r="F202" s="90" t="s">
+        <v>52</v>
+      </c>
+      <c r="G202" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="H202" s="91" t="s">
+        <v>14</v>
+      </c>
+      <c r="I202" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="169" spans="1:9" s="1" customFormat="1" ht="13.8">
-[...14 lines deleted...]
-      <c r="I169" s="42" t="s">
+    <row r="203" spans="1:9">
+      <c r="A203" s="375"/>
+      <c r="B203" s="436"/>
+      <c r="C203" s="363"/>
+      <c r="D203" s="363"/>
+      <c r="E203" s="168" t="s">
+        <v>60</v>
+      </c>
+      <c r="F203" s="169" t="s">
+        <v>61</v>
+      </c>
+      <c r="G203" s="170" t="s">
+        <v>62</v>
+      </c>
+      <c r="H203" s="91" t="s">
+        <v>63</v>
+      </c>
+      <c r="I203" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="170" spans="1:9" s="1" customFormat="1" ht="13.8">
-[...464 lines deleted...]
-      <c r="F195" s="119" t="s">
+    <row r="204" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A204" s="261" t="s">
+        <v>105</v>
+      </c>
+      <c r="B204" s="261" t="s">
+        <v>690</v>
+      </c>
+      <c r="C204" s="262" t="s">
+        <v>117</v>
+      </c>
+      <c r="D204" s="262" t="s">
+        <v>106</v>
+      </c>
+      <c r="E204" s="259" t="s">
+        <v>398</v>
+      </c>
+      <c r="F204" s="67" t="s">
         <v>396</v>
       </c>
-      <c r="G195" s="146" t="s">
+      <c r="G204" s="171" t="s">
         <v>397</v>
       </c>
-      <c r="H195" s="146" t="s">
-[...240 lines deleted...]
-        <v>63</v>
+      <c r="H204" s="257" t="s">
+        <v>55</v>
+      </c>
+      <c r="I204" s="71"/>
+    </row>
+    <row r="205" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A205" s="360" t="s">
+        <v>118</v>
+      </c>
+      <c r="B205" s="366" t="s">
+        <v>750</v>
+      </c>
+      <c r="C205" s="362" t="s">
+        <v>117</v>
+      </c>
+      <c r="D205" s="364" t="s">
+        <v>119</v>
+      </c>
+      <c r="E205" s="304" t="s">
+        <v>120</v>
+      </c>
+      <c r="F205" s="305" t="s">
+        <v>121</v>
+      </c>
+      <c r="G205" s="306" t="s">
+        <v>122</v>
+      </c>
+      <c r="H205" s="307" t="s">
+        <v>123</v>
       </c>
       <c r="I205" s="42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="206" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A206" s="266" t="s">
-[...12 lines deleted...]
-        <v>411</v>
+      <c r="A206" s="361"/>
+      <c r="B206" s="367"/>
+      <c r="C206" s="363"/>
+      <c r="D206" s="365"/>
+      <c r="E206" s="70" t="s">
+        <v>282</v>
       </c>
       <c r="F206" s="67" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>283</v>
+      </c>
+      <c r="G206" s="65" t="s">
+        <v>284</v>
+      </c>
+      <c r="H206" s="72" t="s">
+        <v>28</v>
       </c>
       <c r="I206" s="71"/>
     </row>
     <row r="207" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A207" s="355" t="s">
-[...23 lines deleted...]
-      <c r="I207" s="42" t="s">
+      <c r="A207" s="218" t="s">
+        <v>599</v>
+      </c>
+      <c r="B207" s="218" t="s">
+        <v>600</v>
+      </c>
+      <c r="C207" s="98" t="s">
+        <v>601</v>
+      </c>
+      <c r="D207" s="219" t="s">
+        <v>602</v>
+      </c>
+      <c r="E207" s="70" t="s">
+        <v>603</v>
+      </c>
+      <c r="F207" s="67" t="s">
+        <v>604</v>
+      </c>
+      <c r="G207" s="220" t="s">
+        <v>605</v>
+      </c>
+      <c r="H207" s="220" t="s">
+        <v>53</v>
+      </c>
+      <c r="I207" s="71"/>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="376" t="s">
+        <v>19</v>
+      </c>
+      <c r="B208" s="438" t="s">
+        <v>431</v>
+      </c>
+      <c r="C208" s="368" t="s">
+        <v>211</v>
+      </c>
+      <c r="D208" s="368" t="s">
+        <v>20</v>
+      </c>
+      <c r="E208" s="131" t="s">
+        <v>261</v>
+      </c>
+      <c r="F208" s="52" t="s">
+        <v>262</v>
+      </c>
+      <c r="G208" s="132" t="s">
+        <v>265</v>
+      </c>
+      <c r="H208" s="132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" s="42"/>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="372"/>
+      <c r="B209" s="378"/>
+      <c r="C209" s="369"/>
+      <c r="D209" s="369"/>
+      <c r="E209" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="F209" s="52" t="s">
+        <v>264</v>
+      </c>
+      <c r="G209" s="132" t="s">
+        <v>265</v>
+      </c>
+      <c r="H209" s="132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="16"/>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="372"/>
+      <c r="B210" s="378"/>
+      <c r="C210" s="369"/>
+      <c r="D210" s="369"/>
+      <c r="E210" s="131" t="s">
+        <v>426</v>
+      </c>
+      <c r="F210" s="52" t="s">
+        <v>427</v>
+      </c>
+      <c r="G210" s="132" t="s">
+        <v>428</v>
+      </c>
+      <c r="H210" s="132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="16"/>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="372"/>
+      <c r="B211" s="378"/>
+      <c r="C211" s="369"/>
+      <c r="D211" s="369"/>
+      <c r="E211" s="131" t="s">
+        <v>430</v>
+      </c>
+      <c r="F211" s="52" t="s">
+        <v>429</v>
+      </c>
+      <c r="G211" s="132" t="s">
+        <v>425</v>
+      </c>
+      <c r="H211" s="132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I211" s="16"/>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="372"/>
+      <c r="B212" s="378"/>
+      <c r="C212" s="369"/>
+      <c r="D212" s="369"/>
+      <c r="E212" s="252" t="s">
+        <v>679</v>
+      </c>
+      <c r="F212" s="52" t="s">
+        <v>680</v>
+      </c>
+      <c r="G212" s="132" t="s">
+        <v>681</v>
+      </c>
+      <c r="H212" s="132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212" s="16"/>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="373"/>
+      <c r="B213" s="436"/>
+      <c r="C213" s="370"/>
+      <c r="D213" s="370"/>
+      <c r="E213" s="252" t="s">
+        <v>682</v>
+      </c>
+      <c r="F213" s="52" t="s">
+        <v>683</v>
+      </c>
+      <c r="G213" s="132" t="s">
+        <v>681</v>
+      </c>
+      <c r="H213" s="132" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="16"/>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="357" t="s">
+        <v>850</v>
+      </c>
+      <c r="B214" s="356" t="s">
+        <v>851</v>
+      </c>
+      <c r="C214" s="359" t="s">
+        <v>211</v>
+      </c>
+      <c r="D214" s="359" t="s">
+        <v>852</v>
+      </c>
+      <c r="E214" s="31" t="s">
+        <v>853</v>
+      </c>
+      <c r="F214" s="355" t="s">
+        <v>854</v>
+      </c>
+      <c r="G214" s="358" t="s">
+        <v>855</v>
+      </c>
+      <c r="H214" s="358" t="s">
+        <v>845</v>
+      </c>
+      <c r="I214" s="16"/>
+    </row>
+    <row r="215" spans="1:9" ht="15" customHeight="1">
+      <c r="A215" s="371" t="s">
+        <v>100</v>
+      </c>
+      <c r="B215" s="431" t="s">
+        <v>689</v>
+      </c>
+      <c r="C215" s="434" t="s">
+        <v>99</v>
+      </c>
+      <c r="D215" s="434" t="s">
+        <v>101</v>
+      </c>
+      <c r="E215" s="328" t="s">
+        <v>130</v>
+      </c>
+      <c r="F215" s="329" t="s">
+        <v>131</v>
+      </c>
+      <c r="G215" s="330" t="s">
+        <v>129</v>
+      </c>
+      <c r="H215" s="425" t="s">
+        <v>557</v>
+      </c>
+      <c r="I215" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="208" spans="1:9" s="66" customFormat="1" ht="13.5" customHeight="1">
-[...102 lines deleted...]
-      <c r="G212" s="137" t="s">
+    <row r="216" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A216" s="372"/>
+      <c r="B216" s="432"/>
+      <c r="C216" s="369"/>
+      <c r="D216" s="369"/>
+      <c r="E216" s="76" t="s">
+        <v>187</v>
+      </c>
+      <c r="F216" s="51" t="s">
+        <v>188</v>
+      </c>
+      <c r="G216" s="120" t="s">
+        <v>189</v>
+      </c>
+      <c r="H216" s="407"/>
+      <c r="I216" s="255"/>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="372"/>
+      <c r="B217" s="432"/>
+      <c r="C217" s="369"/>
+      <c r="D217" s="369"/>
+      <c r="E217" s="76" t="s">
+        <v>331</v>
+      </c>
+      <c r="F217" s="51" t="s">
+        <v>330</v>
+      </c>
+      <c r="G217" s="120" t="s">
+        <v>332</v>
+      </c>
+      <c r="H217" s="391"/>
+      <c r="I217" s="255"/>
+    </row>
+    <row r="218" spans="1:9" ht="26.25" customHeight="1">
+      <c r="A218" s="372"/>
+      <c r="B218" s="432"/>
+      <c r="C218" s="369"/>
+      <c r="D218" s="369"/>
+      <c r="E218" s="76" t="s">
+        <v>554</v>
+      </c>
+      <c r="F218" s="51" t="s">
+        <v>555</v>
+      </c>
+      <c r="G218" s="120" t="s">
+        <v>556</v>
+      </c>
+      <c r="H218" s="32" t="s">
+        <v>688</v>
+      </c>
+      <c r="I218" s="256"/>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="372"/>
+      <c r="B219" s="432"/>
+      <c r="C219" s="369"/>
+      <c r="D219" s="369"/>
+      <c r="E219" s="225" t="s">
         <v>441</v>
       </c>
-      <c r="H212" s="137" t="s">
-[...131 lines deleted...]
-      </c>
       <c r="F219" s="51" t="s">
-        <v>568</v>
-[...15 lines deleted...]
-        <v>454</v>
+        <v>621</v>
+      </c>
+      <c r="G219" s="120" t="s">
+        <v>622</v>
+      </c>
+      <c r="H219" s="449" t="s">
+        <v>620</v>
+      </c>
+      <c r="I219" s="255"/>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="372"/>
+      <c r="B220" s="432"/>
+      <c r="C220" s="369"/>
+      <c r="D220" s="369"/>
+      <c r="E220" s="76" t="s">
+        <v>399</v>
       </c>
       <c r="F220" s="51" t="s">
-        <v>634</v>
-[...13 lines deleted...]
-      <c r="D221" s="364"/>
+        <v>623</v>
+      </c>
+      <c r="G220" s="120" t="s">
+        <v>622</v>
+      </c>
+      <c r="H220" s="449"/>
+      <c r="I220" s="256"/>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="372"/>
+      <c r="B221" s="432"/>
+      <c r="C221" s="369"/>
+      <c r="D221" s="369"/>
       <c r="E221" s="76" t="s">
-        <v>412</v>
+        <v>434</v>
       </c>
       <c r="F221" s="51" t="s">
-        <v>636</v>
-[...13 lines deleted...]
-        <v>447</v>
+        <v>624</v>
+      </c>
+      <c r="G221" s="120" t="s">
+        <v>622</v>
+      </c>
+      <c r="H221" s="449"/>
+      <c r="I221" s="256"/>
+    </row>
+    <row r="222" spans="1:9" ht="25.5">
+      <c r="A222" s="373"/>
+      <c r="B222" s="433"/>
+      <c r="C222" s="370"/>
+      <c r="D222" s="370"/>
+      <c r="E222" s="254" t="s">
+        <v>102</v>
       </c>
       <c r="F222" s="51" t="s">
-        <v>637</v>
-[...35 lines deleted...]
-      <c r="I224" s="180"/>
+        <v>686</v>
+      </c>
+      <c r="G222" s="120" t="s">
+        <v>687</v>
+      </c>
+      <c r="H222" s="32" t="s">
+        <v>557</v>
+      </c>
+      <c r="I222" s="256"/>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" s="172"/>
+      <c r="B223" s="55"/>
+      <c r="C223" s="173"/>
+      <c r="D223" s="173"/>
+      <c r="E223" s="53"/>
+      <c r="F223" s="55"/>
+      <c r="G223" s="55"/>
+      <c r="H223" s="174"/>
+      <c r="I223" s="175"/>
     </row>
   </sheetData>
   <mergeCells count="121">
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="A83:A84"/>
     <mergeCell ref="B83:B84"/>
     <mergeCell ref="C83:C84"/>
     <mergeCell ref="D83:D84"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="D61:D62"/>
     <mergeCell ref="B70:B73"/>
     <mergeCell ref="A70:A73"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="B51:B52"/>
     <mergeCell ref="D51:D52"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="B53:B54"/>
     <mergeCell ref="C53:C54"/>
     <mergeCell ref="D53:D54"/>
     <mergeCell ref="A78:A81"/>
@@ -11491,122 +11421,122 @@
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="H53:H54"/>
     <mergeCell ref="A17:A50"/>
     <mergeCell ref="B17:B50"/>
     <mergeCell ref="C17:C50"/>
     <mergeCell ref="D17:D50"/>
     <mergeCell ref="D78:D81"/>
     <mergeCell ref="C78:C81"/>
     <mergeCell ref="B78:B81"/>
     <mergeCell ref="C70:C73"/>
     <mergeCell ref="D70:D73"/>
     <mergeCell ref="H57:H58"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="C51:C52"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="H61:H62"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="E75:G75"/>
-    <mergeCell ref="H92:H96"/>
-[...1 lines deleted...]
-    <mergeCell ref="B98:B102"/>
+    <mergeCell ref="H91:H95"/>
+    <mergeCell ref="B90:B95"/>
+    <mergeCell ref="B97:B101"/>
     <mergeCell ref="C85:C89"/>
-    <mergeCell ref="C98:C102"/>
-    <mergeCell ref="D98:D102"/>
+    <mergeCell ref="C97:C101"/>
+    <mergeCell ref="D97:D101"/>
     <mergeCell ref="D85:D89"/>
-    <mergeCell ref="A91:A96"/>
-[...1 lines deleted...]
-    <mergeCell ref="A98:A102"/>
+    <mergeCell ref="A90:A95"/>
+    <mergeCell ref="C90:C95"/>
+    <mergeCell ref="A97:A101"/>
     <mergeCell ref="B85:B89"/>
-    <mergeCell ref="H216:H218"/>
-[...24 lines deleted...]
-    <mergeCell ref="C103:C108"/>
+    <mergeCell ref="H215:H217"/>
+    <mergeCell ref="D90:D95"/>
+    <mergeCell ref="H97:H101"/>
+    <mergeCell ref="C109:C120"/>
+    <mergeCell ref="B215:B222"/>
+    <mergeCell ref="C215:C222"/>
+    <mergeCell ref="D215:D222"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="B208:B213"/>
+    <mergeCell ref="B109:B120"/>
+    <mergeCell ref="B163:B185"/>
+    <mergeCell ref="C163:C185"/>
+    <mergeCell ref="C187:C196"/>
+    <mergeCell ref="D102:D107"/>
+    <mergeCell ref="C123:C125"/>
+    <mergeCell ref="D123:D125"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="D208:D213"/>
+    <mergeCell ref="H219:H221"/>
+    <mergeCell ref="H159:H162"/>
+    <mergeCell ref="H163:H167"/>
+    <mergeCell ref="B102:B107"/>
+    <mergeCell ref="C102:C107"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="A85:A89"/>
-    <mergeCell ref="A110:A121"/>
-[...30 lines deleted...]
-    <mergeCell ref="D165:D187"/>
+    <mergeCell ref="A109:A120"/>
+    <mergeCell ref="D187:D196"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="C159:C162"/>
+    <mergeCell ref="C121:C122"/>
+    <mergeCell ref="D121:D122"/>
+    <mergeCell ref="B187:B196"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="A123:A125"/>
+    <mergeCell ref="A102:A107"/>
+    <mergeCell ref="D109:D120"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="D159:D162"/>
+    <mergeCell ref="A132:A152"/>
+    <mergeCell ref="A128:A129"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="A187:A196"/>
+    <mergeCell ref="A163:A185"/>
+    <mergeCell ref="A205:A206"/>
+    <mergeCell ref="C205:C206"/>
+    <mergeCell ref="D205:D206"/>
+    <mergeCell ref="B205:B206"/>
+    <mergeCell ref="C208:C213"/>
+    <mergeCell ref="A215:A222"/>
+    <mergeCell ref="A202:A203"/>
+    <mergeCell ref="A208:A213"/>
+    <mergeCell ref="B132:B152"/>
+    <mergeCell ref="C132:C152"/>
+    <mergeCell ref="D132:D152"/>
+    <mergeCell ref="A159:A162"/>
+    <mergeCell ref="B159:B162"/>
+    <mergeCell ref="D163:D185"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>