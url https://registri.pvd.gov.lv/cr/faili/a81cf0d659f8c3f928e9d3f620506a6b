--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Pārējie atzītie pārtikas aprites uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4CBAE04-4D34-4F3B-9588-FE78A0AAE6D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48D02633-251D-413F-AB1A-D662417ECD58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="0" windowWidth="25440" windowHeight="15270" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Ingrida Sproģe</author>
   </authors>
   <commentList>
     <comment ref="L4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="186"/>
           </rPr>
           <t>Ingrida Sproģe:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="186"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="113">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Atzīšanas numurs</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
@@ -394,54 +394,54 @@
   <si>
     <t>"Rosmes", Bebru pagasts, Aizkraukles novds</t>
   </si>
   <si>
     <t>A 079229</t>
   </si>
   <si>
     <t>Mazjaudas kautuves</t>
   </si>
   <si>
     <t>A 102145</t>
   </si>
   <si>
     <t>LV2600260</t>
   </si>
   <si>
     <t>LV2600237</t>
   </si>
   <si>
     <t>SIA "Hunter"</t>
   </si>
   <si>
     <t>“Lauras”, Taurenes pagasts, Cēsu novads</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 25.02.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>LV2600278</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts: 214.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -765,264 +765,230 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1236,158 +1202,158 @@
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18">
       <c r="A1" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="20"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="8"/>
     </row>
     <row r="2" spans="1:17" ht="24.75" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="27" t="s">
         <v>105</v>
       </c>
-      <c r="B2" s="32"/>
-[...14 lines deleted...]
-      <c r="Q2" s="32"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
     </row>
     <row r="3" spans="1:17" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="48" customHeight="1" thickBot="1">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="37" t="s">
+      <c r="C4" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="26" t="s">
+      <c r="G4" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="H4" s="26" t="s">
+      <c r="H4" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="I4" s="39" t="s">
+      <c r="I4" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="K4" s="26" t="s">
+      <c r="K4" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="L4" s="26" t="s">
+      <c r="L4" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="M4" s="26" t="s">
+      <c r="M4" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="N4" s="26" t="s">
+      <c r="N4" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="O4" s="26" t="s">
+      <c r="O4" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="33" t="s">
+      <c r="P4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="34"/>
+      <c r="Q4" s="31"/>
     </row>
     <row r="5" spans="1:17" ht="48" customHeight="1" thickBot="1">
-      <c r="A5" s="29"/>
-[...13 lines deleted...]
-      <c r="O5" s="27"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="29"/>
       <c r="P5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="Q5" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="30" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>104</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>101</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>103</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
@@ -1490,51 +1456,53 @@
     </row>
     <row r="9" spans="1:17" ht="39" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="17"/>
       <c r="F9" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="18"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
-      <c r="N9" s="16"/>
+      <c r="N9" s="16" t="s">
+        <v>11</v>
+      </c>
       <c r="O9" s="22" t="s">
         <v>83</v>
       </c>
       <c r="P9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="Q9" s="13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="33" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>90</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>91</v>
       </c>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
@@ -1898,140 +1866,140 @@
       <c r="J20" s="23"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="17" t="s">
         <v>11</v>
       </c>
       <c r="N20" s="17" t="s">
         <v>11</v>
       </c>
       <c r="O20" s="16"/>
       <c r="P20" s="16" t="s">
         <v>55</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="33" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>110</v>
       </c>
       <c r="E21" s="23"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17"/>
       <c r="J21" s="23"/>
       <c r="K21" s="18"/>
       <c r="L21" s="17" t="s">
         <v>11</v>
       </c>
       <c r="M21" s="17" t="s">
         <v>11</v>
       </c>
       <c r="N21" s="17"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16" t="s">
         <v>55</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="27" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="B23" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="30"/>
-[...11 lines deleted...]
-      <c r="O23" s="30"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="40"/>
     </row>
     <row r="24" spans="1:17" ht="27.75" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>81</v>
       </c>
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="C24" s="31"/>
-[...11 lines deleted...]
-      <c r="O24" s="31"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="K4:K5"/>
     <mergeCell ref="B24:O24"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="O4:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="K4:K5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>