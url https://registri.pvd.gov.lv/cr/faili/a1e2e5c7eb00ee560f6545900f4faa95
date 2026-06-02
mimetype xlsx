--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDA4B399-1F7A-40FF-A854-8ABCAE9E2CE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EABBA08-AFCD-4C24-887B-1D97C3D8C840}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1575" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="51">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Atkārtotas atzīšanas termiņš</t>
@@ -152,51 +152,72 @@
   <si>
     <t>19.06.2026.</t>
   </si>
   <si>
     <t>PA 087976</t>
   </si>
   <si>
     <t>SIA "MAGNET Antlers"</t>
   </si>
   <si>
     <t>Sabiles iela 3A, Kandava, Tukuma novads, LV-3120</t>
   </si>
   <si>
     <t>PA 106860</t>
   </si>
   <si>
     <t>09.07.2026.</t>
   </si>
   <si>
     <t>Kustes dambis 30A, Ventspils, LV-3601</t>
   </si>
   <si>
     <t>SIA "Pet Science Develop"</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 06.05.2026.</t>
+    <t>23.30</t>
+  </si>
+  <si>
+    <t>PA 096774</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>SIA BIO100</t>
+  </si>
+  <si>
+    <t>Rīgas iela 21C, Olaine, Olaines novads, LV-2114</t>
+  </si>
+  <si>
+    <t>PVD Dienvidzemgales pārvalde</t>
+  </si>
+  <si>
+    <t>Helmaņa iela 10, Jelgava, LV-3004, +371 63021124, dienvidzemgale@pvd.gov.lv</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 25.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -232,51 +253,51 @@
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -420,58 +441,71 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -541,50 +575,53 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{B5B1AFC9-3AEC-42EB-9212-DDAFA743FDDC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -887,51 +924,51 @@
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="3" spans="1:4" ht="105">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K190"/>
+  <dimension ref="A1:K191"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="16" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="28.140625" style="3" customWidth="1"/>
     <col min="6" max="8" width="11" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="29.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
@@ -945,51 +982,51 @@
       <c r="A2" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
     </row>
     <row r="3" spans="1:11" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="14"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="5"/>
       <c r="J3" s="9" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="31.5" customHeight="1" thickBot="1">
       <c r="A4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="29"/>
       <c r="H4" s="30"/>
       <c r="I4" s="31" t="s">
         <v>10</v>
@@ -1029,148 +1066,167 @@
       <c r="B6" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="24"/>
     </row>
-    <row r="7" spans="1:11" ht="39.75" customHeight="1">
+    <row r="7" spans="1:11" ht="34.5" customHeight="1">
       <c r="A7" s="17" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C7" s="18" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E7" s="19" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="F7" s="20"/>
-      <c r="G7" s="20"/>
+      <c r="G7" s="20" t="s">
+        <v>19</v>
+      </c>
       <c r="H7" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="20" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-    <row r="8" spans="1:11" ht="33" customHeight="1">
+        <v>48</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="18"/>
+    </row>
+    <row r="8" spans="1:11" ht="39.75" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="22" t="s">
-        <v>25</v>
+      <c r="B8" s="17" t="s">
+        <v>36</v>
       </c>
       <c r="C8" s="18" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>35</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>37</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="G8" s="23"/>
+        <v>38</v>
+      </c>
+      <c r="F8" s="20"/>
+      <c r="G8" s="20"/>
       <c r="H8" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="20" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J8" s="20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K8" s="21"/>
     </row>
-    <row r="9" spans="1:11" ht="37.5" customHeight="1">
+    <row r="9" spans="1:11" ht="33" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="C9" s="18" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D9" s="20" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="21"/>
     </row>
-    <row r="10" spans="1:11">
-[...9 lines deleted...]
-      <c r="J10" s="4"/>
+    <row r="10" spans="1:11" ht="37.5" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="21"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="4"/>
       <c r="B11" s="15"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="4"/>
       <c r="B12" s="15"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
     </row>
@@ -3287,50 +3343,62 @@
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="4"/>
       <c r="B189" s="15"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="4"/>
       <c r="F189" s="4"/>
       <c r="G189" s="4"/>
       <c r="H189" s="4"/>
       <c r="I189" s="4"/>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="4"/>
       <c r="B190" s="15"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="4"/>
       <c r="F190" s="4"/>
       <c r="G190" s="4"/>
       <c r="H190" s="4"/>
       <c r="I190" s="4"/>
       <c r="J190" s="4"/>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="4"/>
+      <c r="B191" s="15"/>
+      <c r="C191" s="4"/>
+      <c r="D191" s="4"/>
+      <c r="E191" s="4"/>
+      <c r="F191" s="4"/>
+      <c r="G191" s="4"/>
+      <c r="H191" s="4"/>
+      <c r="I191" s="4"/>
+      <c r="J191" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>