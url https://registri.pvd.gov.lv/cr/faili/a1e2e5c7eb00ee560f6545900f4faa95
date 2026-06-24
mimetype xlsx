--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EABBA08-AFCD-4C24-887B-1D97C3D8C840}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E93FD9B-0B96-49C5-ABBC-E41009B56F58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1575" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="47">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Atkārtotas atzīšanas termiņš</t>
@@ -92,132 +92,120 @@
   <si>
     <t>Darbības identifi-kācijas kods</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Dzīvnieku izcelsmes pārtikā neizmantojamo blakusproduktu  aprites uzņēmumi, kam piešķirts pagaidu atzīšanas vai reģistrācijas numurs</t>
   </si>
   <si>
     <t>Piezīmes</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>96.29</t>
   </si>
   <si>
     <t>PVD Ziemeļkurzemes pārvalde</t>
   </si>
   <si>
     <t>Daģu iela 2, Talsi, LV- 3201, +371 63291660, ziemelkurzeme@pvd.gov.lv</t>
   </si>
   <si>
-    <t>PVD Rietumpierīgas pārvalde</t>
-[...46 lines deleted...]
-  <si>
     <t>PA 106860</t>
   </si>
   <si>
     <t>09.07.2026.</t>
   </si>
   <si>
     <t>Kustes dambis 30A, Ventspils, LV-3601</t>
   </si>
   <si>
     <t>SIA "Pet Science Develop"</t>
   </si>
   <si>
     <t>23.30</t>
   </si>
   <si>
     <t>PA 096774</t>
   </si>
   <si>
     <t>24.08.2026.</t>
   </si>
   <si>
     <t>SIA BIO100</t>
   </si>
   <si>
     <t>Rīgas iela 21C, Olaine, Olaines novads, LV-2114</t>
   </si>
   <si>
     <t>PVD Dienvidzemgales pārvalde</t>
   </si>
   <si>
     <t>Helmaņa iela 10, Jelgava, LV-3004, +371 63021124, dienvidzemgale@pvd.gov.lv</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 25.05.2026.</t>
+    <t>23.14</t>
+  </si>
+  <si>
+    <t>PA 107908</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>SIA "Livland Biomethane"</t>
+  </si>
+  <si>
+    <t>Lejasbolles ferma, Naukšēnu pagasts, Valmieras novads, LV-4244</t>
+  </si>
+  <si>
+    <t>PVD Ziemeļvidzemes pārvalde</t>
+  </si>
+  <si>
+    <t>Raiņa iela 21, Valmiera, LV-4201, +371 64207313, ziemelvidzeme@pvd.gov.lv</t>
+  </si>
+  <si>
+    <t>96.22</t>
+  </si>
+  <si>
+    <t>PA 108080</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>ZS "Stepnieki-II"</t>
+  </si>
+  <si>
+    <t>Ferma "Stepnieki", Vārves pagasts, Ventspils novads, LV-3623</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 17.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -253,51 +241,51 @@
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -433,65 +421,50 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...13 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -532,96 +505,96 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{B5B1AFC9-3AEC-42EB-9212-DDAFA743FDDC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -924,309 +897,292 @@
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="3" spans="1:4" ht="105">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K191"/>
+  <dimension ref="A1:K189"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="16" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="28.140625" style="3" customWidth="1"/>
     <col min="6" max="8" width="11" style="3" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="29.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
     </row>
     <row r="2" spans="1:11" ht="25.5" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="25"/>
-[...8 lines deleted...]
-      <c r="K2" s="25"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
     </row>
     <row r="3" spans="1:11" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="14"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="5"/>
       <c r="J3" s="9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="26" t="s">
+      <c r="D4" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="28" t="s">
+      <c r="F4" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="29"/>
-[...1 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="G4" s="30"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="32"/>
-      <c r="K4" s="26" t="s">
+      <c r="J4" s="33"/>
+      <c r="K4" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="21" customHeight="1" thickBot="1">
-      <c r="A5" s="38"/>
-[...3 lines deleted...]
-      <c r="E5" s="27"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
       <c r="F5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="27"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11" ht="34.5" customHeight="1">
+      <c r="K5" s="28"/>
+    </row>
+    <row r="6" spans="1:11" ht="39" customHeight="1">
       <c r="A6" s="17" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B6" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="D6" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="E6" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="20"/>
-      <c r="G6" s="20"/>
+      <c r="G6" s="20" t="s">
+        <v>19</v>
+      </c>
       <c r="H6" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="J6" s="20" t="s">
-[...4 lines deleted...]
-    <row r="7" spans="1:11" ht="34.5" customHeight="1">
+      <c r="K6" s="18"/>
+    </row>
+    <row r="7" spans="1:11" ht="30" customHeight="1">
       <c r="A7" s="17" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>20</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>23</v>
       </c>
       <c r="C7" s="18" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>24</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>26</v>
       </c>
       <c r="E7" s="19" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
       <c r="H7" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="20" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-    <row r="8" spans="1:11" ht="39.75" customHeight="1">
+        <v>21</v>
+      </c>
+      <c r="J7" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" ht="30" customHeight="1">
       <c r="A8" s="17" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="C8" s="18" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>43</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>44</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="G8" s="20"/>
+        <v>45</v>
+      </c>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
       <c r="H8" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="20" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="J8" s="20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K8" s="21"/>
     </row>
-    <row r="9" spans="1:11" ht="33" customHeight="1">
+    <row r="9" spans="1:11" ht="25.5">
       <c r="A9" s="17" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C9" s="18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D9" s="20" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F9" s="23"/>
-      <c r="G9" s="23"/>
-      <c r="H9" s="20" t="s">
+      <c r="G9" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="I9" s="20" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H9" s="20"/>
+      <c r="I9" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="25" t="s">
+        <v>40</v>
       </c>
       <c r="K9" s="21"/>
     </row>
-    <row r="10" spans="1:11" ht="37.5" customHeight="1">
-[...26 lines deleted...]
-      <c r="K10" s="21"/>
+    <row r="10" spans="1:11">
+      <c r="A10" s="4"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="4"/>
       <c r="B11" s="15"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="4"/>
       <c r="B12" s="15"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
     </row>
@@ -3331,74 +3287,50 @@
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="4"/>
       <c r="B188" s="15"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="4"/>
       <c r="F188" s="4"/>
       <c r="G188" s="4"/>
       <c r="H188" s="4"/>
       <c r="I188" s="4"/>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="4"/>
       <c r="B189" s="15"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="4"/>
       <c r="F189" s="4"/>
       <c r="G189" s="4"/>
       <c r="H189" s="4"/>
       <c r="I189" s="4"/>
       <c r="J189" s="4"/>
-    </row>
-[...22 lines deleted...]
-      <c r="J191" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>