--- v0 (2026-05-23)
+++ v1 (2026-06-18)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Blakusproduktu aprites uzņēmumi---\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADA45E4F-24E6-41CD-92D3-EBBF96A4342F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66DCB3DC-84C1-4C11-A321-60CDE9C25D48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="1575" windowWidth="29040" windowHeight="15720" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="8.SEKCIJA" sheetId="16" r:id="rId2"/>
   </sheets>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="187">
   <si>
     <t>(4)</t>
   </si>
   <si>
     <t>PETPR</t>
   </si>
   <si>
     <t>PETD</t>
   </si>
   <si>
     <t>(5)</t>
   </si>
   <si>
     <t>(5),(6)</t>
   </si>
   <si>
     <t>(9)</t>
   </si>
   <si>
     <t>CHAN</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
@@ -539,53 +539,50 @@
   <si>
     <t>"Sidrabi", Zaubes pagasts, Cēsu novads, LV-4113</t>
   </si>
   <si>
     <t>"Viesuļi", Zasas pagasts, Jēkabpils novads, LV-5239</t>
   </si>
   <si>
     <t>“Dailes”, Cenu pagasts, Jelgavas novads, LV-3018</t>
   </si>
   <si>
     <t>Durbes iela 2B, Ķemeri, Jūrmala, LV-2012</t>
   </si>
   <si>
     <t>"Auriķi", Jumpravas pagasts, Ogres novads, LV-5022</t>
   </si>
   <si>
     <t>"Senlejas", Ķeipenes pagasts, Ogres novads, LV-5062</t>
   </si>
   <si>
     <t>"Blāzmas 2", Mores pagasts, Siguldas novads, LV-2170</t>
   </si>
   <si>
     <t>"Zivju fabrika", Rude, Rojas pagasts, Talsu novads, LV-3264</t>
   </si>
   <si>
-    <t>"Meijas", Tumes pagasts, Tukuma, LV-3139</t>
-[...1 lines deleted...]
-  <si>
     <t>A 089557</t>
   </si>
   <si>
     <t>SIA "Cēsu gaļas kombināts"</t>
   </si>
   <si>
     <t>Miera iela 19, Cēsis, Cēsu novads, LV-4101</t>
   </si>
   <si>
     <t>B, O, C</t>
   </si>
   <si>
     <t>A 089138</t>
   </si>
   <si>
     <t>Andreja Paulāna iela 1A, Preiļi, Preiļu novads, LV-5301</t>
   </si>
   <si>
     <t>A 090190</t>
   </si>
   <si>
     <t>SIA Woof Raw food</t>
   </si>
   <si>
     <t>Tilta iela 4, Rīga, LV-1005</t>
@@ -683,60 +680,93 @@
   <si>
     <t>Lielā iela 35A, Tukums, Tukuma novads, LV-3101</t>
   </si>
   <si>
     <t>TRADER</t>
   </si>
   <si>
     <t>A 102677</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "Hotdog LV" </t>
   </si>
   <si>
     <t>Flotes iela 16, Liepāja, LV-3405</t>
   </si>
   <si>
     <t>A 102075</t>
   </si>
   <si>
     <t>Kandavas  iela 39, Rīga, LV-1083</t>
   </si>
   <si>
     <t>SIA ASAP snacks</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 06.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>A 105756</t>
   </si>
   <si>
     <t>SIA "Kairos Solutions"</t>
   </si>
   <si>
     <t>Penkules iela 73, Mārupe, Mārupes novads, LV-2167</t>
+  </si>
+  <si>
+    <t>"Meijas", Tumes pagasts, Tukuma novads, LV-3139</t>
+  </si>
+  <si>
+    <t>Sabiles iela 3A, Kandava, Tukuma novads, LV-3120</t>
+  </si>
+  <si>
+    <t>A 087976</t>
+  </si>
+  <si>
+    <t>SIA "MAGNET Antlers"</t>
+  </si>
+  <si>
+    <t>A 106081</t>
+  </si>
+  <si>
+    <t>SIA "Do-chef"</t>
+  </si>
+  <si>
+    <t>Krustes, Melnsils, Rojas pagasts, Talsu novads, LV-3264</t>
+  </si>
+  <si>
+    <t>TRANS, TRADER</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>A 106165</t>
+  </si>
+  <si>
+    <t>SIA FECH</t>
+  </si>
+  <si>
+    <t>Pils iela 27, Alūksne, Alūksnes novads, LV-4301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
@@ -956,51 +986,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1008,56 +1038,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1188,50 +1212,101 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1250,65 +1325,50 @@
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1595,1514 +1655,1599 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K69"/>
+  <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="23" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="19" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="16.85546875" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="89"/>
-      <c r="C1" s="89"/>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
-      <c r="J1" s="46"/>
+      <c r="J1" s="44"/>
     </row>
     <row r="2" spans="1:11" ht="21" customHeight="1">
       <c r="A2" s="2"/>
-      <c r="B2" s="91" t="s">
+      <c r="B2" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="91"/>
-[...7 lines deleted...]
-      <c r="K2" s="91"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
     </row>
     <row r="3" spans="1:11" ht="18.75" customHeight="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="92" t="s">
+      <c r="B3" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="92"/>
-[...7 lines deleted...]
-      <c r="K3" s="92"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
     </row>
     <row r="4" spans="1:11" ht="18" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="93" t="s">
+      <c r="B4" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="93"/>
-[...7 lines deleted...]
-      <c r="K4" s="93"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="14.25" customHeight="1" thickBot="1">
       <c r="A5" s="2"/>
-      <c r="B5" s="90" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="90"/>
+      <c r="B5" s="105" t="s">
+        <v>183</v>
+      </c>
+      <c r="C5" s="105"/>
+      <c r="D5" s="105"/>
       <c r="E5" s="3"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6" spans="1:11" ht="42" customHeight="1" thickBot="1">
       <c r="A6" s="5"/>
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="29" t="s">
         <v>94</v>
       </c>
-      <c r="C6" s="31" t="s">
+      <c r="C6" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="32" t="s">
+      <c r="D6" s="30" t="s">
         <v>95</v>
       </c>
-      <c r="E6" s="32" t="s">
+      <c r="E6" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="G6" s="31" t="s">
+      <c r="G6" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="H6" s="31" t="s">
+      <c r="H6" s="29" t="s">
         <v>59</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>97</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="K6" s="33" t="s">
+      <c r="K6" s="31" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="27.75" customHeight="1">
+    <row r="7" spans="1:11" ht="28.5" customHeight="1">
       <c r="A7" s="5"/>
-      <c r="B7" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E7" s="19">
+      <c r="B7" s="47" t="s">
+        <v>184</v>
+      </c>
+      <c r="C7" s="90" t="s">
+        <v>185</v>
+      </c>
+      <c r="D7" s="50" t="s">
+        <v>186</v>
+      </c>
+      <c r="E7" s="17">
         <v>3</v>
       </c>
-      <c r="F7" s="19" t="s">
+      <c r="F7" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="20" t="s">
-[...8 lines deleted...]
-      <c r="J7" s="9" t="s">
+      <c r="G7" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="10"/>
+      <c r="J7" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="K7" s="9"/>
+      <c r="K7" s="88"/>
     </row>
     <row r="8" spans="1:11" ht="27.75" customHeight="1">
       <c r="A8" s="5"/>
-      <c r="B8" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="9">
+      <c r="B8" s="89" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="90" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="91" t="s">
+        <v>117</v>
+      </c>
+      <c r="E8" s="88">
         <v>3</v>
       </c>
-      <c r="F8" s="9" t="s">
+      <c r="F8" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="G8" s="9" t="s">
+      <c r="G8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="10" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
       <c r="I8" s="10" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11" ht="27.75" customHeight="1">
       <c r="A9" s="5"/>
-      <c r="B9" s="25" t="s">
-        <v>68</v>
+      <c r="B9" s="23" t="s">
+        <v>125</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>69</v>
+        <v>126</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="E9" s="9">
         <v>3</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="10" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I9" s="10"/>
+        <v>165</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>128</v>
+      </c>
       <c r="J9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="9"/>
     </row>
-    <row r="10" spans="1:11" s="29" customFormat="1" ht="27.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="25" t="s">
+    <row r="10" spans="1:11" ht="27.75" customHeight="1">
+      <c r="A10" s="5"/>
+      <c r="B10" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E10" s="9">
+        <v>3</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="10"/>
+      <c r="J10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="9"/>
+    </row>
+    <row r="11" spans="1:11" s="27" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A11" s="22"/>
+      <c r="B11" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="C10" s="26" t="s">
+      <c r="C11" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="D10" s="25" t="s">
+      <c r="D11" s="23" t="s">
         <v>119</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E11" s="25">
         <v>3</v>
       </c>
-      <c r="F10" s="27" t="s">
+      <c r="F11" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="G10" s="27" t="s">
+      <c r="G11" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="H10" s="28"/>
-[...30 lines deleted...]
-      <c r="J11" s="9" t="s">
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="25" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="1:11" ht="28.5" customHeight="1">
       <c r="A12" s="5"/>
-      <c r="B12" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="54" t="s">
+      <c r="B12" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="E12" s="28">
+        <v>3</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="9"/>
+    </row>
+    <row r="13" spans="1:11" ht="28.5" customHeight="1">
+      <c r="A13" s="5"/>
+      <c r="B13" s="49" t="s">
+        <v>155</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>150</v>
+      </c>
+      <c r="D13" s="50" t="s">
         <v>151</v>
       </c>
-      <c r="D12" s="52" t="s">
+      <c r="E13" s="53" t="s">
         <v>152</v>
       </c>
-      <c r="E12" s="55" t="s">
+      <c r="F13" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="H13" s="46" t="s">
         <v>153</v>
       </c>
-      <c r="F12" s="56" t="s">
-[...5 lines deleted...]
-      <c r="H12" s="48" t="s">
+      <c r="I13" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="I12" s="56" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="30" t="s">
+      <c r="J13" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="K12" s="50"/>
-[...3 lines deleted...]
-      <c r="B13" s="69" t="s">
+      <c r="K13" s="48"/>
+    </row>
+    <row r="14" spans="1:11" ht="21.75" customHeight="1">
+      <c r="A14" s="5"/>
+      <c r="B14" s="67" t="s">
+        <v>166</v>
+      </c>
+      <c r="C14" s="68" t="s">
         <v>167</v>
       </c>
-      <c r="C13" s="70" t="s">
+      <c r="D14" s="50" t="s">
         <v>168</v>
       </c>
-      <c r="D13" s="52" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="27">
+      <c r="E14" s="25">
         <v>3</v>
       </c>
-      <c r="F13" s="27" t="s">
+      <c r="F14" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="27" t="s">
+      <c r="G14" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="H13" s="75" t="s">
+      <c r="H14" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="I13" s="74"/>
-      <c r="J13" s="30" t="s">
+      <c r="I14" s="72"/>
+      <c r="J14" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="K13" s="68"/>
-[...28 lines deleted...]
-      <c r="K14" s="9"/>
+      <c r="K14" s="66"/>
     </row>
     <row r="15" spans="1:11" ht="30.75" customHeight="1">
       <c r="A15" s="5"/>
-      <c r="B15" s="98" t="s">
+      <c r="B15" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E15" s="9">
+        <v>3</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" spans="1:11" ht="30.75" customHeight="1">
+      <c r="A16" s="5"/>
+      <c r="B16" s="79" t="s">
+        <v>172</v>
+      </c>
+      <c r="C16" s="80" t="s">
+        <v>173</v>
+      </c>
+      <c r="D16" s="81" t="s">
         <v>174</v>
       </c>
-      <c r="C15" s="99" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="101">
+      <c r="E16" s="82">
         <v>3</v>
       </c>
-      <c r="F15" s="101" t="s">
+      <c r="F16" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="G15" s="102" t="s">
+      <c r="G16" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="H15" s="10"/>
-[...1 lines deleted...]
-      <c r="J15" s="76" t="s">
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="K15" s="76"/>
-[...30 lines deleted...]
-      <c r="K16" s="9"/>
+      <c r="K16" s="74"/>
     </row>
     <row r="17" spans="1:11" ht="16.5" customHeight="1">
       <c r="A17" s="7"/>
-      <c r="B17" s="80"/>
-[...4 lines deleted...]
-      <c r="G17" s="78"/>
+      <c r="B17" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="96" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="98" t="s">
+        <v>121</v>
+      </c>
+      <c r="E17" s="92">
+        <v>3</v>
+      </c>
+      <c r="F17" s="92" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="92" t="s">
+        <v>17</v>
+      </c>
       <c r="H17" s="10" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="I17" s="9" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="9"/>
     </row>
-    <row r="18" spans="1:11" ht="29.25" customHeight="1">
+    <row r="18" spans="1:11" ht="16.5" customHeight="1">
       <c r="A18" s="7"/>
-      <c r="B18" s="25" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B18" s="95"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="99"/>
+      <c r="E18" s="93"/>
+      <c r="F18" s="93"/>
+      <c r="G18" s="93"/>
       <c r="H18" s="10" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="I18" s="9" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="9"/>
     </row>
-    <row r="19" spans="1:11" s="29" customFormat="1" ht="33" customHeight="1">
-[...1 lines deleted...]
-      <c r="B19" s="25" t="s">
+    <row r="19" spans="1:11" ht="29.25" customHeight="1">
+      <c r="A19" s="7"/>
+      <c r="B19" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="E19" s="9">
+        <v>3</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="1:11" s="27" customFormat="1" ht="33" customHeight="1">
+      <c r="A20" s="22"/>
+      <c r="B20" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="D20" s="23" t="s">
         <v>130</v>
       </c>
-      <c r="C19" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="25" t="s">
+      <c r="E20" s="25">
+        <v>3</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="J20" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="9"/>
+    </row>
+    <row r="21" spans="1:11" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23" t="s">
         <v>131</v>
       </c>
-      <c r="E19" s="27">
-[...19 lines deleted...]
-      <c r="B20" s="25" t="s">
+      <c r="C21" s="45" t="s">
         <v>132</v>
       </c>
-      <c r="C20" s="47" t="s">
+      <c r="D21" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="D20" s="15" t="s">
-[...31 lines deleted...]
-      <c r="E21" s="27">
+      <c r="E21" s="25">
         <v>3</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="G21" s="27" t="s">
-[...4 lines deleted...]
-      <c r="J21" s="27" t="s">
+      <c r="G21" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="I21" s="26"/>
+      <c r="J21" s="25" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="9"/>
     </row>
-    <row r="22" spans="1:11" s="29" customFormat="1" ht="23.25" customHeight="1">
-[...2 lines deleted...]
-        <v>148</v>
+    <row r="22" spans="1:11" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A22" s="22"/>
+      <c r="B22" s="23" t="s">
+        <v>134</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="E22" s="27">
+        <v>135</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="E22" s="25">
         <v>3</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="G22" s="27" t="s">
+      <c r="G22" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="H22" s="28"/>
-[...1 lines deleted...]
-      <c r="J22" s="27" t="s">
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="25" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="9"/>
     </row>
-    <row r="23" spans="1:11" s="29" customFormat="1" ht="32.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B23" s="72" t="s">
+    <row r="23" spans="1:11" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A23" s="22"/>
+      <c r="B23" s="23" t="s">
+        <v>147</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D23" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="E23" s="25">
+        <v>3</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="9"/>
+    </row>
+    <row r="24" spans="1:11" s="27" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A24" s="22"/>
+      <c r="B24" s="70" t="s">
+        <v>169</v>
+      </c>
+      <c r="C24" s="71" t="s">
+        <v>171</v>
+      </c>
+      <c r="D24" s="50" t="s">
         <v>170</v>
       </c>
-      <c r="C23" s="73" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="27">
+      <c r="E24" s="25">
         <v>3</v>
       </c>
-      <c r="F23" s="71" t="s">
+      <c r="F24" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="G23" s="27" t="s">
+      <c r="G24" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="H23" s="28"/>
-[...1 lines deleted...]
-      <c r="J23" s="27" t="s">
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="K23" s="71"/>
-[...3 lines deleted...]
-      <c r="B24" s="25" t="s">
+      <c r="K24" s="69"/>
+    </row>
+    <row r="25" spans="1:11" s="27" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A25" s="22"/>
+      <c r="B25" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="D25" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="D24" s="15" t="s">
-[...29 lines deleted...]
-      <c r="E25" s="9">
+      <c r="E25" s="25">
         <v>3</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="J25" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="25" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row r="26" spans="1:11" ht="30.75" customHeight="1">
       <c r="A26" s="7"/>
-      <c r="B26" s="53" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="47" t="s">
+      <c r="B26" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="E26" s="9">
+        <v>3</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="10"/>
+      <c r="I26" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="9"/>
+    </row>
+    <row r="27" spans="1:11" ht="30.75" customHeight="1">
+      <c r="A27" s="7"/>
+      <c r="B27" s="51" t="s">
+        <v>158</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="D27" s="55" t="s">
         <v>157</v>
       </c>
-      <c r="D26" s="57" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="59" t="s">
+      <c r="E27" s="56" t="s">
+        <v>152</v>
+      </c>
+      <c r="F27" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="G26" s="57" t="s">
+      <c r="G27" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="48" t="s">
+      <c r="H27" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="I26" s="61"/>
-      <c r="J26" s="60" t="s">
+      <c r="I27" s="59"/>
+      <c r="J27" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="K26" s="30"/>
-[...3 lines deleted...]
-      <c r="B27" s="25" t="s">
+      <c r="K27" s="28"/>
+    </row>
+    <row r="28" spans="1:11" ht="30.75" customHeight="1">
+      <c r="A28" s="7"/>
+      <c r="B28" s="85" t="s">
+        <v>179</v>
+      </c>
+      <c r="C28" s="52" t="s">
+        <v>180</v>
+      </c>
+      <c r="D28" s="50" t="s">
+        <v>181</v>
+      </c>
+      <c r="E28" s="86" t="s">
+        <v>152</v>
+      </c>
+      <c r="F28" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="73" t="s">
+        <v>182</v>
+      </c>
+      <c r="I28" s="87"/>
+      <c r="J28" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="84"/>
+    </row>
+    <row r="29" spans="1:11" ht="36" customHeight="1">
+      <c r="A29" s="7"/>
+      <c r="B29" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="C27" s="8" t="s">
+      <c r="C29" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="D27" s="15" t="s">
+      <c r="D29" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="E27" s="9">
+      <c r="E29" s="9">
         <v>3</v>
       </c>
-      <c r="F27" s="9" t="s">
+      <c r="F29" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="G27" s="9" t="s">
+      <c r="G29" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="H27" s="10" t="s">
+      <c r="H29" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="I27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="9" t="s">
+      <c r="I29" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="J29" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="K27" s="9"/>
-[...53 lines deleted...]
-      <c r="K29" s="65"/>
+      <c r="K29" s="9"/>
     </row>
     <row r="30" spans="1:11" ht="27.75" customHeight="1">
       <c r="A30" s="7"/>
-      <c r="B30" s="64" t="s">
+      <c r="B30" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="E30" s="9">
+        <v>3</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="H30" s="10"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K30" s="9"/>
+    </row>
+    <row r="31" spans="1:11" ht="27.75" customHeight="1">
+      <c r="A31" s="7"/>
+      <c r="B31" s="76" t="s">
+        <v>177</v>
+      </c>
+      <c r="C31" s="77" t="s">
+        <v>178</v>
+      </c>
+      <c r="D31" s="78" t="s">
+        <v>176</v>
+      </c>
+      <c r="E31" s="75">
+        <v>3</v>
+      </c>
+      <c r="F31" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="H31" s="10"/>
+      <c r="I31" s="75"/>
+      <c r="J31" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="75"/>
+    </row>
+    <row r="32" spans="1:11" ht="27.75" customHeight="1">
+      <c r="A32" s="7"/>
+      <c r="B32" s="65" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="64" t="s">
+        <v>163</v>
+      </c>
+      <c r="D32" s="65" t="s">
+        <v>164</v>
+      </c>
+      <c r="E32" s="63">
+        <v>3</v>
+      </c>
+      <c r="F32" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="10"/>
+      <c r="I32" s="63"/>
+      <c r="J32" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="63"/>
+    </row>
+    <row r="33" spans="1:11" ht="27.75" customHeight="1">
+      <c r="A33" s="7"/>
+      <c r="B33" s="62" t="s">
+        <v>159</v>
+      </c>
+      <c r="C33" s="61" t="s">
         <v>160</v>
       </c>
-      <c r="C30" s="63" t="s">
+      <c r="D33" s="50" t="s">
         <v>161</v>
       </c>
-      <c r="D30" s="52" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="62">
+      <c r="E33" s="60">
         <v>3</v>
       </c>
-      <c r="F30" s="62" t="s">
+      <c r="F33" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="G30" s="62" t="s">
+      <c r="G33" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="H30" s="10" t="s">
+      <c r="H33" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="I30" s="62"/>
-      <c r="J30" s="62" t="s">
+      <c r="I33" s="60"/>
+      <c r="J33" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="K30" s="62"/>
-[...14 lines deleted...]
-      <c r="A32" s="86" t="s">
+      <c r="K33" s="60"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+    </row>
+    <row r="35" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A35" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="86"/>
-[...22 lines deleted...]
-      <c r="A34" s="34" t="s">
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="101"/>
+      <c r="H35" s="101"/>
+      <c r="I35" s="101"/>
+      <c r="J35" s="2"/>
+    </row>
+    <row r="36" spans="1:11" ht="4.5" customHeight="1">
+      <c r="A36" s="11"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="2"/>
+    </row>
+    <row r="37" spans="1:11" ht="12" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>99</v>
       </c>
-      <c r="B34" s="88" t="s">
+      <c r="B37" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="88"/>
-[...9 lines deleted...]
-      <c r="A35" s="11" t="s">
+      <c r="C37" s="103"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="2"/>
+    </row>
+    <row r="38" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A38" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B35" s="85" t="s">
+      <c r="B38" s="100" t="s">
         <v>101</v>
       </c>
-      <c r="C35" s="85"/>
-[...9 lines deleted...]
-      <c r="A36" s="11" t="s">
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="2"/>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="35" t="s">
+      <c r="B39" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="C36" s="36"/>
-[...10 lines deleted...]
-      <c r="B37" s="12" t="s">
+      <c r="C39" s="34"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="2"/>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A40" s="11"/>
+      <c r="B40" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="C37" s="85" t="s">
+      <c r="C40" s="100" t="s">
         <v>63</v>
       </c>
-      <c r="D37" s="85"/>
-[...52 lines deleted...]
-      <c r="I40" s="12"/>
+      <c r="D40" s="100"/>
+      <c r="E40" s="100"/>
+      <c r="F40" s="100"/>
+      <c r="G40" s="100"/>
+      <c r="H40" s="100"/>
+      <c r="I40" s="100"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" s="11"/>
       <c r="B41" s="12" t="s">
-        <v>60</v>
-[...9 lines deleted...]
-      <c r="I41" s="12"/>
+        <v>1</v>
+      </c>
+      <c r="C41" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="100"/>
+      <c r="E41" s="100"/>
+      <c r="F41" s="100"/>
+      <c r="G41" s="100"/>
+      <c r="H41" s="100"/>
+      <c r="I41" s="100"/>
       <c r="J41" s="2"/>
     </row>
-    <row r="42" spans="1:10" ht="12.75" customHeight="1">
+    <row r="42" spans="1:11">
       <c r="A42" s="11"/>
       <c r="B42" s="12" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="I42" s="12"/>
+        <v>20</v>
+      </c>
+      <c r="C42" s="100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="100"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="100"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+      <c r="I42" s="100"/>
       <c r="J42" s="2"/>
     </row>
-    <row r="43" spans="1:10" ht="12.75" customHeight="1">
+    <row r="43" spans="1:11">
       <c r="A43" s="11"/>
-      <c r="B43" s="12" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="B43" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>138</v>
       </c>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="J43" s="2"/>
     </row>
-    <row r="44" spans="1:10" ht="12.75" customHeight="1">
+    <row r="44" spans="1:11">
       <c r="A44" s="11"/>
       <c r="B44" s="12" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-      <c r="H44" s="85"/>
+        <v>60</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="12"/>
       <c r="I44" s="12"/>
       <c r="J44" s="2"/>
     </row>
-    <row r="45" spans="1:10" ht="12.75" customHeight="1">
+    <row r="45" spans="1:11" ht="12.75" customHeight="1">
       <c r="A45" s="11"/>
       <c r="B45" s="12" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="D45" s="12"/>
+        <v>22</v>
+      </c>
+      <c r="C45" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="100"/>
       <c r="E45" s="12"/>
       <c r="F45" s="12"/>
       <c r="G45" s="12"/>
       <c r="H45" s="12"/>
       <c r="I45" s="12"/>
       <c r="J45" s="2"/>
     </row>
-    <row r="46" spans="1:10" ht="12.75" customHeight="1">
+    <row r="46" spans="1:11" ht="12.75" customHeight="1">
       <c r="A46" s="11"/>
       <c r="B46" s="12" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="D46" s="85"/>
+        <v>27</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="12"/>
       <c r="E46" s="12"/>
       <c r="F46" s="12"/>
       <c r="G46" s="12"/>
       <c r="H46" s="12"/>
       <c r="I46" s="12"/>
       <c r="J46" s="2"/>
     </row>
-    <row r="47" spans="1:10" ht="12.75" customHeight="1">
+    <row r="47" spans="1:11" ht="12.75" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="12" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-      <c r="H47" s="85"/>
+        <v>41</v>
+      </c>
+      <c r="C47" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="100"/>
+      <c r="E47" s="100"/>
+      <c r="F47" s="100"/>
+      <c r="G47" s="100"/>
+      <c r="H47" s="100"/>
       <c r="I47" s="12"/>
       <c r="J47" s="2"/>
     </row>
-    <row r="48" spans="1:10" ht="12.75" customHeight="1">
+    <row r="48" spans="1:11" ht="12.75" customHeight="1">
       <c r="A48" s="11"/>
       <c r="B48" s="12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D48" s="12"/>
       <c r="E48" s="12"/>
       <c r="F48" s="12"/>
       <c r="G48" s="12"/>
       <c r="H48" s="12"/>
       <c r="I48" s="12"/>
       <c r="J48" s="2"/>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A49" s="11" t="s">
-[...11 lines deleted...]
-      <c r="I49" s="11"/>
+      <c r="A49" s="11"/>
+      <c r="B49" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C49" s="100" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" s="100"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="12"/>
       <c r="J49" s="2"/>
     </row>
     <row r="50" spans="1:11" ht="12.75" customHeight="1">
       <c r="A50" s="11"/>
       <c r="B50" s="12" t="s">
-        <v>77</v>
-[...9 lines deleted...]
-      <c r="I50" s="85"/>
+        <v>55</v>
+      </c>
+      <c r="C50" s="100" t="s">
+        <v>65</v>
+      </c>
+      <c r="D50" s="100"/>
+      <c r="E50" s="100"/>
+      <c r="F50" s="100"/>
+      <c r="G50" s="100"/>
+      <c r="H50" s="100"/>
+      <c r="I50" s="12"/>
       <c r="J50" s="2"/>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:11" ht="12.75" customHeight="1">
       <c r="A51" s="11"/>
       <c r="B51" s="12" t="s">
-        <v>2</v>
-[...9 lines deleted...]
-      <c r="I51" s="85"/>
+        <v>33</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" s="12"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="12"/>
+      <c r="H51" s="12"/>
+      <c r="I51" s="12"/>
       <c r="J51" s="2"/>
     </row>
-    <row r="52" spans="1:11" ht="15.75" customHeight="1">
-[...16 lines deleted...]
-    <row r="53" spans="1:11">
+    <row r="52" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="102"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+      <c r="I52" s="11"/>
+      <c r="J52" s="2"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1">
       <c r="A53" s="11"/>
       <c r="B53" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C53" s="100" t="s">
+        <v>78</v>
+      </c>
+      <c r="D53" s="100"/>
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="100"/>
+      <c r="I53" s="100"/>
+      <c r="J53" s="2"/>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="11"/>
+      <c r="B54" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="100"/>
+      <c r="E54" s="100"/>
+      <c r="F54" s="100"/>
+      <c r="G54" s="100"/>
+      <c r="H54" s="100"/>
+      <c r="I54" s="100"/>
+      <c r="J54" s="2"/>
+    </row>
+    <row r="55" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A55" s="11"/>
+      <c r="B55" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="100" t="s">
+        <v>145</v>
+      </c>
+      <c r="D55" s="100"/>
+      <c r="E55" s="100"/>
+      <c r="F55" s="100"/>
+      <c r="G55" s="100"/>
+      <c r="H55" s="100"/>
+      <c r="I55" s="100"/>
+      <c r="J55" s="100"/>
+      <c r="K55" s="100"/>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="11"/>
+      <c r="B56" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C53" s="85" t="s">
+      <c r="C56" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="D53" s="85"/>
-[...8 lines deleted...]
-      <c r="A54" s="34" t="s">
+      <c r="D56" s="100"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="12"/>
+      <c r="I56" s="12"/>
+      <c r="J56" s="2"/>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="32" t="s">
         <v>103</v>
       </c>
-      <c r="B54" s="95" t="s">
+      <c r="B57" s="110" t="s">
         <v>104</v>
       </c>
-      <c r="C54" s="95"/>
-[...47 lines deleted...]
-      </c>
+      <c r="C57" s="110"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
-      <c r="G57" s="14"/>
+      <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12"/>
       <c r="J57" s="2"/>
     </row>
-    <row r="58" spans="1:11">
-[...12 lines deleted...]
-      <c r="I58" s="12"/>
+    <row r="58" spans="1:11" s="36" customFormat="1">
+      <c r="A58" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" s="35" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
       <c r="J58" s="2"/>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:11" s="36" customFormat="1">
       <c r="A59" s="11"/>
-      <c r="B59" s="12" t="s">
-[...11 lines deleted...]
-      <c r="J59" s="2"/>
+      <c r="B59" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="105" t="s">
+        <v>108</v>
+      </c>
+      <c r="D59" s="105"/>
+      <c r="E59" s="105"/>
+      <c r="F59" s="105"/>
+      <c r="G59" s="105"/>
+      <c r="H59" s="105"/>
+      <c r="I59" s="105"/>
+      <c r="J59" s="105"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="11"/>
       <c r="B60" s="12" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>38</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>49</v>
       </c>
       <c r="D60" s="12"/>
       <c r="E60" s="12"/>
       <c r="F60" s="12"/>
       <c r="G60" s="14"/>
       <c r="H60" s="12"/>
       <c r="I60" s="12"/>
       <c r="J60" s="2"/>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="11"/>
       <c r="B61" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D61" s="12"/>
       <c r="E61" s="12"/>
       <c r="F61" s="12"/>
       <c r="G61" s="14"/>
       <c r="H61" s="12"/>
       <c r="I61" s="12"/>
       <c r="J61" s="2"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="11"/>
       <c r="B62" s="12" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D62" s="12"/>
       <c r="E62" s="12"/>
       <c r="F62" s="12"/>
       <c r="G62" s="14"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="11"/>
       <c r="B63" s="12" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>89</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>90</v>
       </c>
       <c r="D63" s="12"/>
       <c r="E63" s="12"/>
       <c r="F63" s="12"/>
       <c r="G63" s="14"/>
       <c r="H63" s="12"/>
       <c r="I63" s="12"/>
       <c r="J63" s="2"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="11"/>
-      <c r="B64" s="21" t="s">
-[...9 lines deleted...]
-      <c r="H64" s="97"/>
+      <c r="B64" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D64" s="12"/>
+      <c r="E64" s="12"/>
+      <c r="F64" s="12"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="12"/>
       <c r="I64" s="12"/>
       <c r="J64" s="2"/>
     </row>
-    <row r="65" spans="1:11" s="38" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A65" s="11" t="s">
+    <row r="65" spans="1:11">
+      <c r="A65" s="11"/>
+      <c r="B65" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="12"/>
+      <c r="I65" s="12"/>
+      <c r="J65" s="2"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="11"/>
+      <c r="B66" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="12"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="12"/>
+      <c r="I66" s="12"/>
+      <c r="J66" s="2"/>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="11"/>
+      <c r="B67" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67" s="112" t="s">
+        <v>82</v>
+      </c>
+      <c r="D67" s="112"/>
+      <c r="E67" s="112"/>
+      <c r="F67" s="112"/>
+      <c r="G67" s="112"/>
+      <c r="H67" s="112"/>
+      <c r="I67" s="12"/>
+      <c r="J67" s="2"/>
+    </row>
+    <row r="68" spans="1:11" s="36" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A68" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B65" s="3" t="s">
+      <c r="B68" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C65" s="94" t="s">
+      <c r="C68" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="D65" s="94"/>
-[...8 lines deleted...]
-      <c r="A66" s="40" t="s">
+      <c r="D68" s="109"/>
+      <c r="E68" s="109"/>
+      <c r="F68" s="109"/>
+      <c r="G68" s="109"/>
+      <c r="H68" s="109"/>
+      <c r="I68" s="109"/>
+      <c r="J68" s="109"/>
+    </row>
+    <row r="69" spans="1:11" s="43" customFormat="1">
+      <c r="A69" s="38" t="s">
         <v>109</v>
       </c>
-      <c r="B66" s="41" t="s">
+      <c r="B69" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="C66" s="41"/>
-[...10 lines deleted...]
-      <c r="A67" s="40" t="s">
+      <c r="C69" s="39"/>
+      <c r="D69" s="40"/>
+      <c r="E69" s="40"/>
+      <c r="F69" s="40"/>
+      <c r="G69" s="40"/>
+      <c r="H69" s="40"/>
+      <c r="I69" s="40"/>
+      <c r="J69" s="41"/>
+      <c r="K69" s="42"/>
+    </row>
+    <row r="70" spans="1:11" s="43" customFormat="1">
+      <c r="A70" s="38" t="s">
         <v>111</v>
       </c>
-      <c r="B67" s="96" t="s">
+      <c r="B70" s="111" t="s">
         <v>112</v>
       </c>
-      <c r="C67" s="96"/>
-[...10 lines deleted...]
-      <c r="A68" s="40" t="s">
+      <c r="C70" s="111"/>
+      <c r="D70" s="111"/>
+      <c r="E70" s="111"/>
+      <c r="F70" s="111"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
+      <c r="I70" s="42"/>
+      <c r="J70" s="41"/>
+      <c r="K70" s="42"/>
+    </row>
+    <row r="71" spans="1:11" s="43" customFormat="1">
+      <c r="A71" s="38" t="s">
         <v>113</v>
       </c>
-      <c r="B68" s="96" t="s">
+      <c r="B71" s="111" t="s">
         <v>114</v>
       </c>
-      <c r="C68" s="96"/>
-[...10 lines deleted...]
-      <c r="A69" s="40" t="s">
+      <c r="C71" s="111"/>
+      <c r="D71" s="111"/>
+      <c r="E71" s="111"/>
+      <c r="F71" s="111"/>
+      <c r="G71" s="111"/>
+      <c r="H71" s="111"/>
+      <c r="I71" s="111"/>
+      <c r="J71" s="111"/>
+      <c r="K71" s="111"/>
+    </row>
+    <row r="72" spans="1:11" s="43" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A72" s="38" t="s">
         <v>115</v>
       </c>
-      <c r="B69" s="94" t="s">
+      <c r="B72" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="C69" s="94"/>
-[...7 lines deleted...]
-      <c r="K69" s="94"/>
+      <c r="C72" s="109"/>
+      <c r="D72" s="109"/>
+      <c r="E72" s="109"/>
+      <c r="F72" s="109"/>
+      <c r="G72" s="109"/>
+      <c r="H72" s="109"/>
+      <c r="I72" s="109"/>
+      <c r="J72" s="109"/>
+      <c r="K72" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="B69:K69"/>
-[...5 lines deleted...]
-    <mergeCell ref="C64:H64"/>
+    <mergeCell ref="B72:K72"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="C59:J59"/>
+    <mergeCell ref="C68:J68"/>
+    <mergeCell ref="B70:F70"/>
+    <mergeCell ref="B71:K71"/>
+    <mergeCell ref="C67:H67"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:K4"/>
-    <mergeCell ref="C38:I38"/>
-[...10 lines deleted...]
-    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="C41:I41"/>
+    <mergeCell ref="A35:I35"/>
+    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="C54:I54"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="C40:I40"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C45:D45"/>
     <mergeCell ref="C47:H47"/>
-    <mergeCell ref="C50:I50"/>
-[...6 lines deleted...]
-    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="C50:H50"/>
+    <mergeCell ref="C53:I53"/>
+    <mergeCell ref="C55:K55"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.18" right="0.18" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>