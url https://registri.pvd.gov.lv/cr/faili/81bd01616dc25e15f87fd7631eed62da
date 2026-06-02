--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,89 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-shemu-registri$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F4B3815-FF33-4117-B437-0C4565514D7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8DF0C40-FD28-49E3-B26C-F9F1DE08646D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ZK reģistrs" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="33">
   <si>
     <t>Sertificētais produkts</t>
   </si>
   <si>
     <t>Juridiskās personas nosaukums/ Fiziskās personas vārds, uzvārds</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Reģistrācijas/ atzīšanas  numurs PVD reģistrā</t>
   </si>
   <si>
     <t>Operators</t>
   </si>
   <si>
     <t>N.p.k. (produkts)</t>
   </si>
   <si>
-    <t>Piegādātājs</t>
-[...1 lines deleted...]
-  <si>
     <t>Aizsargāto cilmes vietu nosaukumu shēmas produktu reģistrs</t>
   </si>
   <si>
     <t>Latvijas lielie pelēkie zirņi</t>
   </si>
   <si>
     <t xml:space="preserve">Komisijas īstenošanas regula (ES) 2015/1939 (2015. gada 9. oktobris) par nosaukuma ierakstīšanu Aizsargāto cilmes vietas nosaukumu un aizsargāto ģeogrāfiskās izcelsmes norāžu reģistrā </t>
   </si>
   <si>
     <t>A 019254</t>
   </si>
   <si>
     <t>Voldemārs, SIA</t>
   </si>
   <si>
     <t>023832</t>
   </si>
   <si>
     <t>Zutiņi-1, ZS</t>
   </si>
   <si>
     <t>036000</t>
   </si>
   <si>
     <t>Saktas ZS, SIA</t>
@@ -115,51 +112,54 @@
   <si>
     <t>084481</t>
   </si>
   <si>
     <t>Agroresursu un ekonomikas institūts</t>
   </si>
   <si>
     <t>Kotiņi, ZS</t>
   </si>
   <si>
     <t>090764</t>
   </si>
   <si>
     <t>041471</t>
   </si>
   <si>
     <t>Adzelvieši, ZS</t>
   </si>
   <si>
     <t>Kaņepītes, ZS</t>
   </si>
   <si>
     <t>052687</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts 10.03.2025.</t>
+    <t>Izejvielu piegādātājs</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts 26.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="72"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
@@ -490,279 +490,245 @@
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -899,305 +865,305 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:G2"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="31.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="30" style="7" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="31.140625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="23"/>
+      <c r="B1" s="29"/>
       <c r="C1" s="11"/>
       <c r="D1" s="4"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
     </row>
     <row r="2" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="26" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="27"/>
+      <c r="A2" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
     </row>
     <row r="3" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="25"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="13"/>
       <c r="D3" s="4"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="39" t="s">
+      <c r="A4" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="41" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="28" t="s">
+      <c r="C4" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="29"/>
-[...5 lines deleted...]
-        <v>18</v>
+      <c r="E4" s="26"/>
+      <c r="F4" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" s="26"/>
+      <c r="H4" s="23" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="40"/>
-[...1 lines deleted...]
-      <c r="C5" s="42"/>
+      <c r="A5" s="24"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="28"/>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="H5" s="40"/>
+      <c r="H5" s="24"/>
     </row>
     <row r="6" spans="1:8" s="8" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="30">
+      <c r="A6" s="34">
         <v>1</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="36" t="s">
+      <c r="D6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="10"/>
+    </row>
+    <row r="7" spans="1:8" s="8" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="35"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="10"/>
+    </row>
+    <row r="8" spans="1:8" s="8" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="18"/>
+    </row>
+    <row r="9" spans="1:8" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="16"/>
+    </row>
+    <row r="10" spans="1:8" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35"/>
+      <c r="B11" s="38"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" s="8" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="10" t="s">
+      <c r="F12" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="36"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="10" t="s">
+      <c r="E13" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="10"/>
-[...115 lines deleted...]
-      <c r="D13" s="14" t="s">
+      <c r="G13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="H4:H5"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:C5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A6:A13"/>
     <mergeCell ref="B6:B13"/>
     <mergeCell ref="C6:C13"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.43" right="0.21" top="0.61" bottom="0.3" header="0.5" footer="0.22"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D&amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>