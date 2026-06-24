--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-atlauju-registri$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B91C8A8-7A40-4C18-A402-B50C5DC6366C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21B21ABD-2836-43C8-ABFF-4F1C55BAACE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="314">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valsts uzraudzības teritoriālā struktūrvienība</t>
   </si>
   <si>
     <t>Atļaujas numurs</t>
   </si>
   <si>
     <t>Aizliegumi</t>
   </si>
   <si>
     <t>Dzīvnieku īpašnieks</t>
   </si>
   <si>
     <t>Novietnes numurs</t>
   </si>
   <si>
@@ -931,90 +931,78 @@
   <si>
     <t>SM-88-25-0001</t>
   </si>
   <si>
     <t>Z/S "Brieži"</t>
   </si>
   <si>
     <t>LV16006247</t>
   </si>
   <si>
     <t>07.01.2025.</t>
   </si>
   <si>
     <t>Talsu novads, Ķūļciema pagasts, 1099m uz DR noĶeikari</t>
   </si>
   <si>
     <t>Uldis Veide</t>
   </si>
   <si>
     <t>28.01.2026.</t>
   </si>
   <si>
     <t>LV1613952</t>
   </si>
   <si>
-    <t>saraksts aktualizēts 06.05.2026.</t>
-[...4 lines deleted...]
-  <si>
     <t>SM-50-26-0002</t>
   </si>
   <si>
     <t>SM-50-26-0003</t>
   </si>
   <si>
-    <t>SIA "Rijkuri"</t>
-[...4 lines deleted...]
-  <si>
     <t>06.05.2026.</t>
   </si>
   <si>
-    <t>Gulbenes novads, Litenes pagasts, 392 m uz R no Vārpas</t>
-[...1 lines deleted...]
-  <si>
     <t>Gulbenes novads, Litenes pagasts, Sopuļi</t>
   </si>
   <si>
     <t>Gulbenes novads, Litenes pagasts, 670 m uz ZA no Liepnieki</t>
   </si>
   <si>
     <t>Gunārs Ciglis</t>
   </si>
   <si>
     <t>Iveta Cigle</t>
   </si>
   <si>
     <t>LV4600026</t>
   </si>
   <si>
     <t>LV4600017</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts 12.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
@@ -1621,51 +1609,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J61"/>
+  <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" customWidth="1"/>
     <col min="6" max="6" width="16.140625" customWidth="1"/>
     <col min="7" max="7" width="23.42578125" customWidth="1"/>
     <col min="8" max="8" width="18.42578125" customWidth="1"/>
     <col min="9" max="9" width="18.7109375" customWidth="1"/>
     <col min="10" max="10" width="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>186</v>
       </c>
       <c r="B1" s="22"/>
@@ -1681,51 +1669,51 @@
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="34" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
     </row>
     <row r="3" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="2" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="29" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="32"/>
@@ -2006,1335 +1994,1309 @@
       <c r="A15" s="14" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>289</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>290</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>291</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>292</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="18" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" s="18" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B16" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E16" s="15" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="18" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D17" s="15" t="s">
         <v>306</v>
       </c>
-      <c r="B17" s="15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" s="15" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="18" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="A19" s="9" t="s">
+    <row r="18" spans="1:10" s="8" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B18" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C18" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="D19" s="4" t="s">
+      <c r="D18" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E18" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="F19" s="10"/>
-      <c r="G19" s="6" t="s">
+      <c r="F18" s="10"/>
+      <c r="G18" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H18" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="I19" s="6" t="s">
+      <c r="I18" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="J19" s="6" t="s">
+      <c r="J18" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="F19" s="17"/>
+      <c r="G19" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="I19" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="J19" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>293</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>133</v>
+        <v>295</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="17"/>
-      <c r="G20" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G20" s="16"/>
+      <c r="H20" s="15"/>
       <c r="I20" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:10" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" s="18" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>157</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>159</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>295</v>
+        <v>160</v>
       </c>
       <c r="E21" s="16" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="F21" s="17"/>
-      <c r="G21" s="16"/>
+      <c r="G21" s="15"/>
       <c r="H21" s="15"/>
-      <c r="I21" s="16" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:10" s="18" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I21" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="18" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>159</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E22" s="16" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="F22" s="17"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="6" t="s">
         <v>162</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="18" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
-        <v>158</v>
+        <v>280</v>
       </c>
       <c r="B23" s="15" t="s">
-        <v>159</v>
+        <v>281</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>220</v>
+        <v>282</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>160</v>
+        <v>283</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>166</v>
+        <v>284</v>
       </c>
       <c r="F23" s="17"/>
-      <c r="G23" s="15"/>
-      <c r="H23" s="15"/>
+      <c r="G23" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>286</v>
+      </c>
       <c r="I23" s="6" t="s">
         <v>162</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="18" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="18" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
-        <v>280</v>
+        <v>244</v>
       </c>
       <c r="B24" s="15" t="s">
-        <v>281</v>
+        <v>245</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>282</v>
+        <v>246</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>283</v>
+        <v>247</v>
       </c>
       <c r="E24" s="16" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="F24" s="17"/>
-      <c r="G24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
       <c r="I24" s="6" t="s">
-        <v>162</v>
+        <v>249</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>163</v>
-[...24 lines deleted...]
-      <c r="J25" s="6" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="26" spans="1:10" s="8" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="8" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F26" s="4"/>
       <c r="G26" s="4" t="s">
         <v>198</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I26" s="13" t="s">
+      <c r="I26" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="J26" s="13" t="s">
+      <c r="J26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>197</v>
+        <v>91</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="F27" s="4"/>
-      <c r="G27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
       <c r="I27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" s="8" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>94</v>
+        <v>167</v>
       </c>
       <c r="F28" s="4"/>
-      <c r="G28" s="4"/>
-      <c r="H28" s="4"/>
+      <c r="G28" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="I28" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="8" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" s="8" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>96</v>
+        <v>241</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>167</v>
+        <v>82</v>
       </c>
       <c r="F29" s="4"/>
       <c r="G29" s="4" t="s">
-        <v>99</v>
+        <v>198</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>100</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:10" s="8" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>58</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="J29" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="F30" s="4"/>
       <c r="G30" s="4" t="s">
         <v>198</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="I30" s="4" t="s">
         <v>59</v>
       </c>
       <c r="J30" s="4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F31" s="4"/>
       <c r="G31" s="4" t="s">
         <v>198</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>58</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>59</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F32" s="4"/>
       <c r="G32" s="4" t="s">
         <v>198</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>59</v>
       </c>
       <c r="J32" s="4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>243</v>
+        <v>72</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="F33" s="4"/>
       <c r="G33" s="4" t="s">
-        <v>198</v>
+        <v>141</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>58</v>
+        <v>142</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>59</v>
       </c>
       <c r="J33" s="4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>72</v>
+        <v>265</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>73</v>
+        <v>266</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>228</v>
+        <v>267</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>74</v>
+        <v>268</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>168</v>
+        <v>269</v>
       </c>
       <c r="F34" s="4"/>
       <c r="G34" s="4" t="s">
-        <v>141</v>
+        <v>301</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>142</v>
+        <v>302</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>59</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="F35" s="4"/>
-      <c r="G35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
       <c r="I35" s="4" t="s">
         <v>59</v>
       </c>
       <c r="J35" s="4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>270</v>
+        <v>61</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>271</v>
+        <v>63</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>272</v>
+        <v>205</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>273</v>
+        <v>64</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>274</v>
+        <v>65</v>
       </c>
       <c r="F36" s="4"/>
-      <c r="G36" s="4"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G36" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="8" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="E37" s="6" t="s">
-        <v>65</v>
+      <c r="E37" s="4" t="s">
+        <v>67</v>
       </c>
       <c r="F37" s="4"/>
-      <c r="G37" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
       <c r="I37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J37" s="6" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="8" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>85</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>86</v>
       </c>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J38" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>86</v>
+        <v>113</v>
       </c>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>152</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>303</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>113</v>
+        <v>149</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>151</v>
+        <v>256</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>257</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>258</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J41" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>259</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J42" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>261</v>
+        <v>296</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>262</v>
+        <v>297</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>263</v>
+        <v>298</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>259</v>
+        <v>299</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>264</v>
+        <v>300</v>
       </c>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J43" s="6" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>298</v>
+        <v>207</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>299</v>
-[...14 lines deleted...]
-    <row r="45" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+        <v>41</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="5"/>
+      <c r="G44" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F45" s="5"/>
       <c r="G45" s="4" t="s">
         <v>99</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>100</v>
       </c>
       <c r="I45" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
       <c r="F46" s="5"/>
-      <c r="G46" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
       <c r="I46" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>31</v>
+        <v>251</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>32</v>
+        <v>252</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F47" s="5"/>
-      <c r="G47" s="5"/>
-      <c r="H47" s="5"/>
+      <c r="G47" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>255</v>
+      </c>
       <c r="I47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>251</v>
+        <v>116</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>252</v>
+        <v>117</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>118</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>170</v>
       </c>
       <c r="F48" s="5"/>
       <c r="G48" s="4" t="s">
         <v>254</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>255</v>
       </c>
       <c r="I48" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>116</v>
+        <v>182</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>117</v>
+        <v>183</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>118</v>
+        <v>184</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="F49" s="5"/>
-      <c r="G49" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
       <c r="I49" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>182</v>
+        <v>275</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>183</v>
+        <v>276</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>234</v>
+        <v>277</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>184</v>
+        <v>278</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>185</v>
+        <v>279</v>
       </c>
       <c r="F50" s="5"/>
-      <c r="G50" s="4"/>
-      <c r="H50" s="4"/>
+      <c r="G50" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>287</v>
+      </c>
       <c r="I50" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="51" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>275</v>
+        <v>21</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>276</v>
+        <v>22</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>277</v>
+        <v>206</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>278</v>
+        <v>39</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
       <c r="F51" s="5"/>
       <c r="G51" s="4" t="s">
-        <v>254</v>
+        <v>71</v>
       </c>
       <c r="H51" s="4" t="s">
-        <v>287</v>
+        <v>70</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>24</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="F52" s="5"/>
       <c r="G52" s="4" t="s">
-        <v>71</v>
+        <v>140</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>70</v>
+        <v>143</v>
       </c>
       <c r="I52" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J52" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="53" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F53" s="5"/>
       <c r="G53" s="4" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J53" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="54" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>209</v>
+        <v>235</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F54" s="5"/>
-      <c r="G54" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
       <c r="I54" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J54" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="55" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J55" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="56" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>174</v>
+        <v>49</v>
       </c>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J56" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="57" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>49</v>
+        <v>175</v>
       </c>
       <c r="F57" s="5"/>
-      <c r="G57" s="5"/>
-      <c r="H57" s="5"/>
+      <c r="G57" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>103</v>
+      </c>
       <c r="I57" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J57" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>101</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F58" s="5"/>
       <c r="G58" s="4" t="s">
         <v>102</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>103</v>
       </c>
       <c r="I58" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J58" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>101</v>
+        <v>155</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="F59" s="5"/>
-      <c r="G59" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
       <c r="I59" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J59" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>154</v>
+        <v>196</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>155</v>
+        <v>193</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>156</v>
+        <v>194</v>
       </c>
       <c r="F60" s="5"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      <c r="J61" s="6" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>