--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,66 +6,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-atlauju-registri$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3F3B8C6-DB35-465E-A2EF-77ACE64DEEF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{023DDE3C-86B3-4E96-921C-67973B786619}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet3!$A$5:$F$5</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="478">
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Dzīvnieku pārvadātāju atļaujas pārvadājumiem līdz 8 stundām (TIPS 1)</t>
   </si>
   <si>
     <t>Atļaujas numurs</t>
   </si>
   <si>
     <t>Derīguma termiņš</t>
   </si>
   <si>
     <t>Novads/pilsēta</t>
   </si>
   <si>
     <t>Pārvadātājs</t>
   </si>
   <si>
     <t>Dzīvnieku sugas</t>
   </si>
   <si>
     <t>Darbība apturēta no:</t>
   </si>
   <si>
@@ -296,92 +296,50 @@
   <si>
     <t>083772</t>
   </si>
   <si>
     <t>066956</t>
   </si>
   <si>
     <t>084243</t>
   </si>
   <si>
     <t>Laukābeles, ZS</t>
   </si>
   <si>
     <t>Ventspils novads</t>
   </si>
   <si>
     <t>021255</t>
   </si>
   <si>
     <t>Dīķmalas, ZS</t>
   </si>
   <si>
     <t>Aitas</t>
   </si>
   <si>
-    <t>068940</t>
-[...40 lines deleted...]
-  <si>
     <t>086000</t>
   </si>
   <si>
     <t>09.06.2026.</t>
   </si>
   <si>
     <t>Jānis Kassalietis</t>
   </si>
   <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Cēsu novads</t>
   </si>
   <si>
     <t>Augšdaugavas novads</t>
   </si>
   <si>
     <t>Aizkraukles novads</t>
   </si>
   <si>
     <t>Valmieras novads</t>
   </si>
   <si>
     <t>Ropažu novads</t>
@@ -1484,51 +1442,63 @@
   <si>
     <t>22.04.2031.</t>
   </si>
   <si>
     <t>Strenču novads</t>
   </si>
   <si>
     <t>Veckūkuri, ZS</t>
   </si>
   <si>
     <t>083831</t>
   </si>
   <si>
     <t>Stigas, SIA</t>
   </si>
   <si>
     <t>107370</t>
   </si>
   <si>
     <t>04.05.2031.</t>
   </si>
   <si>
     <t>Kuba K, SIA</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 06.05.2026.</t>
+    <t>107610</t>
+  </si>
+  <si>
+    <t>20.05.2031.</t>
+  </si>
+  <si>
+    <t>Latgales zoodārzs, pašvaldības iestāde</t>
+  </si>
+  <si>
+    <t>Zivis, rāpuļi, abinieki, mazie putni, mazie zīdītāji</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 01.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
@@ -2553,61 +2523,61 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="35" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -2895,2595 +2865,2523 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G142"/>
+  <dimension ref="A1:G138"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.35" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.35" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="1"/>
+    <col min="2" max="2" width="14.109375" customWidth="1"/>
+    <col min="3" max="3" width="19.88671875" customWidth="1"/>
+    <col min="4" max="4" width="31.33203125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="38.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="89" t="s">
+    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="89"/>
+      <c r="B1" s="88"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="5"/>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="90" t="s">
+    <row r="2" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="90"/>
-[...3 lines deleted...]
-      <c r="F2" s="90"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
       <c r="G2" s="6"/>
     </row>
-    <row r="3" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8"/>
-      <c r="E3" s="91" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="91"/>
+      <c r="E3" s="90" t="s">
+        <v>477</v>
+      </c>
+      <c r="F3" s="90"/>
       <c r="G3" s="9"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="14"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="37" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B6" s="37" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C6" s="38" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D6" s="38" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="E6" s="46" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="23"/>
     </row>
-    <row r="7" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="18" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C7" s="17" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D7" s="38" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="E7" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="74" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="B8" s="74" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>69</v>
       </c>
       <c r="D8" s="75" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>74</v>
       </c>
       <c r="F8" s="77"/>
     </row>
-    <row r="9" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="18" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="B9" s="18" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>69</v>
       </c>
       <c r="D9" s="20" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="E9" s="37" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="19"/>
     </row>
-    <row r="10" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="37" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E10" s="46" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19"/>
     </row>
-    <row r="11" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="B11" s="43" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="C11" s="44" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="D11" s="44" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="E11" s="62" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="19"/>
     </row>
-    <row r="12" spans="1:7" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D12" s="38" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="E12" s="46" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="F12" s="39"/>
     </row>
-    <row r="13" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D13" s="39" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="E13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="23"/>
     </row>
-    <row r="14" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C14" s="44" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D14" s="44" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="E14" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F14" s="39"/>
     </row>
-    <row r="15" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="C15" s="44" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D15" s="38" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="39"/>
     </row>
-    <row r="16" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="C16" s="17" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D16" s="38" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="F16" s="42"/>
     </row>
-    <row r="17" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="C17" s="17" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D17" s="38" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="E17" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="42"/>
     </row>
-    <row r="18" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="C18" s="17" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D18" s="38" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="42"/>
     </row>
-    <row r="19" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="41" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="42"/>
     </row>
-    <row r="20" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="38" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="39"/>
     </row>
-    <row r="21" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="38" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="42"/>
     </row>
-    <row r="22" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="30" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="32" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="23"/>
     </row>
-    <row r="23" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="37" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="B23" s="67" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="38" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="E23" s="37" t="s">
         <v>8</v>
       </c>
       <c r="F23" s="39"/>
     </row>
-    <row r="24" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B24" s="37" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="48" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="E24" s="37" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F24" s="39"/>
     </row>
-    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="37" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="46" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="23"/>
     </row>
-    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="37" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="B26" s="37" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="C26" s="38" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D26" s="38" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="E26" s="46" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="F26" s="39"/>
     </row>
-    <row r="27" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>336</v>
+      </c>
+      <c r="B27" s="37" t="s">
+        <v>337</v>
       </c>
       <c r="C27" s="50" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D27" s="50" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>338</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="F27" s="39"/>
     </row>
-    <row r="28" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="37" t="s">
-        <v>350</v>
+        <v>215</v>
       </c>
       <c r="B28" s="37" t="s">
-        <v>351</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>216</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="E28" s="46" t="s">
+        <v>12</v>
       </c>
       <c r="F28" s="39"/>
     </row>
-    <row r="29" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="37" t="s">
-        <v>229</v>
+        <v>151</v>
       </c>
       <c r="B29" s="37" t="s">
-        <v>230</v>
+        <v>150</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="38" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>152</v>
+      </c>
+      <c r="E29" s="37" t="s">
+        <v>10</v>
       </c>
       <c r="F29" s="39"/>
     </row>
-    <row r="30" spans="1:6" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C30" s="38" t="s">
+    <row r="30" spans="1:6" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="63" t="s">
+        <v>473</v>
+      </c>
+      <c r="B30" s="43" t="s">
+        <v>474</v>
+      </c>
+      <c r="C30" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="D30" s="38" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="D30" s="44" t="s">
+        <v>475</v>
+      </c>
+      <c r="E30" s="43" t="s">
+        <v>476</v>
       </c>
       <c r="F30" s="39"/>
     </row>
-    <row r="31" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="51" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="B31" s="51" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="C31" s="50" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D31" s="66" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E31" s="51" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="F31" s="39"/>
     </row>
-    <row r="32" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="37" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="C32" s="50" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D32" s="50" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="37" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="71" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="71" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="C33" s="72" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D33" s="72" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="E33" s="71" t="s">
         <v>8</v>
       </c>
       <c r="F33" s="39"/>
     </row>
-    <row r="34" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="63" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="B34" s="43" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="C34" s="64" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D34" s="64" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="E34" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F34" s="65"/>
     </row>
-    <row r="35" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="78" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="B35" s="78" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="C35" s="44" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D35" s="79" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="E35" s="43" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="65"/>
     </row>
-    <row r="36" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="B36" s="18" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D36" s="20" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>25</v>
       </c>
       <c r="F36" s="39"/>
     </row>
-    <row r="37" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
       <c r="B37" s="18" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D37" s="20" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="E37" s="37" t="s">
         <v>10</v>
       </c>
       <c r="F37" s="39"/>
     </row>
-    <row r="38" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="B38" s="37" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="38" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="E38" s="46" t="s">
         <v>76</v>
       </c>
       <c r="F38" s="23"/>
     </row>
-    <row r="39" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="22" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="C39" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="21" t="s">
         <v>23</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F39" s="45"/>
     </row>
-    <row r="40" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="40" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="B40" s="22" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="C40" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="48" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="E40" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="45"/>
     </row>
-    <row r="41" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="43" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="B41" s="43" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="44" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="E41" s="43" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="33"/>
     </row>
-    <row r="42" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="40" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
       <c r="B42" s="40" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="C42" s="48" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="48" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="E42" s="47" t="s">
         <v>20</v>
       </c>
       <c r="F42" s="39"/>
     </row>
-    <row r="43" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="B43" s="37" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="C43" s="38" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="38" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="E43" s="37" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="39"/>
     </row>
-    <row r="44" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="40" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="B44" s="40" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="C44" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="48" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="E44" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="39"/>
     </row>
-    <row r="45" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="B45" s="37" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="C45" s="38" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="38" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="E45" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="39"/>
     </row>
-    <row r="46" spans="1:6" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:6" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="43" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="B46" s="43" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="C46" s="44" t="s">
         <v>24</v>
       </c>
       <c r="D46" s="44" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="E46" s="43" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="F46" s="45"/>
     </row>
-    <row r="47" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="43" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="B47" s="43" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="C47" s="44" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="44" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="E47" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="45"/>
     </row>
-    <row r="48" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B48" s="25" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>71</v>
       </c>
       <c r="E48" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F48" s="57"/>
     </row>
-    <row r="49" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B49" s="37" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="C49" s="38" t="s">
         <v>27</v>
       </c>
       <c r="D49" s="38" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="E49" s="37" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="57"/>
     </row>
-    <row r="50" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="B50" s="25" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="C50" s="38" t="s">
         <v>26</v>
       </c>
       <c r="D50" s="68" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="E50" s="49" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="39"/>
     </row>
-    <row r="51" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="53" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="B51" s="54" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C51" s="55" t="s">
         <v>26</v>
       </c>
       <c r="D51" s="56" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="E51" s="59" t="s">
         <v>18</v>
       </c>
       <c r="F51" s="39"/>
     </row>
-    <row r="52" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="53" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="B52" s="54" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>27</v>
       </c>
       <c r="D52" s="56" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="E52" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F52" s="39"/>
     </row>
-    <row r="53" spans="1:6" s="15" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:6" s="15" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="37" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="B53" s="37" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="C53" s="38" t="s">
         <v>52</v>
       </c>
       <c r="D53" s="38" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="E53" s="37" t="s">
         <v>20</v>
       </c>
       <c r="F53" s="57"/>
     </row>
-    <row r="54" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="37" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="B54" s="37" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
       <c r="C54" s="38" t="s">
         <v>52</v>
       </c>
       <c r="D54" s="38" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="E54" s="37" t="s">
         <v>36</v>
       </c>
       <c r="F54" s="39"/>
     </row>
-    <row r="55" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="37" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="B55" s="25" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="C55" s="38" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="D55" s="38" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="E55" s="37" t="s">
         <v>74</v>
       </c>
       <c r="F55" s="39"/>
     </row>
-    <row r="56" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B56" s="37" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>52</v>
       </c>
       <c r="D56" s="38" t="s">
         <v>86</v>
       </c>
       <c r="E56" s="16" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="39"/>
     </row>
-    <row r="57" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="40" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>91</v>
+      </c>
+      <c r="B57" s="91" t="s">
+        <v>92</v>
       </c>
       <c r="C57" s="48" t="s">
         <v>52</v>
       </c>
       <c r="D57" s="48" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="E57" s="47" t="s">
         <v>20</v>
       </c>
       <c r="F57" s="39"/>
     </row>
-    <row r="58" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="40" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="B58" s="37" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C58" s="48" t="s">
         <v>52</v>
       </c>
       <c r="D58" s="48" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>79</v>
       </c>
       <c r="F58" s="39"/>
     </row>
-    <row r="59" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="40" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="B59" s="37" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="C59" s="48" t="s">
         <v>52</v>
       </c>
       <c r="D59" s="48" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="E59" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="39"/>
     </row>
-    <row r="60" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="40" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B60" s="37" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C60" s="48" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="D60" s="48" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E60" s="47" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="39"/>
     </row>
-    <row r="61" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="40" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B61" s="37" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C61" s="48" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="D61" s="48" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="E61" s="47" t="s">
         <v>74</v>
       </c>
       <c r="F61" s="39"/>
     </row>
-    <row r="62" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="37" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="C62" s="38" t="s">
         <v>30</v>
       </c>
       <c r="D62" s="38" t="s">
         <v>89</v>
       </c>
       <c r="E62" s="46" t="s">
         <v>65</v>
       </c>
       <c r="F62" s="39"/>
     </row>
-    <row r="63" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="37" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="B63" s="37" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="C63" s="38" t="s">
         <v>30</v>
       </c>
       <c r="D63" s="38" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="E63" s="46" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="23"/>
     </row>
-    <row r="64" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="16" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="C64" s="21" t="s">
         <v>30</v>
       </c>
       <c r="D64" s="21" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="16" t="s">
         <v>51</v>
       </c>
       <c r="F64" s="23"/>
     </row>
-    <row r="65" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="37" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="B65" s="37" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="C65" s="21" t="s">
         <v>30</v>
       </c>
       <c r="D65" s="39" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>74</v>
       </c>
       <c r="F65" s="39"/>
     </row>
-    <row r="66" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="B66" s="37" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C66" s="21" t="s">
         <v>30</v>
       </c>
       <c r="D66" s="39" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="E66" s="37" t="s">
         <v>25</v>
       </c>
       <c r="F66" s="39"/>
     </row>
-    <row r="67" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="16" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D67" s="17" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="E67" s="26" t="s">
         <v>18</v>
       </c>
       <c r="F67" s="23"/>
     </row>
-    <row r="68" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="37" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="B68" s="37" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C68" s="38" t="s">
         <v>34</v>
       </c>
       <c r="D68" s="38" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="E68" s="46" t="s">
         <v>29</v>
       </c>
       <c r="F68" s="45"/>
     </row>
-    <row r="69" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="37" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="B69" s="37" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="C69" s="38" t="s">
         <v>35</v>
       </c>
       <c r="D69" s="38" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="E69" s="46" t="s">
         <v>12</v>
       </c>
       <c r="F69" s="19"/>
     </row>
-    <row r="70" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="37" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="B70" s="37" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="C70" s="38" t="s">
         <v>35</v>
       </c>
       <c r="D70" s="38" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="E70" s="37" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="39"/>
     </row>
-    <row r="71" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="37" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B71" s="37" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D71" s="38" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="E71" s="37" t="s">
         <v>90</v>
       </c>
       <c r="F71" s="39"/>
     </row>
-    <row r="72" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="37" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="B72" s="37" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D72" s="38" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="E72" s="37" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="F72" s="39"/>
     </row>
-    <row r="73" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="37" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B73" s="37" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="C73" s="38" t="s">
         <v>70</v>
       </c>
       <c r="D73" s="38" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="E73" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="39"/>
     </row>
-    <row r="74" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="37" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="B74" s="37" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="C74" s="38" t="s">
         <v>70</v>
       </c>
       <c r="D74" s="38" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="E74" s="46" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="39"/>
     </row>
-    <row r="75" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="37" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B75" s="37" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C75" s="38" t="s">
         <v>70</v>
       </c>
       <c r="D75" s="38" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="E75" s="46" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="39"/>
     </row>
-    <row r="76" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="37" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="B76" s="37" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="C76" s="17" t="s">
         <v>70</v>
       </c>
       <c r="D76" s="38" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="56"/>
     </row>
-    <row r="77" spans="1:6" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:6" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="37" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="B77" s="37" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="C77" s="38" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="D77" s="38" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="E77" s="46" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="F77" s="56"/>
     </row>
-    <row r="78" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="37" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="B78" s="37" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="C78" s="38" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="D78" s="38" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="E78" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="56"/>
     </row>
-    <row r="79" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="37" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B79" s="37" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="C79" s="38" t="s">
         <v>37</v>
       </c>
       <c r="D79" s="38" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="E79" s="37" t="s">
         <v>10</v>
       </c>
       <c r="F79" s="56"/>
     </row>
-    <row r="80" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="37" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="B80" s="37" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C80" s="38" t="s">
         <v>37</v>
       </c>
       <c r="D80" s="38" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="E80" s="37" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="39"/>
     </row>
-    <row r="81" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="16" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="C81" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D81" s="17" t="s">
         <v>64</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F81" s="39"/>
     </row>
-    <row r="82" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="16" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="B82" s="16" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>37</v>
       </c>
       <c r="D82" s="17" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="E82" s="16" t="s">
         <v>29</v>
       </c>
       <c r="F82" s="39"/>
     </row>
-    <row r="83" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="51" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>103</v>
+      </c>
+      <c r="B83" s="37" t="s">
+        <v>104</v>
       </c>
       <c r="C83" s="36" t="s">
         <v>37</v>
       </c>
       <c r="D83" s="58" t="s">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>117</v>
+        <v>105</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="F83" s="45"/>
+    </row>
+    <row r="84" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="37" t="s">
+        <v>206</v>
       </c>
       <c r="B84" s="37" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>74</v>
+        <v>207</v>
+      </c>
+      <c r="C84" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E84" s="37" t="s">
+        <v>14</v>
       </c>
       <c r="F84" s="45"/>
     </row>
-    <row r="85" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C85" s="38" t="s">
+    <row r="85" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="B85" s="80" t="s">
+        <v>165</v>
+      </c>
+      <c r="C85" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D85" s="38" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="D85" s="83" t="s">
+        <v>59</v>
+      </c>
+      <c r="E85" s="84" t="s">
+        <v>60</v>
       </c>
       <c r="F85" s="45"/>
     </row>
-    <row r="86" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C86" s="83" t="s">
+    <row r="86" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" s="81" t="s">
+        <v>166</v>
+      </c>
+      <c r="C86" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="D86" s="83" t="s">
-[...12 lines deleted...]
-        <v>180</v>
+      <c r="D86" s="85" t="s">
+        <v>40</v>
+      </c>
+      <c r="E86" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="69"/>
+    </row>
+    <row r="87" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="86" t="s">
+        <v>406</v>
+      </c>
+      <c r="B87" s="73" t="s">
+        <v>407</v>
       </c>
       <c r="C87" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="D87" s="85" t="s">
-        <v>40</v>
+      <c r="D87" s="87" t="s">
+        <v>408</v>
       </c>
       <c r="E87" s="81" t="s">
-        <v>13</v>
-[...10 lines deleted...]
-      <c r="C88" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="F87" s="70"/>
+    </row>
+    <row r="88" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="37" t="s">
+        <v>358</v>
+      </c>
+      <c r="B88" s="67" t="s">
+        <v>357</v>
+      </c>
+      <c r="C88" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="D88" s="87" t="s">
-[...12 lines deleted...]
-        <v>371</v>
+      <c r="D88" s="38" t="s">
+        <v>359</v>
+      </c>
+      <c r="E88" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="F88" s="39"/>
+    </row>
+    <row r="89" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="43" t="s">
+        <v>200</v>
+      </c>
+      <c r="B89" s="43" t="s">
+        <v>201</v>
       </c>
       <c r="C89" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="D89" s="38" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="D89" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="E89" s="43" t="s">
+        <v>16</v>
       </c>
       <c r="F89" s="39"/>
     </row>
-    <row r="90" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="43" t="s">
-        <v>214</v>
+        <v>288</v>
       </c>
       <c r="B90" s="43" t="s">
-        <v>215</v>
+        <v>291</v>
       </c>
       <c r="C90" s="38" t="s">
         <v>38</v>
       </c>
       <c r="D90" s="44" t="s">
-        <v>216</v>
+        <v>289</v>
       </c>
       <c r="E90" s="43" t="s">
-        <v>16</v>
+        <v>290</v>
       </c>
       <c r="F90" s="39"/>
     </row>
-    <row r="91" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="43" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B91" s="43" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C91" s="38" t="s">
         <v>38</v>
       </c>
       <c r="D91" s="44" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>300</v>
+      </c>
+      <c r="E91" s="16" t="s">
+        <v>10</v>
       </c>
       <c r="F91" s="39"/>
     </row>
-    <row r="92" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="43" t="s">
-        <v>312</v>
+        <v>434</v>
       </c>
       <c r="B92" s="43" t="s">
-        <v>313</v>
+        <v>435</v>
       </c>
       <c r="C92" s="38" t="s">
         <v>38</v>
       </c>
       <c r="D92" s="44" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>436</v>
+      </c>
+      <c r="E92" s="37" t="s">
+        <v>29</v>
       </c>
       <c r="F92" s="39"/>
     </row>
-    <row r="93" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="43" t="s">
-        <v>448</v>
+        <v>421</v>
       </c>
       <c r="B93" s="43" t="s">
-        <v>449</v>
+        <v>422</v>
       </c>
       <c r="C93" s="38" t="s">
-        <v>38</v>
+        <v>424</v>
       </c>
       <c r="D93" s="44" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E93" s="37" t="s">
+        <v>423</v>
+      </c>
+      <c r="E93" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" s="39"/>
+    </row>
+    <row r="94" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="B94" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="C94" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="E94" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" s="45"/>
+    </row>
+    <row r="95" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="60" t="s">
+        <v>223</v>
+      </c>
+      <c r="B95" s="61" t="s">
+        <v>224</v>
+      </c>
+      <c r="C95" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="E95" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F95" s="39"/>
+    </row>
+    <row r="96" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="52" t="s">
+        <v>246</v>
+      </c>
+      <c r="B96" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="C96" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96" s="50" t="s">
+        <v>247</v>
+      </c>
+      <c r="E96" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F93" s="39"/>
-[...52 lines deleted...]
-      </c>
       <c r="F96" s="39"/>
     </row>
-    <row r="97" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="52" t="s">
-        <v>260</v>
+        <v>360</v>
       </c>
       <c r="B97" s="43" t="s">
-        <v>258</v>
+        <v>361</v>
       </c>
       <c r="C97" s="50" t="s">
         <v>42</v>
       </c>
       <c r="D97" s="50" t="s">
-        <v>261</v>
+        <v>362</v>
       </c>
       <c r="E97" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="39"/>
+    </row>
+    <row r="98" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B98" s="34" t="s">
+        <v>164</v>
+      </c>
+      <c r="C98" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="D98" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="E98" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" s="23"/>
+    </row>
+    <row r="99" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="37" t="s">
+        <v>173</v>
+      </c>
+      <c r="B99" s="37" t="s">
+        <v>174</v>
+      </c>
+      <c r="C99" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D99" s="38" t="s">
+        <v>175</v>
+      </c>
+      <c r="E99" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F97" s="39"/>
-[...37 lines deleted...]
-    <row r="100" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F99" s="39"/>
+    </row>
+    <row r="100" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="37" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="B100" s="37" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="C100" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D100" s="38" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="E100" s="37" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F100" s="39"/>
     </row>
-    <row r="101" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="37" t="s">
-        <v>223</v>
+        <v>80</v>
       </c>
       <c r="B101" s="37" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="C101" s="38" t="s">
+        <v>426</v>
+      </c>
+      <c r="C101" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D101" s="38" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>81</v>
+      </c>
+      <c r="E101" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="F101" s="39"/>
     </row>
-    <row r="102" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="37" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B102" s="37" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="C102" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D102" s="38" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E102" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="F102" s="39"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F102" s="45"/>
+    </row>
+    <row r="103" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="37" t="s">
-        <v>83</v>
+        <v>457</v>
       </c>
       <c r="B103" s="37" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="C103" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D103" s="38" t="s">
-        <v>82</v>
+        <v>459</v>
       </c>
       <c r="E103" s="16" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F103" s="45"/>
     </row>
-    <row r="104" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="37" t="s">
-        <v>471</v>
+        <v>376</v>
       </c>
       <c r="B104" s="37" t="s">
-        <v>472</v>
+        <v>377</v>
       </c>
       <c r="C104" s="17" t="s">
-        <v>43</v>
+        <v>378</v>
       </c>
       <c r="D104" s="38" t="s">
-        <v>473</v>
-[...6 lines deleted...]
-    <row r="105" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>379</v>
+      </c>
+      <c r="E104" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="F104" s="39"/>
+    </row>
+    <row r="105" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="37" t="s">
-        <v>390</v>
+        <v>182</v>
       </c>
       <c r="B105" s="37" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>183</v>
+      </c>
+      <c r="C105" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D105" s="39" t="s">
+        <v>184</v>
       </c>
       <c r="E105" s="37" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F105" s="39"/>
     </row>
-    <row r="106" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="37" t="s">
-        <v>196</v>
+        <v>332</v>
       </c>
       <c r="B106" s="37" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C106" s="38" t="s">
+        <v>333</v>
+      </c>
+      <c r="C106" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D106" s="39" t="s">
-        <v>198</v>
+        <v>334</v>
       </c>
       <c r="E106" s="37" t="s">
-        <v>13</v>
+        <v>335</v>
       </c>
       <c r="F106" s="39"/>
     </row>
-    <row r="107" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="37" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>353</v>
+      </c>
+      <c r="B107" s="37" t="s">
+        <v>350</v>
       </c>
       <c r="C107" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D107" s="39" t="s">
+        <v>351</v>
+      </c>
+      <c r="E107" s="37" t="s">
+        <v>352</v>
+      </c>
+      <c r="F107" s="39"/>
+    </row>
+    <row r="108" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B108" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="C108" s="27" t="s">
         <v>99</v>
       </c>
-      <c r="E107" s="37" t="s">
+      <c r="D108" s="38" t="s">
+        <v>140</v>
+      </c>
+      <c r="E108" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="F108" s="39"/>
+    </row>
+    <row r="109" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B109" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="D109" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E109" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="F109" s="23"/>
+    </row>
+    <row r="110" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="37" t="s">
+        <v>295</v>
+      </c>
+      <c r="B110" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="C110" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="D110" s="38" t="s">
+        <v>297</v>
+      </c>
+      <c r="E110" s="37" t="s">
+        <v>296</v>
+      </c>
+      <c r="F110" s="39"/>
+    </row>
+    <row r="111" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="37" t="s">
+        <v>354</v>
+      </c>
+      <c r="B111" s="37" t="s">
+        <v>355</v>
+      </c>
+      <c r="C111" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D111" s="38" t="s">
+        <v>356</v>
+      </c>
+      <c r="E111" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" s="39"/>
+    </row>
+    <row r="112" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="37" t="s">
+        <v>282</v>
+      </c>
+      <c r="B112" s="37" t="s">
+        <v>283</v>
+      </c>
+      <c r="C112" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D112" s="38" t="s">
+        <v>284</v>
+      </c>
+      <c r="E112" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="F112" s="39"/>
+    </row>
+    <row r="113" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="37" t="s">
+        <v>239</v>
+      </c>
+      <c r="B113" s="37" t="s">
+        <v>240</v>
+      </c>
+      <c r="C113" s="38" t="s">
+        <v>241</v>
+      </c>
+      <c r="D113" s="38" t="s">
+        <v>242</v>
+      </c>
+      <c r="E113" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="F113" s="39"/>
+    </row>
+    <row r="114" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>363</v>
+      </c>
+      <c r="C114" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D114" s="38" t="s">
+        <v>365</v>
+      </c>
+      <c r="E114" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" s="39"/>
+    </row>
+    <row r="115" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="37" t="s">
+        <v>186</v>
+      </c>
+      <c r="B115" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="C115" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D115" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="E115" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115" s="39"/>
+    </row>
+    <row r="116" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="37" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="37" t="s">
+        <v>237</v>
+      </c>
+      <c r="C116" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="D116" s="38" t="s">
+        <v>238</v>
+      </c>
+      <c r="E116" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" s="39"/>
+    </row>
+    <row r="117" spans="1:6" s="15" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="37" t="s">
+        <v>372</v>
+      </c>
+      <c r="B117" s="37" t="s">
+        <v>373</v>
+      </c>
+      <c r="C117" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="D117" s="38" t="s">
+        <v>374</v>
+      </c>
+      <c r="E117" s="37" t="s">
+        <v>375</v>
+      </c>
+      <c r="F117" s="39"/>
+    </row>
+    <row r="118" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="37" t="s">
+        <v>403</v>
+      </c>
+      <c r="B118" s="67" t="s">
+        <v>404</v>
+      </c>
+      <c r="C118" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="D118" s="38" t="s">
+        <v>405</v>
+      </c>
+      <c r="E118" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" s="39"/>
+    </row>
+    <row r="119" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="40" t="s">
+        <v>254</v>
+      </c>
+      <c r="B119" s="40" t="s">
+        <v>256</v>
+      </c>
+      <c r="C119" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D119" s="48" t="s">
+        <v>255</v>
+      </c>
+      <c r="E119" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" s="39"/>
+    </row>
+    <row r="120" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="37" t="s">
+        <v>307</v>
+      </c>
+      <c r="B120" s="37" t="s">
+        <v>308</v>
+      </c>
+      <c r="C120" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="D120" s="38" t="s">
+        <v>309</v>
+      </c>
+      <c r="E120" s="37" t="s">
+        <v>310</v>
+      </c>
+      <c r="F120" s="39"/>
+    </row>
+    <row r="121" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B121" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C121" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D121" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="E121" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="F121" s="23"/>
+    </row>
+    <row r="122" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="37" t="s">
+        <v>272</v>
+      </c>
+      <c r="B122" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="C122" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D122" s="38" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="F107" s="39"/>
-[...14 lines deleted...]
-      <c r="E108" s="37" t="s">
+      <c r="F122" s="39"/>
+    </row>
+    <row r="123" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="37" t="s">
+        <v>313</v>
+      </c>
+      <c r="B123" s="34" t="s">
+        <v>314</v>
+      </c>
+      <c r="C123" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D123" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="E123" s="37" t="s">
+        <v>316</v>
+      </c>
+      <c r="F123" s="39"/>
+    </row>
+    <row r="124" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="37" t="s">
+        <v>427</v>
+      </c>
+      <c r="B124" s="34" t="s">
+        <v>426</v>
+      </c>
+      <c r="C124" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D124" s="38" t="s">
+        <v>428</v>
+      </c>
+      <c r="E124" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="F124" s="39"/>
+    </row>
+    <row r="125" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="43" t="s">
+        <v>317</v>
+      </c>
+      <c r="B125" s="43" t="s">
+        <v>318</v>
+      </c>
+      <c r="C125" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D125" s="44" t="s">
+        <v>319</v>
+      </c>
+      <c r="E125" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="F125" s="45"/>
+    </row>
+    <row r="126" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B126" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C126" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D126" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E126" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F126" s="39"/>
+    </row>
+    <row r="127" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>363</v>
+      </c>
+      <c r="C127" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="E127" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="F127" s="39"/>
+    </row>
+    <row r="128" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B128" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C128" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="E128" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="F108" s="39"/>
-[...44 lines deleted...]
-      <c r="C111" s="27" t="s">
+      <c r="F128" s="39"/>
+    </row>
+    <row r="129" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="37" t="s">
+        <v>460</v>
+      </c>
+      <c r="B129" s="37" t="s">
+        <v>461</v>
+      </c>
+      <c r="C129" s="38" t="s">
+        <v>462</v>
+      </c>
+      <c r="D129" s="38" t="s">
+        <v>463</v>
+      </c>
+      <c r="E129" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F129" s="39"/>
+    </row>
+    <row r="130" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="37" t="s">
+        <v>383</v>
+      </c>
+      <c r="B130" s="37" t="s">
+        <v>384</v>
+      </c>
+      <c r="C130" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="D130" s="38" t="s">
+        <v>385</v>
+      </c>
+      <c r="E130" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F130" s="39"/>
+    </row>
+    <row r="131" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="37" t="s">
+        <v>464</v>
+      </c>
+      <c r="B131" s="37" t="s">
+        <v>465</v>
+      </c>
+      <c r="C131" s="38" t="s">
+        <v>466</v>
+      </c>
+      <c r="D131" s="38" t="s">
+        <v>467</v>
+      </c>
+      <c r="E131" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F131" s="39"/>
+    </row>
+    <row r="132" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="43" t="s">
         <v>113</v>
       </c>
-      <c r="D111" s="38" t="s">
-[...56 lines deleted...]
-      <c r="E114" s="46" t="s">
+      <c r="B132" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="C132" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D132" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="E132" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="39"/>
+    </row>
+    <row r="133" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="43" t="s">
+        <v>389</v>
+      </c>
+      <c r="B133" s="37" t="s">
+        <v>390</v>
+      </c>
+      <c r="C133" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D133" s="44" t="s">
+        <v>391</v>
+      </c>
+      <c r="E133" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" s="39"/>
+    </row>
+    <row r="134" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="43" t="s">
+        <v>399</v>
+      </c>
+      <c r="B134" s="37" t="s">
+        <v>402</v>
+      </c>
+      <c r="C134" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>400</v>
+      </c>
+      <c r="E134" s="37" t="s">
+        <v>401</v>
+      </c>
+      <c r="F134" s="39"/>
+    </row>
+    <row r="135" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B135" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="C135" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="D135" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="E135" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="F135" s="39"/>
+    </row>
+    <row r="136" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="37" t="s">
+        <v>418</v>
+      </c>
+      <c r="B136" s="37" t="s">
+        <v>419</v>
+      </c>
+      <c r="C136" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="D136" s="38" t="s">
+        <v>420</v>
+      </c>
+      <c r="E136" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136" s="39"/>
+    </row>
+    <row r="137" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="43" t="s">
+        <v>437</v>
+      </c>
+      <c r="B137" s="43" t="s">
+        <v>435</v>
+      </c>
+      <c r="C137" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="D137" s="38" t="s">
+        <v>438</v>
+      </c>
+      <c r="E137" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="F137" s="39"/>
+    </row>
+    <row r="138" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B138" s="37" t="s">
+        <v>162</v>
+      </c>
+      <c r="C138" s="38" t="s">
+        <v>160</v>
+      </c>
+      <c r="D138" s="38" t="s">
+        <v>163</v>
+      </c>
+      <c r="E138" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F114" s="39"/>
-[...430 lines deleted...]
-      </c>
       <c r="F138" s="39"/>
     </row>
-    <row r="139" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A5:F134" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A5:F130" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E3:F3"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A D o p W W / E z K o W k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T F k w M k p 8 y u E J i Y k J c m 1 K h A Y q h h X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 0 j n r v U m O R j V 6 w Q F m C J P a t G X S l c J G u 3 Z j 1 D K 4 M B F w y v p L b I 2 8 W z K B N X W X m J C n H P Y b X A / V C S k N C C n P D u K W n Y c f W T 1 X / a V N p Z r I R G D 4 j W G h T i g E d 5 F W 0 y B r B B y p b 9 C u O x 9 t j 8 Q 9 m N r x 0 G y d v K z A s g a g b w / s A d Q S w M E F A A C A A g A D o p W W w / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A 6 K V l s o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A 6 K V l v x M y q F p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A O i l Z b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A 6 K V l s o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B l 5 P j 3 B o o j S L D V U 7 4 Q W u E H A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F S h 0 P i r S Y / + R z S W N 0 4 O V g O A O 7 H e I 5 q N X n e B x 9 x M M j q n A A A A A A 6 A A A A A A g A A I A A A A H J 8 h P x M c 4 X w U Y F 8 Z N S k T r T 6 + 6 P f C J E 7 B r O S q R P n U e d u U A A A A G M a R l a 2 s e p M f w y a s q 4 G h B S m z I v J G a a u 0 P 3 g T N 2 W z p A f 2 c P e 0 U 4 8 D f H y r r d / T l k + 3 b y + s Z N g 6 B 8 b n 7 t H C g v n t d l r y 5 4 P 7 I O w V K 0 V U D N e Z E J Z Q A A A A D 5 C d 2 V M F s E N o L Q O D t D 8 d l t I 2 j W 0 a d 0 v Q 8 7 U C I c P i h i c P E b O J 9 f 8 A 6 c x F U f y l 7 / H R a s o M M + + s 8 B v s I i U l t + k C b k = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFD9DD0-368C-4E5E-BDF7-FF66A4874905}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>