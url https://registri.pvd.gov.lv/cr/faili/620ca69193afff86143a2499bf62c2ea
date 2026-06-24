--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -6,66 +6,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-atlauju-registri$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{023DDE3C-86B3-4E96-921C-67973B786619}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AAFA13E-D59E-487B-9F68-7D937CED3330}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet3!$A$5:$F$5</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="674" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="486">
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Dzīvnieku pārvadātāju atļaujas pārvadājumiem līdz 8 stundām (TIPS 1)</t>
   </si>
   <si>
     <t>Atļaujas numurs</t>
   </si>
   <si>
     <t>Derīguma termiņš</t>
   </si>
   <si>
     <t>Novads/pilsēta</t>
   </si>
   <si>
     <t>Pārvadātājs</t>
   </si>
   <si>
     <t>Dzīvnieku sugas</t>
   </si>
   <si>
     <t>Darbība apturēta no:</t>
   </si>
   <si>
@@ -296,59 +296,50 @@
   <si>
     <t>083772</t>
   </si>
   <si>
     <t>066956</t>
   </si>
   <si>
     <t>084243</t>
   </si>
   <si>
     <t>Laukābeles, ZS</t>
   </si>
   <si>
     <t>Ventspils novads</t>
   </si>
   <si>
     <t>021255</t>
   </si>
   <si>
     <t>Dīķmalas, ZS</t>
   </si>
   <si>
     <t>Aitas</t>
   </si>
   <si>
-    <t>086000</t>
-[...7 lines deleted...]
-  <si>
     <t>Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>Cēsu novads</t>
   </si>
   <si>
     <t>Augšdaugavas novads</t>
   </si>
   <si>
     <t>Aizkraukles novads</t>
   </si>
   <si>
     <t>Valmieras novads</t>
   </si>
   <si>
     <t>Ropažu novads</t>
   </si>
   <si>
     <t>086966</t>
   </si>
   <si>
     <t>22.09.2026.</t>
   </si>
   <si>
     <t>Aija Viduša, IK</t>
@@ -1454,51 +1445,84 @@
   <si>
     <t>Stigas, SIA</t>
   </si>
   <si>
     <t>107370</t>
   </si>
   <si>
     <t>04.05.2031.</t>
   </si>
   <si>
     <t>Kuba K, SIA</t>
   </si>
   <si>
     <t>107610</t>
   </si>
   <si>
     <t>20.05.2031.</t>
   </si>
   <si>
     <t>Latgales zoodārzs, pašvaldības iestāde</t>
   </si>
   <si>
     <t>Zivis, rāpuļi, abinieki, mazie putni, mazie zīdītāji</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 01.06.2026.</t>
+    <t>107975</t>
+  </si>
+  <si>
+    <t>07.06.2031.</t>
+  </si>
+  <si>
+    <t>Reinis Vavilovs</t>
+  </si>
+  <si>
+    <t>063715</t>
+  </si>
+  <si>
+    <t>08.06.2031.</t>
+  </si>
+  <si>
+    <t>Āboliņkalns, SIA</t>
+  </si>
+  <si>
+    <t>Liellopi, aitas, kazas, cūkas, zirgi, lamas</t>
+  </si>
+  <si>
+    <t>085512</t>
+  </si>
+  <si>
+    <t>12.06.2031.</t>
+  </si>
+  <si>
+    <t>Daugavpils novads</t>
+  </si>
+  <si>
+    <t>Oksana Bondare</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 12.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
@@ -1642,51 +1666,51 @@
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
-  <fills count="36">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -1834,56 +1858,50 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
@@ -2264,51 +2282,51 @@
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2531,53 +2549,50 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="34" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -2865,2523 +2880,2559 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G138"/>
+  <dimension ref="A1:G140"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.35" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.35" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14.33203125" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="14.140625" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" customWidth="1"/>
+    <col min="4" max="4" width="31.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="38.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="5"/>
       <c r="F1" s="3"/>
     </row>
-    <row r="2" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="89" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="89"/>
       <c r="C2" s="89"/>
       <c r="D2" s="89"/>
       <c r="E2" s="89"/>
       <c r="F2" s="89"/>
       <c r="G2" s="6"/>
     </row>
-    <row r="3" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8"/>
       <c r="E3" s="90" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F3" s="90"/>
       <c r="G3" s="9"/>
     </row>
-    <row r="4" spans="1:7" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="14"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="37" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B6" s="37" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C6" s="38" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D6" s="38" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E6" s="46" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="23"/>
     </row>
-    <row r="7" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C7" s="17" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D7" s="38" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E7" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="19"/>
     </row>
-    <row r="8" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="74" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B8" s="74" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>69</v>
       </c>
       <c r="D8" s="75" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="E8" s="76" t="s">
         <v>74</v>
       </c>
       <c r="F8" s="77"/>
     </row>
-    <row r="9" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B9" s="18" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>69</v>
       </c>
       <c r="D9" s="20" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E9" s="37" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="19"/>
     </row>
-    <row r="10" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C10" s="38" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E10" s="46" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="19"/>
     </row>
-    <row r="11" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
+        <v>411</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>412</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>413</v>
+      </c>
+      <c r="D11" s="44" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E11" s="62" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="19"/>
     </row>
-    <row r="12" spans="1:7" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="E12" s="46" t="s">
         <v>156</v>
       </c>
-      <c r="B12" s="37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" s="39"/>
     </row>
-    <row r="13" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="37" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D13" s="39" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="23"/>
     </row>
-    <row r="14" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B14" s="43" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C14" s="44" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D14" s="44" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E14" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F14" s="39"/>
     </row>
-    <row r="15" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C15" s="44" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D15" s="38" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="39"/>
     </row>
-    <row r="16" spans="1:7" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
+        <v>481</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>482</v>
+      </c>
+      <c r="C16" s="38" t="s">
+        <v>483</v>
+      </c>
+      <c r="D16" s="38" t="s">
+        <v>484</v>
+      </c>
+      <c r="E16" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="39"/>
+    </row>
+    <row r="17" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>194</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="D17" s="38" t="s">
         <v>196</v>
       </c>
-      <c r="B16" s="37" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="E17" s="37" t="s">
-        <v>13</v>
+        <v>195</v>
       </c>
       <c r="F17" s="42"/>
     </row>
-    <row r="18" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
-        <v>366</v>
+        <v>260</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>367</v>
+        <v>261</v>
       </c>
       <c r="C18" s="17" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D18" s="38" t="s">
-        <v>368</v>
+        <v>262</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="42"/>
     </row>
-    <row r="19" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="40" t="s">
+    <row r="19" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>363</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="D19" s="38" t="s">
+        <v>365</v>
+      </c>
+      <c r="E19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="42"/>
+    </row>
+    <row r="20" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="17" t="s">
+      <c r="B20" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="C20" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="38" t="s">
+      <c r="D20" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="E19" s="41" t="s">
+      <c r="E20" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="F19" s="42"/>
-[...8 lines deleted...]
-      <c r="C20" s="38" t="s">
+      <c r="F20" s="42"/>
+    </row>
+    <row r="21" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="D20" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="18" t="s">
+      <c r="D21" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="E21" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="F20" s="39"/>
-[...8 lines deleted...]
-      <c r="C21" s="17" t="s">
+      <c r="F21" s="39"/>
+    </row>
+    <row r="22" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>377</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>378</v>
+      </c>
+      <c r="C22" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="D21" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="16" t="s">
+      <c r="D22" s="38" t="s">
+        <v>379</v>
+      </c>
+      <c r="E22" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="F21" s="42"/>
-[...2 lines deleted...]
-      <c r="A22" s="30" t="s">
+      <c r="F22" s="42"/>
+    </row>
+    <row r="23" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="31" t="s">
+      <c r="B23" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="31" t="s">
+      <c r="D23" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="E22" s="32" t="s">
+      <c r="E23" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="F22" s="23"/>
-[...8 lines deleted...]
-      <c r="C23" s="38" t="s">
+      <c r="F23" s="23"/>
+    </row>
+    <row r="24" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>383</v>
+      </c>
+      <c r="B24" s="67" t="s">
+        <v>384</v>
+      </c>
+      <c r="C24" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="D23" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="37" t="s">
+      <c r="D24" s="38" t="s">
+        <v>385</v>
+      </c>
+      <c r="E24" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="F23" s="39"/>
-[...2 lines deleted...]
-      <c r="A24" s="37" t="s">
+      <c r="F24" s="39"/>
+    </row>
+    <row r="25" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>118</v>
+      </c>
+      <c r="E25" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="B24" s="37" t="s">
-[...14 lines deleted...]
-      <c r="A25" s="37" t="s">
+      <c r="F25" s="39"/>
+    </row>
+    <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="38" t="s">
+      <c r="B26" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="C26" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="D25" s="38" t="s">
+      <c r="D26" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="E25" s="46" t="s">
+      <c r="E26" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="F25" s="23"/>
-[...5 lines deleted...]
-      <c r="B26" s="37" t="s">
+      <c r="F26" s="23"/>
+    </row>
+    <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="43" t="s">
+        <v>477</v>
+      </c>
+      <c r="B27" s="43" t="s">
+        <v>478</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>479</v>
+      </c>
+      <c r="E27" s="43" t="s">
+        <v>480</v>
+      </c>
+      <c r="F27" s="45"/>
+    </row>
+    <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="37" t="s">
         <v>410</v>
       </c>
-      <c r="C26" s="38" t="s">
-[...11 lines deleted...]
-      <c r="A27" s="37" t="s">
+      <c r="B28" s="37" t="s">
+        <v>407</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="38" t="s">
+        <v>408</v>
+      </c>
+      <c r="E28" s="46" t="s">
+        <v>409</v>
+      </c>
+      <c r="F28" s="39"/>
+    </row>
+    <row r="29" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="37" t="s">
+        <v>333</v>
+      </c>
+      <c r="B29" s="37" t="s">
+        <v>334</v>
+      </c>
+      <c r="C29" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="D29" s="50" t="s">
+        <v>335</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="39"/>
+    </row>
+    <row r="30" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C30" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="38" t="s">
+        <v>214</v>
+      </c>
+      <c r="E30" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="39"/>
+    </row>
+    <row r="31" spans="1:6" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="C31" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E31" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="39"/>
+    </row>
+    <row r="32" spans="1:6" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="63" t="s">
+        <v>470</v>
+      </c>
+      <c r="B32" s="43" t="s">
+        <v>471</v>
+      </c>
+      <c r="C32" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>472</v>
+      </c>
+      <c r="E32" s="43" t="s">
+        <v>473</v>
+      </c>
+      <c r="F32" s="39"/>
+    </row>
+    <row r="33" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="51" t="s">
+        <v>320</v>
+      </c>
+      <c r="B33" s="51" t="s">
+        <v>321</v>
+      </c>
+      <c r="C33" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="66" t="s">
+        <v>322</v>
+      </c>
+      <c r="E33" s="51" t="s">
+        <v>323</v>
+      </c>
+      <c r="F33" s="39"/>
+    </row>
+    <row r="34" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>354</v>
+      </c>
+      <c r="C34" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="D34" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="19"/>
+    </row>
+    <row r="35" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="71" t="s">
+        <v>430</v>
+      </c>
+      <c r="C35" s="72" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" s="72" t="s">
+        <v>429</v>
+      </c>
+      <c r="E35" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" s="39"/>
+    </row>
+    <row r="36" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="63" t="s">
+        <v>289</v>
+      </c>
+      <c r="B36" s="43" t="s">
+        <v>290</v>
+      </c>
+      <c r="C36" s="64" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="64" t="s">
+        <v>291</v>
+      </c>
+      <c r="E36" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="65"/>
+    </row>
+    <row r="37" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="78" t="s">
+        <v>440</v>
+      </c>
+      <c r="B37" s="78" t="s">
+        <v>441</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>91</v>
+      </c>
+      <c r="D37" s="79" t="s">
+        <v>442</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" s="65"/>
+    </row>
+    <row r="38" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>341</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" s="20" t="s">
+        <v>342</v>
+      </c>
+      <c r="E38" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F38" s="39"/>
+    </row>
+    <row r="39" spans="1:6" s="15" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="18" t="s">
+        <v>446</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>448</v>
+      </c>
+      <c r="C39" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>447</v>
+      </c>
+      <c r="E39" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E40" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="F40" s="23"/>
+    </row>
+    <row r="41" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>422</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="45"/>
+    </row>
+    <row r="42" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="40" t="s">
+        <v>326</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="48" t="s">
+        <v>328</v>
+      </c>
+      <c r="E42" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="45"/>
+    </row>
+    <row r="43" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="43" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="33"/>
+    </row>
+    <row r="44" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="40" t="s">
+        <v>451</v>
+      </c>
+      <c r="B44" s="40" t="s">
+        <v>452</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="48" t="s">
+        <v>453</v>
+      </c>
+      <c r="E44" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" s="39"/>
+    </row>
+    <row r="45" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="37" t="s">
+        <v>443</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>444</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="38" t="s">
+        <v>445</v>
+      </c>
+      <c r="E45" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="39"/>
+    </row>
+    <row r="46" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="40" t="s">
+        <v>426</v>
+      </c>
+      <c r="B46" s="40" t="s">
+        <v>427</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="48" t="s">
+        <v>428</v>
+      </c>
+      <c r="E46" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" s="39"/>
+    </row>
+    <row r="47" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>201</v>
+      </c>
+      <c r="C47" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="38" t="s">
+        <v>202</v>
+      </c>
+      <c r="E47" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" s="39"/>
+    </row>
+    <row r="48" spans="1:6" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="43" t="s">
         <v>336</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B48" s="43" t="s">
         <v>337</v>
       </c>
-      <c r="C27" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="50" t="s">
+      <c r="C48" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="44" t="s">
         <v>338</v>
       </c>
-      <c r="E27" s="16" t="s">
+      <c r="E48" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="F48" s="45"/>
+    </row>
+    <row r="49" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="43" t="s">
+        <v>465</v>
+      </c>
+      <c r="B49" s="43" t="s">
+        <v>468</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>466</v>
+      </c>
+      <c r="E49" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="45"/>
+    </row>
+    <row r="50" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E50" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50" s="57"/>
+    </row>
+    <row r="51" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="37" t="s">
+        <v>283</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" s="38" t="s">
+        <v>449</v>
+      </c>
+      <c r="E51" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="39"/>
-[...32 lines deleted...]
-      <c r="E29" s="37" t="s">
+      <c r="F51" s="57"/>
+    </row>
+    <row r="52" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="37" t="s">
+        <v>394</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" s="68" t="s">
+        <v>395</v>
+      </c>
+      <c r="E52" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="F29" s="39"/>
-[...23 lines deleted...]
-      <c r="B31" s="51" t="s">
+      <c r="F52" s="39"/>
+    </row>
+    <row r="53" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>98</v>
+      </c>
+      <c r="C53" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" s="39"/>
+    </row>
+    <row r="54" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="53" t="s">
+        <v>245</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>246</v>
+      </c>
+      <c r="C54" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>247</v>
+      </c>
+      <c r="E54" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="F54" s="39"/>
+    </row>
+    <row r="55" spans="1:6" s="15" customFormat="1" ht="16.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="D55" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="E55" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F55" s="57"/>
+    </row>
+    <row r="56" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="37" t="s">
         <v>324</v>
       </c>
-      <c r="C31" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="66" t="s">
+      <c r="B56" s="37" t="s">
         <v>325</v>
       </c>
-      <c r="E31" s="51" t="s">
-[...77 lines deleted...]
-      <c r="A36" s="18" t="s">
+      <c r="C56" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56" s="38" t="s">
         <v>343</v>
       </c>
-      <c r="B36" s="18" t="s">
-[...98 lines deleted...]
-      <c r="E41" s="43" t="s">
+      <c r="E56" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56" s="39"/>
+    </row>
+    <row r="57" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="37" t="s">
+        <v>389</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="C57" s="38" t="s">
+        <v>391</v>
+      </c>
+      <c r="D57" s="38" t="s">
+        <v>392</v>
+      </c>
+      <c r="E57" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F57" s="39"/>
+    </row>
+    <row r="58" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58" s="37" t="s">
+        <v>441</v>
+      </c>
+      <c r="C58" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E58" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="F41" s="33"/>
-[...304 lines deleted...]
-      </c>
       <c r="F58" s="39"/>
     </row>
-    <row r="59" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="40" t="s">
-        <v>369</v>
+        <v>301</v>
       </c>
       <c r="B59" s="37" t="s">
-        <v>370</v>
+        <v>302</v>
       </c>
       <c r="C59" s="48" t="s">
         <v>52</v>
       </c>
       <c r="D59" s="48" t="s">
-        <v>371</v>
+        <v>303</v>
       </c>
       <c r="E59" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="F59" s="39"/>
+    </row>
+    <row r="60" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="40" t="s">
+        <v>366</v>
+      </c>
+      <c r="B60" s="37" t="s">
+        <v>367</v>
+      </c>
+      <c r="C60" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="D60" s="48" t="s">
+        <v>368</v>
+      </c>
+      <c r="E60" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="F59" s="39"/>
-[...5 lines deleted...]
-      <c r="B60" s="37" t="s">
+      <c r="F60" s="39"/>
+    </row>
+    <row r="61" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="40" t="s">
+        <v>474</v>
+      </c>
+      <c r="B61" s="37" t="s">
+        <v>475</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="D61" s="48" t="s">
+        <v>476</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F61" s="39"/>
+    </row>
+    <row r="62" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="40" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="D62" s="48" t="s">
         <v>130</v>
       </c>
-      <c r="C60" s="48" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="47" t="s">
+      <c r="E62" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="F60" s="39"/>
-[...14 lines deleted...]
-      <c r="E61" s="47" t="s">
+      <c r="F62" s="39"/>
+    </row>
+    <row r="63" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B63" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="C63" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" s="48" t="s">
+        <v>152</v>
+      </c>
+      <c r="E63" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="F61" s="39"/>
-[...2 lines deleted...]
-      <c r="A62" s="37" t="s">
+      <c r="F63" s="39"/>
+    </row>
+    <row r="64" spans="1:6" s="15" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="B62" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="38" t="s">
+      <c r="B64" s="37" t="s">
+        <v>450</v>
+      </c>
+      <c r="C64" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="D62" s="38" t="s">
+      <c r="D64" s="38" t="s">
         <v>89</v>
       </c>
-      <c r="E62" s="46" t="s">
+      <c r="E64" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="F62" s="39"/>
-[...2 lines deleted...]
-      <c r="A63" s="37" t="s">
+      <c r="F64" s="39"/>
+    </row>
+    <row r="65" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E65" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" s="23"/>
+    </row>
+    <row r="66" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" s="16" t="s">
         <v>143</v>
-      </c>
-[...55 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C66" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="D66" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="37" t="s">
+      <c r="D66" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E66" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F66" s="23"/>
+    </row>
+    <row r="67" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="37" t="s">
+        <v>209</v>
+      </c>
+      <c r="B67" s="37" t="s">
+        <v>210</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D67" s="39" t="s">
+        <v>211</v>
+      </c>
+      <c r="E67" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" s="39"/>
+    </row>
+    <row r="68" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="37" t="s">
+        <v>264</v>
+      </c>
+      <c r="B68" s="37" t="s">
+        <v>265</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="E68" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="F66" s="39"/>
-[...2 lines deleted...]
-      <c r="A67" s="16" t="s">
+      <c r="F68" s="39"/>
+    </row>
+    <row r="69" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B67" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="17" t="s">
+      <c r="B69" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="C69" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="D67" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="26" t="s">
+      <c r="D69" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="E69" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="F67" s="23"/>
-[...5 lines deleted...]
-      <c r="B68" s="37" t="s">
+      <c r="F69" s="23"/>
+    </row>
+    <row r="70" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="37" t="s">
         <v>308</v>
       </c>
-      <c r="C68" s="38" t="s">
+      <c r="B70" s="37" t="s">
+        <v>305</v>
+      </c>
+      <c r="C70" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="D68" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="46" t="s">
+      <c r="D70" s="38" t="s">
+        <v>309</v>
+      </c>
+      <c r="E70" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="F68" s="45"/>
-[...8 lines deleted...]
-      <c r="C69" s="38" t="s">
+      <c r="F70" s="45"/>
+    </row>
+    <row r="71" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B71" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="C71" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="D69" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="46" t="s">
+      <c r="D71" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="E71" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="F69" s="19"/>
-[...8 lines deleted...]
-      <c r="C70" s="38" t="s">
+      <c r="F71" s="19"/>
+    </row>
+    <row r="72" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="37" t="s">
+        <v>344</v>
+      </c>
+      <c r="B72" s="37" t="s">
+        <v>345</v>
+      </c>
+      <c r="C72" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="D70" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="37" t="s">
+      <c r="D72" s="38" t="s">
+        <v>346</v>
+      </c>
+      <c r="E72" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="F70" s="39"/>
-[...8 lines deleted...]
-      <c r="C71" s="17" t="s">
+      <c r="F72" s="39"/>
+    </row>
+    <row r="73" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B73" s="37" t="s">
+        <v>165</v>
+      </c>
+      <c r="C73" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="D71" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="37" t="s">
+      <c r="D73" s="38" t="s">
+        <v>166</v>
+      </c>
+      <c r="E73" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="F71" s="39"/>
-[...2 lines deleted...]
-      <c r="A72" s="37" t="s">
+      <c r="F73" s="39"/>
+    </row>
+    <row r="74" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="37" t="s">
+        <v>272</v>
+      </c>
+      <c r="B74" s="37" t="s">
+        <v>273</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>274</v>
+      </c>
+      <c r="E74" s="37" t="s">
         <v>275</v>
       </c>
-      <c r="B72" s="37" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="F74" s="39"/>
     </row>
-    <row r="75" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="37" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="B75" s="37" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="C75" s="38" t="s">
         <v>70</v>
       </c>
       <c r="D75" s="38" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="E75" s="46" t="s">
+        <v>250</v>
+      </c>
+      <c r="E75" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" s="39"/>
+    </row>
+    <row r="76" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="37" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>255</v>
+      </c>
+      <c r="C76" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="D76" s="38" t="s">
+        <v>256</v>
+      </c>
+      <c r="E76" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" s="39"/>
+    </row>
+    <row r="77" spans="1:6" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="B77" s="37" t="s">
+        <v>231</v>
+      </c>
+      <c r="C77" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="F75" s="39"/>
-[...8 lines deleted...]
-      <c r="C76" s="17" t="s">
+      <c r="F77" s="39"/>
+    </row>
+    <row r="78" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="37" t="s">
+        <v>317</v>
+      </c>
+      <c r="B78" s="37" t="s">
+        <v>318</v>
+      </c>
+      <c r="C78" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="D76" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="26" t="s">
+      <c r="D78" s="38" t="s">
+        <v>319</v>
+      </c>
+      <c r="E78" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="F76" s="56"/>
-[...2 lines deleted...]
-      <c r="A77" s="37" t="s">
+      <c r="F78" s="56"/>
+    </row>
+    <row r="79" spans="1:6" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="37" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="37" t="s">
+        <v>192</v>
+      </c>
+      <c r="C79" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="D79" s="38" t="s">
+        <v>190</v>
+      </c>
+      <c r="E79" s="46" t="s">
         <v>191</v>
       </c>
-      <c r="B77" s="37" t="s">
-[...26 lines deleted...]
-      <c r="E78" s="37" t="s">
+      <c r="F79" s="56"/>
+    </row>
+    <row r="80" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80" s="37" t="s">
+        <v>258</v>
+      </c>
+      <c r="C80" s="38" t="s">
+        <v>189</v>
+      </c>
+      <c r="D80" s="38" t="s">
+        <v>259</v>
+      </c>
+      <c r="E80" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="F78" s="56"/>
-[...8 lines deleted...]
-      <c r="C79" s="38" t="s">
+      <c r="F80" s="56"/>
+    </row>
+    <row r="81" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="37" t="s">
+        <v>176</v>
+      </c>
+      <c r="B81" s="37" t="s">
+        <v>263</v>
+      </c>
+      <c r="C81" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="D79" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="37" t="s">
+      <c r="D81" s="38" t="s">
+        <v>177</v>
+      </c>
+      <c r="E81" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="F79" s="56"/>
-[...5 lines deleted...]
-      <c r="B80" s="37" t="s">
+      <c r="F81" s="56"/>
+    </row>
+    <row r="82" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="B82" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C82" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" s="38" t="s">
         <v>216</v>
       </c>
-      <c r="C80" s="38" t="s">
+      <c r="E82" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="39"/>
+    </row>
+    <row r="83" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="C83" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="D80" s="38" t="s">
-[...14 lines deleted...]
-      <c r="C81" s="17" t="s">
+      <c r="D83" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" s="39"/>
+    </row>
+    <row r="84" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="C84" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="D81" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C82" s="17" t="s">
+      <c r="D84" s="17" t="s">
+        <v>469</v>
+      </c>
+      <c r="E84" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F84" s="39"/>
+    </row>
+    <row r="85" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="51" t="s">
+        <v>100</v>
+      </c>
+      <c r="B85" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C85" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="D82" s="17" t="s">
-[...20 lines deleted...]
-      <c r="E83" s="16" t="s">
+      <c r="D85" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="E85" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="F83" s="45"/>
-[...8 lines deleted...]
-      <c r="C84" s="38" t="s">
+      <c r="F85" s="45"/>
+    </row>
+    <row r="86" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="C86" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="D84" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="37" t="s">
+      <c r="D86" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="E86" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="F84" s="45"/>
-[...2 lines deleted...]
-      <c r="A85" s="82" t="s">
+      <c r="F86" s="45"/>
+    </row>
+    <row r="87" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="82" t="s">
         <v>58</v>
       </c>
-      <c r="B85" s="80" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="83" t="s">
+      <c r="B87" s="80" t="s">
+        <v>162</v>
+      </c>
+      <c r="C87" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="D85" s="83" t="s">
+      <c r="D87" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="E85" s="84" t="s">
+      <c r="E87" s="84" t="s">
         <v>60</v>
       </c>
-      <c r="F85" s="45"/>
-[...2 lines deleted...]
-      <c r="A86" s="81" t="s">
+      <c r="F87" s="45"/>
+    </row>
+    <row r="88" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="81" t="s">
         <v>39</v>
       </c>
-      <c r="B86" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="85" t="s">
+      <c r="B88" s="81" t="s">
+        <v>163</v>
+      </c>
+      <c r="C88" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="D86" s="85" t="s">
+      <c r="D88" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="E86" s="81" t="s">
+      <c r="E88" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="F86" s="69"/>
-[...8 lines deleted...]
-      <c r="C87" s="85" t="s">
+      <c r="F88" s="69"/>
+    </row>
+    <row r="89" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="86" t="s">
+        <v>403</v>
+      </c>
+      <c r="B89" s="73" t="s">
+        <v>404</v>
+      </c>
+      <c r="C89" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="D87" s="87" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="81" t="s">
+      <c r="D89" s="87" t="s">
+        <v>405</v>
+      </c>
+      <c r="E89" s="81" t="s">
         <v>36</v>
       </c>
-      <c r="F87" s="70"/>
-[...42 lines deleted...]
-        <v>291</v>
+      <c r="F89" s="70"/>
+    </row>
+    <row r="90" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="37" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" s="67" t="s">
+        <v>354</v>
       </c>
       <c r="C90" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="D90" s="44" t="s">
-[...3 lines deleted...]
-        <v>290</v>
+      <c r="D90" s="38" t="s">
+        <v>356</v>
+      </c>
+      <c r="E90" s="37" t="s">
+        <v>25</v>
       </c>
       <c r="F90" s="39"/>
     </row>
-    <row r="91" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="43" t="s">
-        <v>298</v>
+        <v>197</v>
       </c>
       <c r="B91" s="43" t="s">
-        <v>299</v>
+        <v>198</v>
       </c>
       <c r="C91" s="38" t="s">
         <v>38</v>
       </c>
       <c r="D91" s="44" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>199</v>
+      </c>
+      <c r="E91" s="43" t="s">
+        <v>16</v>
       </c>
       <c r="F91" s="39"/>
     </row>
-    <row r="92" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="43" t="s">
-        <v>434</v>
+        <v>285</v>
       </c>
       <c r="B92" s="43" t="s">
-        <v>435</v>
+        <v>288</v>
       </c>
       <c r="C92" s="38" t="s">
         <v>38</v>
       </c>
       <c r="D92" s="44" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="E92" s="37" t="s">
+        <v>286</v>
+      </c>
+      <c r="E92" s="43" t="s">
+        <v>287</v>
+      </c>
+      <c r="F92" s="39"/>
+    </row>
+    <row r="93" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="43" t="s">
+        <v>295</v>
+      </c>
+      <c r="B93" s="43" t="s">
+        <v>296</v>
+      </c>
+      <c r="C93" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" s="44" t="s">
+        <v>297</v>
+      </c>
+      <c r="E93" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" s="39"/>
+    </row>
+    <row r="94" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="43" t="s">
+        <v>431</v>
+      </c>
+      <c r="B94" s="43" t="s">
+        <v>432</v>
+      </c>
+      <c r="C94" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>433</v>
+      </c>
+      <c r="E94" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F92" s="39"/>
-[...2 lines deleted...]
-      <c r="A93" s="43" t="s">
+      <c r="F94" s="39"/>
+    </row>
+    <row r="95" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="43" t="s">
+        <v>418</v>
+      </c>
+      <c r="B95" s="43" t="s">
+        <v>419</v>
+      </c>
+      <c r="C95" s="38" t="s">
         <v>421</v>
       </c>
-      <c r="B93" s="43" t="s">
-[...5 lines deleted...]
-      <c r="D93" s="44" t="s">
+      <c r="D95" s="44" t="s">
+        <v>420</v>
+      </c>
+      <c r="E95" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" s="39"/>
+    </row>
+    <row r="96" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="43" t="s">
+        <v>240</v>
+      </c>
+      <c r="B96" s="43" t="s">
+        <v>241</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="E96" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" s="45"/>
+    </row>
+    <row r="97" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="60" t="s">
+        <v>220</v>
+      </c>
+      <c r="B97" s="61" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97" s="28" t="s">
+        <v>222</v>
+      </c>
+      <c r="E97" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="F97" s="39"/>
+    </row>
+    <row r="98" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="52" t="s">
+        <v>243</v>
+      </c>
+      <c r="B98" s="43" t="s">
+        <v>241</v>
+      </c>
+      <c r="C98" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98" s="50" t="s">
+        <v>244</v>
+      </c>
+      <c r="E98" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="F98" s="39"/>
+    </row>
+    <row r="99" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="52" t="s">
+        <v>357</v>
+      </c>
+      <c r="B99" s="43" t="s">
+        <v>358</v>
+      </c>
+      <c r="C99" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99" s="50" t="s">
+        <v>359</v>
+      </c>
+      <c r="E99" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="39"/>
+    </row>
+    <row r="100" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B100" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="C100" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="D100" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="E100" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="23"/>
+    </row>
+    <row r="101" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="B101" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="C101" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" s="38" t="s">
+        <v>172</v>
+      </c>
+      <c r="E101" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="F101" s="39"/>
+    </row>
+    <row r="102" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="37" t="s">
+        <v>206</v>
+      </c>
+      <c r="B102" s="37" t="s">
+        <v>207</v>
+      </c>
+      <c r="C102" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D102" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="E102" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="F102" s="39"/>
+    </row>
+    <row r="103" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B103" s="37" t="s">
         <v>423</v>
-      </c>
-[...172 lines deleted...]
-        <v>458</v>
       </c>
       <c r="C103" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D103" s="38" t="s">
-        <v>459</v>
+        <v>81</v>
       </c>
       <c r="E103" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="39"/>
+    </row>
+    <row r="104" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B104" s="37" t="s">
+        <v>423</v>
+      </c>
+      <c r="C104" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D104" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E104" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" s="45"/>
+    </row>
+    <row r="105" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="37" t="s">
+        <v>454</v>
+      </c>
+      <c r="B105" s="37" t="s">
+        <v>455</v>
+      </c>
+      <c r="C105" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D105" s="38" t="s">
+        <v>456</v>
+      </c>
+      <c r="E105" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F103" s="45"/>
-[...2 lines deleted...]
-      <c r="A104" s="37" t="s">
+      <c r="F105" s="45"/>
+    </row>
+    <row r="106" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="37" t="s">
+        <v>373</v>
+      </c>
+      <c r="B106" s="37" t="s">
+        <v>374</v>
+      </c>
+      <c r="C106" s="17" t="s">
+        <v>375</v>
+      </c>
+      <c r="D106" s="38" t="s">
         <v>376</v>
       </c>
-      <c r="B104" s="37" t="s">
-[...8 lines deleted...]
-      <c r="E104" s="37" t="s">
+      <c r="E106" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="F104" s="39"/>
-[...2 lines deleted...]
-      <c r="A105" s="37" t="s">
+      <c r="F106" s="39"/>
+    </row>
+    <row r="107" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="37" t="s">
+        <v>179</v>
+      </c>
+      <c r="B107" s="37" t="s">
+        <v>180</v>
+      </c>
+      <c r="C107" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D107" s="39" t="s">
+        <v>181</v>
+      </c>
+      <c r="E107" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" s="39"/>
+    </row>
+    <row r="108" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="37" t="s">
+        <v>329</v>
+      </c>
+      <c r="B108" s="37" t="s">
+        <v>330</v>
+      </c>
+      <c r="C108" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="E108" s="37" t="s">
+        <v>332</v>
+      </c>
+      <c r="F108" s="39"/>
+    </row>
+    <row r="109" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="37" t="s">
+        <v>350</v>
+      </c>
+      <c r="B109" s="37" t="s">
+        <v>347</v>
+      </c>
+      <c r="C109" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D109" s="39" t="s">
+        <v>348</v>
+      </c>
+      <c r="E109" s="37" t="s">
+        <v>349</v>
+      </c>
+      <c r="F109" s="39"/>
+    </row>
+    <row r="110" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B110" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C110" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D110" s="38" t="s">
+        <v>137</v>
+      </c>
+      <c r="E110" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F110" s="39"/>
+    </row>
+    <row r="111" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B111" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C111" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D111" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="E111" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F111" s="23"/>
+    </row>
+    <row r="112" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="B112" s="37" t="s">
+        <v>290</v>
+      </c>
+      <c r="C112" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D112" s="38" t="s">
+        <v>294</v>
+      </c>
+      <c r="E112" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="F112" s="39"/>
+    </row>
+    <row r="113" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="B113" s="37" t="s">
+        <v>352</v>
+      </c>
+      <c r="C113" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D113" s="38" t="s">
+        <v>353</v>
+      </c>
+      <c r="E113" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113" s="39"/>
+    </row>
+    <row r="114" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="37" t="s">
+        <v>279</v>
+      </c>
+      <c r="B114" s="37" t="s">
+        <v>280</v>
+      </c>
+      <c r="C114" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D114" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="E114" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="F114" s="39"/>
+    </row>
+    <row r="115" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="37" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" s="37" t="s">
+        <v>237</v>
+      </c>
+      <c r="C115" s="38" t="s">
+        <v>238</v>
+      </c>
+      <c r="D115" s="38" t="s">
+        <v>239</v>
+      </c>
+      <c r="E115" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="F115" s="39"/>
+    </row>
+    <row r="116" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="37" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>360</v>
+      </c>
+      <c r="C116" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D116" s="38" t="s">
+        <v>362</v>
+      </c>
+      <c r="E116" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" s="39"/>
+    </row>
+    <row r="117" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="B117" s="37" t="s">
         <v>182</v>
       </c>
-      <c r="B105" s="37" t="s">
-[...5 lines deleted...]
-      <c r="D105" s="39" t="s">
+      <c r="C117" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D117" s="38" t="s">
         <v>184</v>
       </c>
-      <c r="E105" s="37" t="s">
-[...107 lines deleted...]
-      <c r="E111" s="46" t="s">
+      <c r="E117" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="F111" s="39"/>
-[...44 lines deleted...]
-      <c r="C114" s="38" t="s">
+      <c r="F117" s="39"/>
+    </row>
+    <row r="118" spans="1:6" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="37" t="s">
+        <v>233</v>
+      </c>
+      <c r="B118" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="C118" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="D114" s="38" t="s">
-[...14 lines deleted...]
-      <c r="C115" s="38" t="s">
+      <c r="D118" s="38" t="s">
+        <v>235</v>
+      </c>
+      <c r="E118" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="39"/>
+    </row>
+    <row r="119" spans="1:6" s="15" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="37" t="s">
+        <v>369</v>
+      </c>
+      <c r="B119" s="37" t="s">
+        <v>370</v>
+      </c>
+      <c r="C119" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="D115" s="38" t="s">
-[...20 lines deleted...]
-      <c r="E116" s="16" t="s">
+      <c r="D119" s="38" t="s">
+        <v>371</v>
+      </c>
+      <c r="E119" s="37" t="s">
+        <v>372</v>
+      </c>
+      <c r="F119" s="39"/>
+    </row>
+    <row r="120" spans="1:6" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="B120" s="67" t="s">
+        <v>401</v>
+      </c>
+      <c r="C120" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="D120" s="38" t="s">
+        <v>402</v>
+      </c>
+      <c r="E120" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" s="39"/>
+    </row>
+    <row r="121" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="40" t="s">
+        <v>251</v>
+      </c>
+      <c r="B121" s="40" t="s">
+        <v>253</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D121" s="48" t="s">
+        <v>252</v>
+      </c>
+      <c r="E121" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F116" s="39"/>
-[...56 lines deleted...]
-      <c r="A120" s="37" t="s">
+      <c r="F121" s="39"/>
+    </row>
+    <row r="122" spans="1:6" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="37" t="s">
+        <v>304</v>
+      </c>
+      <c r="B122" s="37" t="s">
+        <v>305</v>
+      </c>
+      <c r="C122" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="D122" s="38" t="s">
+        <v>306</v>
+      </c>
+      <c r="E122" s="37" t="s">
         <v>307</v>
       </c>
-      <c r="B120" s="37" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="F122" s="39"/>
     </row>
-    <row r="123" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="37" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>123</v>
+      </c>
+      <c r="B123" s="37" t="s">
+        <v>124</v>
       </c>
       <c r="C123" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D123" s="38" t="s">
-        <v>315</v>
+        <v>125</v>
       </c>
       <c r="E123" s="37" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-    <row r="124" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+      <c r="F123" s="23"/>
+    </row>
+    <row r="124" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="37" t="s">
-        <v>427</v>
+        <v>269</v>
       </c>
       <c r="B124" s="34" t="s">
-        <v>426</v>
+        <v>270</v>
       </c>
       <c r="C124" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D124" s="38" t="s">
-        <v>428</v>
+        <v>271</v>
       </c>
       <c r="E124" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" s="39"/>
+    </row>
+    <row r="125" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="37" t="s">
+        <v>310</v>
+      </c>
+      <c r="B125" s="34" t="s">
+        <v>311</v>
+      </c>
+      <c r="C125" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D125" s="38" t="s">
+        <v>312</v>
+      </c>
+      <c r="E125" s="37" t="s">
+        <v>313</v>
+      </c>
+      <c r="F125" s="39"/>
+    </row>
+    <row r="126" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="37" t="s">
+        <v>424</v>
+      </c>
+      <c r="B126" s="34" t="s">
+        <v>423</v>
+      </c>
+      <c r="C126" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D126" s="38" t="s">
+        <v>425</v>
+      </c>
+      <c r="E126" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="F124" s="39"/>
-[...8 lines deleted...]
-      <c r="C125" s="44" t="s">
+      <c r="F126" s="39"/>
+    </row>
+    <row r="127" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="43" t="s">
+        <v>314</v>
+      </c>
+      <c r="B127" s="43" t="s">
+        <v>315</v>
+      </c>
+      <c r="C127" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="D125" s="44" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="43" t="s">
+      <c r="D127" s="44" t="s">
+        <v>316</v>
+      </c>
+      <c r="E127" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="F125" s="45"/>
-[...2 lines deleted...]
-      <c r="A126" s="16" t="s">
+      <c r="F127" s="45"/>
+    </row>
+    <row r="128" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="B126" s="16" t="s">
-[...36 lines deleted...]
-        <v>118</v>
+      <c r="B128" s="16" t="s">
+        <v>147</v>
       </c>
       <c r="C128" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="D128" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="37" t="s">
+      <c r="D128" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E128" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F128" s="39"/>
+    </row>
+    <row r="129" spans="1:6" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>360</v>
+      </c>
+      <c r="C129" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="E129" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="F129" s="39"/>
+    </row>
+    <row r="130" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C130" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D130" s="38" t="s">
+        <v>113</v>
+      </c>
+      <c r="E130" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="F128" s="39"/>
-[...2 lines deleted...]
-      <c r="A129" s="37" t="s">
+      <c r="F130" s="39"/>
+    </row>
+    <row r="131" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="37" t="s">
+        <v>457</v>
+      </c>
+      <c r="B131" s="37" t="s">
+        <v>458</v>
+      </c>
+      <c r="C131" s="38" t="s">
+        <v>459</v>
+      </c>
+      <c r="D131" s="38" t="s">
         <v>460</v>
       </c>
-      <c r="B129" s="37" t="s">
+      <c r="E131" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="F131" s="39"/>
+    </row>
+    <row r="132" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="37" t="s">
+        <v>380</v>
+      </c>
+      <c r="B132" s="37" t="s">
+        <v>381</v>
+      </c>
+      <c r="C132" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="D132" s="38" t="s">
+        <v>382</v>
+      </c>
+      <c r="E132" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F132" s="39"/>
+    </row>
+    <row r="133" spans="1:6" s="15" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="37" t="s">
         <v>461</v>
       </c>
-      <c r="C129" s="38" t="s">
+      <c r="B133" s="37" t="s">
         <v>462</v>
       </c>
-      <c r="D129" s="38" t="s">
+      <c r="C133" s="38" t="s">
         <v>463</v>
       </c>
-      <c r="E129" s="37" t="s">
-[...23 lines deleted...]
-      <c r="A131" s="37" t="s">
+      <c r="D133" s="38" t="s">
         <v>464</v>
       </c>
-      <c r="B131" s="37" t="s">
-[...8 lines deleted...]
-      <c r="E131" s="37" t="s">
+      <c r="E133" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="F131" s="39"/>
-[...14 lines deleted...]
-      <c r="E132" s="29" t="s">
+      <c r="F133" s="39"/>
+    </row>
+    <row r="134" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="B134" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="C134" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="E134" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="F132" s="39"/>
-[...14 lines deleted...]
-      <c r="E133" s="29" t="s">
+      <c r="F134" s="39"/>
+    </row>
+    <row r="135" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="43" t="s">
+        <v>386</v>
+      </c>
+      <c r="B135" s="37" t="s">
+        <v>387</v>
+      </c>
+      <c r="C135" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D135" s="44" t="s">
+        <v>388</v>
+      </c>
+      <c r="E135" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="F133" s="39"/>
-[...2 lines deleted...]
-      <c r="A134" s="43" t="s">
+      <c r="F135" s="39"/>
+    </row>
+    <row r="136" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="43" t="s">
+        <v>396</v>
+      </c>
+      <c r="B136" s="37" t="s">
         <v>399</v>
       </c>
-      <c r="B134" s="37" t="s">
-[...45 lines deleted...]
-        <v>10</v>
+      <c r="C136" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D136" s="44" t="s">
+        <v>397</v>
+      </c>
+      <c r="E136" s="37" t="s">
+        <v>398</v>
       </c>
       <c r="F136" s="39"/>
     </row>
-    <row r="137" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>435</v>
+    <row r="137" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B137" s="37" t="s">
+        <v>107</v>
       </c>
       <c r="C137" s="38" t="s">
         <v>87</v>
       </c>
       <c r="D137" s="38" t="s">
-        <v>438</v>
+        <v>108</v>
       </c>
       <c r="E137" s="16" t="s">
-        <v>439</v>
+        <v>109</v>
       </c>
       <c r="F137" s="39"/>
     </row>
-    <row r="138" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="37" t="s">
-        <v>161</v>
+        <v>415</v>
       </c>
       <c r="B138" s="37" t="s">
-        <v>162</v>
+        <v>416</v>
       </c>
       <c r="C138" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="D138" s="38" t="s">
+        <v>417</v>
+      </c>
+      <c r="E138" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F138" s="39"/>
+    </row>
+    <row r="139" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="43" t="s">
+        <v>434</v>
+      </c>
+      <c r="B139" s="43" t="s">
+        <v>432</v>
+      </c>
+      <c r="C139" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="D139" s="38" t="s">
+        <v>435</v>
+      </c>
+      <c r="E139" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="F139" s="39"/>
+    </row>
+    <row r="140" spans="1:6" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B140" s="37" t="s">
+        <v>159</v>
+      </c>
+      <c r="C140" s="38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D140" s="38" t="s">
         <v>160</v>
       </c>
-      <c r="D138" s="38" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="16" t="s">
+      <c r="E140" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F138" s="39"/>
+      <c r="F140" s="39"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:F130" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A5:F132" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E3:F3"/>
   </mergeCells>
   <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A D o p W W / E z K o W k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T F k w M k p 8 y u E J i Y k J c m 1 K h A Y q h h X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 0 j n r v U m O R j V 6 w Q F m C J P a t G X S l c J G u 3 Z j 1 D K 4 M B F w y v p L b I 2 8 W z K B N X W X m J C n H P Y b X A / V C S k N C C n P D u K W n Y c f W T 1 X / a V N p Z r I R G D 4 j W G h T i g E d 5 F W 0 y B r B B y p b 9 C u O x 9 t j 8 Q 9 m N r x 0 G y d v K z A s g a g b w / s A d Q S w M E F A A C A A g A D o p W W w / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A A 6 K V l s o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A A 6 K V l v x M y q F p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A O i l Z b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A 6 K V l s o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B l 5 P j 3 B o o j S L D V U 7 4 Q W u E H A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A F S h 0 P i r S Y / + R z S W N 0 4 O V g O A O 7 H e I 5 q N X n e B x 9 x M M j q n A A A A A A 6 A A A A A A g A A I A A A A H J 8 h P x M c 4 X w U Y F 8 Z N S k T r T 6 + 6 P f C J E 7 B r O S q R P n U e d u U A A A A G M a R l a 2 s e p M f w y a s q 4 G h B S m z I v J G a a u 0 P 3 g T N 2 W z p A f 2 c P e 0 U 4 8 D f H y r r d / T l k + 3 b y + s Z N g 6 B 8 b n 7 t H C g v n t d l r y 5 4 P 7 I O w V K 0 V U D N e Z E J Z Q A A A A D 5 C d 2 V M F s E N o L Q O D t D 8 d l t I 2 j W 0 a d 0 v Q 8 7 U C I c P i h i c P E b O J 9 f 8 A 6 c x F U f y l 7 / H R a s o M M + + s 8 B v s I i U l t + k C b k = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFD9DD0-368C-4E5E-BDF7-FF66A4874905}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>