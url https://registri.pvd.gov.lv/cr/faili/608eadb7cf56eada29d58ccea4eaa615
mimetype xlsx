--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Atzītie dzīvnieku izcelsmes pārtikas aprites uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55D8FD77-CE58-4596-9FE0-6E89BFFCDCFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5ABF012-623F-4A6D-B152-4A7E1A5B2343}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SEKC 8" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SEKC 8'!$B$7:$H$7</definedName>
     <definedName name="OLE_LINK7" localSheetId="1">'SEKC 8'!$D$9</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="272">
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>A 003101</t>
   </si>
   <si>
     <t>A 004915</t>
   </si>
   <si>
@@ -850,78 +850,78 @@
   <si>
     <t>A 093498</t>
   </si>
   <si>
     <t>SIA „FishTrans”</t>
   </si>
   <si>
     <t>A 094392</t>
   </si>
   <si>
     <t>A 100579</t>
   </si>
   <si>
     <t>FISHING TIDE</t>
   </si>
   <si>
     <t>CAVIAR of EDEN SIA (līdz 21.05.2025.SIA "Caviar House")</t>
   </si>
   <si>
     <t>SIA "Reaton Food"</t>
   </si>
   <si>
     <t>A 102157</t>
   </si>
   <si>
-    <t>SIA "IP Vecmīlgrāvis"</t>
-[...1 lines deleted...]
-  <si>
     <t>A 034111</t>
   </si>
   <si>
     <t>SIA "Lucki Seafood"</t>
   </si>
   <si>
     <t>gaļas konservi</t>
   </si>
   <si>
     <t>zivju konservi</t>
   </si>
   <si>
     <t>A 082625</t>
   </si>
   <si>
     <t>Laima</t>
   </si>
   <si>
     <t>A 081381</t>
   </si>
   <si>
     <t>Auseklis</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 16.03.2026.</t>
+    <t>SIA "Salmon A&amp;P" (līdz 06.03.2026.SIA "IP Vecmīlgrāvis")</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts:27.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1362,56 +1362,59 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="justify" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1424,53 +1427,50 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1761,117 +1761,117 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K132"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F5" sqref="F5:H5"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="12" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11">
       <c r="B1" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C1" s="11"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
     </row>
     <row r="2" spans="2:11" ht="17.25" customHeight="1">
-      <c r="B2" s="59" t="s">
+      <c r="B2" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="C2" s="59"/>
-[...4 lines deleted...]
-      <c r="H2" s="59"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
     </row>
     <row r="3" spans="2:11" ht="3.75" customHeight="1">
       <c r="B3" s="8"/>
       <c r="C3" s="11"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
     </row>
     <row r="4" spans="2:11" ht="19.5" customHeight="1">
-      <c r="B4" s="59" t="s">
+      <c r="B4" s="61" t="s">
         <v>74</v>
       </c>
-      <c r="C4" s="59"/>
-[...4 lines deleted...]
-      <c r="H4" s="59"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
     </row>
     <row r="5" spans="2:11" ht="14.25" customHeight="1" thickBot="1">
       <c r="B5" s="9"/>
       <c r="C5" s="11"/>
       <c r="D5" s="1"/>
       <c r="E5" s="9"/>
-      <c r="F5" s="63" t="s">
+      <c r="F5" s="64" t="s">
         <v>271</v>
       </c>
-      <c r="G5" s="63"/>
-      <c r="H5" s="63"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="2:11" ht="39" customHeight="1" thickBot="1">
       <c r="B6" s="19" t="s">
         <v>154</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>225</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>78</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>79</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>80</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="2:11" ht="13.5" customHeight="1">
@@ -2090,104 +2090,104 @@
       <c r="E19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="2:11" ht="12.75" customHeight="1">
       <c r="B20" s="56" t="s">
         <v>252</v>
       </c>
       <c r="C20" s="57" t="s">
         <v>253</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>224</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="2:11" ht="14.25" customHeight="1">
-      <c r="B21" s="64" t="s">
+      <c r="B21" s="65" t="s">
         <v>137</v>
       </c>
-      <c r="C21" s="67" t="s">
+      <c r="C21" s="68" t="s">
         <v>138</v>
       </c>
-      <c r="D21" s="70" t="s">
+      <c r="D21" s="71" t="s">
         <v>139</v>
       </c>
-      <c r="E21" s="73" t="s">
+      <c r="E21" s="74" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="35"/>
     </row>
     <row r="22" spans="2:11" ht="15" customHeight="1">
-      <c r="B22" s="65"/>
-[...2 lines deleted...]
-      <c r="E22" s="74"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="75"/>
       <c r="F22" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="36"/>
     </row>
     <row r="23" spans="2:11" ht="15" customHeight="1">
-      <c r="B23" s="65"/>
-[...2 lines deleted...]
-      <c r="E23" s="74"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="72"/>
+      <c r="E23" s="75"/>
       <c r="F23" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G23" s="37"/>
       <c r="H23" s="38"/>
     </row>
     <row r="24" spans="2:11" ht="15.75" customHeight="1">
-      <c r="B24" s="65"/>
-[...2 lines deleted...]
-      <c r="E24" s="74"/>
+      <c r="B24" s="66"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="75"/>
       <c r="F24" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="37"/>
       <c r="H24" s="38"/>
     </row>
     <row r="25" spans="2:11" ht="13.5" customHeight="1">
-      <c r="B25" s="66"/>
-[...2 lines deleted...]
-      <c r="E25" s="75"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="76"/>
       <c r="F25" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="38" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="26" spans="2:11" ht="13.5" customHeight="1">
       <c r="B26" s="39" t="s">
         <v>244</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>245</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>136</v>
       </c>
       <c r="G26" s="2"/>
@@ -2210,80 +2210,80 @@
         <v>136</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="4"/>
       <c r="K27" s="33"/>
     </row>
     <row r="28" spans="2:11" ht="14.25" customHeight="1">
       <c r="B28" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>195</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F28" s="13"/>
       <c r="G28" s="7"/>
       <c r="H28" s="4"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="2:11" ht="14.25" customHeight="1">
-      <c r="B29" s="76" t="s">
+      <c r="B29" s="77" t="s">
         <v>213</v>
       </c>
-      <c r="C29" s="78" t="s">
+      <c r="C29" s="79" t="s">
         <v>138</v>
       </c>
-      <c r="D29" s="76" t="s">
+      <c r="D29" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="76" t="s">
+      <c r="E29" s="77" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="13"/>
       <c r="G29" s="7"/>
       <c r="H29" s="4" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="K29" s="33"/>
     </row>
     <row r="30" spans="2:11" ht="14.25" customHeight="1">
-      <c r="B30" s="77"/>
-[...2 lines deleted...]
-      <c r="E30" s="77"/>
+      <c r="B30" s="78"/>
+      <c r="C30" s="80"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
       <c r="F30" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="7"/>
       <c r="H30" s="4" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="2:11" ht="13.5" customHeight="1">
       <c r="B31" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>203</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>223</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F31" s="3"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="2:11" ht="12" customHeight="1">
       <c r="B32" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="16" t="s">
@@ -2808,54 +2808,54 @@
       <c r="F61" s="3" t="s">
         <v>92</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
     </row>
     <row r="62" spans="2:8">
       <c r="B62" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="3"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
     </row>
     <row r="63" spans="2:8">
       <c r="B63" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="C63" s="16" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
     </row>
     <row r="64" spans="2:8">
       <c r="B64" s="52" t="s">
         <v>98</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>99</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E64" s="14" t="s">
         <v>0</v>
@@ -3340,56 +3340,56 @@
       </c>
       <c r="E91" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F91" s="3"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
     </row>
     <row r="92" spans="2:8">
       <c r="B92" s="14" t="s">
         <v>254</v>
       </c>
       <c r="C92" s="16" t="s">
         <v>255</v>
       </c>
       <c r="D92" s="14" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F92" s="3"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
     </row>
-    <row r="93" spans="2:8">
+    <row r="93" spans="2:8" ht="27" customHeight="1">
       <c r="B93" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="16" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>40</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F93" s="3"/>
       <c r="G93" s="2"/>
       <c r="H93" s="2"/>
     </row>
     <row r="94" spans="2:8">
       <c r="B94" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C94" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D94" s="14" t="s">
         <v>193</v>
       </c>
       <c r="E94" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F94" s="3" t="s">
@@ -3762,280 +3762,280 @@
       <c r="F115" s="3"/>
       <c r="G115" s="2"/>
       <c r="H115" s="2"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="34"/>
       <c r="B116" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="16" t="s">
         <v>258</v>
       </c>
       <c r="D116" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>68</v>
       </c>
       <c r="F116" s="3"/>
       <c r="G116" s="2"/>
       <c r="H116" s="2"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="34"/>
       <c r="B117" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="C117" s="16" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D117" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F117" s="3"/>
       <c r="G117" s="2"/>
       <c r="H117" s="2"/>
     </row>
     <row r="118" spans="1:8">
       <c r="B118" s="14" t="s">
         <v>240</v>
       </c>
       <c r="C118" s="16" t="s">
         <v>239</v>
       </c>
       <c r="D118" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>68</v>
       </c>
       <c r="F118" s="3"/>
       <c r="G118" s="2"/>
       <c r="H118" s="2"/>
     </row>
     <row r="119" spans="1:8">
       <c r="B119" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="C119" s="16" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D119" s="14" t="s">
         <v>18</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F119" s="3"/>
       <c r="G119" s="2"/>
       <c r="H119" s="2"/>
     </row>
     <row r="120" spans="1:8" ht="8.25" customHeight="1">
       <c r="B120" s="25"/>
       <c r="C120" s="26"/>
       <c r="D120" s="25"/>
       <c r="E120" s="25"/>
       <c r="F120" s="27"/>
       <c r="G120" s="27"/>
       <c r="H120" s="27"/>
     </row>
     <row r="121" spans="1:8" ht="18" customHeight="1">
-      <c r="B121" s="62" t="s">
+      <c r="B121" s="63" t="s">
         <v>91</v>
       </c>
-      <c r="C121" s="62"/>
-[...1 lines deleted...]
-      <c r="E121" s="62"/>
+      <c r="C121" s="63"/>
+      <c r="D121" s="63"/>
+      <c r="E121" s="63"/>
       <c r="F121" s="22"/>
       <c r="G121" s="22"/>
       <c r="H121" s="22"/>
     </row>
     <row r="122" spans="1:8" ht="6" customHeight="1">
       <c r="B122" s="20"/>
       <c r="C122" s="20"/>
       <c r="D122" s="20"/>
       <c r="E122" s="20"/>
       <c r="F122" s="20"/>
       <c r="G122" s="20"/>
       <c r="H122" s="20"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="23" t="s">
         <v>90</v>
       </c>
-      <c r="B123" s="61" t="s">
+      <c r="B123" s="62" t="s">
         <v>82</v>
       </c>
-      <c r="C123" s="61"/>
-[...4 lines deleted...]
-      <c r="H123" s="61"/>
+      <c r="C123" s="62"/>
+      <c r="D123" s="62"/>
+      <c r="E123" s="62"/>
+      <c r="F123" s="62"/>
+      <c r="G123" s="62"/>
+      <c r="H123" s="62"/>
     </row>
     <row r="124" spans="1:8">
       <c r="B124" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="C124" s="60" t="s">
+      <c r="C124" s="59" t="s">
         <v>83</v>
       </c>
-      <c r="D124" s="60"/>
-[...3 lines deleted...]
-      <c r="H124" s="60"/>
+      <c r="D124" s="59"/>
+      <c r="E124" s="59"/>
+      <c r="F124" s="59"/>
+      <c r="G124" s="59"/>
+      <c r="H124" s="59"/>
     </row>
     <row r="125" spans="1:8">
       <c r="B125" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C125" s="60" t="s">
+      <c r="C125" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="D125" s="60"/>
-[...3 lines deleted...]
-      <c r="H125" s="60"/>
+      <c r="D125" s="59"/>
+      <c r="E125" s="59"/>
+      <c r="F125" s="59"/>
+      <c r="G125" s="59"/>
+      <c r="H125" s="59"/>
     </row>
     <row r="126" spans="1:8">
       <c r="B126" s="21" t="s">
         <v>85</v>
       </c>
-      <c r="C126" s="60" t="s">
+      <c r="C126" s="59" t="s">
         <v>86</v>
       </c>
-      <c r="D126" s="60"/>
-[...3 lines deleted...]
-      <c r="H126" s="60"/>
+      <c r="D126" s="59"/>
+      <c r="E126" s="59"/>
+      <c r="F126" s="59"/>
+      <c r="G126" s="59"/>
+      <c r="H126" s="59"/>
     </row>
     <row r="127" spans="1:8">
       <c r="B127" s="21" t="s">
         <v>87</v>
       </c>
-      <c r="C127" s="60" t="s">
+      <c r="C127" s="59" t="s">
         <v>88</v>
       </c>
-      <c r="D127" s="60"/>
-[...3 lines deleted...]
-      <c r="H127" s="60"/>
+      <c r="D127" s="59"/>
+      <c r="E127" s="59"/>
+      <c r="F127" s="59"/>
+      <c r="G127" s="59"/>
+      <c r="H127" s="59"/>
     </row>
     <row r="128" spans="1:8">
       <c r="B128" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="C128" s="60" t="s">
+      <c r="C128" s="59" t="s">
         <v>89</v>
       </c>
-      <c r="D128" s="60"/>
-[...3 lines deleted...]
-      <c r="H128" s="60"/>
+      <c r="D128" s="59"/>
+      <c r="E128" s="59"/>
+      <c r="F128" s="59"/>
+      <c r="G128" s="59"/>
+      <c r="H128" s="59"/>
     </row>
     <row r="129" spans="1:11">
       <c r="B129" s="21" t="s">
         <v>92</v>
       </c>
-      <c r="C129" s="60" t="s">
+      <c r="C129" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="D129" s="60"/>
-[...6 lines deleted...]
-      <c r="K129" s="60"/>
+      <c r="D129" s="59"/>
+      <c r="E129" s="59"/>
+      <c r="F129" s="59"/>
+      <c r="G129" s="59"/>
+      <c r="H129" s="59"/>
+      <c r="I129" s="59"/>
+      <c r="J129" s="59"/>
+      <c r="K129" s="59"/>
     </row>
     <row r="130" spans="1:11" ht="15" customHeight="1">
       <c r="B130" s="21" t="s">
         <v>158</v>
       </c>
-      <c r="C130" s="60" t="s">
+      <c r="C130" s="59" t="s">
         <v>159</v>
       </c>
-      <c r="D130" s="60"/>
-[...3 lines deleted...]
-      <c r="H130" s="60"/>
+      <c r="D130" s="59"/>
+      <c r="E130" s="59"/>
+      <c r="F130" s="59"/>
+      <c r="G130" s="59"/>
+      <c r="H130" s="59"/>
       <c r="I130" s="21"/>
       <c r="J130" s="21"/>
       <c r="K130" s="21"/>
     </row>
     <row r="131" spans="1:11" ht="14.25" customHeight="1">
       <c r="B131" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="C131" s="80" t="s">
+      <c r="C131" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="D131" s="80"/>
-[...3 lines deleted...]
-      <c r="H131" s="80"/>
+      <c r="D131" s="60"/>
+      <c r="E131" s="60"/>
+      <c r="F131" s="60"/>
+      <c r="G131" s="60"/>
+      <c r="H131" s="60"/>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="12"/>
       <c r="B132" s="12"/>
     </row>
   </sheetData>
   <autoFilter ref="B7:H7" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="21">
-    <mergeCell ref="C128:H128"/>
-[...5 lines deleted...]
-    <mergeCell ref="C130:H130"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C124:H124"/>
     <mergeCell ref="B123:H123"/>
     <mergeCell ref="B121:E121"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="B21:B25"/>
     <mergeCell ref="C21:C25"/>
     <mergeCell ref="D21:D25"/>
     <mergeCell ref="E21:E25"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
+    <mergeCell ref="C128:H128"/>
+    <mergeCell ref="C125:H125"/>
+    <mergeCell ref="C126:H126"/>
+    <mergeCell ref="C131:H131"/>
+    <mergeCell ref="C129:K129"/>
+    <mergeCell ref="C127:H127"/>
+    <mergeCell ref="C130:H130"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>