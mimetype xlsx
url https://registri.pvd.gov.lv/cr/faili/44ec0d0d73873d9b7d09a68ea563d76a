--- v0 (2026-05-13)
+++ v1 (2026-06-23)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Atzītie barības un uzraudzības objekti---\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E19CDE65-0CBF-4222-8D34-941EAE7FF515}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="41" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FB2F3C6-2B2E-4C4A-940D-75AC6FB4B01B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="66">
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Apstiprinājuma numurs</t>
   </si>
   <si>
     <t>Apstiprināšanas datums</t>
   </si>
   <si>
     <t>Kontaktinformācija</t>
@@ -197,57 +197,72 @@
   <si>
     <t>Tukuma novads, Irlavas pagasts, Sāti, "Staburadzes", LV-3137</t>
   </si>
   <si>
     <t>ricards@karotites.lv</t>
   </si>
   <si>
     <t>svaigi.lv</t>
   </si>
   <si>
     <t>Bauskas novads, Iecavas pagasts, LV-3913</t>
   </si>
   <si>
     <t>06.07.2021.</t>
   </si>
   <si>
     <t>A/S „Ķekava Foods”</t>
   </si>
   <si>
     <t>Mājputnu uzņēmumu saraksts (attiecīgi atzīmē) (Komisijas Deleģētā regula (ES) 2019/2035 (2019. gada 28. jūnijs))</t>
   </si>
   <si>
     <t>AS "Kekava foods" (līdz 26.02.2024.SIA "Cerova")</t>
   </si>
   <si>
-    <t>Versija                 05.03.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>Bauskas novads, Ceraukstes pagasts, Mūsa, Centra iela 11, LV-3901</t>
   </si>
   <si>
     <t>Iinfo@kekavafoods.lv</t>
+  </si>
+  <si>
+    <t>LV 094781</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>LV1618904</t>
+  </si>
+  <si>
+    <t>Tukuma novads, Tumes pagasts, "Vecmuižnieki", LV-3139</t>
+  </si>
+  <si>
+    <t>liene@karotites.lv</t>
+  </si>
+  <si>
+    <t>Versija                 08.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -565,51 +580,51 @@
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -656,328 +671,297 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1106,693 +1090,793 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aigarskleins@inbox.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pfkekava.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:birojs@balticovo.lv" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Iinfo@kekavafoods.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricards@karotites.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aigarskleins@inbox.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pfkekava.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:birojs@balticovo.lv" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liene@karotites.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Iinfo@kekavafoods.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ricards@karotites.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="3" spans="1:4" ht="105" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="14.5703125" style="4" customWidth="1"/>
     <col min="3" max="4" width="19.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="56.140625" style="4" customWidth="1"/>
     <col min="7" max="8" width="8.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="12" customWidth="1"/>
     <col min="10" max="10" width="21.5703125" style="5" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="31" customFormat="1" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="59"/>
-      <c r="C1" s="59"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="15"/>
       <c r="J1" s="16"/>
     </row>
     <row r="2" spans="1:10" s="31" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="60"/>
-[...7 lines deleted...]
-      <c r="J2" s="60"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" s="31" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="61" t="s">
+      <c r="A3" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="62"/>
-      <c r="C3" s="61" t="s">
+      <c r="B3" s="44"/>
+      <c r="C3" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="D3" s="63"/>
-[...4 lines deleted...]
-      <c r="I3" s="62"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="44"/>
       <c r="J3" s="17" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="31" customFormat="1" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="54" t="s">
+      <c r="E4" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="55"/>
+      <c r="F4" s="34"/>
       <c r="G4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>20</v>
       </c>
       <c r="J4" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="41" t="s">
+      <c r="B5" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="41" t="s">
+      <c r="C5" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="42" t="s">
+      <c r="D5" s="46" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="64"/>
+      <c r="G5" s="48"/>
       <c r="H5" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="I5" s="47"/>
-      <c r="J5" s="38"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="53"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-[...2 lines deleted...]
-      <c r="D6" s="42"/>
+      <c r="A6" s="46"/>
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
       <c r="E6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="22">
         <v>63943825</v>
       </c>
-      <c r="G6" s="65"/>
+      <c r="G6" s="49"/>
       <c r="H6" s="36"/>
-      <c r="I6" s="48"/>
-      <c r="J6" s="39"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="54"/>
     </row>
     <row r="7" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="42"/>
-[...2 lines deleted...]
-      <c r="D7" s="42"/>
+      <c r="A7" s="46"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
       <c r="E7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="22">
         <v>63943850</v>
       </c>
-      <c r="G7" s="66"/>
+      <c r="G7" s="50"/>
       <c r="H7" s="36"/>
-      <c r="I7" s="48"/>
-      <c r="J7" s="39"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="54"/>
     </row>
     <row r="8" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="42"/>
-[...2 lines deleted...]
-      <c r="D8" s="42"/>
+      <c r="A8" s="46"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
       <c r="E8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="G8" s="66"/>
+      <c r="G8" s="50"/>
       <c r="H8" s="36"/>
-      <c r="I8" s="48"/>
-      <c r="J8" s="39"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="54"/>
     </row>
     <row r="9" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="43"/>
-[...2 lines deleted...]
-      <c r="D9" s="43"/>
+      <c r="A9" s="47"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
       <c r="E9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="67"/>
+      <c r="G9" s="51"/>
       <c r="H9" s="37"/>
-      <c r="I9" s="49"/>
-      <c r="J9" s="40"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="55"/>
     </row>
     <row r="10" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="41" t="s">
+      <c r="C10" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="D10" s="41" t="s">
+      <c r="D10" s="52" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="22" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G10" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="44"/>
-[...1 lines deleted...]
-      <c r="J10" s="38"/>
+      <c r="H10" s="62"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="53"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="42"/>
-[...2 lines deleted...]
-      <c r="D11" s="42"/>
+      <c r="A11" s="46"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
       <c r="E11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="22">
         <v>67984000</v>
       </c>
       <c r="G11" s="36"/>
-      <c r="H11" s="45"/>
-[...1 lines deleted...]
-      <c r="J11" s="39"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="54"/>
     </row>
     <row r="12" spans="1:10" ht="15" x14ac:dyDescent="0.2">
-      <c r="A12" s="42"/>
-[...2 lines deleted...]
-      <c r="D12" s="42"/>
+      <c r="A12" s="46"/>
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
       <c r="E12" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="34" t="s">
-        <v>60</v>
+      <c r="F12" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="G12" s="36"/>
-      <c r="H12" s="45"/>
-[...1 lines deleted...]
-      <c r="J12" s="39"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="54"/>
     </row>
     <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="42"/>
-[...2 lines deleted...]
-      <c r="D13" s="42"/>
+      <c r="A13" s="46"/>
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
       <c r="E13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="36"/>
-      <c r="H13" s="45"/>
-[...1 lines deleted...]
-      <c r="J13" s="39"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="54"/>
     </row>
     <row r="14" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="43"/>
-[...2 lines deleted...]
-      <c r="D14" s="43"/>
+      <c r="A14" s="47"/>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
       <c r="E14" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="37"/>
-      <c r="H14" s="46"/>
-[...1 lines deleted...]
-      <c r="J14" s="40"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="55"/>
     </row>
     <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="41" t="s">
+      <c r="C15" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="53" t="s">
+      <c r="D15" s="65" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="H15" s="56"/>
-[...1 lines deleted...]
-      <c r="J15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="53"/>
     </row>
     <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="42"/>
-[...2 lines deleted...]
-      <c r="D16" s="42"/>
+      <c r="A16" s="46"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
       <c r="E16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="22">
         <v>67937340</v>
       </c>
       <c r="G16" s="36"/>
-      <c r="H16" s="57"/>
-[...1 lines deleted...]
-      <c r="J16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="54"/>
     </row>
     <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="42"/>
-[...2 lines deleted...]
-      <c r="D17" s="42"/>
+      <c r="A17" s="46"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
       <c r="E17" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="22">
         <v>67955900</v>
       </c>
       <c r="G17" s="36"/>
-      <c r="H17" s="57"/>
-[...1 lines deleted...]
-      <c r="J17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="54"/>
     </row>
     <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="42"/>
-[...2 lines deleted...]
-      <c r="D18" s="42"/>
+      <c r="A18" s="46"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
       <c r="E18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="36"/>
-      <c r="H18" s="57"/>
-[...1 lines deleted...]
-      <c r="J18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="54"/>
     </row>
     <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="43"/>
-[...2 lines deleted...]
-      <c r="D19" s="43"/>
+      <c r="A19" s="47"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
       <c r="E19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="29" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="37"/>
-      <c r="H19" s="58"/>
-[...1 lines deleted...]
-      <c r="J19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="58"/>
+      <c r="J19" s="55"/>
     </row>
     <row r="20" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="41" t="s">
+      <c r="B20" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="41" t="s">
+      <c r="C20" s="52" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="G20" s="44"/>
+      <c r="G20" s="62"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="J20" s="38"/>
+      <c r="J20" s="53"/>
     </row>
     <row r="21" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="42"/>
-[...1 lines deleted...]
-      <c r="C21" s="42"/>
+      <c r="A21" s="46"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
       <c r="D21" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="22">
         <v>29244466</v>
       </c>
-      <c r="G21" s="45"/>
+      <c r="G21" s="63"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
-      <c r="J21" s="39"/>
+      <c r="J21" s="54"/>
     </row>
     <row r="22" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="42"/>
-[...1 lines deleted...]
-      <c r="C22" s="42"/>
+      <c r="A22" s="46"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
       <c r="D22" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="22">
         <v>67918451</v>
       </c>
-      <c r="G22" s="45"/>
+      <c r="G22" s="63"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
-      <c r="J22" s="39"/>
+      <c r="J22" s="54"/>
     </row>
     <row r="23" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="42"/>
-[...1 lines deleted...]
-      <c r="C23" s="42"/>
+      <c r="A23" s="46"/>
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
       <c r="D23" s="21"/>
       <c r="E23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="G23" s="45"/>
+      <c r="G23" s="63"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
-      <c r="J23" s="39"/>
+      <c r="J23" s="54"/>
     </row>
     <row r="24" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A24" s="43"/>
-[...1 lines deleted...]
-      <c r="C24" s="43"/>
+      <c r="A24" s="47"/>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
       <c r="D24" s="23"/>
       <c r="E24" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="G24" s="46"/>
+      <c r="G24" s="64"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
-      <c r="J24" s="40"/>
-[...2 lines deleted...]
-      <c r="A25" s="41" t="s">
+      <c r="J24" s="55"/>
+    </row>
+    <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B25" s="41" t="s">
+      <c r="B25" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="C25" s="41" t="s">
+      <c r="C25" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="D25" s="30" t="s">
+      <c r="D25" s="66" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>50</v>
       </c>
       <c r="G25" s="35" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
-      <c r="J25" s="38"/>
+      <c r="J25" s="53"/>
     </row>
     <row r="26" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="42"/>
-[...2 lines deleted...]
-      <c r="D26" s="32"/>
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="67"/>
       <c r="E26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="22">
         <v>22119599</v>
       </c>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
-      <c r="J26" s="39"/>
+      <c r="J26" s="54"/>
     </row>
     <row r="27" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="42"/>
-[...2 lines deleted...]
-      <c r="D27" s="32"/>
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="67"/>
       <c r="E27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
-      <c r="J27" s="39"/>
+      <c r="J27" s="54"/>
     </row>
     <row r="28" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="42"/>
-[...2 lines deleted...]
-      <c r="D28" s="32"/>
+      <c r="A28" s="46"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="67"/>
       <c r="E28" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="F28" s="34" t="s">
+      <c r="F28" s="32" t="s">
         <v>51</v>
       </c>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
-      <c r="J28" s="39"/>
+      <c r="J28" s="54"/>
     </row>
     <row r="29" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="43"/>
-[...2 lines deleted...]
-      <c r="D29" s="33"/>
+      <c r="A29" s="47"/>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="68"/>
       <c r="E29" s="26" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="29" t="s">
         <v>52</v>
       </c>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
       <c r="I29" s="37"/>
-      <c r="J29" s="40"/>
+      <c r="J29" s="55"/>
+    </row>
+    <row r="30" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="66" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="53"/>
+    </row>
+    <row r="31" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="46"/>
+      <c r="B31" s="46"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="22">
+        <v>26391100</v>
+      </c>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="54"/>
+    </row>
+    <row r="32" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="46"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="54"/>
+    </row>
+    <row r="33" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="46"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="54"/>
+    </row>
+    <row r="34" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="47"/>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="68"/>
+      <c r="E34" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="55"/>
     </row>
   </sheetData>
-  <mergeCells count="43">
+  <mergeCells count="52">
+    <mergeCell ref="I30:I34"/>
+    <mergeCell ref="J30:J34"/>
+    <mergeCell ref="D25:D29"/>
+    <mergeCell ref="D30:D34"/>
+    <mergeCell ref="A30:A34"/>
+    <mergeCell ref="B30:B34"/>
+    <mergeCell ref="C30:C34"/>
+    <mergeCell ref="G30:G34"/>
+    <mergeCell ref="H30:H34"/>
+    <mergeCell ref="G25:G29"/>
+    <mergeCell ref="H25:H29"/>
+    <mergeCell ref="I25:I29"/>
+    <mergeCell ref="J25:J29"/>
+    <mergeCell ref="A20:A24"/>
+    <mergeCell ref="B20:B24"/>
+    <mergeCell ref="C20:C24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="B25:B29"/>
+    <mergeCell ref="C25:C29"/>
+    <mergeCell ref="J20:J24"/>
+    <mergeCell ref="J15:J19"/>
+    <mergeCell ref="G20:G24"/>
+    <mergeCell ref="H20:H24"/>
+    <mergeCell ref="I20:I24"/>
+    <mergeCell ref="I15:I19"/>
+    <mergeCell ref="D10:D14"/>
+    <mergeCell ref="G10:G14"/>
+    <mergeCell ref="I10:I14"/>
+    <mergeCell ref="H10:H14"/>
+    <mergeCell ref="A15:A19"/>
+    <mergeCell ref="B15:B19"/>
+    <mergeCell ref="C15:C19"/>
+    <mergeCell ref="D15:D19"/>
+    <mergeCell ref="B10:B14"/>
+    <mergeCell ref="C10:C14"/>
+    <mergeCell ref="A10:A14"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G15:G19"/>
     <mergeCell ref="H15:H19"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="G5:G9"/>
     <mergeCell ref="H5:H9"/>
     <mergeCell ref="A5:A9"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="J10:J14"/>
     <mergeCell ref="I5:I9"/>
     <mergeCell ref="J5:J9"/>
-    <mergeCell ref="D10:D14"/>
-[...25 lines deleted...]
-    <mergeCell ref="J20:J24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="F8" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="F18" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="F23" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="F28" r:id="rId4" xr:uid="{0EFB2BAC-5942-4EFE-B926-792D5E78F35D}"/>
     <hyperlink ref="F12" r:id="rId5" xr:uid="{455D4180-F26B-493F-9591-2786D8DD0068}"/>
+    <hyperlink ref="F33" r:id="rId6" xr:uid="{3519317B-3A23-4B0E-BA9D-01782C14DD47}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId7"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>LieljaudasGaļa</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>