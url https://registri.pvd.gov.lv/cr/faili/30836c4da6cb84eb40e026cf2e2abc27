--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,115 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46F67420-CFB1-4DB0-B749-602874113239}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84D9B18B-8B2A-4112-ABAF-C345AEDCFA89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Atkārtotas atzīšanas termiņš</t>
   </si>
   <si>
     <t>Pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valsts uzraudzības teritoriālā struktūrvienība</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t xml:space="preserve"> Pārtikas produktu noliktavas un noliktavas-saldētavas, kam piešķirts pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Piezīmes</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 04.03.2026.</t>
+    <t>PA 107716</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>SIA "Kurzemes Gaļsaimnieks"</t>
+  </si>
+  <si>
+    <t>Robežnieku iela 7, Mārupe, Mārupes novads</t>
+  </si>
+  <si>
+    <t>PVD Rietumpierīgas pārvalde</t>
+  </si>
+  <si>
+    <t>"Krīvi", Tumes pag., Tukuma novads, LV–3100, +371 63125850, rietumpieriga@pvd.gov.lv</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts: 25.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -380,197 +398,163 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -778,94 +762,106 @@
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
     </row>
     <row r="3" spans="1:7" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="G3" s="6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="18"/>
       <c r="G4" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22"/>
       <c r="B5" s="24"/>
       <c r="C5" s="22"/>
       <c r="D5" s="20"/>
       <c r="E5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16"/>
     </row>
-    <row r="6" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F6" s="13"/>
+    <row r="6" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>19</v>
+      </c>
       <c r="G6" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>