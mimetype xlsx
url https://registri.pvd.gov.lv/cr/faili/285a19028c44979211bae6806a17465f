--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DB328FA-DD05-4070-B868-1F0BE48E0FEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96B16030-9162-4C83-A3E8-53F2E5638484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1575" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
@@ -113,54 +113,54 @@
   <si>
     <t>SIA "Sertifikācijas un testēšanas centrs"</t>
   </si>
   <si>
     <t>Tālrunis: 64130013                  Fakss: 64130010                         e-pasts: info@stc.lv      http://www/stc.lv/</t>
   </si>
   <si>
     <t>Dārza iela 12, Priekuļi, Priekuļu pagasts, Cēsu novads, LV-4126</t>
   </si>
   <si>
     <t>A 092515</t>
   </si>
   <si>
     <t>SIA "Sertifikācijas centrs"</t>
   </si>
   <si>
     <t>LV-BIO-03</t>
   </si>
   <si>
     <t>Tālrunis:67885160                   Fakss:+371 67885161                                  e-pasts: info@persc.lv                               https://www.persc.lv/</t>
   </si>
   <si>
     <t>Pļavas iela 3A, Cēsis, Cēsu novads LV-4101</t>
   </si>
   <si>
-    <t>Bioloģiskās lauksaimniecības uzņēmuma darbības un produkcijas kontrole:             1) augkopības un lopkopības jomā,              2) produktu pārstrādes, iepakošanas, uzglabāšanas un transportēšanas jomā.</t>
-[...2 lines deleted...]
-    <t>aktualizēts: 05.05.2026.</t>
+    <t>Bioloģiskās lauksaimniecības uzņēmuma darbības un produkcijas kontrole:             1) augkopības un lopkopības jomā,              2) produktu pārstrādes, iepakošanas, uzglabāšanas, izplatīšanas un transportēšanas jomā.</t>
+  </si>
+  <si>
+    <t>aktualizēts: 02.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -337,58 +337,58 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -684,70 +684,70 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G290"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" style="4" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="34.5703125" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="18"/>
-      <c r="C1" s="18"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
       <c r="D1" s="5"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
     </row>
     <row r="2" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="19"/>
-[...4 lines deleted...]
-      <c r="G2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
     </row>
     <row r="3" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>9</v>
       </c>
@@ -785,70 +785,70 @@
       </c>
     </row>
     <row r="6" spans="1:7" ht="184.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12">
         <v>2</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A7" s="16">
         <v>3</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="20" t="s">
+      <c r="G7" s="18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">