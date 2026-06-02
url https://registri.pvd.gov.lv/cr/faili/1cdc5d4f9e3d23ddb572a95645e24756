--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,67 +6,67 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Atzītie dzīvnieku izcelsmes pārtikas aprites uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD2D2936-094C-4770-86C1-C614E8282C25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE32749B-6741-4A06-B643-0112D1476425}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SEKC 9" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK7" localSheetId="1">'SEKC 9'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="207">
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>-/Jelgavas</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>A 001732</t>
   </si>
   <si>
     <t>PKS “Drusti”</t>
   </si>
   <si>
     <t>A 003100</t>
   </si>
   <si>
     <t>PKS “Straupe”</t>
   </si>
   <si>
@@ -423,77 +423,68 @@
   <si>
     <t xml:space="preserve">Bauska/- </t>
   </si>
   <si>
     <t>uzglabāšana (noliktavas ar speciālu temperatūras režīmu un saldētavas)</t>
   </si>
   <si>
     <t>CS, RW</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>pārpakošana</t>
   </si>
   <si>
     <t>A 038703</t>
   </si>
   <si>
     <t>LPKS "Ezerkrasti-1"</t>
   </si>
   <si>
     <t xml:space="preserve"> A 038964</t>
   </si>
   <si>
-    <t>Madonas</t>
-[...1 lines deleted...]
-  <si>
     <t>LPKS "Alpiņi"</t>
   </si>
   <si>
     <t>A 009533</t>
   </si>
   <si>
     <t>SIA "Jēkabpils piena kombināts"</t>
   </si>
   <si>
     <t>-/Gulbenes</t>
   </si>
   <si>
     <t>-/Limbažu</t>
   </si>
   <si>
     <t>A 007416</t>
   </si>
   <si>
-    <t>A 003871</t>
-[...4 lines deleted...]
-  <si>
     <t>RW, CS</t>
   </si>
   <si>
     <t>-/Smiltenes</t>
   </si>
   <si>
     <t>LEP</t>
   </si>
   <si>
     <t>šķidro olu produktu ražošana</t>
   </si>
   <si>
     <t>A 052167</t>
   </si>
   <si>
     <t>A 054262</t>
   </si>
   <si>
     <t>SIA "Latvijas Piens"</t>
   </si>
   <si>
     <t>A 056270</t>
   </si>
   <si>
     <t>SIA “Līcīši Ltd”</t>
@@ -684,51 +675,57 @@
   <si>
     <t>SIA "Skrīveru saldumi"</t>
   </si>
   <si>
     <t>A 065318</t>
   </si>
   <si>
     <t>SIA "Bairons LBC"</t>
   </si>
   <si>
     <t>SIA "VS Dairy"</t>
   </si>
   <si>
     <t>A 098889</t>
   </si>
   <si>
     <t>SIA "KAND"</t>
   </si>
   <si>
     <t>-/Ludzas</t>
   </si>
   <si>
     <t>Apturēta darbība - Lēm.96-0001 (06.03.2026)</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 07.04.2026.</t>
+    <t>Saraksts aktualizēts: 28.05.2026.</t>
+  </si>
+  <si>
+    <t>A 043932</t>
+  </si>
+  <si>
+    <t>Z/S “Sniķeri”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -866,51 +863,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyFont="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -932,53 +929,50 @@
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
@@ -1288,624 +1282,622 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K88"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="3.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.88671875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="40.85546875" style="7" customWidth="1"/>
     <col min="4" max="4" width="18" style="20" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
-    <col min="6" max="6" width="13.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="22.44140625" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="8" max="8" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8">
       <c r="B1" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C1" s="6"/>
       <c r="D1" s="17"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
     </row>
     <row r="2" spans="2:8" ht="17.25" customHeight="1">
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="30"/>
-[...4 lines deleted...]
-      <c r="H2" s="30"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
     </row>
     <row r="3" spans="2:8" ht="6" customHeight="1">
       <c r="B3" s="4"/>
       <c r="C3" s="6"/>
       <c r="D3" s="17"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="2:8" ht="19.5" customHeight="1">
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="30"/>
-[...4 lines deleted...]
-      <c r="H4" s="30"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
     </row>
     <row r="5" spans="2:8" ht="14.25" customHeight="1" thickBot="1">
       <c r="B5" s="5"/>
       <c r="C5" s="6"/>
       <c r="D5" s="18"/>
       <c r="E5" s="5"/>
-      <c r="F5" s="29" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="29"/>
+      <c r="F5" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
     </row>
     <row r="6" spans="2:8" ht="31.5" customHeight="1" thickBot="1">
       <c r="B6" s="12" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>68</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>69</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="12.75" customHeight="1">
       <c r="B7" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>104</v>
       </c>
       <c r="D7" s="19" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="8"/>
       <c r="G7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="2:8" ht="13.5" customHeight="1">
       <c r="B8" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>100</v>
       </c>
       <c r="D8" s="19" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="2:8" ht="13.5" customHeight="1">
       <c r="B9" s="8" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="8"/>
       <c r="G9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="2:8" ht="12.75" customHeight="1">
       <c r="B10" s="8" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D10" s="19" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="2:8" ht="14.25" customHeight="1">
       <c r="B11" s="8" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D11" s="19" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="8"/>
       <c r="G11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="2:8" ht="14.25" customHeight="1">
       <c r="B12" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>112</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="8"/>
       <c r="G12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="3"/>
     </row>
     <row r="13" spans="2:8" ht="12" customHeight="1">
       <c r="B13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="19" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="8"/>
       <c r="G13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="2:8" ht="13.5" customHeight="1">
       <c r="B14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="19" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="23" t="s">
+      <c r="F14" s="22" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="2:8" ht="12" customHeight="1">
       <c r="B15" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>93</v>
       </c>
       <c r="D15" s="19" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="2:8" ht="12.75" customHeight="1">
       <c r="B16" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="F16" s="23" t="s">
-        <v>129</v>
+      <c r="F16" s="22" t="s">
+        <v>126</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="2:8" ht="13.5" customHeight="1">
       <c r="B17" s="8" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="2:8" ht="14.25" customHeight="1">
       <c r="B18" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>106</v>
       </c>
       <c r="D18" s="19" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="2:8" ht="12" customHeight="1">
       <c r="B19" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>85</v>
       </c>
       <c r="D19" s="19" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="2:8" ht="14.25" customHeight="1">
       <c r="B20" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D20" s="19" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="2:8" ht="12" customHeight="1">
       <c r="B21" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D21" s="19" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="2:8" ht="12" customHeight="1">
       <c r="B22" s="8" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D22" s="19" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="2:8" ht="12" customHeight="1">
       <c r="B23" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>108</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>110</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="2:8" ht="12" customHeight="1">
       <c r="B24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="19" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="2:8" ht="12" customHeight="1">
       <c r="B25" s="8" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D25" s="19" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="2:8" ht="13.5" customHeight="1">
       <c r="B26" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="2:8" ht="12.75" customHeight="1">
       <c r="B27" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="2:8" ht="12.75" customHeight="1">
       <c r="B28" s="8" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="2:8" ht="12.75" customHeight="1">
       <c r="B29" s="8" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="2:8" ht="12.75" customHeight="1">
       <c r="B30" s="8" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="2:8" ht="12.75" customHeight="1">
       <c r="B31" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="10" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="2:8" ht="12.75" customHeight="1">
       <c r="B32" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>2</v>
@@ -1940,1011 +1932,1009 @@
         <v>20</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="2:8" ht="12.75" customHeight="1">
       <c r="B35" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="19" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="2:8">
       <c r="B36" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>89</v>
       </c>
       <c r="D36" s="19" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="2:8" ht="13.5" customHeight="1">
       <c r="B37" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D37" s="19" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="2:8" ht="14.25" customHeight="1">
       <c r="B38" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="2:8">
       <c r="B39" s="8" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D39" s="19" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="2:8" ht="14.25" customHeight="1">
       <c r="B40" s="8" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D40" s="19" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="2:8" ht="12.75" customHeight="1">
       <c r="B41" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D41" s="19" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H41" s="10"/>
     </row>
     <row r="42" spans="2:8" ht="12.75" customHeight="1">
       <c r="B42" s="8" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D42" s="19" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H42" s="10"/>
     </row>
     <row r="43" spans="2:8" ht="12.75" customHeight="1">
       <c r="B43" s="8" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D43" s="19" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H43" s="10"/>
     </row>
     <row r="44" spans="2:8" ht="12.75" customHeight="1">
       <c r="B44" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H44" s="9"/>
     </row>
     <row r="45" spans="2:8" ht="13.5" customHeight="1">
       <c r="B45" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="19" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="2:8" ht="14.25" customHeight="1">
       <c r="B46" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="1"/>
     </row>
-    <row r="47" spans="2:8" ht="13.5" customHeight="1">
+    <row r="47" spans="2:8" ht="14.25" customHeight="1">
       <c r="B47" s="8" t="s">
-        <v>126</v>
+        <v>205</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>150</v>
+        <v>206</v>
       </c>
       <c r="D47" s="19" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-    <row r="48" spans="2:8" ht="27.75" customHeight="1">
+        <v>19</v>
+      </c>
+      <c r="H47" s="1"/>
+    </row>
+    <row r="48" spans="2:8" ht="13.5" customHeight="1">
       <c r="B48" s="8" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="C48" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="D48" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H48" s="2"/>
+    </row>
+    <row r="49" spans="2:8" ht="27.75" customHeight="1">
+      <c r="B49" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C49" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D48" s="19" t="s">
+      <c r="D49" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="E48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="8" t="s">
+      <c r="E49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="G48" s="8" t="s">
-[...17 lines deleted...]
-      <c r="F49" s="8"/>
       <c r="G49" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="2:8">
       <c r="B50" s="8" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="2:8">
       <c r="B51" s="8" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H51" s="1"/>
     </row>
-    <row r="52" spans="2:8" ht="26.4">
+    <row r="52" spans="2:8">
       <c r="B52" s="8" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="C52" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H52" s="1"/>
+    </row>
+    <row r="53" spans="2:8" ht="25.5">
+      <c r="B53" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" s="10" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>44</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="F53" s="8" t="s">
-        <v>115</v>
+      <c r="F53" s="23" t="s">
+        <v>126</v>
       </c>
       <c r="G53" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="2:8">
-      <c r="B54" s="19" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="B54" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>170</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>44</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="F54" s="23" t="s">
-        <v>129</v>
+      <c r="F54" s="8" t="s">
+        <v>115</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="2:8" ht="13.5" customHeight="1">
       <c r="B55" s="8" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>44</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="2:8" ht="15" customHeight="1">
       <c r="B56" s="8" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D56" s="19" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="2:8" ht="12.75" customHeight="1">
       <c r="B57" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G57" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="2:8">
       <c r="B58" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>47</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="2:8">
       <c r="B59" s="8" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>45</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G59" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="2:8" ht="14.25" customHeight="1">
       <c r="B60" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D60" s="19" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="2:8" ht="12" customHeight="1">
       <c r="B61" s="8" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D61" s="19" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="2:8">
       <c r="B62" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>58</v>
       </c>
       <c r="D62" s="19" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G62" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="2:8" ht="15" customHeight="1">
       <c r="B63" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>60</v>
       </c>
       <c r="D63" s="19" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>114</v>
       </c>
       <c r="G63" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="2:8" ht="15.75" customHeight="1">
       <c r="B64" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="19" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8" ht="15" customHeight="1">
       <c r="B65" s="8" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>58</v>
       </c>
       <c r="D65" s="19" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>114</v>
       </c>
       <c r="G65" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="B66" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D66" s="19" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="B67" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>51</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>52</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="B68" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D68" s="19" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G68" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8" ht="13.5" customHeight="1">
       <c r="B69" s="8" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>53</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G69" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="B70" s="8" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C70" s="10" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>54</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H70" s="1"/>
     </row>
-    <row r="71" spans="1:8" ht="26.4">
+    <row r="71" spans="1:8" ht="25.5">
       <c r="B71" s="8" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>61</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>114</v>
       </c>
       <c r="G71" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8" ht="14.25" customHeight="1">
       <c r="B72" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="10" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D72" s="19" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H72" s="1"/>
     </row>
-    <row r="73" spans="1:8" ht="28.2" customHeight="1">
-      <c r="B73" s="25" t="s">
+    <row r="73" spans="1:8" ht="28.15" customHeight="1">
+      <c r="B73" s="24" t="s">
         <v>119</v>
       </c>
-      <c r="C73" s="26" t="s">
-[...13 lines deleted...]
-        <v>206</v>
+      <c r="C73" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="E73" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="F73" s="27"/>
+      <c r="G73" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="H73" s="27" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="B74" s="8" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C74" s="10" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8" ht="12.75" customHeight="1">
       <c r="B75" s="8" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C75" s="10" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D75" s="19" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="B76" s="8" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C76" s="10" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H76" s="1"/>
     </row>
     <row r="78" spans="1:8" ht="16.5" customHeight="1">
-      <c r="B78" s="33" t="s">
+      <c r="B78" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="C78" s="33"/>
-[...1 lines deleted...]
-      <c r="E78" s="33"/>
+      <c r="C78" s="32"/>
+      <c r="D78" s="32"/>
+      <c r="E78" s="32"/>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15"/>
     </row>
     <row r="79" spans="1:8" ht="4.5" customHeight="1">
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
       <c r="F79" s="13"/>
       <c r="G79" s="13"/>
       <c r="H79" s="13"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B80" s="32" t="s">
+      <c r="B80" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="C80" s="32"/>
-[...4 lines deleted...]
-      <c r="H80" s="32"/>
+      <c r="C80" s="31"/>
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
     </row>
     <row r="81" spans="1:11">
       <c r="B81" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C81" s="31" t="s">
+      <c r="C81" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="D81" s="31"/>
-[...3 lines deleted...]
-      <c r="H81" s="31"/>
+      <c r="D81" s="30"/>
+      <c r="E81" s="30"/>
+      <c r="F81" s="30"/>
+      <c r="G81" s="30"/>
+      <c r="H81" s="30"/>
     </row>
     <row r="82" spans="1:11">
       <c r="B82" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="C82" s="31" t="s">
+      <c r="C82" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="D82" s="31"/>
-[...6 lines deleted...]
-      <c r="K82" s="31"/>
+      <c r="D82" s="30"/>
+      <c r="E82" s="30"/>
+      <c r="F82" s="30"/>
+      <c r="G82" s="30"/>
+      <c r="H82" s="30"/>
+      <c r="I82" s="30"/>
+      <c r="J82" s="30"/>
+      <c r="K82" s="30"/>
     </row>
     <row r="83" spans="1:11">
       <c r="B83" s="14" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C83" s="14" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D83" s="14"/>
       <c r="E83" s="14"/>
       <c r="F83" s="14"/>
       <c r="G83" s="14"/>
       <c r="H83" s="14"/>
     </row>
     <row r="84" spans="1:11">
       <c r="B84" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C84" s="31" t="s">
+      <c r="C84" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="D84" s="31"/>
-[...3 lines deleted...]
-      <c r="H84" s="31"/>
+      <c r="D84" s="30"/>
+      <c r="E84" s="30"/>
+      <c r="F84" s="30"/>
+      <c r="G84" s="30"/>
+      <c r="H84" s="30"/>
     </row>
     <row r="85" spans="1:11">
       <c r="B85" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C85" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D85" s="14"/>
       <c r="E85" s="14"/>
       <c r="F85" s="14"/>
       <c r="G85" s="14"/>
       <c r="H85" s="14"/>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B86" s="32" t="s">
+      <c r="B86" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C86" s="32"/>
-[...4 lines deleted...]
-      <c r="H86" s="32"/>
+      <c r="C86" s="31"/>
+      <c r="D86" s="31"/>
+      <c r="E86" s="31"/>
+      <c r="F86" s="31"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="31"/>
     </row>
     <row r="87" spans="1:11">
       <c r="B87" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C87" s="31" t="s">
+      <c r="C87" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="D87" s="31"/>
-[...3 lines deleted...]
-      <c r="H87" s="31"/>
+      <c r="D87" s="30"/>
+      <c r="E87" s="30"/>
+      <c r="F87" s="30"/>
+      <c r="G87" s="30"/>
+      <c r="H87" s="30"/>
     </row>
     <row r="88" spans="1:11">
       <c r="B88" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C88" s="31" t="s">
+      <c r="C88" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="D88" s="31"/>
-[...3 lines deleted...]
-      <c r="H88" s="31"/>
+      <c r="D88" s="30"/>
+      <c r="E88" s="30"/>
+      <c r="F88" s="30"/>
+      <c r="G88" s="30"/>
+      <c r="H88" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C88:H88"/>
     <mergeCell ref="B86:H86"/>
     <mergeCell ref="C84:H84"/>
     <mergeCell ref="C81:H81"/>
     <mergeCell ref="C82:K82"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C87:H87"/>
     <mergeCell ref="B80:H80"/>
     <mergeCell ref="B78:E78"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>