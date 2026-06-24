--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Atzītie dzīvnieku izcelsmes pārtikas aprites uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE32749B-6741-4A06-B643-0112D1476425}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA97D855-2C06-4EDC-9C03-69172B36DC02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SEKC 9" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK7" localSheetId="1">'SEKC 9'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="92512"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="207">
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>-/Jelgavas</t>
   </si>
   <si>
     <t>CC</t>
   </si>
@@ -675,57 +675,57 @@
   <si>
     <t>SIA "Skrīveru saldumi"</t>
   </si>
   <si>
     <t>A 065318</t>
   </si>
   <si>
     <t>SIA "Bairons LBC"</t>
   </si>
   <si>
     <t>SIA "VS Dairy"</t>
   </si>
   <si>
     <t>A 098889</t>
   </si>
   <si>
     <t>SIA "KAND"</t>
   </si>
   <si>
     <t>-/Ludzas</t>
   </si>
   <si>
     <t>Apturēta darbība - Lēm.96-0001 (06.03.2026)</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 28.05.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>A 043932</t>
   </si>
   <si>
     <t>Z/S “Sniķeri”</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts: 18.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -948,61 +948,61 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1320,90 +1320,90 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="40.85546875" style="7" customWidth="1"/>
     <col min="4" max="4" width="18" style="20" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8">
       <c r="B1" s="11" t="s">
         <v>66</v>
       </c>
       <c r="C1" s="6"/>
       <c r="D1" s="17"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
     </row>
     <row r="2" spans="2:8" ht="17.25" customHeight="1">
-      <c r="B2" s="29" t="s">
+      <c r="B2" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="C2" s="29"/>
-[...4 lines deleted...]
-      <c r="H2" s="29"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
     </row>
     <row r="3" spans="2:8" ht="6" customHeight="1">
       <c r="B3" s="4"/>
       <c r="C3" s="6"/>
       <c r="D3" s="17"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="2:8" ht="19.5" customHeight="1">
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="29"/>
-[...4 lines deleted...]
-      <c r="H4" s="29"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
     </row>
     <row r="5" spans="2:8" ht="14.25" customHeight="1" thickBot="1">
       <c r="B5" s="5"/>
       <c r="C5" s="6"/>
       <c r="D5" s="18"/>
       <c r="E5" s="5"/>
-      <c r="F5" s="28" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="28"/>
+      <c r="F5" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
     </row>
     <row r="6" spans="2:8" ht="31.5" customHeight="1" thickBot="1">
       <c r="B6" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>188</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>68</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>69</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="12.75" customHeight="1">
@@ -2158,54 +2158,54 @@
         <v>3</v>
       </c>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="2:8" ht="14.25" customHeight="1">
       <c r="B46" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="2:8" ht="14.25" customHeight="1">
       <c r="B47" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C47" s="10" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8" t="s">
         <v>19</v>
       </c>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="2:8" ht="13.5" customHeight="1">
       <c r="B48" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>0</v>
@@ -2701,51 +2701,51 @@
       <c r="C73" s="25" t="s">
         <v>192</v>
       </c>
       <c r="D73" s="26" t="s">
         <v>180</v>
       </c>
       <c r="E73" s="27" t="s">
         <v>0</v>
       </c>
       <c r="F73" s="27"/>
       <c r="G73" s="27" t="s">
         <v>3</v>
       </c>
       <c r="H73" s="27" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="B74" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="19" t="s">
-        <v>62</v>
+        <v>185</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8" ht="12.75" customHeight="1">
       <c r="B75" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>185</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
@@ -2774,181 +2774,181 @@
     </row>
     <row r="78" spans="1:8" ht="16.5" customHeight="1">
       <c r="B78" s="32" t="s">
         <v>78</v>
       </c>
       <c r="C78" s="32"/>
       <c r="D78" s="32"/>
       <c r="E78" s="32"/>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15"/>
     </row>
     <row r="79" spans="1:8" ht="4.5" customHeight="1">
       <c r="B79" s="13"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
       <c r="F79" s="13"/>
       <c r="G79" s="13"/>
       <c r="H79" s="13"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="B80" s="31" t="s">
+      <c r="B80" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="C80" s="31"/>
-[...4 lines deleted...]
-      <c r="H80" s="31"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29"/>
     </row>
     <row r="81" spans="1:11">
       <c r="B81" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C81" s="30" t="s">
+      <c r="C81" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="D81" s="30"/>
-[...3 lines deleted...]
-      <c r="H81" s="30"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28"/>
+      <c r="H81" s="28"/>
     </row>
     <row r="82" spans="1:11">
       <c r="B82" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="C82" s="30" t="s">
+      <c r="C82" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="D82" s="30"/>
-[...6 lines deleted...]
-      <c r="K82" s="30"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="28"/>
+      <c r="H82" s="28"/>
+      <c r="I82" s="28"/>
+      <c r="J82" s="28"/>
+      <c r="K82" s="28"/>
     </row>
     <row r="83" spans="1:11">
       <c r="B83" s="14" t="s">
         <v>128</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>129</v>
       </c>
       <c r="D83" s="14"/>
       <c r="E83" s="14"/>
       <c r="F83" s="14"/>
       <c r="G83" s="14"/>
       <c r="H83" s="14"/>
     </row>
     <row r="84" spans="1:11">
       <c r="B84" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C84" s="30" t="s">
+      <c r="C84" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="D84" s="30"/>
-[...3 lines deleted...]
-      <c r="H84" s="30"/>
+      <c r="D84" s="28"/>
+      <c r="E84" s="28"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="28"/>
+      <c r="H84" s="28"/>
     </row>
     <row r="85" spans="1:11">
       <c r="B85" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C85" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D85" s="14"/>
       <c r="E85" s="14"/>
       <c r="F85" s="14"/>
       <c r="G85" s="14"/>
       <c r="H85" s="14"/>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B86" s="31" t="s">
+      <c r="B86" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="C86" s="31"/>
-[...4 lines deleted...]
-      <c r="H86" s="31"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="29"/>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
     </row>
     <row r="87" spans="1:11">
       <c r="B87" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C87" s="30" t="s">
+      <c r="C87" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="D87" s="30"/>
-[...3 lines deleted...]
-      <c r="H87" s="30"/>
+      <c r="D87" s="28"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="28"/>
+      <c r="H87" s="28"/>
     </row>
     <row r="88" spans="1:11">
       <c r="B88" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C88" s="30" t="s">
+      <c r="C88" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="D88" s="30"/>
-[...3 lines deleted...]
-      <c r="H88" s="30"/>
+      <c r="D88" s="28"/>
+      <c r="E88" s="28"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="28"/>
+      <c r="H88" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="C88:H88"/>
-[...3 lines deleted...]
-    <mergeCell ref="C82:K82"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C87:H87"/>
     <mergeCell ref="B80:H80"/>
     <mergeCell ref="B78:E78"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="C84:H84"/>
+    <mergeCell ref="C81:H81"/>
+    <mergeCell ref="C82:K82"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>