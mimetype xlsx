--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -5,73 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Reģistrētie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE95904C-74D6-4B2D-9DA1-FD222F77EEBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93BB11D0-DCD4-4AC3-B75E-4DCD4C6C3EB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1575" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$F$36</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="174">
   <si>
     <t>3-LV-022564  (022564)</t>
   </si>
   <si>
     <t>Reģistrācijas (identifikācijas) numurs</t>
   </si>
   <si>
     <t>3-LV-021738  (021738)</t>
   </si>
   <si>
     <t>2-LV-021961    (021961)</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Valsts uzraudzības struktūrvienība</t>
   </si>
   <si>
     <t>3-LV-021524  (021524)</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
@@ -538,51 +538,63 @@
   <si>
     <t>2-LV-106404 (106404)</t>
   </si>
   <si>
     <t>2-LV-107171 (107171)</t>
   </si>
   <si>
     <t>A/S „Balticovo” dējējvistu novietnes mītne Nr.211</t>
   </si>
   <si>
     <t>0-LV-107339 (107339)</t>
   </si>
   <si>
     <t>LV1616302</t>
   </si>
   <si>
     <t>"Krustiņi", Dzērbenes pagasts, Cēsu novads, LV-4118</t>
   </si>
   <si>
     <t>Z/S "Krustiņi" - mobilā kūts Nr.1</t>
   </si>
   <si>
     <t>Z/S "Krustiņi" - mobilā kūts Nr.2</t>
   </si>
   <si>
-    <t>saraksts aktualizēts 30.04.2026.</t>
+    <t>1-LV-107907 (107907)</t>
+  </si>
+  <si>
+    <t>LV1624120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAFA SIA </t>
+  </si>
+  <si>
+    <t>"Kalna Žubes", Smiltenes pagasts, Smiltenes novads, LV-4729</t>
+  </si>
+  <si>
+    <t>saraksts aktualizēts 03.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
@@ -797,51 +809,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -902,50 +914,53 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1276,1525 +1291,1546 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I193"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="30.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="31.5546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.5546875" style="4" customWidth="1"/>
+    <col min="6" max="6" width="26.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.88671875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:9" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="41"/>
+      <c r="B1" s="42"/>
       <c r="C1" s="23"/>
       <c r="E1" s="13"/>
     </row>
-    <row r="2" spans="1:9" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:9" s="12" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="46"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:9" s="12" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+    </row>
+    <row r="3" spans="1:9" s="12" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="15"/>
       <c r="F3" s="20"/>
-      <c r="G3" s="47" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="47"/>
+      <c r="G3" s="48" t="s">
+        <v>173</v>
+      </c>
+      <c r="H3" s="48"/>
       <c r="I3" s="21"/>
     </row>
-    <row r="4" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="48" t="s">
+    <row r="4" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="56" t="s">
+      <c r="E4" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="57"/>
-      <c r="G4" s="48" t="s">
+      <c r="F4" s="58"/>
+      <c r="G4" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="H4" s="48" t="s">
+      <c r="H4" s="49" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D5" s="49"/>
+    <row r="5" spans="1:9" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="50"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
       <c r="E5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="49"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" s="5" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+    </row>
+    <row r="6" spans="1:9" s="5" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="D6" s="50" t="s">
+      <c r="D6" s="51" t="s">
         <v>113</v>
       </c>
-      <c r="E6" s="52" t="s">
+      <c r="E6" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="52" t="s">
+      <c r="F6" s="53" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="16">
         <v>140590</v>
       </c>
       <c r="H6" s="19"/>
     </row>
-    <row r="7" spans="1:9" s="5" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="5" customFormat="1" ht="31.2" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="D7" s="51"/>
-[...1 lines deleted...]
-      <c r="F7" s="45"/>
+      <c r="D7" s="52"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
       <c r="G7" s="16">
         <v>19618</v>
       </c>
       <c r="H7" s="17"/>
     </row>
-    <row r="8" spans="1:9" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C8" s="42" t="s">
+      <c r="C8" s="43" t="s">
         <v>149</v>
       </c>
-      <c r="D8" s="54" t="s">
+      <c r="D8" s="55" t="s">
         <v>114</v>
       </c>
-      <c r="E8" s="44" t="s">
+      <c r="E8" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="F8" s="44" t="s">
+      <c r="F8" s="45" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="16">
         <v>164160</v>
       </c>
       <c r="H8" s="19"/>
     </row>
-    <row r="9" spans="1:9" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="43" t="s">
         <v>87</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="C9" s="53"/>
-[...2 lines deleted...]
-      <c r="F9" s="58"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
       <c r="G9" s="16">
         <v>125800</v>
       </c>
       <c r="H9" s="19"/>
     </row>
-    <row r="10" spans="1:9" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="53"/>
+    <row r="10" spans="1:9" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54"/>
       <c r="B10" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="C10" s="53"/>
-[...2 lines deleted...]
-      <c r="F10" s="58"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
       <c r="G10" s="16">
         <v>125800</v>
       </c>
       <c r="H10" s="19"/>
     </row>
-    <row r="11" spans="1:9" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="53"/>
+    <row r="11" spans="1:9" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54"/>
       <c r="B11" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="C11" s="53"/>
-[...2 lines deleted...]
-      <c r="F11" s="58"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
       <c r="G11" s="16">
         <v>124326</v>
       </c>
       <c r="H11" s="19"/>
     </row>
-    <row r="12" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="43"/>
+    <row r="12" spans="1:9" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A12" s="44"/>
       <c r="B12" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="C12" s="43"/>
-[...2 lines deleted...]
-      <c r="F12" s="45"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
       <c r="G12" s="16">
         <v>124326</v>
       </c>
       <c r="H12" s="19"/>
     </row>
-    <row r="13" spans="1:9" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="16">
         <v>32640</v>
       </c>
       <c r="H13" s="17"/>
     </row>
-    <row r="14" spans="1:9" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="42" t="s">
+      <c r="C14" s="43" t="s">
         <v>143</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="E14" s="44" t="s">
+      <c r="E14" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="F14" s="44" t="s">
+      <c r="F14" s="45" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="7">
         <v>1154</v>
       </c>
       <c r="H14" s="17"/>
     </row>
-    <row r="15" spans="1:9" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" s="5" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="C15" s="53"/>
+      <c r="C15" s="54"/>
       <c r="D15" s="10" t="s">
         <v>117</v>
       </c>
-      <c r="E15" s="58"/>
-      <c r="F15" s="58"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="27">
         <v>1200</v>
       </c>
       <c r="H15" s="17"/>
     </row>
-    <row r="16" spans="1:9" s="5" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" s="5" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>145</v>
       </c>
-      <c r="C16" s="43"/>
+      <c r="C16" s="44"/>
       <c r="D16" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="E16" s="45"/>
-      <c r="F16" s="45"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
       <c r="G16" s="7">
         <v>1200</v>
       </c>
       <c r="H16" s="17"/>
     </row>
-    <row r="17" spans="1:8" s="5" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8" s="5" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="16">
         <v>82824</v>
       </c>
       <c r="H17" s="17"/>
     </row>
-    <row r="18" spans="1:8" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" s="5" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="36" t="s">
         <v>134</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="37" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="16">
         <v>37072</v>
       </c>
       <c r="H18" s="17"/>
     </row>
-    <row r="19" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="42" t="s">
+      <c r="B19" s="43" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="43" t="s">
         <v>119</v>
       </c>
-      <c r="E19" s="44" t="s">
+      <c r="E19" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="F19" s="44" t="s">
+      <c r="F19" s="45" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="16">
         <v>1424000</v>
       </c>
       <c r="H19" s="18"/>
     </row>
-    <row r="20" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B20" s="43"/>
+      <c r="B20" s="44"/>
       <c r="C20" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D20" s="43"/>
-[...1 lines deleted...]
-      <c r="F20" s="45"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
       <c r="G20" s="16">
         <v>80000</v>
       </c>
       <c r="H20" s="18"/>
     </row>
-    <row r="21" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="16">
         <v>500000</v>
       </c>
       <c r="H21" s="18"/>
     </row>
-    <row r="22" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="D22" s="42" t="s">
+      <c r="D22" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="E22" s="44" t="s">
+      <c r="E22" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="F22" s="44" t="s">
+      <c r="F22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="16">
         <v>163380</v>
       </c>
       <c r="H22" s="18"/>
     </row>
-    <row r="23" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="D23" s="53"/>
-[...1 lines deleted...]
-      <c r="F23" s="58"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
       <c r="G23" s="16">
         <v>130740</v>
       </c>
       <c r="H23" s="18"/>
     </row>
-    <row r="24" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D24" s="53"/>
-[...1 lines deleted...]
-      <c r="F24" s="58"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
       <c r="G24" s="16">
         <v>158892</v>
       </c>
       <c r="H24" s="18"/>
     </row>
-    <row r="25" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>104</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="D25" s="53"/>
-[...1 lines deleted...]
-      <c r="F25" s="58"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
       <c r="G25" s="16">
         <v>158892</v>
       </c>
       <c r="H25" s="18"/>
     </row>
-    <row r="26" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="29" t="s">
         <v>148</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>104</v>
       </c>
       <c r="C26" s="29" t="s">
         <v>147</v>
       </c>
-      <c r="D26" s="53"/>
-[...1 lines deleted...]
-      <c r="F26" s="58"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
       <c r="G26" s="16">
         <v>158892</v>
       </c>
       <c r="H26" s="18"/>
     </row>
-    <row r="27" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="D27" s="53"/>
-[...1 lines deleted...]
-      <c r="F27" s="58"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
       <c r="G27" s="16">
         <v>158892</v>
       </c>
       <c r="H27" s="18"/>
     </row>
-    <row r="28" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="32" t="s">
         <v>159</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="D28" s="53"/>
-[...1 lines deleted...]
-      <c r="F28" s="58"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
       <c r="G28" s="16">
         <v>158892</v>
       </c>
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="34" t="s">
         <v>158</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>157</v>
       </c>
-      <c r="D29" s="53"/>
-[...1 lines deleted...]
-      <c r="F29" s="58"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
       <c r="G29" s="33">
         <v>158892</v>
       </c>
       <c r="H29" s="18"/>
     </row>
-    <row r="30" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="35" t="s">
         <v>161</v>
       </c>
       <c r="B30" s="35" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="35" t="s">
         <v>160</v>
       </c>
-      <c r="D30" s="53"/>
-[...1 lines deleted...]
-      <c r="F30" s="58"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
       <c r="G30" s="16">
         <v>158892</v>
       </c>
       <c r="H30" s="18"/>
     </row>
-    <row r="31" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="38" t="s">
         <v>162</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>104</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>163</v>
       </c>
-      <c r="D31" s="43"/>
-[...1 lines deleted...]
-      <c r="F31" s="45"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
       <c r="G31" s="16">
         <v>158892</v>
       </c>
       <c r="H31" s="18"/>
     </row>
-    <row r="32" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="16">
         <v>20900</v>
       </c>
       <c r="H32" s="18"/>
     </row>
-    <row r="33" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>104</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>107</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="16">
         <v>144638</v>
       </c>
       <c r="H33" s="18"/>
     </row>
-    <row r="34" spans="1:8" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>135</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="16">
         <v>233685</v>
       </c>
       <c r="H34" s="18"/>
     </row>
-    <row r="35" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="16">
         <v>70620</v>
       </c>
       <c r="H35" s="18"/>
     </row>
-    <row r="36" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>122</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G36" s="16">
         <v>30000</v>
       </c>
       <c r="H36" s="18"/>
     </row>
-    <row r="37" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>62</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="16">
         <v>1100</v>
       </c>
       <c r="H37" s="18"/>
     </row>
-    <row r="38" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G38" s="16">
         <v>3000</v>
       </c>
       <c r="H38" s="18"/>
     </row>
-    <row r="39" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="G39" s="16">
         <v>6000</v>
       </c>
       <c r="H39" s="18"/>
     </row>
-    <row r="40" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>123</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G40" s="16">
         <v>33120</v>
       </c>
       <c r="H40" s="17"/>
     </row>
-    <row r="41" spans="1:8" s="5" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:8" s="5" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G41" s="16">
         <v>3849</v>
       </c>
       <c r="H41" s="17"/>
     </row>
-    <row r="42" spans="1:8" s="5" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:8" s="5" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>125</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G42" s="16">
         <v>1574</v>
       </c>
       <c r="H42" s="17"/>
     </row>
-    <row r="43" spans="1:8" s="5" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8" s="5" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G43" s="16">
         <v>1408</v>
       </c>
       <c r="H43" s="17"/>
     </row>
-    <row r="44" spans="1:8" s="5" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8" s="5" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="31" t="s">
         <v>155</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>156</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>105</v>
       </c>
       <c r="G44" s="16">
         <v>28696</v>
       </c>
       <c r="H44" s="17"/>
     </row>
-    <row r="45" spans="1:8" s="5" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8" s="5" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="22">
         <v>7000</v>
       </c>
       <c r="H45" s="17"/>
     </row>
-    <row r="46" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="10" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C46" s="42" t="s">
+      <c r="C46" s="43" t="s">
         <v>112</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="E46" s="44" t="s">
+      <c r="E46" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="F46" s="44" t="s">
+      <c r="F46" s="45" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="7">
         <v>600</v>
       </c>
       <c r="H46" s="17"/>
     </row>
-    <row r="47" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="53"/>
+      <c r="C47" s="54"/>
       <c r="D47" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="E47" s="58"/>
-      <c r="F47" s="58"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="59"/>
       <c r="G47" s="7">
         <v>1860</v>
       </c>
       <c r="H47" s="17"/>
     </row>
-    <row r="48" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="C48" s="43"/>
+      <c r="C48" s="44"/>
       <c r="D48" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="E48" s="45"/>
-      <c r="F48" s="45"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="46"/>
       <c r="G48" s="7">
         <v>2160</v>
       </c>
       <c r="H48" s="17"/>
     </row>
-    <row r="49" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="7">
         <v>8000</v>
       </c>
       <c r="H49" s="17"/>
     </row>
-    <row r="50" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="43" t="s">
         <v>164</v>
       </c>
-      <c r="B50" s="42" t="s">
+      <c r="B50" s="43" t="s">
         <v>165</v>
       </c>
       <c r="C50" s="39" t="s">
         <v>167</v>
       </c>
-      <c r="D50" s="42" t="s">
+      <c r="D50" s="43" t="s">
         <v>166</v>
       </c>
-      <c r="E50" s="44" t="s">
+      <c r="E50" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="F50" s="44" t="s">
+      <c r="F50" s="45" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="40">
         <v>336</v>
       </c>
       <c r="H50" s="17"/>
     </row>
-    <row r="51" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B51" s="43"/>
+    <row r="51" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="44"/>
+      <c r="B51" s="44"/>
       <c r="C51" s="10" t="s">
         <v>168</v>
       </c>
-      <c r="D51" s="43"/>
-[...1 lines deleted...]
-      <c r="F51" s="45"/>
+      <c r="D51" s="44"/>
+      <c r="E51" s="46"/>
+      <c r="F51" s="46"/>
       <c r="G51" s="40">
         <v>270</v>
       </c>
       <c r="H51" s="17"/>
     </row>
-    <row r="52" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:8" ht="44.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="41">
+        <v>960</v>
+      </c>
+      <c r="H52" s="17"/>
+    </row>
+    <row r="53" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E53" s="3"/>
     </row>
-    <row r="54" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E54" s="3"/>
     </row>
-    <row r="55" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E55" s="3"/>
     </row>
-    <row r="56" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E56" s="3"/>
     </row>
-    <row r="57" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E57" s="3"/>
     </row>
-    <row r="58" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E58" s="3"/>
     </row>
-    <row r="59" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E59" s="3"/>
     </row>
-    <row r="60" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E60" s="3"/>
     </row>
-    <row r="61" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E61" s="3"/>
     </row>
-    <row r="62" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E62" s="3"/>
     </row>
-    <row r="63" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E63" s="3"/>
     </row>
-    <row r="64" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:8" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E64" s="3"/>
     </row>
-    <row r="65" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E65" s="3"/>
     </row>
-    <row r="66" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E66" s="3"/>
     </row>
-    <row r="67" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E67" s="3"/>
     </row>
-    <row r="68" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E68" s="3"/>
     </row>
-    <row r="69" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E69" s="3"/>
     </row>
-    <row r="70" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E70" s="3"/>
     </row>
-    <row r="71" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E71" s="3"/>
     </row>
-    <row r="72" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E72" s="3"/>
     </row>
-    <row r="73" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E73" s="3"/>
     </row>
-    <row r="74" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E74" s="3"/>
     </row>
-    <row r="75" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E75" s="3"/>
     </row>
-    <row r="76" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E76" s="3"/>
     </row>
-    <row r="77" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E77" s="3"/>
     </row>
-    <row r="78" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E78" s="3"/>
     </row>
-    <row r="79" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E79" s="3"/>
     </row>
-    <row r="80" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E80" s="3"/>
     </row>
-    <row r="81" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E81" s="3"/>
     </row>
-    <row r="82" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E82" s="3"/>
     </row>
-    <row r="83" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E83" s="3"/>
     </row>
-    <row r="84" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E84" s="3"/>
     </row>
-    <row r="85" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E85" s="3"/>
     </row>
-    <row r="86" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E86" s="3"/>
     </row>
-    <row r="87" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E87" s="3"/>
     </row>
-    <row r="88" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E88" s="3"/>
     </row>
-    <row r="89" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E89" s="3"/>
     </row>
-    <row r="90" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E90" s="3"/>
     </row>
-    <row r="91" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E91" s="3"/>
     </row>
-    <row r="92" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E92" s="3"/>
     </row>
-    <row r="93" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E93" s="3"/>
     </row>
-    <row r="94" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E94" s="3"/>
     </row>
-    <row r="95" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E95" s="3"/>
     </row>
-    <row r="96" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E96" s="3"/>
     </row>
-    <row r="97" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E97" s="3"/>
     </row>
-    <row r="98" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E98" s="3"/>
     </row>
-    <row r="99" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E99" s="3"/>
     </row>
-    <row r="100" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E100" s="3"/>
     </row>
-    <row r="101" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E101" s="3"/>
     </row>
-    <row r="102" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E102" s="3"/>
     </row>
-    <row r="103" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E103" s="3"/>
     </row>
-    <row r="104" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E104" s="3"/>
     </row>
-    <row r="105" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E105" s="3"/>
     </row>
-    <row r="106" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E106" s="3"/>
     </row>
-    <row r="107" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E107" s="3"/>
     </row>
-    <row r="108" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E108" s="3"/>
     </row>
-    <row r="109" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E109" s="3"/>
     </row>
-    <row r="110" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E110" s="3"/>
     </row>
-    <row r="111" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E111" s="3"/>
     </row>
-    <row r="112" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E112" s="3"/>
     </row>
-    <row r="113" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E113" s="3"/>
     </row>
-    <row r="114" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E114" s="3"/>
     </row>
-    <row r="115" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E115" s="3"/>
     </row>
-    <row r="116" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E116" s="3"/>
     </row>
-    <row r="117" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E117" s="3"/>
     </row>
-    <row r="118" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E118" s="3"/>
     </row>
-    <row r="119" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E119" s="3"/>
     </row>
-    <row r="120" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E120" s="3"/>
     </row>
-    <row r="121" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E121" s="3"/>
     </row>
-    <row r="122" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E122" s="3"/>
     </row>
-    <row r="123" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E123" s="3"/>
     </row>
-    <row r="124" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E124" s="3"/>
     </row>
-    <row r="125" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E125" s="3"/>
     </row>
-    <row r="126" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E126" s="3"/>
     </row>
-    <row r="127" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E127" s="3"/>
     </row>
-    <row r="128" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E128" s="3"/>
     </row>
-    <row r="129" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E129" s="3"/>
     </row>
-    <row r="130" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E130" s="3"/>
     </row>
-    <row r="131" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E131" s="3"/>
     </row>
-    <row r="132" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E132" s="3"/>
     </row>
-    <row r="133" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E133" s="3"/>
     </row>
-    <row r="134" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E134" s="3"/>
     </row>
-    <row r="135" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E135" s="3"/>
     </row>
-    <row r="136" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E136" s="3"/>
     </row>
-    <row r="137" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E137" s="3"/>
     </row>
-    <row r="138" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E138" s="3"/>
     </row>
-    <row r="139" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E139" s="3"/>
     </row>
-    <row r="140" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E140" s="3"/>
     </row>
-    <row r="141" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E141" s="3"/>
     </row>
-    <row r="142" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E142" s="3"/>
     </row>
-    <row r="143" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E143" s="3"/>
     </row>
-    <row r="144" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E144" s="3"/>
     </row>
-    <row r="145" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E145" s="3"/>
     </row>
-    <row r="146" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E146" s="3"/>
     </row>
-    <row r="147" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E147" s="3"/>
     </row>
-    <row r="148" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E148" s="3"/>
     </row>
-    <row r="149" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E149" s="3"/>
     </row>
-    <row r="150" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E150" s="3"/>
     </row>
-    <row r="151" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E151" s="3"/>
     </row>
-    <row r="152" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E152" s="3"/>
     </row>
-    <row r="153" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E153" s="3"/>
     </row>
-    <row r="154" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E154" s="3"/>
     </row>
-    <row r="155" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E155" s="3"/>
     </row>
-    <row r="156" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E156" s="3"/>
     </row>
-    <row r="157" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E157" s="3"/>
     </row>
-    <row r="158" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E158" s="3"/>
     </row>
-    <row r="159" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E159" s="3"/>
     </row>
-    <row r="160" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E160" s="3"/>
     </row>
-    <row r="161" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E161" s="3"/>
     </row>
-    <row r="162" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E162" s="3"/>
     </row>
-    <row r="163" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E163" s="3"/>
     </row>
-    <row r="164" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E164" s="3"/>
     </row>
-    <row r="165" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E165" s="3"/>
     </row>
-    <row r="166" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E166" s="3"/>
     </row>
-    <row r="167" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E167" s="3"/>
     </row>
-    <row r="168" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E168" s="3"/>
     </row>
-    <row r="169" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E169" s="3"/>
     </row>
-    <row r="170" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E170" s="3"/>
     </row>
-    <row r="171" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E171" s="3"/>
     </row>
-    <row r="172" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E172" s="3"/>
     </row>
-    <row r="173" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E173" s="3"/>
     </row>
-    <row r="174" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E174" s="3"/>
     </row>
-    <row r="175" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E175" s="3"/>
     </row>
-    <row r="176" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E176" s="3"/>
     </row>
-    <row r="177" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E177" s="3"/>
     </row>
-    <row r="178" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E178" s="3"/>
     </row>
-    <row r="179" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E179" s="3"/>
     </row>
-    <row r="180" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E180" s="3"/>
     </row>
-    <row r="181" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E181" s="3"/>
     </row>
-    <row r="182" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E182" s="3"/>
     </row>
-    <row r="183" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E183" s="3"/>
     </row>
-    <row r="184" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E184" s="3"/>
     </row>
-    <row r="185" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E185" s="3"/>
     </row>
-    <row r="186" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E186" s="3"/>
     </row>
-    <row r="187" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E187" s="3"/>
     </row>
-    <row r="188" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E188" s="3"/>
     </row>
-    <row r="189" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E189" s="3"/>
     </row>
-    <row r="190" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E190" s="3"/>
     </row>
-    <row r="191" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E191" s="3"/>
     </row>
-    <row r="192" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E192" s="3"/>
     </row>
-    <row r="193" spans="5:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="5:5" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E193" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="F50:F51"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="B50:B51"/>
     <mergeCell ref="D50:D51"/>
     <mergeCell ref="C46:C48"/>
     <mergeCell ref="E46:E48"/>
     <mergeCell ref="F46:F48"/>
     <mergeCell ref="F22:F31"/>
     <mergeCell ref="E22:E31"/>
     <mergeCell ref="D22:D31"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C14:C16"/>
     <mergeCell ref="E14:E16"/>
     <mergeCell ref="F14:F16"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="E8:E12"/>
     <mergeCell ref="F8:F12"/>
     <mergeCell ref="A1:B1"/>