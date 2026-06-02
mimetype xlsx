--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Atzītie uzņēmumi\Atzītie dzīvnieku izcelsmes pārtikas aprites uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5358DC00-C7BD-4D46-A232-7F6952D3CA2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4A57C25-9D4D-43DD-A932-39C8BCC8BBB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="SEKC 10" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK7" localSheetId="1">'SEKC 10'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="103">
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>-/Alūksnes</t>
   </si>
   <si>
     <t>-/Talsu</t>
   </si>
   <si>
     <t>A 000001</t>
   </si>
   <si>
     <t>EPC</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>A 011980</t>
   </si>
   <si>
     <t xml:space="preserve">A 011981                                    </t>
   </si>
   <si>
@@ -303,53 +303,50 @@
   <si>
     <t>-/Limbažu</t>
   </si>
   <si>
     <t>A 075026</t>
   </si>
   <si>
     <t>-/Cēsu</t>
   </si>
   <si>
     <t>A 057099</t>
   </si>
   <si>
     <t>SIA "Zelta putni"</t>
   </si>
   <si>
     <t>A 011155</t>
   </si>
   <si>
     <t>SIA “VSL Pārtikas grupa”</t>
   </si>
   <si>
     <t>SIA "Alūksnes putnu ferma"</t>
   </si>
   <si>
-    <t>A 080421</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA "Gaujas parka stallis"</t>
   </si>
   <si>
     <t>-/Augšdaugavas</t>
   </si>
   <si>
     <t>-/Bauskas</t>
   </si>
   <si>
     <t>-/Aizkraukles</t>
   </si>
   <si>
     <t>-/Dienvidkurzemes</t>
   </si>
   <si>
     <t>mājputni</t>
   </si>
   <si>
     <t>Pilsēta/Novads</t>
   </si>
   <si>
     <t>A 087240</t>
   </si>
   <si>
     <t>A 078474</t>
@@ -372,51 +369,51 @@
   <si>
     <t>A 001571</t>
   </si>
   <si>
     <t>SIA "Lanekss"</t>
   </si>
   <si>
     <t>Rīga/-</t>
   </si>
   <si>
     <t>A 026759</t>
   </si>
   <si>
     <t>SIA "Dabio"</t>
   </si>
   <si>
     <t>ZS "Pilskalni" (līdz 12.08.2025.Emils Lankovskis)</t>
   </si>
   <si>
     <t>SIA "Straupes putni"</t>
   </si>
   <si>
     <t>A 103603</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 27.02.2026.</t>
+    <t>Saraksts aktualizēts: 21.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -702,271 +699,237 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="justify"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1116,853 +1079,836 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5:H5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="2.88671875" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="29" style="5" customWidth="1"/>
     <col min="4" max="4" width="18.33203125" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="13.109375" customWidth="1"/>
     <col min="7" max="7" width="11.88671875" customWidth="1"/>
     <col min="8" max="8" width="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8">
       <c r="B1" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="2:8" ht="17.25" customHeight="1">
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="30"/>
-[...4 lines deleted...]
-      <c r="H2" s="30"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="2"/>
       <c r="C3" s="4"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="2:8" ht="19.5" customHeight="1">
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="30"/>
-[...4 lines deleted...]
-      <c r="H4" s="30"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
     </row>
     <row r="5" spans="2:8" ht="17.25" customHeight="1" thickBot="1">
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="1"/>
       <c r="E5" s="3"/>
-      <c r="F5" s="32" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="32"/>
+      <c r="F5" s="34" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
     </row>
     <row r="6" spans="2:8" ht="31.5" customHeight="1" thickBot="1">
       <c r="B6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="15" customHeight="1">
       <c r="B7" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H7" s="6"/>
     </row>
     <row r="8" spans="2:8" ht="15" customHeight="1">
       <c r="B8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="2:8" ht="27" customHeight="1">
       <c r="B9" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="17" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="18"/>
       <c r="G9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="20"/>
     </row>
     <row r="10" spans="2:8" ht="27" customHeight="1">
       <c r="B10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="17" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H10" s="8"/>
     </row>
     <row r="11" spans="2:8" ht="28.5" customHeight="1">
       <c r="B11" s="25" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="8"/>
     </row>
     <row r="12" spans="2:8" ht="29.25" customHeight="1">
       <c r="B12" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="2:8" ht="26.25" customHeight="1">
       <c r="B13" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="2:8" ht="26.25" customHeight="1">
       <c r="B14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D14" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="2:8" ht="17.25" customHeight="1">
       <c r="B15" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H15" s="8"/>
     </row>
     <row r="16" spans="2:8" ht="15" customHeight="1">
       <c r="B16" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="2:8" ht="15" customHeight="1">
       <c r="B17" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="C17" s="10" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="2:8" ht="15" customHeight="1">
-      <c r="B18" s="9" t="s">
-[...12 lines deleted...]
-      <c r="G18" s="9" t="s">
+      <c r="B18" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H18" s="7"/>
-[...18 lines deleted...]
-      <c r="H19" s="22"/>
+      <c r="H18" s="22"/>
+    </row>
+    <row r="19" spans="2:8" ht="13.5" customHeight="1">
+      <c r="B19" s="36"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="18"/>
+      <c r="H19" s="19"/>
     </row>
     <row r="20" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B20" s="35"/>
-[...2 lines deleted...]
-      <c r="E20" s="44"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="45"/>
       <c r="F20" s="18" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="H20" s="19"/>
+        <v>51</v>
+      </c>
+      <c r="G20" s="21"/>
+      <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B21" s="35"/>
-[...2 lines deleted...]
-      <c r="E21" s="44"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="45"/>
       <c r="F21" s="18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G21" s="21"/>
       <c r="H21" s="20"/>
     </row>
-    <row r="22" spans="2:8" ht="13.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="E22" s="44"/>
+    <row r="22" spans="2:8" ht="14.25" customHeight="1">
+      <c r="B22" s="37"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="46"/>
       <c r="F22" s="18" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      <c r="F23" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="G23" s="18"/>
-      <c r="H23" s="20" t="s">
+      <c r="G22" s="18"/>
+      <c r="H22" s="20" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="17.25" customHeight="1">
+    <row r="23" spans="2:8" ht="17.25" customHeight="1">
+      <c r="B23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="2:8" ht="16.5" customHeight="1">
       <c r="B24" s="6" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="D24" s="17" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6" t="s">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="H24" s="8"/>
     </row>
-    <row r="25" spans="2:8" ht="16.5" customHeight="1">
+    <row r="25" spans="2:8" ht="27.75" customHeight="1">
       <c r="B25" s="6" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="D25" s="17" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-    <row r="26" spans="2:8" ht="27.75" customHeight="1">
+        <v>5</v>
+      </c>
+      <c r="H25" s="6"/>
+    </row>
+    <row r="26" spans="2:8" ht="18" customHeight="1">
       <c r="B26" s="6" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="D26" s="17" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H26" s="6"/>
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="2:8" ht="16.5" customHeight="1">
+      <c r="B27" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>76</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E27" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="F27" s="6"/>
+      <c r="F27" s="9"/>
       <c r="G27" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="7"/>
+    </row>
+    <row r="28" spans="2:8" ht="15.75" customHeight="1">
+      <c r="B28" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H27" s="8"/>
-[...20 lines deleted...]
-    <row r="29" spans="2:8" ht="15.75" customHeight="1">
+      <c r="H28" s="8"/>
+    </row>
+    <row r="29" spans="2:8" ht="17.25" customHeight="1">
       <c r="B29" s="6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D29" s="17" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H29" s="8"/>
     </row>
     <row r="30" spans="2:8" ht="17.25" customHeight="1">
       <c r="B30" s="6" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="8"/>
     </row>
     <row r="31" spans="2:8" ht="17.25" customHeight="1">
-      <c r="B31" s="6" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="B31" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" s="26" t="s">
+        <v>95</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="8"/>
     </row>
     <row r="32" spans="2:8" ht="17.25" customHeight="1">
-      <c r="B32" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="26" t="s">
+      <c r="B32" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32" s="17" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H32" s="8"/>
     </row>
     <row r="33" spans="1:11" ht="17.25" customHeight="1">
-      <c r="B33" s="29" t="s">
-[...3 lines deleted...]
-        <v>99</v>
+      <c r="B33" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>11</v>
       </c>
       <c r="D33" s="17" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H33" s="8"/>
     </row>
-    <row r="34" spans="1:11" ht="17.25" customHeight="1">
+    <row r="34" spans="1:11" ht="15.75" customHeight="1">
       <c r="B34" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D34" s="17" t="s">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H34" s="8"/>
     </row>
     <row r="35" spans="1:11" ht="15.75" customHeight="1">
       <c r="B35" s="6" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H35" s="8"/>
     </row>
     <row r="36" spans="1:11" ht="15.75" customHeight="1">
       <c r="B36" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D36" s="17" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H36" s="8"/>
     </row>
-    <row r="37" spans="1:11" ht="15.75" customHeight="1">
-[...9 lines deleted...]
-      <c r="E37" s="6" t="s">
+    <row r="38" spans="1:11" ht="17.25" customHeight="1">
+      <c r="B38" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="33"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+    </row>
+    <row r="39" spans="1:11" ht="6" customHeight="1">
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1">
+      <c r="A40" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="31"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="31"/>
+    </row>
+    <row r="41" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A41" s="16"/>
+      <c r="B41" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="B42" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="F37" s="6"/>
-[...54 lines deleted...]
-      <c r="K42" s="33"/>
+      <c r="C42" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
     </row>
     <row r="43" spans="1:11">
       <c r="B43" s="14" t="s">
-        <v>4</v>
-[...8 lines deleted...]
-      <c r="H43" s="33"/>
+        <v>30</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
     </row>
     <row r="44" spans="1:11">
       <c r="B44" s="14" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-      <c r="H44" s="33"/>
+        <v>0</v>
+      </c>
+      <c r="C44" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D44" s="30"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
     </row>
     <row r="45" spans="1:11">
       <c r="B45" s="14" t="s">
-        <v>0</v>
-[...11 lines deleted...]
-      <c r="B46" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C46" s="33" t="s">
+      <c r="C45" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="D46" s="33"/>
-[...6 lines deleted...]
-      <c r="A47" s="16" t="s">
+      <c r="D45" s="30"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+    </row>
+    <row r="46" spans="1:11" ht="17.25" customHeight="1">
+      <c r="A46" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B47" s="46" t="s">
+      <c r="B46" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="C47" s="46"/>
-[...7 lines deleted...]
-      <c r="B48" s="14" t="s">
+      <c r="C46" s="31"/>
+      <c r="D46" s="31"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="B47" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C48" s="33" t="s">
-[...6 lines deleted...]
-      <c r="H48" s="33"/>
+      <c r="C47" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="C43:H43"/>
-[...4 lines deleted...]
-    <mergeCell ref="C44:H44"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
-    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B38:E38"/>
     <mergeCell ref="F5:H5"/>
-    <mergeCell ref="C42:K42"/>
-[...4 lines deleted...]
-    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="C41:K41"/>
+    <mergeCell ref="B18:B22"/>
+    <mergeCell ref="C18:C22"/>
+    <mergeCell ref="D18:D22"/>
+    <mergeCell ref="E18:E22"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C47:H47"/>
+    <mergeCell ref="B46:H46"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="C45:H45"/>
+    <mergeCell ref="C43:H43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>