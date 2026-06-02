--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD6A665B-F133-47B7-BB0B-B01DBCDAE81E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87E713A4-63B4-4D7C-B79D-D334B6F1045B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="62">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Nosaukums</t>
@@ -199,51 +199,69 @@
   <si>
     <t>11.06.2026.</t>
   </si>
   <si>
     <t>ZS "Rubuļi"</t>
   </si>
   <si>
     <t>"Priedes", Zaņas pagasts, Saldus novads</t>
   </si>
   <si>
     <t>PVD Rietumpierīgas pārvalde</t>
   </si>
   <si>
     <t>"Krīvi", Tumes pag., Tukuma novads, LV–3100, +371 63125850, rietumpieriga@pvd.gov.lv</t>
   </si>
   <si>
     <t>PA 106752</t>
   </si>
   <si>
     <t>29.06.2026.</t>
   </si>
   <si>
     <t>SIA "Embūtes Senleja"</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts 30.03.2026.</t>
+    <t>PA 107636</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>PRYMAL BRANDS SIA</t>
+  </si>
+  <si>
+    <t>Baltā iela 1, Rīga</t>
+  </si>
+  <si>
+    <t>PVD Rīgas pilsētas pārvalde</t>
+  </si>
+  <si>
+    <t>Lubānas iela 49, Rīga, LV–1073, +371 67039702, riga@pvd.gov.lv</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts 25.05.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -602,270 +620,236 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1030,287 +1014,287 @@
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="3" spans="1:4" ht="105">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:Z22"/>
+  <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AB21" sqref="AB21"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="4.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="4.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="5.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="6.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="5.42578125" style="4" customWidth="1"/>
     <col min="13" max="13" width="5.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="4" customWidth="1"/>
     <col min="16" max="18" width="6.85546875" style="4" customWidth="1"/>
     <col min="19" max="19" width="6.42578125" style="4" customWidth="1"/>
     <col min="20" max="20" width="9.5703125" style="4" customWidth="1"/>
     <col min="21" max="21" width="6.7109375" style="4" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="4" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="4" customWidth="1"/>
     <col min="24" max="24" width="29" style="4" customWidth="1"/>
     <col min="25" max="25" width="21.5703125" style="5" customWidth="1"/>
     <col min="26" max="26" width="37.5703125" style="3" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="3" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="23.25">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
-      <c r="D1" s="40"/>
-[...1 lines deleted...]
-      <c r="F1" s="40"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="7"/>
       <c r="Z1" s="8"/>
     </row>
     <row r="2" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="44"/>
-[...23 lines deleted...]
-      <c r="Z2" s="44"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
     </row>
     <row r="3" spans="1:26" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="43" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="43"/>
+      <c r="A3" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
     </row>
     <row r="4" spans="1:26" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="33" t="s">
+      <c r="D4" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="41" t="s">
+      <c r="E4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="G4" s="36"/>
-[...3 lines deleted...]
-      <c r="K4" s="35" t="s">
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="36"/>
-[...1 lines deleted...]
-      <c r="N4" s="35" t="s">
+      <c r="L4" s="30"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="36"/>
-[...1 lines deleted...]
-      <c r="Q4" s="38" t="s">
+      <c r="O4" s="30"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="R4" s="38" t="s">
+      <c r="R4" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="S4" s="38" t="s">
+      <c r="S4" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="T4" s="38" t="s">
+      <c r="T4" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="U4" s="35" t="s">
+      <c r="U4" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="V4" s="36"/>
-[...1 lines deleted...]
-      <c r="X4" s="38" t="s">
+      <c r="V4" s="30"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="Y4" s="31" t="s">
+      <c r="Y4" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="Z4" s="32"/>
+      <c r="Z4" s="42"/>
     </row>
     <row r="5" spans="1:26" ht="73.5" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
-[...3 lines deleted...]
-      <c r="E5" s="42"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="33"/>
       <c r="F5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="21" t="s">
         <v>34</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="O5" s="11" t="s">
         <v>17</v>
       </c>
       <c r="P5" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="Q5" s="39"/>
-[...2 lines deleted...]
-      <c r="T5" s="39"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35"/>
       <c r="U5" s="12" t="s">
         <v>25</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="39"/>
+      <c r="X5" s="35"/>
       <c r="Y5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="Z5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="30.75" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
@@ -1410,138 +1394,182 @@
       <c r="I8" s="23"/>
       <c r="J8" s="23" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="27"/>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="25" t="s">
         <v>50</v>
       </c>
       <c r="Z8" s="25" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="1:26">
-      <c r="Y9" s="3"/>
+    <row r="9" spans="1:26" ht="30.75" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+      <c r="U9" s="23"/>
+      <c r="V9" s="23"/>
+      <c r="W9" s="23"/>
+      <c r="X9" s="26"/>
+      <c r="Y9" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z9" s="25" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" s="15" t="s">
+      <c r="Y10" s="3"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="6"/>
-[...4 lines deleted...]
-      <c r="A11" s="6"/>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
-      <c r="P11" s="18"/>
-[...2 lines deleted...]
-      <c r="A12" s="16" t="s">
+    </row>
+    <row r="12" spans="1:26" ht="13.5">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="P12" s="18"/>
+    </row>
+    <row r="13" spans="1:26" ht="42" customHeight="1">
+      <c r="A13" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="28" t="s">
+      <c r="B13" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="28"/>
-[...10 lines deleted...]
-      <c r="E13" s="3"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
       <c r="P13" s="18"/>
     </row>
-    <row r="14" spans="1:26" ht="13.5">
+    <row r="14" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A14" s="3"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
       <c r="P14" s="18"/>
     </row>
     <row r="15" spans="1:26" ht="13.5">
-      <c r="E15" s="3"/>
       <c r="P15" s="18"/>
     </row>
     <row r="16" spans="1:26" ht="13.5">
+      <c r="E16" s="3"/>
       <c r="P16" s="18"/>
     </row>
-    <row r="17" spans="16:16">
-      <c r="P17" s="19"/>
+    <row r="17" spans="16:16" ht="13.5">
+      <c r="P17" s="18"/>
     </row>
     <row r="18" spans="16:16">
       <c r="P18" s="19"/>
     </row>
     <row r="19" spans="16:16">
       <c r="P19" s="19"/>
     </row>
-    <row r="20" spans="16:16" ht="13.5">
-[...3 lines deleted...]
-      <c r="P21" s="3"/>
+    <row r="20" spans="16:16">
+      <c r="P20" s="19"/>
+    </row>
+    <row r="21" spans="16:16" ht="13.5">
+      <c r="P21" s="18"/>
     </row>
     <row r="22" spans="16:16">
-      <c r="P22" s="19"/>
+      <c r="P22" s="3"/>
+    </row>
+    <row r="23" spans="16:16">
+      <c r="P23" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="D1:F1"/>
-[...6 lines deleted...]
-    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B13:F13"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="X4:X5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:W4"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="F4:J4"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="R4:R5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">