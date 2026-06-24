--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87E713A4-63B4-4D7C-B79D-D334B6F1045B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56C35B2A-CBF1-440A-890F-8451803E559B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="65">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Nosaukums</t>
@@ -154,114 +154,123 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Piezīmes: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>L – liellopi, C – cūkas, A – aitas, K – kazas, Z – zirgi, R -skrējējputni</t>
     </r>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t xml:space="preserve">Komisijas Īstenošanas Regula (ES) 2023/594 (2023.gada 16.marts), ar ko nosaka īpašus slimības kontroles pasākumus attiecībā uz Āfrikas cūku mēri un atceļ Īstenošanasregulu (ES) 2021/605 </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>PA 106097</t>
-[...7 lines deleted...]
-  <si>
     <t>"Dzintarkrasts", Rucava, Rucavas pagasts, Dienvidkurzemes novads</t>
   </si>
   <si>
     <t>PVD Dienvidkurzemes pārvalde</t>
   </si>
   <si>
     <t>Eduarda Veidenbauma iela 11, Liepāja, LV–3401, +371 63401900, dienvidkurzeme@pvd.gov.lv</t>
   </si>
   <si>
     <t>PA 106532</t>
   </si>
   <si>
-    <t>11.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>ZS "Rubuļi"</t>
   </si>
   <si>
     <t>"Priedes", Zaņas pagasts, Saldus novads</t>
   </si>
   <si>
     <t>PVD Rietumpierīgas pārvalde</t>
   </si>
   <si>
     <t>"Krīvi", Tumes pag., Tukuma novads, LV–3100, +371 63125850, rietumpieriga@pvd.gov.lv</t>
   </si>
   <si>
     <t>PA 106752</t>
   </si>
   <si>
     <t>29.06.2026.</t>
   </si>
   <si>
     <t>SIA "Embūtes Senleja"</t>
   </si>
   <si>
     <t>PA 107636</t>
   </si>
   <si>
     <t>24.08.2026.</t>
   </si>
   <si>
     <t>PRYMAL BRANDS SIA</t>
   </si>
   <si>
     <t>Baltā iela 1, Rīga</t>
   </si>
   <si>
     <t>PVD Rīgas pilsētas pārvalde</t>
   </si>
   <si>
     <t>Lubānas iela 49, Rīga, LV–1073, +371 67039702, riga@pvd.gov.lv</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts 25.05.2026.</t>
+    <t>PA 098368</t>
+  </si>
+  <si>
+    <t>SIA "Do-chef"</t>
+  </si>
+  <si>
+    <t>"Krustes", Melnsils, Rojas pagasts, Talsu novads</t>
+  </si>
+  <si>
+    <t>PVD Ziemeļkurzemes pārvalde</t>
+  </si>
+  <si>
+    <t>Daģu iela 2, Talsi, LV- 3201, +371 63291660, ziemelkurzeme@pvd.gov.lv</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts 16.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1113,51 +1122,51 @@
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
       <c r="V2" s="37"/>
       <c r="W2" s="37"/>
       <c r="X2" s="37"/>
       <c r="Y2" s="37"/>
       <c r="Z2" s="37"/>
     </row>
     <row r="3" spans="1:26" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="36" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
@@ -1260,226 +1269,226 @@
         <v>29</v>
       </c>
       <c r="Q5" s="35"/>
       <c r="R5" s="35"/>
       <c r="S5" s="35"/>
       <c r="T5" s="35"/>
       <c r="U5" s="12" t="s">
         <v>25</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="X5" s="35"/>
       <c r="Y5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="Z5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="30.75" customHeight="1">
       <c r="A6" s="24" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
-      <c r="J6" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="23"/>
       <c r="K6" s="23"/>
       <c r="L6" s="23"/>
       <c r="M6" s="27"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
-      <c r="P6" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
-      <c r="T6" s="23"/>
+      <c r="T6" s="23" t="s">
+        <v>28</v>
+      </c>
       <c r="U6" s="23"/>
-      <c r="V6" s="23"/>
+      <c r="V6" s="23" t="s">
+        <v>28</v>
+      </c>
       <c r="W6" s="23"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="23" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="Z6" s="25" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26" ht="30.75" customHeight="1">
       <c r="A7" s="24" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="23" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
-      <c r="J7" s="23"/>
+      <c r="J7" s="23" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="27"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
-      <c r="T7" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T7" s="23"/>
       <c r="U7" s="23"/>
-      <c r="V7" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V7" s="23"/>
       <c r="W7" s="23"/>
       <c r="X7" s="26"/>
-      <c r="Y7" s="23" t="s">
-        <v>44</v>
+      <c r="Y7" s="25" t="s">
+        <v>46</v>
       </c>
       <c r="Z7" s="25" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:26" ht="30.75" customHeight="1">
       <c r="A8" s="24" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="23" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
-      <c r="J8" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="27"/>
-      <c r="N8" s="23"/>
+      <c r="N8" s="23" t="s">
+        <v>28</v>
+      </c>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="25" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="Z8" s="25" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:26" ht="30.75" customHeight="1">
       <c r="A9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
-      <c r="M9" s="27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
       <c r="O9" s="23"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="23"/>
       <c r="R9" s="23"/>
       <c r="S9" s="23"/>
-      <c r="T9" s="23"/>
-      <c r="U9" s="23"/>
+      <c r="T9" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="U9" s="23" t="s">
+        <v>28</v>
+      </c>
       <c r="V9" s="23"/>
       <c r="W9" s="23"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Z9" s="25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="Y10" s="3"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
     </row>
     <row r="12" spans="1:26" ht="13.5">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="P12" s="18"/>
     </row>
     <row r="13" spans="1:26" ht="42" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="38" t="s">