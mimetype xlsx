--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BF16CA5-681D-47E4-8851-970FA7533C7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{805EDA83-764F-4ACB-9C4B-55595DCEBACB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Nosaukums</t>
@@ -71,51 +71,72 @@
   <si>
     <t>Valsts uzraudzības teritoriālā struktūrvienība</t>
   </si>
   <si>
     <t>Pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Atkārtotas atzīšanas termiņš</t>
   </si>
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Olu šķirošanas, iepakošanas, pārstrādes un olu produktu pārpakošanas uzņēmumi, kam piešķirts pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Olu šķirošana</t>
   </si>
   <si>
     <t>Olu pārstrāde</t>
   </si>
   <si>
     <t>Olu produktu pārpakošana</t>
   </si>
   <si>
-    <t>saraksts aktualizēts: 03.04.2025.</t>
+    <t>saraksts aktualizēts: 27.05.2026.</t>
+  </si>
+  <si>
+    <t>PA 107774</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>ZS Krustiņi</t>
+  </si>
+  <si>
+    <t>"Krustiņi", Dzērbenes pagasts, Cēsu novads</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>PVD Ziemeļvidzemes pārvalde</t>
+  </si>
+  <si>
+    <t>Raiņa iela 21, Valmiera, LV-4201, +371 64207313, ziemelvidzeme@pvd.gov.lv</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -809,59 +830,73 @@
       </c>
       <c r="G4" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="23"/>
     </row>
     <row r="5" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="14"/>
-[...3 lines deleted...]
-      <c r="E6" s="17"/>
+      <c r="A6" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>21</v>
+      </c>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
-      <c r="H6" s="16"/>
-      <c r="I6" s="18"/>
+      <c r="H6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="18" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="9"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="9"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="9"/>