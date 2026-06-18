--- v0 (2026-05-23)
+++ v1 (2026-06-18)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Blakusproduktu aprites uzņēmumi---\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F4ABCFE-3849-4324-8C49-56B7C29DFEBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27649AA1-5F6E-4F5E-96FB-5F20E932D484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1575" windowWidth="29040" windowHeight="15720" tabRatio="601" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="9" state="hidden" r:id="rId1"/>
     <sheet name="2.SEKCIJA" sheetId="24" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="198">
   <si>
     <t>(4)</t>
   </si>
   <si>
     <t>STORP</t>
   </si>
   <si>
     <t>BLPF</t>
   </si>
   <si>
     <t>FATF</t>
   </si>
   <si>
     <t>HYDR</t>
   </si>
   <si>
     <t xml:space="preserve">MIMC </t>
   </si>
   <si>
     <t>PAP</t>
   </si>
   <si>
     <t>A 021008</t>
   </si>
   <si>
@@ -743,51 +743,63 @@
   <si>
     <t>Ķengaraga iela 6E, Rīga, LV-1063</t>
   </si>
   <si>
     <t>barības sastāvdaļas</t>
   </si>
   <si>
     <t>A 101101</t>
   </si>
   <si>
     <t>SIA "Midland Carp"</t>
   </si>
   <si>
     <t>SIA  "Balteko"</t>
   </si>
   <si>
     <t>Krustpils iela 157A, Rīga, LV-1063</t>
   </si>
   <si>
     <t>TRANS</t>
   </si>
   <si>
     <t>MANP, FIM, MBM</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 08.12.2025.</t>
+    <t>A 108006</t>
+  </si>
+  <si>
+    <t>SIA BARONS BAITS LATVIA</t>
+  </si>
+  <si>
+    <t>Gustava Zemgala gatve 70, Rīga, LV-1039</t>
+  </si>
+  <si>
+    <t>A,P,B</t>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts: 09.06.2029.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18">
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Swis721 BlkOul BT"/>
       <family val="5"/>
     </font>
     <font>
@@ -1181,256 +1193,222 @@
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="justify"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1580,139 +1558,139 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K76"/>
+  <dimension ref="A1:K77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="30.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="17.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="69"/>
-      <c r="C1" s="69"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
       <c r="D1" s="7"/>
       <c r="E1" s="8"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="9"/>
     </row>
     <row r="2" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="10"/>
-      <c r="B2" s="71" t="s">
+      <c r="B2" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="71"/>
-[...7 lines deleted...]
-      <c r="K2" s="71"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
     </row>
     <row r="3" spans="1:11" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A3" s="10"/>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="68" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="72"/>
-[...7 lines deleted...]
-      <c r="K3" s="72"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
     </row>
     <row r="4" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="10"/>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="73"/>
-[...7 lines deleted...]
-      <c r="K4" s="73"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
     </row>
     <row r="5" spans="1:11" ht="17.25" customHeight="1" thickBot="1">
       <c r="A5" s="9"/>
-      <c r="B5" s="70" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="70"/>
+      <c r="B5" s="66" t="s">
+        <v>197</v>
+      </c>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
       <c r="E5" s="12"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
     </row>
     <row r="6" spans="1:11" s="9" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
       <c r="A6" s="13"/>
       <c r="B6" s="55" t="s">
         <v>120</v>
       </c>
       <c r="C6" s="55" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="56" t="s">
         <v>121</v>
       </c>
       <c r="E6" s="56" t="s">
         <v>66</v>
       </c>
       <c r="F6" s="55" t="s">
         <v>122</v>
       </c>
       <c r="G6" s="55" t="s">
         <v>67</v>
       </c>
       <c r="H6" s="55" t="s">
@@ -2398,859 +2376,889 @@
         <v>189</v>
       </c>
       <c r="D30" s="38" t="s">
         <v>190</v>
       </c>
       <c r="E30" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>99</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>191</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>94</v>
       </c>
       <c r="J30" s="17" t="s">
         <v>57</v>
       </c>
       <c r="K30" s="17"/>
     </row>
-    <row r="31" spans="1:11" s="5" customFormat="1" ht="33" customHeight="1">
+    <row r="31" spans="1:11" s="6" customFormat="1" ht="27" customHeight="1">
       <c r="A31" s="24"/>
-      <c r="B31" s="38" t="s">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="B31" s="58" t="s">
+        <v>193</v>
+      </c>
+      <c r="C31" s="59" t="s">
+        <v>194</v>
+      </c>
+      <c r="D31" s="38" t="s">
+        <v>195</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>14</v>
       </c>
       <c r="F31" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G31" s="17" t="s">
-        <v>170</v>
+      <c r="G31" s="18" t="s">
+        <v>165</v>
       </c>
       <c r="H31" s="19"/>
-      <c r="I31" s="17" t="s">
-        <v>21</v>
+      <c r="I31" s="19" t="s">
+        <v>196</v>
       </c>
       <c r="J31" s="17" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="K31" s="17"/>
     </row>
-    <row r="32" spans="1:11" s="5" customFormat="1" ht="37.5" customHeight="1">
+    <row r="32" spans="1:11" s="5" customFormat="1" ht="33" customHeight="1">
       <c r="A32" s="24"/>
-      <c r="B32" s="58" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="B32" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E32" s="16">
+        <v>3</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G32" s="18" t="s">
-        <v>19</v>
+      <c r="G32" s="17" t="s">
+        <v>170</v>
       </c>
       <c r="H32" s="19"/>
-      <c r="I32" s="17"/>
+      <c r="I32" s="17" t="s">
+        <v>21</v>
+      </c>
       <c r="J32" s="17" t="s">
         <v>20</v>
       </c>
       <c r="K32" s="17"/>
     </row>
-    <row r="33" spans="1:11" s="5" customFormat="1" ht="27" customHeight="1">
+    <row r="33" spans="1:11" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A33" s="24"/>
-      <c r="B33" s="38" t="s">
-        <v>11</v>
+      <c r="B33" s="58" t="s">
+        <v>53</v>
       </c>
       <c r="C33" s="30" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D33" s="20" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>140</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>18</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G33" s="17" t="s">
-[...5 lines deleted...]
-      <c r="I33" s="60"/>
+      <c r="G33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33" s="19"/>
+      <c r="I33" s="17"/>
       <c r="J33" s="17" t="s">
         <v>20</v>
       </c>
       <c r="K33" s="17"/>
     </row>
-    <row r="34" spans="1:11" s="5" customFormat="1" ht="28.5" customHeight="1">
+    <row r="34" spans="1:11" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A34" s="24"/>
       <c r="B34" s="38" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C34" s="30" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D34" s="20" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E34" s="16">
         <v>3</v>
       </c>
       <c r="F34" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="17" t="s">
         <v>85</v>
       </c>
-      <c r="H34" s="19"/>
+      <c r="H34" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="I34" s="60"/>
       <c r="J34" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="K34" s="17" t="s">
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" s="5" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A35" s="24"/>
+      <c r="B35" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" s="16">
+        <v>3</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="17" t="s">
         <v>85</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="A36" s="75" t="s">
+      <c r="H35" s="19"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A36" s="9"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A37" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="75"/>
-[...18 lines deleted...]
-      <c r="I37" s="33"/>
+      <c r="B37" s="71"/>
+      <c r="C37" s="71"/>
+      <c r="D37" s="71"/>
+      <c r="E37" s="71"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="71"/>
+      <c r="H37" s="71"/>
+      <c r="I37" s="71"/>
       <c r="J37" s="9"/>
     </row>
-    <row r="38" spans="1:11" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="C38" s="74"/>
+    <row r="38" spans="1:11" ht="3.75" customHeight="1">
+      <c r="A38" s="33"/>
+      <c r="B38" s="33"/>
+      <c r="C38" s="33"/>
       <c r="D38" s="33"/>
       <c r="E38" s="33"/>
       <c r="F38" s="33"/>
       <c r="G38" s="33"/>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="9"/>
     </row>
-    <row r="39" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A39" s="33" t="s">
+    <row r="39" spans="1:11" ht="12" customHeight="1">
+      <c r="A39" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" s="70"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="33"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="33"/>
+      <c r="J39" s="9"/>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A40" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="63" t="s">
+      <c r="B40" s="63" t="s">
         <v>107</v>
       </c>
-      <c r="C39" s="63"/>
-[...9 lines deleted...]
-      <c r="A40" s="33" t="s">
+      <c r="C40" s="63"/>
+      <c r="D40" s="63"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="63"/>
+      <c r="G40" s="63"/>
+      <c r="H40" s="63"/>
+      <c r="I40" s="63"/>
+      <c r="J40" s="9"/>
+    </row>
+    <row r="41" spans="1:11" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A41" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="47" t="s">
+      <c r="B41" s="47" t="s">
         <v>108</v>
       </c>
-      <c r="C40" s="46"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C41" s="46"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="34"/>
       <c r="I41" s="34"/>
       <c r="J41" s="9"/>
     </row>
-    <row r="42" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="42" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A42" s="33"/>
       <c r="B42" s="34" t="s">
-        <v>101</v>
-[...9 lines deleted...]
-      <c r="I42" s="67"/>
+        <v>27</v>
+      </c>
+      <c r="C42" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="34"/>
       <c r="J42" s="9"/>
     </row>
-    <row r="43" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
+    <row r="43" spans="1:11" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A43" s="33"/>
       <c r="B43" s="34" t="s">
-        <v>49</v>
-[...9 lines deleted...]
-      <c r="I43" s="34"/>
+        <v>101</v>
+      </c>
+      <c r="C43" s="64" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" s="64"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
+      <c r="H43" s="64"/>
+      <c r="I43" s="64"/>
       <c r="J43" s="9"/>
     </row>
     <row r="44" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="33"/>
       <c r="B44" s="34" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="C44" s="63" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="D44" s="63"/>
-      <c r="E44" s="63"/>
-[...3 lines deleted...]
-      <c r="I44" s="63"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="34"/>
       <c r="J44" s="9"/>
     </row>
     <row r="45" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A45" s="33"/>
       <c r="B45" s="34" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C45" s="63" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D45" s="63"/>
       <c r="E45" s="63"/>
       <c r="F45" s="63"/>
       <c r="G45" s="63"/>
       <c r="H45" s="63"/>
       <c r="I45" s="63"/>
       <c r="J45" s="9"/>
     </row>
     <row r="46" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A46" s="33"/>
       <c r="B46" s="34" t="s">
-        <v>1</v>
-[...9 lines deleted...]
-      <c r="I46" s="34"/>
+        <v>69</v>
+      </c>
+      <c r="C46" s="63" t="s">
+        <v>70</v>
+      </c>
+      <c r="D46" s="63"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="63"/>
+      <c r="G46" s="63"/>
+      <c r="H46" s="63"/>
+      <c r="I46" s="63"/>
       <c r="J46" s="9"/>
     </row>
     <row r="47" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A47" s="33"/>
       <c r="B47" s="34" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      <c r="F47" s="63"/>
+        <v>1</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
       <c r="G47" s="34"/>
       <c r="H47" s="34"/>
       <c r="I47" s="34"/>
       <c r="J47" s="9"/>
     </row>
-    <row r="48" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A48" s="33" t="s">
+    <row r="48" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A48" s="33"/>
+      <c r="B48" s="34" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="63" t="s">
+        <v>145</v>
+      </c>
+      <c r="D48" s="63"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="63"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="9"/>
+    </row>
+    <row r="49" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B48" s="64" t="s">
+      <c r="B49" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="C48" s="64"/>
-[...21 lines deleted...]
-      <c r="I49" s="63"/>
+      <c r="C49" s="75"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="33"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="33"/>
       <c r="J49" s="9"/>
     </row>
     <row r="50" spans="1:11" s="2" customFormat="1">
       <c r="A50" s="33"/>
       <c r="B50" s="34" t="s">
-        <v>151</v>
-[...9 lines deleted...]
-      <c r="I50" s="34"/>
+        <v>2</v>
+      </c>
+      <c r="C50" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" s="63"/>
+      <c r="E50" s="63"/>
+      <c r="F50" s="63"/>
+      <c r="G50" s="63"/>
+      <c r="H50" s="63"/>
+      <c r="I50" s="63"/>
       <c r="J50" s="9"/>
     </row>
     <row r="51" spans="1:11" s="2" customFormat="1">
       <c r="A51" s="33"/>
       <c r="B51" s="34" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="D51" s="63"/>
+        <v>151</v>
+      </c>
+      <c r="C51" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" s="34"/>
       <c r="E51" s="34"/>
       <c r="F51" s="34"/>
       <c r="G51" s="34"/>
       <c r="H51" s="34"/>
       <c r="I51" s="34"/>
       <c r="J51" s="9"/>
     </row>
     <row r="52" spans="1:11" s="2" customFormat="1">
       <c r="A52" s="33"/>
       <c r="B52" s="34" t="s">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="C52" s="63" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D52" s="63"/>
-      <c r="E52" s="63"/>
-[...3 lines deleted...]
-      <c r="I52" s="63"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
       <c r="J52" s="9"/>
     </row>
-    <row r="53" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
+    <row r="53" spans="1:11" s="2" customFormat="1">
       <c r="A53" s="33"/>
       <c r="B53" s="34" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C53" s="63" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D53" s="63"/>
       <c r="E53" s="63"/>
-      <c r="F53" s="34"/>
-[...2 lines deleted...]
-      <c r="I53" s="34"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+      <c r="H53" s="63"/>
+      <c r="I53" s="63"/>
       <c r="J53" s="9"/>
     </row>
     <row r="54" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A54" s="33"/>
       <c r="B54" s="34" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-      <c r="E54" s="34"/>
+        <v>19</v>
+      </c>
+      <c r="C54" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="D54" s="63"/>
+      <c r="E54" s="63"/>
       <c r="F54" s="34"/>
       <c r="G54" s="34"/>
       <c r="H54" s="34"/>
       <c r="I54" s="34"/>
       <c r="J54" s="9"/>
     </row>
     <row r="55" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A55" s="33"/>
       <c r="B55" s="34" t="s">
-        <v>149</v>
-[...11 lines deleted...]
-      <c r="K55" s="63"/>
+        <v>85</v>
+      </c>
+      <c r="C55" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" s="34"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="9"/>
     </row>
     <row r="56" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A56" s="33"/>
       <c r="B56" s="34" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C56" s="63" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D56" s="63"/>
       <c r="E56" s="63"/>
       <c r="F56" s="63"/>
       <c r="G56" s="63"/>
       <c r="H56" s="63"/>
       <c r="I56" s="63"/>
       <c r="J56" s="63"/>
       <c r="K56" s="63"/>
     </row>
-    <row r="57" spans="1:11" s="2" customFormat="1">
+    <row r="57" spans="1:11" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A57" s="33"/>
       <c r="B57" s="34" t="s">
-        <v>4</v>
+        <v>152</v>
       </c>
       <c r="C57" s="63" t="s">
-        <v>41</v>
+        <v>153</v>
       </c>
       <c r="D57" s="63"/>
       <c r="E57" s="63"/>
       <c r="F57" s="63"/>
       <c r="G57" s="63"/>
       <c r="H57" s="63"/>
       <c r="I57" s="63"/>
-      <c r="J57" s="9"/>
+      <c r="J57" s="63"/>
+      <c r="K57" s="63"/>
     </row>
     <row r="58" spans="1:11" s="2" customFormat="1">
       <c r="A58" s="33"/>
       <c r="B58" s="34" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="C58" s="63" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="D58" s="63"/>
       <c r="E58" s="63"/>
-      <c r="F58" s="34"/>
-[...2 lines deleted...]
-      <c r="I58" s="34"/>
+      <c r="F58" s="63"/>
+      <c r="G58" s="63"/>
+      <c r="H58" s="63"/>
+      <c r="I58" s="63"/>
       <c r="J58" s="9"/>
     </row>
     <row r="59" spans="1:11" s="2" customFormat="1">
       <c r="A59" s="33"/>
       <c r="B59" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C59" s="63" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D59" s="63"/>
       <c r="E59" s="63"/>
-      <c r="F59" s="63"/>
-[...3 lines deleted...]
-      <c r="J59" s="63"/>
+      <c r="F59" s="34"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="34"/>
+      <c r="I59" s="34"/>
+      <c r="J59" s="9"/>
     </row>
     <row r="60" spans="1:11" s="2" customFormat="1">
       <c r="A60" s="33"/>
       <c r="B60" s="34" t="s">
-        <v>5</v>
+        <v>79</v>
       </c>
       <c r="C60" s="63" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="D60" s="63"/>
       <c r="E60" s="63"/>
       <c r="F60" s="63"/>
       <c r="G60" s="63"/>
       <c r="H60" s="63"/>
       <c r="I60" s="63"/>
-      <c r="J60" s="9"/>
+      <c r="J60" s="63"/>
     </row>
     <row r="61" spans="1:11" s="2" customFormat="1">
       <c r="A61" s="33"/>
       <c r="B61" s="34" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="C61" s="63" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="D61" s="63"/>
       <c r="E61" s="63"/>
       <c r="F61" s="63"/>
       <c r="G61" s="63"/>
       <c r="H61" s="63"/>
-      <c r="I61" s="34"/>
+      <c r="I61" s="63"/>
       <c r="J61" s="9"/>
     </row>
     <row r="62" spans="1:11" s="2" customFormat="1">
       <c r="A62" s="33"/>
       <c r="B62" s="34" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-      <c r="H62" s="34"/>
+        <v>99</v>
+      </c>
+      <c r="C62" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="D62" s="63"/>
+      <c r="E62" s="63"/>
+      <c r="F62" s="63"/>
+      <c r="G62" s="63"/>
+      <c r="H62" s="63"/>
       <c r="I62" s="34"/>
       <c r="J62" s="9"/>
     </row>
     <row r="63" spans="1:11" s="2" customFormat="1">
       <c r="A63" s="33"/>
       <c r="B63" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C63" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="D63" s="34"/>
+      <c r="E63" s="34"/>
+      <c r="F63" s="34"/>
+      <c r="G63" s="34"/>
+      <c r="H63" s="34"/>
+      <c r="I63" s="34"/>
+      <c r="J63" s="9"/>
+    </row>
+    <row r="64" spans="1:11" s="2" customFormat="1">
+      <c r="A64" s="33"/>
+      <c r="B64" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C63" s="63" t="s">
+      <c r="C64" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="D63" s="63"/>
-[...8 lines deleted...]
-      <c r="A64" s="45" t="s">
+      <c r="D64" s="63"/>
+      <c r="E64" s="63"/>
+      <c r="F64" s="63"/>
+      <c r="G64" s="63"/>
+      <c r="H64" s="63"/>
+      <c r="I64" s="63"/>
+      <c r="J64" s="9"/>
+    </row>
+    <row r="65" spans="1:11" s="2" customFormat="1">
+      <c r="A65" s="45" t="s">
         <v>109</v>
       </c>
-      <c r="B64" s="66" t="s">
+      <c r="B65" s="73" t="s">
         <v>110</v>
       </c>
-      <c r="C64" s="66"/>
-[...9 lines deleted...]
-      <c r="A65" s="33" t="s">
+      <c r="C65" s="73"/>
+      <c r="D65" s="34"/>
+      <c r="E65" s="34"/>
+      <c r="F65" s="34"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="9"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B65" s="36" t="s">
+      <c r="B66" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="C65" s="9"/>
-[...22 lines deleted...]
-      <c r="J66" s="67"/>
+      <c r="C66" s="9"/>
+      <c r="D66" s="9"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="9"/>
+      <c r="G66" s="9"/>
+      <c r="H66" s="9"/>
+      <c r="I66" s="9"/>
+      <c r="J66" s="9"/>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="33"/>
-      <c r="B67" s="35" t="s">
-[...11 lines deleted...]
-      <c r="J67" s="9"/>
+      <c r="B67" s="48" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="64" t="s">
+        <v>111</v>
+      </c>
+      <c r="D67" s="64"/>
+      <c r="E67" s="64"/>
+      <c r="F67" s="64"/>
+      <c r="G67" s="64"/>
+      <c r="H67" s="64"/>
+      <c r="I67" s="64"/>
+      <c r="J67" s="64"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="33"/>
       <c r="B68" s="35" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="C68" s="35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D68" s="9"/>
       <c r="E68" s="33"/>
       <c r="F68" s="9"/>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c r="I68" s="9"/>
       <c r="J68" s="9"/>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="33"/>
       <c r="B69" s="35" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C69" s="35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D69" s="9"/>
       <c r="E69" s="33"/>
       <c r="F69" s="9"/>
       <c r="G69" s="9"/>
       <c r="H69" s="9"/>
       <c r="I69" s="9"/>
       <c r="J69" s="9"/>
     </row>
-    <row r="70" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A70" s="33" t="s">
+    <row r="70" spans="1:11">
+      <c r="A70" s="33"/>
+      <c r="B70" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70" s="9"/>
+      <c r="E70" s="33"/>
+      <c r="F70" s="9"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="9"/>
+      <c r="I70" s="9"/>
+      <c r="J70" s="9"/>
+    </row>
+    <row r="71" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A71" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B70" s="35" t="s">
+      <c r="B71" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="C70" s="65" t="s">
+      <c r="C71" s="72" t="s">
         <v>45</v>
       </c>
-      <c r="D70" s="65"/>
-[...22 lines deleted...]
-      <c r="K71" s="49"/>
+      <c r="D71" s="72"/>
+      <c r="E71" s="72"/>
+      <c r="F71" s="72"/>
+      <c r="G71" s="72"/>
+      <c r="H71" s="72"/>
+      <c r="I71" s="72"/>
+      <c r="J71" s="72"/>
     </row>
     <row r="72" spans="1:11" s="54" customFormat="1">
       <c r="A72" s="50" t="s">
-        <v>114</v>
-[...10 lines deleted...]
-      <c r="I72" s="49"/>
+        <v>112</v>
+      </c>
+      <c r="B72" s="51" t="s">
+        <v>113</v>
+      </c>
+      <c r="C72" s="51"/>
+      <c r="D72" s="52"/>
+      <c r="E72" s="52"/>
+      <c r="F72" s="52"/>
+      <c r="G72" s="52"/>
+      <c r="H72" s="52"/>
+      <c r="I72" s="52"/>
       <c r="J72" s="53"/>
       <c r="K72" s="49"/>
     </row>
     <row r="73" spans="1:11" s="54" customFormat="1">
       <c r="A73" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="B73" s="74" t="s">
+        <v>115</v>
+      </c>
+      <c r="C73" s="74"/>
+      <c r="D73" s="74"/>
+      <c r="E73" s="74"/>
+      <c r="F73" s="74"/>
+      <c r="G73" s="49"/>
+      <c r="H73" s="49"/>
+      <c r="I73" s="49"/>
+      <c r="J73" s="53"/>
+      <c r="K73" s="49"/>
+    </row>
+    <row r="74" spans="1:11" s="54" customFormat="1">
+      <c r="A74" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="B73" s="68" t="s">
+      <c r="B74" s="74" t="s">
         <v>117</v>
       </c>
-      <c r="C73" s="68"/>
-[...10 lines deleted...]
-      <c r="A74" s="50" t="s">
+      <c r="C74" s="74"/>
+      <c r="D74" s="74"/>
+      <c r="E74" s="74"/>
+      <c r="F74" s="74"/>
+      <c r="G74" s="74"/>
+      <c r="H74" s="74"/>
+      <c r="I74" s="74"/>
+      <c r="J74" s="74"/>
+      <c r="K74" s="74"/>
+    </row>
+    <row r="75" spans="1:11" s="54" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A75" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="B74" s="65" t="s">
+      <c r="B75" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="C74" s="65"/>
-[...19 lines deleted...]
-      <c r="J75" s="9"/>
+      <c r="C75" s="72"/>
+      <c r="D75" s="72"/>
+      <c r="E75" s="72"/>
+      <c r="F75" s="72"/>
+      <c r="G75" s="72"/>
+      <c r="H75" s="72"/>
+      <c r="I75" s="72"/>
+      <c r="J75" s="72"/>
+      <c r="K75" s="72"/>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="9"/>
       <c r="B76" s="9"/>
       <c r="C76" s="9"/>
       <c r="D76" s="9"/>
       <c r="E76" s="33"/>
       <c r="F76" s="9"/>
       <c r="G76" s="9"/>
       <c r="H76" s="9"/>
       <c r="I76" s="9"/>
       <c r="J76" s="9"/>
     </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="9"/>
+      <c r="B77" s="9"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="9"/>
+      <c r="E77" s="33"/>
+      <c r="F77" s="9"/>
+      <c r="G77" s="9"/>
+      <c r="H77" s="9"/>
+      <c r="I77" s="9"/>
+      <c r="J77" s="9"/>
+    </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="C43:D43"/>
-[...5 lines deleted...]
-    <mergeCell ref="C42:I42"/>
+    <mergeCell ref="C64:I64"/>
+    <mergeCell ref="C61:I61"/>
+    <mergeCell ref="C58:I58"/>
+    <mergeCell ref="C53:I53"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="C50:I50"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C60:J60"/>
+    <mergeCell ref="C62:H62"/>
+    <mergeCell ref="C56:K56"/>
+    <mergeCell ref="C57:K57"/>
+    <mergeCell ref="B75:K75"/>
+    <mergeCell ref="C71:J71"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="C67:J67"/>
+    <mergeCell ref="B73:F73"/>
+    <mergeCell ref="B74:K74"/>
+    <mergeCell ref="C43:I43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:K4"/>
-    <mergeCell ref="B38:C38"/>
-[...18 lines deleted...]
-    <mergeCell ref="C56:K56"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C46:I46"/>
+    <mergeCell ref="C45:I45"/>
+    <mergeCell ref="C48:F48"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.21" right="0.18" top="0.39" bottom="0.37" header="0.28000000000000003" footer="0.23"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L &amp;D &amp;T</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>