--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38A4CD58-F7A4-4D9B-B160-5CF077E9F299}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A916A811-1402-4299-B895-7AAE423C1715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="33">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
@@ -80,138 +80,157 @@
   <si>
     <t>Oficiālais saraksts</t>
   </si>
   <si>
     <t>Pārpakošana</t>
   </si>
   <si>
     <t>Dzīvnieku izcelsmes uztura bagātinātāju ražošanas un pārpakošanas uzņēmumi, kam piešķirts pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Ražošana</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>PVD Rīgas pilsētas pārvalde</t>
   </si>
   <si>
     <t>Lubānas iela 49, Rīga, LV–1073, +371 67039702, riga@pvd.gov.lv</t>
   </si>
   <si>
     <t>PA  104941</t>
   </si>
   <si>
-    <t>SIA Dorine</t>
-[...1 lines deleted...]
-  <si>
     <t>Mālu iela 30, Rīga, LV-1058</t>
   </si>
   <si>
     <t>PA  105708</t>
   </si>
   <si>
     <t>BIOFAL, SIA</t>
   </si>
   <si>
     <t>Artilērijas iela 40B, Rīga, LV-1009</t>
   </si>
   <si>
     <t>27.05.2026.</t>
   </si>
   <si>
-    <t>PA  001796</t>
-[...16 lines deleted...]
-  <si>
     <t>16.07.2026.</t>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 08.05.2026.</t>
+    <t>PA  081526</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>SIA "Pharma Market Solutions"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Kargo K1, Mārupe, Mārupes novads,     LV-2167</t>
+  </si>
+  <si>
+    <t>PVD Rietumpierīgas pārvalde</t>
+  </si>
+  <si>
+    <t>"Krīvi", Tumes pag., Tukuma novads, LV–3100, +371 63125850, rietumpieriga@pvd.gov.lv</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SIA Afine Nutricosmetics - </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="186"/>
+      </rPr>
+      <t>darbība apturēta uz laiku-12885(28.05.26)</t>
+    </r>
+  </si>
+  <si>
+    <t>Saraksts aktualizēts: 01.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="10"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -719,233 +738,233 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="3" spans="1:4" ht="105" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="13.28515625" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="2" width="13.33203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="28.5546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="28.44140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="11.6640625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="21.5546875" style="4" customWidth="1"/>
+    <col min="8" max="8" width="37.5546875" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="11"/>
     </row>
-    <row r="2" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
     </row>
-    <row r="3" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="7"/>
       <c r="H3" s="10" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="18"/>
     </row>
-    <row r="5" spans="1:8" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D6" s="14" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="12" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B7" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="14"/>
+      <c r="F7" s="14" t="s">
+        <v>15</v>
+      </c>
       <c r="G7" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D8" s="14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="F8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F8" s="14"/>
       <c r="G8" s="15" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H8" s="15" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>