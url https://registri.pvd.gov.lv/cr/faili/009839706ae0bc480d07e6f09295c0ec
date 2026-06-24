--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\STORAGE\UR-saraksti$\Pagaidu atzītie uzņēmumi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A916A811-1402-4299-B895-7AAE423C1715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{561B987A-3A57-4657-9935-E372325205DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2685" yWindow="2685" windowWidth="28800" windowHeight="15345" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LieljaudasGaļa" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="101716"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
   <si>
     <t>Adrese</t>
   </si>
   <si>
     <t>A 009143</t>
   </si>
   <si>
     <t>06.04.04.</t>
   </si>
   <si>
     <t>A/s "RUKS" 
 Cēsu gaļas kombināts</t>
   </si>
   <si>
     <t>Cēsis, Miera iela 19, LV-4101</t>
   </si>
   <si>
     <t>Uzņēmuma 
 nosaukums</t>
   </si>
   <si>
     <t>Adrese, telefons, e-pasts</t>
   </si>
   <si>
     <t>Nosaukums</t>
@@ -83,99 +83,87 @@
   <si>
     <t>Pārpakošana</t>
   </si>
   <si>
     <t>Dzīvnieku izcelsmes uztura bagātinātāju ražošanas un pārpakošanas uzņēmumi, kam piešķirts pagaidu atzīšanas numurs</t>
   </si>
   <si>
     <t>Ražošana</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>PVD Rīgas pilsētas pārvalde</t>
   </si>
   <si>
     <t>Lubānas iela 49, Rīga, LV–1073, +371 67039702, riga@pvd.gov.lv</t>
   </si>
   <si>
     <t>PA  104941</t>
   </si>
   <si>
     <t>Mālu iela 30, Rīga, LV-1058</t>
   </si>
   <si>
-    <t>PA  105708</t>
-[...7 lines deleted...]
-  <si>
     <t>27.05.2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>16.07.2026.</t>
   </si>
   <si>
     <t>PA  081526</t>
   </si>
   <si>
     <t>26.08.2026.</t>
   </si>
   <si>
     <t>SIA "Pharma Market Solutions"</t>
   </si>
   <si>
     <t xml:space="preserve">	Kargo K1, Mārupe, Mārupes novads,     LV-2167</t>
   </si>
   <si>
     <t>PVD Rietumpierīgas pārvalde</t>
   </si>
   <si>
     <t>"Krīvi", Tumes pag., Tukuma novads, LV–3100, +371 63125850, rietumpieriga@pvd.gov.lv</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SIA Afine Nutricosmetics - </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>darbība apturēta uz laiku-12885(28.05.26)</t>
     </r>
   </si>
   <si>
-    <t>Saraksts aktualizēts: 01.06.2026.</t>
+    <t>Saraksts aktualizēts: 15.06.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -738,232 +726,208 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="3" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="105" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="13.33203125" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="2" width="13.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="28.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="21.5703125" style="4" customWidth="1"/>
+    <col min="8" max="8" width="37.5703125" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="11"/>
     </row>
-    <row r="2" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
     </row>
-    <row r="3" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="7"/>
       <c r="H3" s="10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="18"/>
     </row>
-    <row r="5" spans="1:8" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D6" s="14" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>17</v>
-[...22 lines deleted...]
-      <c r="H8" s="15" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>